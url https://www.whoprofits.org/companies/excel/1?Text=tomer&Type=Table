--- v0 (2026-05-26)
+++ v1 (2026-09-20)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="208">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="213">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -235,84 +235,63 @@
   <si>
     <t xml:space="preserve">AnyVision Interactive Technologies (Oosto) </t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company specializing in Artificial Intelligence based facial recognition technology and temperature detection for face and human recognition in mass crowd events in real time.
 In October 2021, the company announced it will change its name and rebrand itself under the name &amp;ldquo;Oosto&amp;rdquo;. Under the new brand, the company offers computer vision and facial recognition technologies for public safety such as touchless biometric access control, video analytics, and new types of vide-based recognition.&amp;nbsp;
 In 2019, it was reported that the company is involved in two projects of the Israeli military in the occupied West Bank.
 The first project involved a system installed in Israeli military checkpoints in the occupied West Bank that use AnyVision technology for identification of work permits. To work within the Green Line and in Israeli settlements, Palestinians must obtain a work permit issued by Israel&amp;rsquo;s military authorities.
 The second, a more classified project, is implemented within the West Bank and outside the military checkpoints. The project utilizes the company&amp;rsquo;s facial recognition technology, to latch on an already existing CCTV cameras network deployed around the West Bank, equipping them with facial recognition capabilities and thus heightening military monitoring and surveillance of Palestinians. In 2018, AnyVision received an award by the Israeli Ministry of Defense for its role in the project.
 The company&amp;#39;s technology was also used by the Israel Police as part of its surveillance mechanism in occupied East Jerusalem, where the majority of the residents are Palestinians.
 In September 2020, Anyvision completed the establishment of SightX, jointly owned by Anyvision shareholders and Israeli state-owned weapons manufacturer Rafael Advanced Defense Systems. SightX is developing advanced detection and tracking technologies using artificial intelligence, based on machine vision technology developed by AnyVision for military purposes. Anyvision will contribute to the partnership its current security contracts and knowhow, and Rafael will invest tens of millions of dollars in the joint company.
 In 2017, the company was awarded a NIS 45,630 contract with the Israeli Prison Service (IPS) to conduct a feasibility study for video analysis for the identification of 2 operational scenarios.
 According to the company, in 2019 its software has been installed in over 100,000 cameras, in 43 countries as part of some 350 projects. The software operates on real-time scanning and cross-analysis of data collected from various sources, including open-source data collection.
 </t>
   </si>
   <si>
     <t>Private Security and Surveillance Technology, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Military, Security and Surveillance, Technology and Hi-tech</t>
   </si>
   <si>
     <t>East Jerusalem, West Bank</t>
   </si>
   <si>
-    <t xml:space="preserve">Axel Springer </t>
-[...32 lines deleted...]
-    <t>Other</t>
+    <t xml:space="preserve">Apax Partners </t>
+  </si>
+  <si>
+    <t>UK</t>
+  </si>
+  <si>
+    <t>Apax Partners LLP&amp;nbsp;is a UK-based global private equity advisory firm with total aggregate funds raised of about US$ 80 billion.&amp;nbsp;Apax Partners' Israeli investment arm AMI Opportunities L.P., also known as AMI Opportunities Fund, has investments totaling USD 600 million in Israeli companies, primarily in the Services and Tech sectors.Yad2&amp;nbsp;Apax Partners owns the Israeli company Yad 2 Internet Ads Ltd., which operates an online real estate marketplace and job portal. Yad2 operates an online marketplace for real estate property, automotive, jobs, and general classifieds.&amp;nbsp;The Yad2 website advertises over 6,000 properties for sale and rental in the occupied West Bank, East Jerusalem and Syrian Golan.&amp;nbsp;The website’s job ads portal offers jobs for private security services for checkpoints in the occupied West Bank.West Bank &amp;nbsp;As of June 2026, the company's website listed 2,423 properties for sale and 805 properties for rent in 107 settlements in the occupied West Bank.&amp;nbsp;These include properties in the settlements of Adam Geva Binyamin, Adora, Alfei Menashe, Alei Zahav, Almog, Almon, Alon Shvut, Anav, Ariel, Asfar (Metzad), Ateret, Avnat, Avnei Hefetz, Barkan, Bat Ayin, Beit Aryeh, Beit El, Beit HaArava, Beit Yatir (Metzudat Yehuda), Beitar Ilit, Bracha, Bruchin, Dolev, Efrat, Eli, Elkana, Elazar, Elon Moreh, Emanuel, Eshkolot, Etz Efraim, Ganei Modiin, Gitit, Giv'on HaHadashah, Givat Ze'ev, Hagai, Halamish (Neveh Tzuf), Har Adar, Har Gilo, Hashmona'im, Hermesh, Hinanit, Itzhar, Kalia, Karmei Tzur, Karnei Shomron, Kedar, Kdumim, Kfar Adumim, Kfar Eldad, Kfar Etzion, Kfar HaOranim, Kfar Tapuach, Kiryat Arba, Kiryat Netafim, Kochav Yaakov, Kokhav Hashchar, Ma'ale Adumim, Ma'ale Amos, Ma'ale Efraim, Ma'ale Levona, Ma'ale Michmash, Matityahu, Mevo Dotan,&amp;nbsp;Mekhora,&amp;nbsp;Mesua, Migdalim, Mitspe Shalem, Mitzpe Yeriho, Modiin Ilit, Na'ale, Na'ama, Nahliel, Negohot, Netiv Hagdud, Neve Daniel, Neve Tsuf, Nili, Nofim, Nokdim, Noked, Ofra, Oranit, Otniel, Paduel, Pnei Hever, Psagot, Rehelim, Reihan, Revava, Rimonim, Salit, Sansana, Sha’arei Tikva, Shaked, Shavei Shomron, Shim’a, Shilo, Susia, Talmon, Tekoa, Tene, Tomer, Tzufim, Vered Yeriho, Yakir, and in the Sha'ar Binyamin Industrial Zone in the Mateh Binyamin settlement Regional Council.&amp;nbsp;East Jerusalem&amp;nbsp;As of June 2026, 2,129 properties for sale and 468 properties for rent in occupied East Jerusalem were listed on the company's website.&amp;nbsp;These include properties in the settlement neighborhoods of Armon Hanatziv, French Hill, Gilo, Har Homa, Maalot Dafna, Neve Yaakov, Pisgat Ze’ev, Ramot, Ramat Eshkol, and Ramat Shlomo. 13 properties were found in the Old City Jewish Quarter in occupied East Jerusalem.&amp;nbsp;Syrian Golan&amp;nbsp;As of June 2026, 176&amp;nbsp;properties for sale and 46&amp;nbsp;properties for rent in 22 settlements in&amp;nbsp;the occupied Syrian Golan were listed on the company's website. &amp;nbsp; &amp;nbsp;&amp;nbsp;These include properties in the settlements of Ani'am, Alonei HaBashan, Afik, Avnei Eitan, Bnei Yehuda, Ein Zivan, El Rom, Eliad, Givat Yoav, Had Nes, Haspin, Katzrin, Kela, Kidmat Tzvi, Ma’ale Gamla, Mevo Hama, Neot Golan, Neve Ativ, Nov, Ramot, Ramat Magshimim, Sha’al, and Eliad.In December 2023, Yad 2 published an advertisement in an Israeli newspaper presenting a map of the occupied West Bank, Gaza and East Jerusalem with pins marking real estate properties, titled: “From the River to the Sea”, and the caption under the map says: "Yad2 helps you look forward and build a future in your next home in Israel!"drushim.ilYad 2’s job ads portal, drushim.il, advertises job ads for private security guards for checkpoints in the occupied West Bank.&amp;nbsp;These include multiple job ads of&amp;nbsp;T &amp;amp; M Protection Resources&amp;nbsp;for security guards and inspection guards for the Ministry of Defense Crossings Authority, including at the Sha’ar Ephraim checkpoint in the occupied West Bank. The Crossings Authority operates 14 checkpoints in the occupied West Bank and the Erez and Kerem Shalom checkpoints in Gaza.In addition, the website publishes job ads for security guards and rangers for sites in the Jordan Valley in the occupied West Bank, and for multiple positions at Ariel University, located in the settlement of Ariel.&amp;nbsp;Additional job ads found include a job ad for fighters for a security guard position at&amp;nbsp;an Elbit Systems facility, and a job ad for armed security guards to escort&amp;nbsp;Bezeq&amp;nbsp;employees in the Jerusalem area.Max Stock&amp;nbsp;Through its Israeli investment arm, Apax Partners’ subsidiary, Moose Holdco Ltd.,&amp;nbsp;holds an 8.36% stake in Israeli company Max Stock Ltd. (TASE: MAXO), a discount retail chain. Max Stock operates stores in the settlements of&amp;nbsp;Ariel and in the Mishor Adumim Industrial Zone, located in Ma’ale Adumim settlement, in the occupied West Bank, and in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem.&amp;nbsp;&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Services to the Settlements, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>Finance, Real Estate</t>
   </si>
   <si>
     <t>East Jerusalem, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">B. Gaon Holdings </t>
   </si>
   <si>
     <t>TASE, Public</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Israeli holdings corporation specializing in water and gas distribution, sewage treatment, desalination and fire protection markets.
 Services to settlements 
 The company provides equipment and services for the construction of water infrastructure on occupied land for the supply of water to settlements in the occupied West Bank and Syrian Golan.
 Mekorot 
 Mekorot Water Company is the Group&amp;rsquo;s main customer, accounting for NIS 228,290,000, approximately 32.7%, of the company&amp;#39;s revenues in 2022.
 Mekorot, Israel&amp;rsquo;s national water company, builds and maintains water infrastructure on occupied Syrian and Palestinian land, exploits occupied natural resources, and provides services to settlements and settlement agriculture.&amp;nbsp;
 The Gaon Group carries out projects for Mekorot in the occupied West Bank.
 The company established a 10 km water line between the settlements of Elkana and Barkan, designed to secure water supply for West Bank settlements and connect them to the National Water Carrier.
 The company established a pipeline connecting a Mekorot pumping station located within the Green Line to the settlement of Karnei Shomron in the West Bank.
 The company established a 4km pipeline for a Mekorot water line going from the Kidron River (Wadi Al-Nar), located in the area between East Jerusalem and the northern Dead Sea, to the settlement of Karnei Shomron.
 For more on Mekorot and its projects in the oPt, see Who Profits&amp;rsquo; report Dried Up: Mekorot&amp;rsquo;s Involvement in the Israeli Occupation.
 B. Gaon also provided equipment and services to water infrastructure projects for settlements water cooperatives in the occupied West Bank and Syrian Golan.
 The company established a 70 km water carrier from the city of Beit She&amp;rsquo;an to the Jordan Valley for irrigation in the Jordan Valley settlements. The project was carried out for Mei Bik&amp;rsquo;at HaYarden (Jordan Valley Water), a settlement water cooperative supplying water to agricultural settlements in the Jordan Valley in the occupied West Bank.
 The company executed a project for the Mei Golan water cooperative in the occupied Syrian Golan. The project included the upgrade of sewer lines in the settlement of Ramot in the Syrian Golan. In February 2016, the company&amp;#39;s subsidiary, Middle East Tubes, provided field service to Mei Golan near the settlement of Afik in the occupied Syrian Golan.
@@ -432,102 +411,50 @@
 The company is located in the settlement of Tomer in the occupied Jordan valley.
 The &amp;#39;Saada&amp;#39; farm is the largest grower of cherry tomatoes, with 20 hectares under cultivation. 10 more hectares are used to cultivate peppers and chili-peppers.
 </t>
   </si>
   <si>
     <t>Clal Industries</t>
   </si>
   <si>
     <t xml:space="preserve">A large private Israeli investment company with holdings in heavy industry, biotechnology, hi-tech and energy companies.
 Through its fully owned subsidiary Nesher Israel Cement Enterprises, the company holds a&amp;nbsp;monopoly over the Israeli and Palestinian cement markets. Since Nesher sells more than 85% of all cement in Israel, it is safe to assume that the separation wall, checkpoints, settlements and Israeli infrastructure in occupied territory were all built using cement purchased from the company.
 Nesher products were recorded in construction sites in the settlements of&amp;nbsp;Alfei Menashe,&amp;nbsp;Kedumim&amp;nbsp;and&amp;nbsp;Ma&amp;rsquo;ale Adumim&amp;nbsp;in the occupied West Bank and in the&amp;nbsp;Har Homa&amp;nbsp;settlement neighborhood in occupied East Jerusalem. Nesher cement bags were also documented during the construction of the Jerusalem light rail, a transportation project that connects settlement neighborhoods in East Jerusalem to the city center of West Jerusalem.
 Following calls from Amnesty International to clarify the company&amp;rsquo;s involvement in the construction of the separation wall, CRH, then a major shareholder, admitted in 2004 that &amp;ldquo;in all probability&amp;rdquo;&amp;nbsp;Nesher&amp;nbsp;cement is being used in the construction of the Wall.
 Nesher has a monopoly on the Palestinian cement market. According to a 2014 publication by Nesher, &amp;ldquo;Revenues from the Palestinian Authority, which is the largest customer of the company, are historically 20% of total revenues&amp;rdquo;. Through an agreement with the Palestinian Authority and its fully owned&amp;nbsp;Palestinian Commercial Services Company (PCSC), the&amp;nbsp;West Bank and the Gaza strip constitute&amp;nbsp;a captive market for Nesher&amp;rsquo;s cement. Moreover, the company actively tried to block Jordanian competitors from operating in the Palestinian market, either through&amp;nbsp;claims over &amp;lsquo;dumping prices&amp;rsquo;&amp;nbsp;by Jordanian exporters or through the actions of company&amp;nbsp;personnel in Allenby border crossing.
 Under the framework of the UN-sponsored agreement for the reconstruction of Gaza,&amp;nbsp;Nesher&amp;nbsp;gained profit from the aid funds invested in the rebuilding of the Strip.
 Clal Sun, a 50% subsidiary of Clal Industries, specializes in the development and construction of solar energy projects. Among its projects is Kalia project, a joint project of Clal Sun Ltd and Kibbutz Kalia, an Israeli settlement in the West Bank. The project is one of the three largest commercial solar fields that have been built on occupied Palestinian land. The takes up 135,000 square meters of Palestinian land, all owned by Kalia. The 10.8 Mega Watts project is connected to the high-voltage power grid.
 Clal Industries also holds a 52% stake in Golf &amp;amp; Co. Group, an Israeli retail store which operates branches in the settlement neighborhoods of Pisgat Ze&amp;rsquo;ev and Ramot in East Jerusalem and in the settlement of Maale Adumim in the West Bank.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, West Bank</t>
   </si>
   <si>
-    <t xml:space="preserve">Clal Insurance Enterprises Holdings </t>
-[...50 lines deleted...]
-  <si>
     <t>D. Hay Marketing of Agricultural Product</t>
   </si>
   <si>
     <t>The company markets agricultural produce.
 The company’s boxes were found in the Na’aran and Tomer settlements’ packing houses.</t>
   </si>
   <si>
     <t>Dan Pri Export and International Trade</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli exporter of agricultural produce to Russia.
 The company&amp;rsquo;s boxes were spotted in Tomer and Na&amp;rsquo;aran settlements&amp;rsquo; packing houses in the Jordan Valley, the occupied West Bank.
 </t>
   </si>
   <si>
     <t>Delta Galil Industries</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Israeli corporation that manufactures and markets clothes globally. The group engages in the marketing, distribution, and sale of branded products in the jeans and outerwear categories, along with related products.
 Through its subsidiary, Delta Israel Brands (TASE: DLTI), the company operates branches in the settlement neighborhoods of Pisgat Zeev and Ramot in occupied East Jerusalem and in the settlement of Maale Adumim in the occupied West Bank.
 In May 2011, Who Profits documented a 1,680-square-meter&amp;nbsp;warehouse rented and operated by the company in the Barkan industrial zone in the Barkan settlement in the occupied West Bank. &amp;nbsp;
 </t>
   </si>
   <si>
     <t>Industrial Manufacturing, Service Industry and Retail</t>
@@ -549,188 +476,77 @@
   </si>
   <si>
     <t xml:space="preserve">A logistics company specializing in the transporting of fruits and vegetables.
 The company is located in the settlement of Tomer in the Jordan Valley in the occupied West Bank and provides transport services for agricultural products from the occupied Jordan Valley into Israel.
 </t>
   </si>
   <si>
     <t>Edom UK</t>
   </si>
   <si>
     <t xml:space="preserve">An Israeli exporter of agricultural goods. EDOM supplies to several major British supermarkets, including Waitrose and Sainsbury&amp;#39;s, through the British company Valley Grown Salads, which is based in Essex.
 EDOM also jointly owns Gildom, together with the Gilad company, which specializes in export to Russian markets. Gildom markets fruits and vegetables from Israel, as well as products from the Netherlands.&amp;nbsp;&amp;nbsp;
 The company exports produce that was packed in the Tomer and Beit Ha&amp;#39;arava&amp;nbsp;settlements&amp;#39; packing houses.
 On 4 February 2013, Corporate Watch researchers visited Beit Ha&amp;#39;arava and entered a packing house where cherry tomatoes were being packaged. The majority of the packing house was taken up with packaging EDOM UK tomatoes, labeled Quality Fresh Produce: Israel&amp;quot;. In response to this evidence, Jimmy Russo, the Company&amp;#39;s Chairman, announced that he plans to resign from his chairmanship and actively seek to sell his 20% shareholding in the Israeli company.
 In Edom UK&amp;#39;s response to a letter sent by Who Profits prior to the publication of this report, the company stated that it does not have any suppliers nor packing stations in Tomer and/or Beit Ha&amp;#39;arava.&amp;nbsp;The company had also sent Who Profits the following statement from Edom UK to its costumers in 21 October 2013, signed by Yaron Yarchi and Yinon Horesh, Joint M.D of Edom UK:
 &amp;quot;None of our produce that we are involved with is grown or produces in the occupied territories. We are working under strict guidelines to guarantee all our customers that as an organisation, we are fully compliant with all regulations that relate to the welfare of all employees under the law of Israel.
 We do not discriminate against colour, creed or ethnical background. We do not employee any child labour or indeed any workers under the national minimum age. We are fully compliant with all social benefits that&amp;#39;s we pay, all this is undertaken under strict guidelines.
 Wages are paid according to the employment ministry guidelines. Our objective is to provide a safe working and environment to all our staff. We also make sure that all staff are trained about their positions which they hold. We also comply with all environmental requirements by making sure that all our growers and our PMO sites that are certified and recognised, they are also non-GMO.
 Our focus is also the environment to minimalize the use of pesticides and chemicals and using biological pest control as much as possible and also making sure we are working to a waste separation programme.&amp;quot;&amp;nbsp;
 </t>
   </si>
   <si>
     <t>Electra</t>
   </si>
   <si>
-    <t xml:space="preserve">A publicly traded Israeli company active in the fields of real estate, infrastructure development, facility management, and electro-mechanical infrastructure.
-[...60 lines deleted...]
-</t>
+    <t>A publicly traded Israeli company active in the fields of real estate, infrastructure development, facility management, and electro-mechanical infrastructure.Services to the SettlementsElectra AfikimThe company’s subsidiary, Electra Afikim, operates public transport lines in service of settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. For more see Electra Afikim company profile.The Jerusalem Light RailIn March 2023, Electra’s subsidiary Electra Infrastructures Ltd. won the tender for earthworks and the construction of the underground section of the Jerusalem light Rail (JLR) Blue Line for NIS 620 million.The JLR network connects large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line.&amp;nbsp;The Blue Line is to be the third and longest main axis of the JLR network. Its route stretches 31 km from Ramot and Ramat Eshkol settlement neighborhoods in the north, to Gilo settlement neighborhood in the south with 53 stations and a depot and maintenance facility in Ramot settlement neighborhood.According to the terms of the tender, published by Moriah Jerusalem Development Corporation, Electra will carry out works for the construction of the Blue Line underground section which will comprise a 2.2 kilometer tunnel and includes tunnel mining, earthworks, paving and development. The total scope of the works to be carried out by Electra amounts to approximately NIS 620 million, and expected to last around five years.For more on the Jerusalem Light Rail, see Who Profits Update: Developments in the Expansion of the JLR Network: The Blue LineConstruction on Occupied LandThe French Hill tunnel projectIn August 2020, Electra Infrastructure won a 580 million NIS tender, published by Moriah Jerusalem Development Corporation, for the construction of road infrastructure and tunnels in the French Hill in occupied East Jerusalem. The project included the construction of four huge tunnels in the total length of 4.5 kilometers, connections to road 60 in Pisgat Ze’ev settlement neighborhood, mining, paving, and construction of buildings. The project is in its final stages.The tunnels will enable continuous travel from Ma'ale Adumim settlement and its surrounding area to Jerusalem and will facilitate the travel from Jerusalem to the Pisgat Ze'ev settlement area, and connect the settlement to Road 1. The tunnel network includes technical rooms for the installation of electro-mechanical systems used to operate the tunnels and as a necessary safety measure. For more on this project and other infrastructure and transport projects in occupied Jerusalem, see Who Profits flash report&amp;nbsp;Infrastructures of Dispossession and Control: Transport Projects in East Jerusalem.In June 2021, the subsidiary Electra TAAMAL won a tender to supply and construct a vertical electric ladder for the Katzrin Local Council in the occupied Syrian Golan.In April 2021, the company’s subsidiary Electra Elco won a tender published by Moriah Jerusalem Development Corporation to supply and construct electricity, lighting, communication, control, air conditioning, electric signage, traffic lights, water and other works In Road 60, stretching from Rosmarine Junction until Husan Junction in the occupied West Bank.In March 2021, the subsidiary Electra FM won a tender for the operation and maintenance of a building for the Mateh Binyamin Regional Council in the occupied West Bank.Og wastewater treatment facilityElectra Infrastructure was the main contractor for the Hagihon Company for the construction of the Og wastewater treatment facility, located near Nabi Musa in the occupied West Bank.In 2019, Electra Infrastructure won a tender from Hagihon Company and carried out the infrastructure works for NIS 95 million.The facility is to treat sewage coming from northeast Jerusalem and from the settlements of the Mateh Binyamin settlement regional council and from the settlement of Ma'ale Adumim in the occupied West Bank. The treated wastewater will be used for irrigation of date tree plantations and agriculture in settlements in the Jordan Valley in the occupied West Bank.The project executed by Electra included the construction of sewage collectors at a total length of about 40 km from the Jerusalem area to the Og facility, establishment of a pre-treatment facility for wastewater in the Jerusalem area, establishment of a sewage collection, construction of a 1.3 km infrastructure tunnel, and expansion and upgrade of the Og facility’s capacity from 24,000 MKI to 110,000 MKI, and 8 km infrastructure work until Horkanya Valley in the occupied West Bank.In March 2020, a sign listing Electra Infrastructure as the executing company for the waste collection line in the Kidron Basin was documented in the Horkanya Valley in the occupied West Bank.Exploitation of Occupied Water ResourcesIn 2022, the company along with Denya Cebus won a NIS 600 million tender by Mekorot for planning and drilling of around 70 water wells. Electra is carrying out the planning and execution of a NIS 400 million project for water well drilling and installation of pumping stations for including in the occupied West Bank and the Syrian Golan expected to last 4 and a half years. &amp;nbsp;For more on the extraction of occupied Palestinian and Syrian water resources and Mekorot’s involvement in the Israeli occupation see Who Profits’ report Dried Up: Mekorot’s Involvement in the Israeli Occupation.Services to Ariel UniversityIn 2019, the company’s subsidiary FK Electra was contracted to provide maintenance services for generators in the Ariel University in the settlement of Ariel in the occupied West Bank. In 2017, Electra Elevators, a fully owned subsidiary, won a tender to supply and maintain elevators for the Ariel University.&amp;nbsp;Services to the Israeli Ministry of Defense (IMOD)City of Training Bases (Camp Ariel Sharon)Electra was the contractor and the operator of the Israeli military’s training campus, Camp Ariel Sharon (also known as Bahadim City) in the Naqab. The campus is a 250,000 square meters complex of military bases stretched over 2,600 dunams and includes 120 buildings.In 2017, Electra won a tender from the Israeli Ministry of Defense (IMOD) to build the Israeli military’s training campus for an estimated amount of NIS 330 million.Through its subsidiaries, the company holds 14.3% in the franchise company that operates the project’s financing, planning, construction, management, and maintenance for 25 years; 25.5% in the contractor company; and 25.19% in the operating company.As of December 31, 2023, Electra holds 14.3% in the franchise company that operates the project’s financing, planning, construction, management, and maintenance for 25 years; 25.5% in the contractor company; and 25.19% in the operating company.Services to the Israel PolicePolice training centerElectra constructed the Israeli Police training complex for the certification and training of police officers, as part of the Israel Police National Campus inaugurated at the end of 2014.The company installed AC systems, electricity, plumbing and communication infrastructures, underground infrastructures for sewage systems, drainage, electricity, communication, water and outdoor lighting in the budget of NIS 140 million. The training complex includes 60,000 square meters of buildings built on an area of 230 dunams, and includes: class rooms, shooting ranges, a stable, a kennel, a fitness and sports complex, a training center and more. The complex also includes 240 residential units that can house up to 1,000 cadets.In April 2022, Electra was contracted by the Israel Police for procurement, supply, installation and maintenance of a central air conditioning system including a control system for a server farm at the Border Police headquarters base.In April 2022, the company was contracted by the Israel Police for preparation of infrastructure for the installation and operation of a diesel generator at Israel Police facilities.Services to the Israel Prison Service (IPS)In August 2023, Electra’s fully owned subsidiary, P.K. Electra, won an IPS tender for full maintenance services of diesel generators.In May 2023, the company’s fully owned subsidiary, Electra FM, was contracted by the IPS for providing AC in the Tel Aviv District Court parking lot for NIS 230,687.In February 2022, Electra’s fully owned subsidiary, P.K. Electra, was contracted by the IPS for supply, installation and operation of a diesel generator system in Israel Prison Service facilities.In 2022, the group’s fully owned subsidiary Electra FM was contracted by the IPS to provide fire extinguishers to a district courthouse in the city of Ramle for NIS 34,515.In 2019, the company was contracted by the IPS to provide half-yearly service for sprinkler and pump systems for NIS 115,444, and for repair and spare parts service for sprinkler systems for NIS 48,721.Previous involvements:Electra Infrastructure built vehicle tunnels near a road next to the settlement of Nili.Ben Hasharon, a now inactive partial subsidiary of the company (80%), has executed the planning and physical development of the expansion of the southern section of&amp;nbsp;the Barkan settlement industrial zone for the Samaria Development Co. Ben Hasharon erected infrastructure, paved roads and conducted large-scale quarrying in the Barkan stone quarry.In 2011, Electra Construction, a fully owned subsidiary of Electra, built 141 housing units in the settlement neighborhood of&amp;nbsp;Har Homa (Homat Shmuel)&amp;nbsp;in occupied East Jerusalem. Also in 2011, the company built 52 housing units is the settlement of&amp;nbsp;Ma’ale Adumim,&amp;nbsp;taking over 7,250 square meters of Palestinian land.In 2008, Electra Technologies, won a tender to securitize water facilities for the Mateh Binyamin settlement regional council in the West Bank. The 3 million NIS project includes fences, electronic security, CCTV, MARCH digital recording system and RISCO intrusion detection systems and command and control center.In 2008, the company supplied generators for the Irtah checkpoint (Sha’ar Ephraim) in the occupied West Bank. It also supplied generators to the Israeli military during Israel’s 2014 military assault on Gaza.Electra Projects, formerly Electra Katzenstein (Electra’s subsidiary liquidated due to a merger) operated a 4,780 square meters factory&amp;nbsp;in the&amp;nbsp;Barkan settlement industrial zone&amp;nbsp;in the occupied West Bank. &amp;nbsp;Additionally, Electra’s fully owned subsidiary Megason provided security solutions at several Elbit Systems sites. The project included installation of security infrastructure, CCTV, control desks, turnstiles and entrance gates, controlled doors, fixed external/internal cameras, VMD systems, A.A. detectors and microwave sensors for perimeter protectionElectra provided security measures for Motorola Solutions sites throughout Israel. This included installation of an entrance control system, CCTV with NVR recording systems, intercom system, turnstiles, controlled entrances and control systems.</t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Population Control, Private Security and Surveillance Technology, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Construction, Real Estate, Transportation</t>
   </si>
   <si>
     <t>East Jerusalem, Jordan Valley, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Elyakim Ben Ari</t>
   </si>
   <si>
     <t xml:space="preserve">An engineering, transport and quarry company. The company operates a quarry, an asphalt plant, an aggregate plant and a sand washing plant in the occupied West Bank, near the settlement of Adora.
 The quarry produces 1.5 million tons of material each year, and it contains an industrial zone that takes up 100 dunam of land.
 </t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Settlement Production</t>
   </si>
   <si>
     <t>First International Bank of Israel</t>
   </si>
   <si>
-    <t xml:space="preserve">An Israeli bank that provides a variety of banking and financial services.
-[...49 lines deleted...]
-</t>
+    <t>An Israeli commercial bank that provides a variety of banking services, including through its bank brands "Otsar Ha-Hayal", "PAGI" and "Ubank". The bank controls "Bank Massad".The First International Bank of Israel provides financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal SettlementsThe First International Bank provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects in settlements in occupied East Jerusalem and holds the companies’ rights to the lands and projects as collateral.Pisgat Ze'ev&amp;nbsp;In September 2025, the bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Sarfati Shimon&amp;nbsp;a loan for a construction project known as the "Pisgat Ze'ev Project", which includes the construction of 4 residential towers with 286 housing units and an employment building with commerce and public areas in the Pisgat Ze'ev settlement neighborhood in occupied East Jerusalem. The project is part of City Plan No. 101-0464859. The bank holds as collateral a first-degree permanent lien on all of the company's rights to receive all funds or receipts that are held in a trust account at&amp;nbsp;Bank Leumi.&amp;nbsp;Givat HaMatosBetween 2021 and 2026, the bank provided the Israeli construction company Ram Aderet-Salit with mortgage loans for a residential construction project in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem.In April 2021, the bank granted&amp;nbsp;Ram Aderet two loans for a construction project&amp;nbsp;of 130 housing units on 7.65 dunams (7,650 square meters) of land in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem. The project is part of Plan No.&amp;nbsp;מק/14295 for construction and development on an area of 369,393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners. The bank holds as collateral a first-degree lien on all of the company's rights to receive all income and rights related to the real estate, including construction rights.&amp;nbsp;In February, July, and December 2024, the bank granted the company additional loans, for which the bank holds as collateral first-degree liens on all of the company's rights in the project and the land, including all the company’s rights under agreements with purchasers in the project and all income, rights and franchises arising from or related to the mortgaged assets in the project. In January 2026, the bank granted the company a loan for which the bank holds as collateral a first-degree lien on all of the company’s rights under agreements with purchasers in the project and all income, rights and franchises arising from or related to the mortgaged assets in the project.Atarot Industrial ZoneIn November 2021, the bank granted Israeli construction company&amp;nbsp;Bardarian Brothers a loan for which the bank holds as collateral all of the company’s rights and income pursuant to a bus parking construction project in the Atarot Industrial Zone in occupied East Jerusalem.&amp;nbsp; The project, part of the company's agreement with the Moriah Jerusalem Development Corporation according to Tender 98/2020, serves as a parking lot and bus terminal for over 300 buses.&amp;nbsp;The Bank holds as collateral all of the company's rights to all income, rights and franchises related to the project.Ariel&amp;nbsp;In January 2019, the bank provided Ram Aderet-Salit a mortgage for a construction project of 300 housing units in two complexes with a total area of about 30,000 m2 in the settlement of Ariel in the occupied West Bank.Transportation Infrastructure Projects in Occupied East JerusalemThe Jerusalem Light RailIn 2020, the bank was part of a consortium led by&amp;nbsp;Hapoalim Bank&amp;nbsp;to finance the expansion of the Red Line and the establishment of the Green Line as part of the Jerusalem Light Rail’s (JLR)&amp;nbsp;J-Net Project. The consortium awarded the Light Rail’s operators&amp;nbsp;CAF&amp;nbsp;and&amp;nbsp;Shapir Engineering and Industry&amp;nbsp;NIS 3.5 billion. The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line. For more on the J-Net Project see Who Profits report&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project.Road 50The bank financed Shapir Engineering and Industry’s&amp;nbsp;project for the expansion of Road 50, connecting the Atarot and Gilo settlement neighborhoods in occupied East Jerusalem. The bank also accompanied a paving and development project near Wadi al-Joz in occupied East Jerusalem. For more information see&amp;nbsp;Who Profits’ report&amp;nbsp;Paving the Way: The Role of Israeli Banks in Road Construction in the Occupied Palestinian Territory.Financing Settlements-Based Construction Companies&amp;nbsp;In August 2022, Bank Otsar Ha-Hayal, a bank brand of the First International Bank,&amp;nbsp;granted settlement-based Israeli construction company Hemdat Shomron a loan for which the bank holds as collateral a permanent lien on all of the company's rights to receive funds from the bank in respect of deposits.In June 1998, the bank granted settlement-based Israeli construction company Bar Amana Buildings Construction &amp;amp; Development&amp;nbsp;a loan of NIS 20,350,000, which is still active. Bar Amana Buildings Construction &amp;amp; Development Co. Ltd. is a construction and development company owned by the settlement movement Amana (Amana from the settlement movement of the Central Cooperative Association Gush Emunim). Amana is considered the main settlement arm of the settlers, working to establish illegal settlements and outposts in the occupied Palestinian territory. The company is based in the Ma'alot Dafna settlement neighborhood in occupied East Jerusalem.Banking Services to Settlement Local and Regional CouncilsThe First International Bank of Israel provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.The bank has provided loans and various banking services for the settlements of Ariel, Alfei Menashe, Beit El, Beitar Ilit, Har Hevron, Kdumim (Kedumim), Ma’ale Efraim and Karnei Shomron in the occupied West Bank.&amp;nbsp;KdumimThe bank operates accounts for the Kdumim settlement in the occupied West Bank. On February 5, 2025, the Kdumim Local Council approved authorized signatories for the council's bank accounts at the International Bank and Otsar Ha-Hayal.&amp;nbsp;ArielAs of April 2026, the bank has 4 active pledge agreements with the Ariel Municipality in the occupied West Bank.In November 2025, the bank signed a pledge agreement with the Ariel Municipality for a period of one year (ends 2026).&amp;nbsp;The bank holds as collateral the council’s rights to all the council’s current and future revenues and rights that originate from the municipality's own revenues, as well as income and rights arising from the mortgaged assets or related to them.&amp;nbsp;In July 2022, the bank signed a pledge agreement with the Ariel Municipality for a period of 99 years (ends 2121).&amp;nbsp;The bank holds as collateral&amp;nbsp;the council’s current and future revenue of funds originating from water and sewage.In January 2020, the bank signed a pledge agreement with the Ariel Municipality for a period of 81 years (ends 2101). The bank holds as collateral&amp;nbsp;the council’s current and future revenue, excluding funds originating from the state budget.In December 2016, the bank signed a pledge agreement with the Ariel Municipality for a period of 99 years (ends 2115).&amp;nbsp;The bank holds as collateral the council’s current and future revenue, excluding funds originating from the state budget and revenues from water and sewage.Karnei Shomron&amp;nbsp;As of April 2026, the bank has 5 active pledge agreements with the Karnei Shomron Local Council in the occupied West Bank.&amp;nbsp;In January 2020, the bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 5 years (ends 2025).&amp;nbsp;The bank holds as collateral the council’s current and future revenue, excluding funds originating from the state budget and revenues from water and sewage.In January 2018, the bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2117).&amp;nbsp;The bank holds as collateral the council’s current and future revenue, excluding funds originating from the state budget and revenues from water and sewage.In November 2017, the bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2116).&amp;nbsp;The bank holds as collateral the council’s current and future revenue income and rights that come from all the properties located in its jurisdiction excluding funds originating from the state budget and revenues from water and sewage.&amp;nbsp;In January 2012, the bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2111).&amp;nbsp;The bank holds as collateral the council’s current and future revenue income and rights that come from all the properties located in its jurisdiction excluding funds originating from the state budget and revenues from water and sewage.&amp;nbsp;Har Hevron&amp;nbsp;The Har Hevron Regional Council provides services to 20 settlements in the South Hebron Hills area in the occupied West Bank. &amp;nbsp;On 6 December 2022, the Har Hevron Regional Council general assembly approved a NIS 1 million credit loan from the First International Bank for 2023 according to the bank's requirements, including pledging the council's income as collateral. In 2022, the council received a NIS 1 million credit loan from the bank.As of April 2026, the bank has 2 active pledge agreements with the Har Hevron Regional Council in the occupied West Bank.&amp;nbsp;In July 2011, the bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2110).&amp;nbsp;The bank holds as collateral the council’s current and future revenue excluding funds originating from the state budget and revenues from water and sewage.In August 2005, the bank signed a pledge agreement with the Har Hevron Regional Council for a period of 25 years (ends 2130) for which the&amp;nbsp;bank holds as collateral the council’s current and future revenue as collateral.Beitar Ilit&amp;nbsp;As of April 2026, the bank has 2 active pledge agreements with the Beitar Ilit Municipality in the occupied West Bank.In March 2006, the bank signed a pledge agreement with the Beitar Ilit Municipality for a period of 99 years (ends 2105).&amp;nbsp;The bank holds as collateral&amp;nbsp;the council’s rights according to an agreement with Bank Clearing Center Ltd., including the right to receive funds accordingly. Bank Clearing Center Ltd. (Masav) is a banking corporation owned by the&amp;nbsp;Hapoalim, &amp;nbsp;Leumi, Discount Bank, and Mizrahi Tefahot banks,&amp;nbsp;and provides services to all banks and their customers.In September 2005, the bank signed a pledge agreement with the Beitar Ilit Municipality for a period of 99 years (ends 2104) for which the&amp;nbsp;bank holds as collateral the council’s current and future revenue.Alfei Menashe&amp;nbsp;As of April 2026, the bank has 1 active pledge agreement with the Alfei Menashe Local Council in the occupied West Bank.&amp;nbsp;In July 2014, the bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2113).&amp;nbsp;The bank holds as collateral the council’s current and future revenue excluding funds originating from the state budget and revenues from water and sewage.Ma’ale EfraimAs of April 2026, the bank has 1 active pledge agreement with the Ma’ale Efraim Local Council in the occupied West Bank.&amp;nbsp;In July 2002, the bank signed a pledge agreement with the Ma’ale Efraim Local Council for a period of 99 years (ends 2101).&amp;nbsp;The bank holds as collateral the council’s current and future revenue excluding funds originating from the state budget.&amp;nbsp;Beit El&amp;nbsp;As of April 2026, the bank has 1 active pledge agreement with the Beit El Local Council in the occupied West Bank.&amp;nbsp;In January 2012, the bank signed a pledge agreement with the&amp;nbsp;Beit El Local Council&amp;nbsp;for a period of 99 years (ends 2011).&amp;nbsp;The bank holds as collateral the council’s current and future revenue excluding funds originating from the state budget and revenues from water and sewage.Branches in SettlementsThe bank operates branches providing banking services in settlements in the occupied West Bank and East Jerusalem.The bank operates branches in the settlement of Ariel, Beitar Ilit and Modi’in Ilit in the occupied West Bank, and branches in the Ramot settlement neighborhood in occupied East Jerusalem. The bank’s fully owned subsidiary, Massad Bank, operates a branch in the French Hill settlement neighborhood in occupied East Jerusalem.Services to the Israeli Ministry of Defense&amp;nbsp;The bank provides banking services to the Ministry of Defense (IMOD) and operates branches in Israeli military bases.In May 2023, the bank won a tender from the Ministry of Defense to provide credit and banking services to ministry employees for a period of 7 years starting in December 2023, with an option to extend for an additional 3 years. The contract includes providing loans and banking services to the ministry employees and rights to operate bank branches at military bases.&amp;nbsp;In accordance with the IMOD tender, the bank provides special benefits to those eligible, including exemption from fees and a credit line with preferential terms and benefits in securities activitiesIn addition, the bank's fully owned banks, UBank and Bank Otsar Ha-Hayal&amp;nbsp;(merged with the company in 2019), specialize in providing banking services specifically to employees and retirees of the defense system.Financial Support for the Israeli MilitaryThe bank provides financial donations to the military's 411th Battalion as part of the "Adopt a Soldier" project in which business companies "adopt" military combat units for a period of at least 3 years. Battalion 411 operates in the occupied West Bank and in Gaza. Since October 2023, it has participated in thousands of shellings of Gaza. The bank takes part in the unit's events and its donations are intended for the unit's soldiers, including clothing and equipment.&amp;nbsp;In 2025, the bank provided 30 apartments for soldiers as part of the Association for Israel’s Soldiers housing project.&amp;nbsp;In addition, the bank takes part in a scholarship program to finance academic courses for soldiers and military veterans, and a project to integrate young people with special needs into service in the Israeli military.In 2025, the bank sponsored the annual conference of the MAMARAM Unit, the military's central computing system unit.Financing Weapon Manufacturing Projects&amp;nbsp;In January 2020, the bank granted Israeli company&amp;nbsp;Bardarian Brothers&amp;nbsp;a loan pursuant to a contract between the company and state-owned weapon manufacturer, Rafael Advanced Defense Systems. The bank holds as collateral all the company's rights and rights to its revenues arising from the contract.&amp;nbsp;</t>
   </si>
   <si>
     <t>$50B-$100B</t>
   </si>
   <si>
     <t>Gadot Agro (Merhav Agro)</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company that imports, distributes, develops, manufactures, and exports crop protection products, biotechnology solutions, and specialized seeds.
 In June 2019, company products were documented near the settlement of Beit Ha&amp;rsquo;arava in the Jordan Valley, occupied West Bank.
 The company&amp;rsquo;s products were used in an agricultural experiment conducted by the Jordan Valley R&amp;amp;D Center in 2015-2016, taking place in Tomer settlement.
 The company&amp;rsquo;s products were also used in an agricultural experiment conducted by the Institute for the Study of the Golan at the University of Haifa&amp;rsquo;s Katzrin campus in the occupied Syrian Golan in 2013.
 The company employs field personnel in the Syrian Golan and the Jordan Valley, as well as in the Palestinian Authority-controlled areas of the West Bank.
 </t>
   </si>
   <si>
     <t>Ha'argaz Technopach Metal Industries</t>
   </si>
   <si>
     <t xml:space="preserve">Manufactures metal equipment and packaging for airborne haulage and electronic casings. Company&amp;#39;s products are used for the high-tech, communication and security industries.
 The company&amp;#39;s 8000 sqm. plant is located in the Barkan industrial zone, which is an Israeli settlement in the occupied West Bank.
 Moreover, the plant manufactures casings for the Guardium vehicle (Elbit and IAI) which is used for patrols along the seamline and the separation Wall. It also manufactures components for UAVs and for weapons systems for UAVs.
 </t>
   </si>
   <si>
@@ -747,87 +563,102 @@
   </si>
   <si>
     <t>Haifa Chemicals (Haifa Group)</t>
   </si>
   <si>
     <t xml:space="preserve">Haifa Group is a multi-national corporation and a global supplier of specialty plant fertilizers.
 The company has distributors in the occupied Syrian Golan and West Bank. These include one distributor in the Avnei Eitan Settlement in the occupied Syrian Golan, and four distributors in settlements in the Jordan Valley in the occupied West Bank, one in Fatsa&amp;rsquo;el , two in Tomer, and one in Na&amp;rsquo;ama.
 On 18 June 2019, company products were documented in the settlement of Mehola and near the settlement of Beit Ha&amp;rsquo;arava in the Jordan Valley.
 In 2016, The company provided consulting services and seminars to growers in the occupied Syrian Golan and the Jordan Valley.
 In October 2015, a company regional specialist held a meeting in the settlement of Fatsa&amp;rsquo;el with growers from agricultural settlements in the Jordan Valley. Growers received agronomic consultation on water and soil testing, fertilizer plans and company products.
 The company&amp;rsquo;s January 2014 newsletter featured the Jordan River Herbs company based in Mehola settlement, which developed a fertilizer spreader on wheels using the company&amp;rsquo;s fertilizer tanks, and a farm in the agricultural settlement of Masua that uses Haifa Chemicals fertilizers in its dates, lemons and grapes cultivation.
 </t>
   </si>
   <si>
     <t>Agriculture and Agrotechnology, Industrial Manufacturing</t>
   </si>
   <si>
     <t>Hamashbir Agriculture</t>
   </si>
   <si>
     <t xml:space="preserve">A supplier of agricultural equipment.
 The company operates a branch in the settlement of Tomer in the occupied West Bank. It also operates a branch in Avnei Eitan settlement in the occupied Syrian Golan.
 </t>
   </si>
   <si>
+    <t>Hapoalim Bank</t>
+  </si>
+  <si>
+    <t>Bank Hapoalim B.M. is a&amp;nbsp;publicly traded Israeli commercial bank that operates in various banking areas and related activities in the capital market, including business, retail, and financial markets and international banking.Bank Hapoalim provides financial foundation and services for settlements and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory. In addition, the bank provides mortgages for the purchase of properties in settlements in the occupied West Bank. Furthermore, the bank benefits from access to the Palestinian banking market as a captive market that is dependent on the Israeli banking system.Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Bank Hapoalim&amp;nbsp;provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral. In addition, the bank provided hundreds of mortgages for properties in settlements in the occupied West Bank.&amp;nbsp;Financing Settlement Development Projects&amp;nbsp;The Jerusalem Light RailBank Hapoalim financed the&amp;nbsp;establishment and expansion of the Jerusalem Light Rail in occupied East Jerusalem.&amp;nbsp;The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line.&amp;nbsp;Bank Hapoalim&amp;nbsp;financed the establishment of the Jerusalem Light Rail for the previous franchise and operator, the Citypass Group, and later organized and financed the J-Net Project for the expansion of the JLR network.&amp;nbsp;In 2006, the bank financed the establishment of the JLR and its first line, the Red Line, in a joint financing agreement of approximately NIS 2 billion together with&amp;nbsp;Bank Leumi. In 2020, Bank Hapoalim led the consortium to finance the expansion of the JLR Red Line and the establishment of the Green Line as part of the&amp;nbsp;J-Net Project.&amp;nbsp;Bank Hapoalim, with the participation of the First International Bank and Migdal, awarded the&amp;nbsp;CAF&amp;nbsp;and&amp;nbsp;Shapir Engineering and Industrywith NIS 3.5 billion.&amp;nbsp;For more on the J-Net Project, see Who Profits report&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net ProjectBetween 2019 and 2022, the bank financed construction works for the Jerusalem Light Rail J-Net project.&amp;nbsp;In May 2022, the bank granted Israeli construction company&amp;nbsp;Bardarian Brothers&amp;nbsp;a loan in connection with a contracting agreement to carry out infrastructure works for the laying of railway tracks in the Gilo settlement neighborhood in occupied East Jerusalem for the JLR Green Line route. In December 2019, the bank granted the company a loan in connection with a contract to carry out work at the Pat Junction in Jerusalem as part of infrastructure and development work of the Green Line.Wind Farms in the Occupied Syrian GolanBank Hapoalim financed the construction of the Ruach Beresheet and Emek Habacha wind turbine farms in the occupied Syrian Golan.&amp;nbsp;In 2020, the bank provided&amp;nbsp;Enlight Renewable Energy with more than NIS 1 billion for the establishment of two of the largest Israeli wind energy projects in the Golan, contingent on the exploitation of occupied land and natural resources for the benefit of Israeli households and industry on both sides of the Green Line.&amp;nbsp;For more on the exploitation of occupied natural resources by the Israeli renewable energy sector, see Who Profits’ report Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources.Tours in SettlementsBank Hapoalim promotes and sponsors tours in cooperation with settler organizations in the occupied West Bank, East Jerusalem and the Syrian Golan.In 2024, the bank promoted and sponsored tours in the City of David in occupied East Jerusalem in cooperation with the Elad settler organization. In addition, the bank sponsored guided tours in cooperation with the Eshkolot settler organization in Nebi Samuel in the West Bank and a tour led by the Shomron Tourist and Study Center, based in the settlement of Sahvei Shomron in the occupied West Bank. In 2021, the bank offered over 30 free guided tours led by Eshkolot, including a tour in the occupied Syrian Golan.Bus Lines in Settlements&amp;nbsp;In 2021, Bank Hapoalim signed a financing agreement in the amount of approximately NIS 490 million with Superbus bus company for the purpose of financing its winning of the "Jerusalem Urban Center" cluster. The cluster includes bus lines that reach settlements in occupied East Jerusalem and the West Bank, including the French Hill, Givat Hamivtar, Ramat Eshkol, Ma'ale Hazeitim, Ir David, Ramot, Givat HaMatos and Armon HaNatziv in occupied East Jerusalem, and Rachel's Tomb and Nabi Samuel in the occupied West Bank.Ariel West Industrial Zone&amp;nbsp;Bank Hapoalim financed the development of the Ariel West Industrial Zone&amp;nbsp;in the occupied West Bank.&amp;nbsp;In November 2023, the bank granted three Israeli construction companies loans for a construction project on 14.296 dunams (14,296 square meters) of lands belonging to the Palestinian towns of Marda, Salfit and Hares to be part of the Ariel West Industrial Zone. The project is part of City Plan No.&amp;nbsp;130/1/6 for registering lands belonging to the towns of Marda, Salfit, and Hares for the purpose of regulating a new plot for a synagogue and expanding the area of engineering facilities to allow cellular antennas placement for cellular companies. The bank granted the companies Estee Steel, Leo Properties, and Sheltam Building, two loans each for the project in the Industrial Zone.&amp;nbsp;Financing Settlement Construction Projects&amp;nbsp;Alfei MenasheBetween 2021 and 2026, the bank financed a construction project in the settlement of Alfei Menashe, on lands belonging to the Palestinian town of Azzun in the occupied West Bank. In August 2021, May 2022, and January 2026, the bank granted Israeli construction company Briza BaGivaa loans for a construction project on 8 plots of lands on an area&amp;nbsp;9.052 dunam belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plans No. 115/8 and No. 115/8/1 for the design, construction, and development of a residential neighborhood in Alfei Menashe of 1,406 housing units across 469.482 dunams of lands belonging to the town of Azzun. The bank holds as collateral a first-degree permanent lien on all of the company's current and future rights in connection with the land and the real estate.&amp;nbsp;Givat HaMatosBetween 2021 and 2025, the bank financed the construction of 180 housing units in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem. The construction project is part of Plan No.&amp;nbsp;מק/14295 for construction and development on an area of 369.393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners.&amp;nbsp;In April 2021, March 2022, November 2024, and May 2025, the bank granted Israeli construction company Effi Capital Nadlan Ltd. loans for the construction project, for which the bank holds first-degree permanent liens on all the company's rights and income arising from the real estate.&amp;nbsp;GiloIn March and August 2024, the bank granted&amp;nbsp;Israeli&amp;nbsp;construction company&amp;nbsp;Hasid Brothers Building Contracting Co.&amp;nbsp;two loans for the construction of 54 housing units in an area of&amp;nbsp;5.333 dunams in the settlement neighborhood of Gilo in occupied East Jerusalem.&amp;nbsp;The project is part of City Plan No.&amp;nbsp;13157 for the development of a new residential complex of approximately 797 units in the west of the Gilo neighborhood. The bank holds as collateral a lien on the company's rights and current and its future assets arising from the real estate project.&amp;nbsp;EfratIn September 2024, the bank granted the company a loan for a construction project of 62 housing units on 7.697 dunams on lands in the settlement of Efrat. The project is part of City Plan No. 410/5/66 for development in the Givat HaTamar neighborhood in the Efrat settlement on 123.324 dunam of lands belonging to the Palestinian town of al-Khader. The bank holds as collateral a first-degree permanent lien on all the company's rights, assets, funds, and property related to the land or project, including rights arising from agreements with apartment purchasers in the project.In December 2023, the bank granted the company a loan for a construction project on 2.377 dunams of land belonging to the Palestinian village of Artas in the occupied West Bank as part of the expansion of the settlement of Efrat. The project is part of City Plan No. 410/5/52 for determining rights and construction instructions over 6.136 dunams of land belonging to the Palestinian village of Artas as part of development in the neighborhood of Givat HaDagan in the Efrat settlement. The bank holds as collateral a first-degree permanent lien on all the company's rights, assets, funds, and property related to the land or project, including rights arising from agreements with apartment purchasers in the project.&amp;nbsp;In 2022 and 2021, Bank Hapoalim granted&amp;nbsp;Israeli construction company&amp;nbsp;Ba'al Hatanie company a loan for a construction project of 32 housing units in the settlement of Efrat in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;Talpiot EastIn May 2023, the bank granted the company a loan in connection with its contract with Moriah Jerusalem Development Company for surfacing and development of sports fields in the settlement neighborhood of Talpiot East in occupied East Jerusalem. The bank holds as collateral a first-degree lien without a limit on the development contract.ZufimIn May 2023, the bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Shriki Group Enterprises &amp;amp; Construction a NIS 800 million loan for construction on two plots of land in total size of 15.978 dunams of land in the settlement of Zufim, on lands belonging to the Palestinian village of Jayyus. The bank granted the company a loan of up to NIS 400 million for each plot and holds as collateral all the company's rights in the land. The project is part of Plan 149/11/2 for the construction of residential and commercial areas and public buildings on the agricultural lands of Jayyus and the Palestinian town of Azzun.&amp;nbsp;Beitar Ilit&amp;nbsp;In March 2022, the bank granted Israeli construction company&amp;nbsp;Boneich Construction Development &amp;amp; Investments&amp;nbsp;a loan for a construction project across 3.773 dunams on lands&amp;nbsp;in the settlement of Beitar Illit. The project is part of City Plan No.&amp;nbsp;426/3 for determining residential land zoning on Hill C in the settlement.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights related to the real estate, including under a lease agreement signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;Between 2019 and 2022, the bank granted Bonim Nachon company several loans for a construction project in the settlement of Beitar Illit on lands belonging to the Palestinian villages of Wadi Fukin, Husan, and Nahalin in the occupied West Bank, in accordance with Plan No.&amp;nbsp;8\426. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In 2021, Bank Hapoalim granted A. Haver company a loan for its project in the settlement of Beitar Illit, on lands belonging to the Palestinian village of Husan in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;10\3\1\1\426. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In 2021, Bank Hapoalim granted Ofer Aharon company a loan for its project in the settlement of Beitar Illit, on lands belonging to the Palestinian village of Husan in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;10\3\1\1\426.&amp;nbsp;The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In May 2020, Bank Hapoalim granted the company&amp;nbsp;Eli Yohanan&amp;nbsp;a loan for a lot in Beitar Illit settlement, in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.In 2019, Bank Hapoalim granted the company Mishkan Eliyahu a loan for the construction of 4-6 housing units in the settlement of Beitar Illit on lands belonging to the Palestinian Village of Husan, in accordance with City Plan No.&amp;nbsp;10/ב/426/7. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Givat Ze'evIn 2021, Bank Hapoalim granted&amp;nbsp;Israeli construction company&amp;nbsp;Sasi a loan for the construction of 552 housing units in the settlement of Givat Ze'ev in the occupied West Bank, in accordance to Plan No.&amp;nbsp;9\220. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Ma'ale AdumimIn 2021, Bank Hapoliam granted Tsipiya Yazamut company a loan for the construction of 18 housing units in the settlement of Ma'ale Adumim, on the lands belonging to the Palestinian town of al-Aizariya in the occupied West Bank, according to City Plan No.&amp;nbsp;52\3\1\420. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.In 2020, the bank granted the company&amp;nbsp;Mishkan Eliyahu&amp;nbsp;a loan for the construction of 104 housing units in the settlement of Ma'ale Adumim on lands belonging to the Palestinian village of al-Azariyah in the occupied West Bank, in accordance with Plan No.&amp;nbsp;42\4\1\420. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;Har Homa&amp;nbsp;In 2021 and 2020, Bank Hapoalim granted Israeli company Ofer Aharon a mortgage for the construction of 125 housing units in Har Homa settlement neighborhood in occupied East Jerusalem, according to City Plan No.&amp;nbsp;10310.Beit AryehIn 2020, Bank Hapoalim granted the Mateh Binyamin Development Company a loan for the construction of 372 housing units in the settlement of Beit Aryeh in the occupied West Bank, in accordance with Plan No. 2\2\202. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Karnei ShomronIn 2020, Bank Hapoalim granted Mivneh company a loan for a construction project in the settlement of Karnei Shomron on lands belonging to the Palestinian village of Deir Istiya in the occupied West Bank, in accordance with Plan No.&amp;nbsp;117\8.&amp;nbsp;The bank holds as collateral the company’s contractual and actual rights in the land and project.Kiryat Arba Industrial ZoneAlso in 2020, Bank Hapoalim provided Mivneh with a NIS 3,500,000 loan for a 12,000-meter plot in the Kiryat Arba Industrial Zone in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project.Modi’in IlitIn June 2019, the bank granted Israeli construction company&amp;nbsp;Dona Engineering and Construction&amp;nbsp;a loan for a construction project of 156 housing units on 6 plots of land in the settlement of Modiin Ilit across 29.412 dunam of lands belonging to the Palestinian&amp;nbsp;town of Deir Qaddis in the occupied West Bank. The project is part of City Plan No.&amp;nbsp;210/6/3 for&amp;nbsp;residential and commercial areas in the new neighborhood on lands of Deir Qaddis.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights of any kind related to the real estate, including under a lease agreement signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.Ma'ale EfraimIn 2019 and 2021, Bank Hapoalim granted YSD Meitav company a loan for the construction of 44 housing units in the settlement of Ma'ale Efraim in the occupied West Bank, in accordance with Plan No.&amp;nbsp;1\13\310. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Kfar Adumim&amp;nbsp;In June 2019, the bank granted Israeli settlement-based construction company Zalman Barashi &amp;amp; Bros Co. a loan for the "Giv'at HaYeshiva" neighborhood development project for the construction and development of a neighborhood complex on approximately 404 dunams in the settlement of Kfar Adumim.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights of any kind related to the planned project and the property.In 2019, Bank Hapoalim granted the company&amp;nbsp;Zalman Barashi a loan for the construction of 300 housing units in the settlement of Kfar Adumim. The bank holds as collateral the company’s contractual and actual rights in the land and project.&amp;nbsp;Previously,&amp;nbsp;the bank financed&amp;nbsp;additional&amp;nbsp;construction projects in the settlements of Beitar Illit, Ma'ale Adumim and Efrat in the occupied West Bank, and Har Homa, and Pisgat Ze'ev in occupied East Jerusalem.&amp;nbsp;For more, see Who Profits’ 2017&amp;nbsp;report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.&amp;nbsp;&amp;nbsp;Financing Settlement-Based Construction Companies&amp;nbsp;In July 2025, March 2025, December 2024, and May 2024, the bank granted settlement-based construction company Ofek Engineering (Aba) Ltd. loans for which the bank holds as collateral a first-degree permanent lien in an unlimited amount on company vehicles. The company is based in the settlement of Tzufim in the West Bank and mainly engages in construction in settlements in the occupied West Bank.In August 2023, the bank granted Israeli&amp;nbsp;real estate development company Harey Zahav Ltd. a loan for which the bank holds as collateral a first-degree lien on all of the company’s rights in financial deposits in the amount of NIS 110,000 held in its account at the bank. The company is based in the settlement of Alei Zahav in the occupied West Bank and has development projects in dozens of settlements in the West Bank.&amp;nbsp;Mortgages for Settlement Properties&amp;nbsp;In December 2021, as part of a class action lawsuit against the bank for alleged discrimination in providing mortgages, the bank showed that it had granted hundreds of housing loans to customers living in settlements in the occupied West Bank.&amp;nbsp;Banking Services to Settlement Local and Regional CouncilsBank Hapoalim provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank and the Syrian Golan. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Bank Hapoalim provide loans, credit facilities and various banking services for over 150 settlements in the occupied West Bank and the Syrian Golan. These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), the Mateh Binyamin Regional Council (consisting of 52 settlements), the Megilot Dead Sea Regional Council (consisting of 8 settlements in the northern Dead Sea area), and the settlements of Beit El, Beitar Ilit, Efrat, Elkana, Emanuel, Givat Ze'ev, Har Adar, Karnei Shomron, Kdumim, and Ma'ale Adumim in the occupied West Bank. In addition, the bank has provided such services to the Golan Regional Council,&amp;nbsp;consisting of&amp;nbsp;33 settlements in the occupied Syrian Golan.&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 2 active pledge agreements with the Gush Etzion Regional Council.&amp;nbsp;In September 2024, Bank Hapoalim signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2123). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In September 2018, Bank Hapoalim signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2117). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.Har Hevron Regional CouncilAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the Har Hevron Regional Council.&amp;nbsp;In April 2023, Bank Hapoalim signed a pledge agreement with the Har Hevron Regional Council for a period of 15 years&amp;nbsp;(ends 2038)&amp;nbsp;for which the company holds as collateral all council’s current and future revenue as collateral.&amp;nbsp;According to the Regional Council’s meeting protocols,&amp;nbsp;in August 2022, the council approved a NIS 8 million loan from the bank and decided to open an account at the bank.Jordan Valley Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 1 active pledge agreement with the Jordan Valley Regional Council. The Jordan Valley Regional Council (also known as Bik'at HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;In February 2022, Hapolaim Bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 99 years (ends 2121) against all the council's revenues, including property tax and financial levies, with the exception of funds originating water and sewage.&amp;nbsp;Mateh Binyamin Regional CouncilAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the&amp;nbsp;Mateh Binyamin Regional Council. The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.Megilot Dead Sea Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 2 active pledge agreements with the Megilot Dead Sea Regional Council. The Megilot Dead Sea Regional Council consists of 8 settlements in the northern Dead Sea area in the occupied West Bank.&amp;nbsp;In August 2025, Bank Hapoalim signed a&amp;nbsp;pledge&amp;nbsp;agreement with the Megilot Regional Council for a period of one year (ends 2026). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In October 2021, Bank Hapoalim signed a pledge agreement with the Megilot Regional Council for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget.According to the Regional Council’s meeting protocols from November 2024, the&amp;nbsp;bank operates the council's school bank account.&amp;nbsp;Beit El&amp;nbsp;As of April 2026, Bank Hapoalim had 3 active pledge agreements with the Beit El Local Council in the occupied West Bank.&amp;nbsp;In December 2024, Bank Hapoalim signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues,&amp;nbsp;excluding funds originating from the state budget and from water and sewage.Beitar IlitAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the&amp;nbsp;Beitar Ilit Municipality in the occupied West Bank.&amp;nbsp;In December 2021, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Beitar Ilit Municipality&amp;nbsp;for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the&amp;nbsp;Municipality’s meeting protocols, in&amp;nbsp;June 2022, the Municipality’s Finance Committee approved a NIS 3 million loan from the bank for financing the replacement of street lighting in the settlement.&amp;nbsp;Efrat&amp;nbsp;As of April 2026, Bank Hapoalim had 8 active pledge agreements with the&amp;nbsp;Efrat Local Council in the occupied West Bank.In January 2024, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Efrat Local Council for a period of 99 years (ends 2123). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.&amp;nbsp;ElkanaAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the Elkana Local Council in the occupied West Bank.&amp;nbsp;In July 2021, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Elkana Local Council&amp;nbsp;for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the Local Council’s meeting protocols from June 2025, the bank operates 2 bank accounts for a school in the council's jurisdiction, one for council funds and the other for school parents' funds. &amp;nbsp;In January 2023, the Elkana municipality general assembly approved the pledge of the council’s revenue for a NIS 450,000 loan from the bank.Emanuel&amp;nbsp;As of April 2026, Bank Hapoalim had 1 active pledge agreement with the&amp;nbsp;Emanuel Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;In May 1999, Bank Hapoalim signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2098). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget.According to the Local Council’s meeting protocols,&amp;nbsp;in November 2023, the Emanuel Local Council general assembly approved the pledge of the council’s revenue as collateral for a NIS 250,000 loan from the bank for the year 2024.Givat Zeev&amp;nbsp;As of April 2026, Bank Hapoalim had 1 active pledge agreement with the Givat Ze’ev Local Council in the occupied West Bank.In October 1994, Hapoalim Americai Israeli Ltd. (which was merged into Bank Hapoalim in 1998) signed a pledge agreement with the Givat Ze’ev Local Council in the occupied West Bank for a period of 99 years, holding the council’s revenue as collateral.Har AdarAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the&amp;nbsp;Har Adar Local Council in the occupied West Bank.In December 2019, Bank Hapoalim signed a pledge agreement with the Har Adar Local Council in the occupied West Bank for a period of 99 years against all council’s properties and assets as collateral.Karnei ShomronAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the Karnei Shomron Local Council in the occupied West Bank.&amp;nbsp;In April 2019, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Karnei Shomron Local Council&amp;nbsp;for a period of 99 years (ends 2118).&amp;nbsp;The bank holds the council’s rights to all its current and future revenues as collateral,&amp;nbsp;excluding&amp;nbsp;funds originating from the state budget and from water and sewage.Kdumim&amp;nbsp;As of April 2026, Bank Hapoalim had 4 active pledge agreements with the Kdumim Local Council in the occupied West Bank.&amp;nbsp;In March 2018, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Kdumim Local Council for a period of 99 years (ends 2117). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.Ma'ale AdumimAs of April 2026, Bank Hapoalim had 9 active pledge agreements with the Ma’ale Adumim Municipality in the occupied West Bank.In November 2024, Bank Hapoalim signed a pledge agreement with the Ma’ale Adumim Municipality for a period of 15 years (ends 2040).&amp;nbsp;The bank holds the council’s rights to all its current and future revenues as collateral,&amp;nbsp;excluding&amp;nbsp;funds originating from the state budget and from water and sewage.Golan Regional CouncilAs of April 2026, Bank Hapoalim had 5 active pledge agreements with the Golan Regional Council. The Golan Regional Council consists&amp;nbsp;of&amp;nbsp;33 settlements in the occupied Syrian Golan.&amp;nbsp;In January 2026, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of one year (ends 2027). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In February 2024, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of 12 years (ends 2036). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In May 2021, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of 11 years (ends 2032). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the Regional Council’s meeting protocols, in 2025, Bank Hapoalim provided the council with a NIS 3 million credit facility. In December 2025, the council approved a NIS 3 million current loan account credit facility with Bank Hapoalim for 2026. According to the meeting protocols from December 2024, the&amp;nbsp;bank provided the council with services including operating a bank account, deposits, foreign currency, securities, loans and credit facilities, and bank guarantees.&amp;nbsp;Branches in SettlementsBank Hapoalim operates branches providing banking services in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;The bank operates 2 branches in the settlement of Ariel, and branches in the settlements of Beitar Ilit and Ma’ale Adumim in the occupied West Bank; branches in settlement neighborhoods of Ramot, Ramot Eshkol, Pisgat Ze’ev and the French Hill in occupied East Jerusalem; and a branch in the settlement of Bnei Yehuda in the Syrian Golan. In addition, the bank operates additional Automated Teller Machines (ATMs) and self-service banking machines in the settlement neighborhoods of Pisgat Ze’ev, Gilo, Neve Yaakov and Talpiot East (Armon HaNatziv) in occupied East Jerusalem.Palestinian Captive MarketBank Hapoalim benefits from access to the Palestinian banking market as a captive market.&amp;nbsp;Bank&amp;nbsp;Hapoalim&amp;nbsp;provides banking correspondence services to banks operating in the Palestinian Authority that are dependent on the Israeli banking system.&amp;nbsp;Under the Paris Protocol, the Palestinian economy is subject to the Israeli currency and the Palestinian banking market's financial dealings with the rest of the world must go through the Israeli banking system. Palestinian banks are dependent on Israeli banks, which serve as correspondent banks, for fund transfers and clearing services, for which the bank requires deposit exorbitant cash collaterals and charges high commissions, and imposes restrictions on the transfer of money.&amp;nbsp;&amp;nbsp;&amp;nbsp;In addition, the bank operates a branch in Salah al-Deen Street in occupied East Jerusalem.&amp;nbsp;Financing Military ProjectsIn 2022, Bank Hapoalim financed the establishment of the Israeli Ministry of Defense’s "Ofek Rahav" military camp, carried out by&amp;nbsp;Shikun &amp;amp; Binui Group&amp;nbsp;and&amp;nbsp;Malam Team&amp;nbsp;companies. According to an agreement from 2022, Bank Hapoalim provided Shikun &amp;amp; Binui Group with short and long term loans in the total amount of NIS 1.3 billion.In 2012, Bank Hapoalim lent the Ministry of Defense 200 million euros to finance the purchase of 30 training and instructional planes in the amount of 1 billion euros.Financial Support for the Israeli Military&amp;nbsp;Bank Hapoalim funds a program that provides grants, placements, and training, including NIS 12 million in scholarships for military and security forces personnel injured in service since October 2023 during the genoci</t>
+  </si>
+  <si>
+    <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements</t>
+  </si>
+  <si>
     <t xml:space="preserve">HOT Telecommunication Systems </t>
   </si>
   <si>
     <t>An Israeli communications company that provides a variety of telecommunications services, including multi-channel television, fiber-optic internet infrastructure, and landline telephone services. The company is part of the Altice Group, a global communications corporation. &amp;nbsp;Services to Settlements&amp;nbsp;Telecommunication Services in the Occupied West Bank&amp;nbsp;HOT’s fully owned subsidiary, Hot Mobile, holds a consolidated license from the Israeli Civil Administration (ICA) in the West Bank to provide&amp;nbsp;Bezeq’s international telecommunication services, cellular telephone services, internet access services and network endpoint services in the occupied West Bank.&amp;nbsp;Additionally, HOT’s Limited Partnership, Hot Telecom LP, holds a license from the Israeli Civil Administration (ICA) in the West Bank to provide domestic landline services for the Israeli Telecommunication Corporation Bezeq&amp;nbsp; in the occupied West Bank.&amp;nbsp;Cellular Infrastructure on Occupied Land&amp;nbsp;Through its Limited Partnership with&amp;nbsp;Partner Communications, P.H.I. Networks (2015) LP, HOT operates 232 cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;P.H.I. Networks was established by HOT and Partner to build and operate a cellular network and maintain cellular sites for the companies in a network sharing model.&amp;nbsp;These include sites in the settlements of&amp;nbsp;Adora, Alei Zahav, Alfei Menashe, Alon, Argaman, Ariel, Ateret, Beit Aryeh, Beit El, Beit Haarava, Beit Hagai, Beit Horon, Beitar Ilit, Bqaot, Dolev, Efrat, Eli, Elkana, Eshkolot, Etz Efraim, Geva Binyamin, Givat Zeev, Gush Etzion, Halamish, Har Bracha, Har Hevron, Hevron, Kalia, Karnei Shomron, Kedumim, Kfar Etzion, Kfar Ha-Oranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kohav HaShahar, Kokhav Ya'akov, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Michmash, Maon, Mateh Binyamin, Matityahu, Mechola, Metzad Shimon, Metzadot Yehuda, Mevo Hama, Mevo Horon, Migdalim, Migron, Mishor Adumim, Mitspe Hagit, Mitspe Shalem, Mitspe Yeriho, Modiin Ilit, Naale, Neria, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Petza'el, Psagot, Rachelim, Rimonim, Rosh Tsurim, Rotem, Salit, Shaarei Tikva, Shadmot Mehola, Shim'a, Talmon, Tekoa, Telem, Tsofim, Vered Yeriho, Yitav, and Yitzhar in the occupied West Bank; the settlement neighborhoods of&amp;nbsp;French Hill, Gilo, Har Homa, Mount Olives, Mount Scopus, Old City, Pisgat Zeev, Ramat Shlomo, and Ramot&amp;nbsp;in occupied East Jerusalem; and the settlements of&amp;nbsp;Alonei Habashan, Aniam, Eliad, Elrom, Ein Zivan, Gshur, Had Nes, Hamat Gader, Karmei Tzur, Kanaf, Keshet Yehonatan, Kfar Haruv, Kidmat Zvi, Ma’ale Gamla, Marom Golan, Mount Hermon, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim, and Shaal&amp;nbsp;in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates cellular antennas at the&amp;nbsp;Mevo Horon, Kedumim, and Rimonim settlement Industrial Zones in the West Bank, and the Atarot Industrial Zone in East Jerusalem.&amp;nbsp;Checkpoints&amp;nbsp;Additionally, the company operates cellular antennas at the Hizma checkpoint in the occupied West Bank and the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad and is controlled by Israel.&amp;nbsp;Internet Services for SettlementsIn January 2021 and January 2022, Hot Telecommunications Systems was contracted by the Israeli Ministry of Construction and Housing, Jerusalem District, for the planning, carrying out and relocation of communications infrastructures in public areas in the settlements of Efrat, Beit El, Beitar Illit, Givat Ze’ev, Geva Binyamin (Adam), Ma’ale Adumim, Ma’ale Efraim and Kiryat Arba&amp;nbsp;in the occupied West Bank. The first contract, signed in January 2021, was valued at NIS 4 million.&amp;nbsp;IBC Unlimited&amp;nbsp;In 2020, HOT entered as a partner in IBC Unlimited LP venture for the deployment of fiber-optic internet across the occupied West Bank to provide high-speed internet for Israeli settlements. HOT invested approximately NIS 170 million in the project, which was jointly owned together with Cellcom and the Israel Electric Corporation (IEC).Between 2021 and 2025, IBC Unlimited deployed fiber-optic internet infrastructure in the settlements of Givat Ze’ev, Ma’ale Adumim, Ariel, Beit Aryeh, Oranit, Revava, Barkan, Elkana, Alfei Menashe and Nofim in the occupied West Bank. In June 2025, HOT sold its holdings in the project.&amp;nbsp;Hot MobileHOT’s fully owned subsidiary, Hot Mobile (formerly known as Mirs), is an Israeli mobile communications company part of the HOT Group.&amp;nbsp;Services to Settlements&amp;nbsp;Hot Mobile operates three service and sales centers in occupied East Jerusalem, including in the settlement neighborhood of Pisgat Zeev.&amp;nbsp;In 2018 Hot Mobile won a tender to supply cellular devices to municipal employees in the settlement of Ma'ale Adumim in the occupied West Bank.&amp;nbsp;Palestinian Captive MarketHot Mobile benefits from the structural advantages of Israeli cellular service providers over Palestinian service providers in the Palestinian market. The company operates two sales and customer service centers in Palestinian neighborhoods in occupied East Jerusalem, where Palestinian cellular companies are permitted to operate creating a captive market.Services to the Israeli Military&amp;nbsp;Hot Mobile provides cellular service packages to members of the “IDF Workers' Organization”.In 2014, during the Israeli military onslaught on Gaza, Hot Mobile operated a mobile service vehicle for cellular devices in combat zones for soldiers fighting in Gaza. The vehicle provided field repairs and charging services for mobile devices in soldiers' assembly points near the Gaza border.Between 2015 and 2017, the company provided communication services to the Israeli Coordinator of Government Activities in the Territories (COGAT) in a total amount of NIS 228,959.&amp;nbsp;Between 2005 and 2011, Hot Mobile was the exclusive provider of cellular phone services to the Israeli military. During this time, it was reported that the company had at least 200 antennas set inside military bases of the Israeli army.&amp;nbsp;Services to the Israel Police&amp;nbsp;Between 2019 and 2020, Hot Mobile provided services to the Israel Police in a total amount of NIS 135,988.Between 2013 and 2018, the company was the sole supplier of Push to Talk (PTT) devices for the Israel Police. Between 2013 and 2015, the company was contracted to supply the device for NIS 400,000, and between 2016 and 2018, for NIS 1,200,000.&amp;nbsp;Services to the Israel Prison Service&amp;nbsp;Between 2015 and 2018 the company provided communication services to the Israel Prison Services (IPS) in a total amount of NIS 2,269,392.Jerusalem Light Rail&amp;nbsp;Previously, the Mirs company&amp;nbsp;operated the communication network installed on the Jerusalem Light Rail's motor coaches.&amp;nbsp;The Jerusalem Light Rail connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods. For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project. &amp;nbsp;</t>
   </si>
   <si>
     <t>Economic Exploitation, Israeli Construction on Occupied Land, Palestinian Captive Market, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>$250M-$500M</t>
   </si>
   <si>
     <t>IBM</t>
   </si>
   <si>
     <t>NYSE, NYSE Chicago</t>
   </si>
   <si>
     <t>USA</t>
   </si>
   <si>
     <t>IBM, International Business Machines Corporation, is an&amp;nbsp;American multinational technology corporation, one of the world’s largest and oldest computer and IT companies.&amp;nbsp;Services to the Israeli MilitaryThrough its fully owned Israeli subsidiaries, IBM Israel and Red Hat Israel, the company provides the Israeli Ministry of Defense and the Israeli military with cloud services, software, and computing services.&amp;nbsp;In 2020, IBM was contracted by the Israeli Ministry of Defense (IMOD) and the Israeli military to be the main IT provider for three new military regional logistics centers for a period of 25 years. The centers provide all the military’s logistical needs using advanced technology. The contract, shared by IBM and&amp;nbsp;Malam Team,&amp;nbsp;was valued at USD 1 billion for both companies.In 2017, IBM was contracted by the IMOD for the operation and maintenance of the Israeli military computing centers in the amount of more than USD 20 million.In 2011, IBM was contracted by the IMOD to supply the Israeli military with storage and central servers at an estimated amount of hundreds of millions of USD.&amp;nbsp;Throughout the early 2000s, dozens of IBM Israel employees were outsourced by the Israeli military’s Computer and IT unit and worked alongside soldiers and officers.&amp;nbsp;Joint Projects with the Israeli Ministry of Defense&amp;nbsp;In March 2024, IBM Israel hosted in its offices a conference for about 100 participants from the Israeli military, the hi-tech industry and other organizations. The conference was held in cooperation with the military ICT and Cyber Defense Directorate and the Cyber Education Center, founded by the Israeli Ministry of Defense. Among the lecturers were the commander of the Israeli Military School of Computer and Cyber ​​Defense and a software engineer at Microsoft.In December 2023, Red Hat hosted 100 students from the pre-military preparatory of the Israeli military's Computer and Cyber Defense School for a three-day technology hackathon on "Operation Swords of Iron", the name given by the State of Israel to the Israeli military operation launched against Gaza in October 2023. The collaboration was designed to provide the students with tools for developing technological solutions, adapted to the Israeli military.IBM is part of a joint venture with the Israeli military in a program designed to qualify combatants who have been discharged from service in the Israeli military (8200 Unit) to work in the Israeli cyber and high-tech industry.IBM is part of The Israel Innovation Authority committee, which operates joint ventures with the Administration of the Ministry of Defense and the National Cyber Directorate in the Prime Minister's Office to support Israeli technology companies in the fields of cyber defense for the defense and commercial markets.IBM takes part in a project of business companies, in cooperation with the Israeli military and the Israeli Ministry of Education, meant to encourage high school students to excel in computer science and technology to “preserve and improve Israel's technological excellence” and “defense abilities”. Engineers from the company lecture at schools alongside military officers who give preparatory lectures for military service.IBM has been a participator in iHLS INNOTECH, the International Conference and Exhibition in Israel for Cyber and Homeland Security, which is organized in cooperation with the IMOD and the Israeli Administration for the Development of Weapons and Technological Infrastructure.&amp;nbsp; The conference hosts senior officials from the defense establishment, police, security and intelligence agencies and senior executives from the defense industries.IBM has been a participator, sponsor and speaker in Cybertech exhibitions in Israel organized by and sponsored by Israel National Cyber Security Authority, Israeli Ministry of Foreign Affairs and Israel Ministry of Economy.Red Hat IsraelIBM’s fully owned Israeli subsidiary, Red Hat Israel, works extensively with the Israeli military, which is its largest customer. The company provides the military with software-based data centers and edge computing for multiple military units, primarily in the intelligence field.The company's employees work in close partnership with many units in the Israeli military and are integrated into the day-to-day processes of the various technological units in the Israeli military. In addition, the company's Research &amp;amp; Development body collaborates on several projects with the development bodies in the various military units.The Red Hat OpenShift platform, deployed with applications and data, is currently used by most units in the military as a vital part of their daily operations. Red Hat OpenShift enables the development and automated run-up of applications and cloud-oriented Artificial Intelligence models in the central cloud and at the edge in order to simplify the development and deployment phases from an operational point of view.Military CloudRed Hat provides its OpenShift platform for the Israeli military’s operational cloud and data center, extensively used by the military.Red Hat works in collaboration with the Israeli military Mamram Unit (abbreviation for Center of Computing and Information Systems) which provides cloud service and data processing services to all military units and general military staff. In 2018, the unit launched its own operational cloud based on Red Hat infrastructure as part of a military cloud platform used by thousands of operational users. The project was estimated at a cost of millions of NIS. The cloud is part of the Israeli Military Network Program to establish an operational Internet infrastructure with significant operational value based on the Software Defined Data Center (SDDC) on Red Hats’ OpenShift platform infrastructure. The cloud is used for the development of multi-armed operational systems that allow information sharing between military divisions, including the Military Intelligence Directorate, the Israeli Air Force, the Ground Forces and the Navy.The company also provides Mamram with the Red Hat Advanced Cluster Management and Red Hat Anxible Automation Platform for automation and accelerating endpoint deployment. In 2022, Red Hat awarded Mamram Unit its 2022 technological innovation award at the company’s Global Summit event for its customers around the world.In addition, Red Hat has Joint projects with Israeli military Computer Service and Cyber Defense divisions in the fields of Artificial Intelligence and Machine Learning.Nimbus ProjectRed Hat provides services for the Israeli government's "Nimbus Project" cloud.&amp;nbsp;As part of a collaboration with&amp;nbsp;Matrix, Red Hat will provide services and support to government ministries on the Nimbus government cloud project. In April 2024, Matrix announced a collaboration&amp;nbsp;with Red Hat to provide Red Hat's OpenShift platform for the Nimbus project. The Nimbus project includes the provision of cloud computing services to the Israeli Ministry of Defense and the state-owned companies Israel Aerospace Industries (IAI) and Rafael Advanced Defense Systems, which supply weapon systems to the Israeli military.&amp;nbsp;Nitaznim Program&amp;nbsp;&amp;nbsp;Red Hat Israel takes part in the “Nitzanim” program, a joint venture with the military's IT and Cyber Defense Division and the Computer Service Directorate that aims to recruit and train high school students with potential in the fields of software and cyber to integrate into elite military technology units. In August 2024, Red Hat mentored and hosted a summer camp of the "Nitzanim" program at its offices. In 2023 and 2022, company personnel held a technology summer camp together with Israeli military officers.Services to the Israeli Population, Immigration and Borders AuthorityManaging the Israeli Population Registry – the Aviv and Eitan SystemsThrough its fully owned Israeli subsidiary, IBM Israel, the company provides the Israeli Population and Immigration Authority with the computing system for the operation of the Israeli Population Registry, which contains information on Palestinians in the occupied Palestinian territory.&amp;nbsp;In 2017, IBM was selected to establish and operate the “Eitan” System for the Israeli Population, Immigration and Borders Authority (PIBA) core system, which includes the Population Registry database, and to gradually replace the “Aviv” System, which was previously operated and managed by HP and later by HPE&amp;nbsp;and DXC Technology.&amp;nbsp;In 2018, IBM was contracted by the Authority to develop a computerized system for the management of the national Population Registry for approximately NIS 840 million. The contract included the integration of new technologies to expand and implement additional systems for managing the Population Registry.&amp;nbsp;According to a response to a Freedom of Information request from May 2021 submitted by Who Profits, since 2019, IBM has been responsible for operating the Eitan System, which is used to manage the population registry and store the system's data. The system also interfaces with other government agencies.&amp;nbsp;In November 2019, IBM launched a new development center in the city of Ashdod, dedicated to advancing the State of Israel's new population registry system project. The center was designated for the Eitan Project for the development and maintenance of the Population Authority's information systems.The Israeli Population Registry contains information on Palestinians with Israeli citizenship, non-citizen Palestinian residents of occupied East Jerusalem, Palestinian residents of the occupied West Bank and Gaza, and Syrians from the occupied Syrian Golan. Through this registry, the Israeli authorities control the permits required for Palestinian workers who work within Israel and in Israeli settlements, as well as permits needed for Palestinians to cross the Green Line for medical needs, family visits, travel abroad, etc., as part of Israel's repressive permit regime. Since the Oslo Accords, the Israeli Civil Administration (ICA) has kept a copy of the Palestinian Population registry from the Palestinian Authority (PA), which includes personal information and addresses of all West Bank and Gaza residents. The registry is regularly updated by the Population and Immigration Authority’s unit in the Israeli Civil Administration (ICA), located in the settlement of Beit El in the occupied West Bank. The data on the Registry is systematically used by Israel for the implementation of discriminatory policies against Palestinians who are eligible for different rights under Israeli rule, including discrimination in relation to freedom of movement, voting, family reunification and access to services. The Authority is also in charge of issuing permits for all international visitors to the West Bank. The system also documents all of the crossings under Israeli control, including the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad; and previously the Erez Checkpoint, which was the only crossing for the movement of people between the besieged Gaza and Israel and the West Bank – both controlled by and subjected to Israeli authorities.Documenting Crossings for the Israeli Borders AuthorityThe Eitan System is used in all of the crossings under Israeli control in the occupied West Bank and the so-called “Jerusalem Envelope” area, including Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad.Computing Services for PIBAIn September 2023, IBM Israel Ltd. was contracted, with an exemption from tender, for the purchases of Informatics licensing for the “Information Avenue” project, a secure system for sharing and transferring information between the various ministries and authorities, until September 2025 for NIS 579,999.&amp;nbsp;In August 2023, IBM Israel Ltd. was contracted, with an exemption from tender, to establish an organizational Security Operation Center (SOC) for the core systems of the Population and Immigration Authority until August 2026 for NIS 4,648,363.In 2020, IBM was contracted to provide maintenance and upgrading services for all computer systems for the issuing of biometric passports by the Authority as part of the Eitan System. In 2021, IBM was contracted to provide services for a remote biometric identification system as part of the biometric identification project of PIBA for NIS 5.6 million. In June 2023, IBM Israel Ltd. was contracted, as part of a contract increase, for upgrading the computer systems of the biometric site’s mailing machine until July 2023 for NIS 560,720. &amp;nbsp;E-Visa ProjectIBM, together with&amp;nbsp;Elbit Systems, was awarded several contracts to digitalize services and data storage for the Israeli Border Authority, including the development of the E-VISA (Marom in Hebrew) project. E-Visa is an online registration platform for entrance visa applications, which includes a “pre-passenger arrival data” collection system. The Marom Project was established in the Population and Immigration Authority's cloud environment in accordance with the Nimbus tender at an estimated cost of NIS 18 million.In July 2024, IBM Israel was contracted to provide PIBA with additional services for the Marom project from February 2024 until February 2025 for NIS 1,278,564.Services to the&amp;nbsp;Israel PoliceSince 1975, IBM has provided the Israel Police with computer and software equipment, including a central computer, backup libraries and Operating System software, and a great part of its computer systems depend solely on IBM hardware and software. Over the years, many of those systems have been developed based on IBM’s hardware and software.&amp;nbsp;IBM Israel is the sole supplier of&amp;nbsp;IBM DataPower products and MQ software in use by the Israel Police.&amp;nbsp;In November 2025, IBM Israel was contracted by the Israel Police as the sole supplier for the purchase and maintenance of IBM DataPower products until January 2031. The IBM DataPower Gateway system has been used as a critical infrastructure component in the Israel Police’s systems for about a decade for all police projects that require two-way information transfer.In May 2025, the company was contracted, with exemption from tender, to provide the Israel Police with IBM MQ products maintenance services from January 2026 until the end of December 2030. IBM MQ software serves as a critical infrastructure component at the core of Israel Police systems. It is used to securely transmit messages between dozens of systems and networks operating at different classification levels. The software is installed across dozens of the Police's servers and constitutes the communications infrastructure for operational and logistical services.In 2016, the company was contracted with an exemption from tender by Israel Police to be the sole supplier for Software maintenance for NIS 3 million and to be the Israel Police sole supplier for hardware maintenance in an additional contract. In 2014, the company was contracted for maintenance of central computer and software licensing for two years for NIS 2.8 million.Services to Settlements&amp;nbsp;IBM cooperates with Ariel University, located in the settlement of Ariel in the West Bank. In 2019, the company hosted a mentoring event of the University in its compound and participated in another event for the university’s top students.Cyber Research Center in the&amp;nbsp;NaqabIn 2018, IBM launched a new cyber research center in the high-tech park “Gav-Yam” in the city of Be'er Sheva in the Naqab. The industrial park is located next to the Israeli military telecommunication base and Computer Service Directorate campus and was built as part of a Southern Relocation plan led by the Israeli Ministry of Defense. This military and industrial development plan was designed to relocate technology companies alongside military elite tech units to the Naqab in order to enhance the integration of soldiers from Cyber units into work in high-tech companies at the end of their service. This project is part of a greater attempt to strengthen Jewish settlement and development in the Naqab while Palestinian Bedouin communities in the region face forced displacement and de-development by Israeli authorities.For more on Development &amp;amp; Military Projects in the Naqab, see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab.</t>
   </si>
   <si>
     <t>Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Technology and Hi-tech</t>
   </si>
   <si>
+    <t>East Jerusalem, Gaza, Naqab, Syrian Golan, West Bank</t>
+  </si>
+  <si>
     <t>ICL Group Ltd.</t>
   </si>
   <si>
     <t>TASE, Public, NYSE</t>
   </si>
   <si>
-    <t>An Israel-based global specialty minerals and chemicals company active in the agriculture, energy, industrial, AgTech, Health and personal care, transportation, food, paints and coatings materials market.Extraction of natural resourcesDead Sea Works Ltd. (DSW), a fully owned subsidiary of ICL Group, is engaged in the extraction of minerals from the Dead Sea, including its northern Basin in the occupied West Bank. The company is one of the world’s largest producer and supplier of potash products, in addition to a range of chemical products.The company holds a concession to utilize the natural resources of the Dead Sea until March 31, 2030. The concession covers an area of 652 square meters, and allows the company to construct and expand pumping stations, roads, wells, drillings and other facilities in the Dead Sea.The company extracts salt, potash and bromide from the Northern Basin of the Dead Sea, located in the occupied West Bank, where the company has pumping stations and a feeding canal. The company pumps brine from the Northern Basin into evaporation ponds located in the Southern Basin.In 2021 alone, ICL pumped around 443 million cubic meters of water from the Northern Basin, where water levels are declining annually by 1.2 meters due to industrial water pumping.In 2021, the company produced around 3.9 million tons of potash, 187 thousand tons of bromine, 18.2 thousand tons of metal magnesium, 111 thousand tons of salt and 131 thousand tons of solid magnesium chloride. In the first quarter of 2022, ICL sold 1.15 million tons of potash, worth USD 410 million, with almost a million ton of the potash being extracted from the Dead Sea.NaqabICL Rotem, a fully owned subsidiary of ICL Group, operates two phosphate mining fields in the Naqab, , Rotem Field and Zafir Field (Oron-Zin). The company holds a concession for phosphate mining in the Naqab for over sixty years. In December 2021, the Israeli Ministry of Energy granted the company an extension to a unified concession (which includes all Rotem's mining fields) for an additional three years, until the end of 2024.&amp;nbsp;Services to SettlementsProducts manufactured by &amp;nbsp;ICL Group’s fully owned subsidiary, Fertilizers and Chemicals (ICL Haifa), were documented in several agricultural settlements in the Jordan Valley in the occupied West Bank in June 2019, including the settlements of Naama, Mehola and Na’aran.ICL Haifa's customer retention services include regional agronomists for the Jordan Valley, the occupied Syrian Golan and the occupied West Bank.In 2016-2017, ICL Haifa participated in an agricultural experiment in almond trees in an orchard in Ramat Magshimim settlement in the Syrian Golan, testing the impact of its humic acids fertilizer Oded. In 2014, company fertilizers were used in an agricultural experiment conducted by the Jordan Valley R&amp;amp;D Center on the use of pesticides in bell peppers in Tomer settlement.</t>
+    <t>ICL Group, formerly Israel Chemicals Ltd., is an Israeli multinational manufacturing company engaged in the production, manufacture and marketing of potash, phosphate, fertilizers, and chemicals for the agriculture, energy, industry, and health &amp;amp; personal care markets.&amp;nbsp;In addition, the company supplies white phosphorus for the production of ammunition for the US Department of Defense. The company is also engaged in the extraction of salts, minerals and phosphate in Spain, the United Kingdom, and China.Through its fully owned subsidiaries, the Group is engaged in the extraction of occupied natural resources in the occupied West Bank and provides services to settlements in the occupied West Bank and the Syrian Golan.&amp;nbsp;Exploitation of Occupied Natural ResourcesICL Group’s fully owned subsidiary, Dead Sea Works Ltd. (DSW) is engaged in the extraction of minerals from the Dead Sea, including from its northern Basin in the occupied West Bank. The company is one of the world’s largest producers and suppliers of potash products, in addition to a range of chemical products.&amp;nbsp;The company has 37 extraction ponds covering an area of ​​146.7 square kilometers in the Dead Sea, in addition to associated processing facilities.Dead Sea Works holds a concession from the Israeli government to utilize the natural resources of the Dead Sea until March 31, 2030. The concession covers an area of 652 square meters and allows the company to construct and expand pumping stations, roads, wells, drillings and other facilities in the Dead Sea.&amp;nbsp;The company pays royalties and lease payments to the Israeli government.&amp;nbsp;DSW extracts salt, metal magnesium, magnesium chloride, potash, and bromide from the Northern Basin of the Dead Sea, which is located in the occupied West Bank. The company has pumping stations and a feeding canal located in the Northern Basin from where it pumps brine into evaporation ponds located in the Southern Basin.In 2025, ICL pumped approximately 476 million cubic meters of water from the Northern Basin into its evaporation ponds, producing approximately 3.57 million tons of potash from the Dead Sea, as well as 150,000 tons of bromine, 17,800 tons of metal magnesium, 185,000 tons of salt and 112,000 tons of solid magnesium chloride. As of December 31, 2025, the company had 97.7 million tons of potash reserves compared to 122.7 million tons as of December 31, 2024, a decrease of 25 million tons due to ongoing extraction operations.&amp;nbsp;NaqabICL Group’s fully owned subsidiary, Rotem Amfert Negev (also known as ICL Rotem), is engaged in the mining of&amp;nbsp;phosphate rock from phosphate deposits in the Naqab region. The company operates two phosphate mining fields in the Naqab area, the Rotem Field and the Zafir Field (Oron-Zin). The company holds a concession for phosphate mining in the Naqab for a total period of over sixty years.&amp;nbsp;In December 2024, the Israeli Ministry of Energy&amp;nbsp;and Infrastructure renewed the company’s mining concession in an area spanning 177.8 square kilometers until 31 December 2044.&amp;nbsp;For more on industrial development projects in the Naqab, see Who Profits’ report&amp;nbsp;Tools of Dispossession in the Naqab: Development and Military Projects.&amp;nbsp;Services to SettlementsIn June 2019, products manufactured by ICL Group’s fully owned subsidiary, Fertilizers and Chemicals Ltd., were documented in several agricultural settlements in the Jordan Valley in the occupied West Bank, including the settlements of Naama, Mehola and Na’aran.ICL Group’s customer retention services include regional agronomists for the Jordan Valley, the occupied Syrian Golan and the occupied West Bank.In 2016-2017, the company participated in an agricultural experiment in almond trees in an orchard in Ramat Magshimim settlement in the Syrian Golan, testing the impact of its humic acids fertilizer Oded.&amp;nbsp;In 2014, company fertilizers were used in an agricultural experiment conducted by the Jordan Valley R&amp;amp;D Center on the use of pesticides in bell peppers in Tomer settlement.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Kavim Public Transportation</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli public transportation company.
 The company operates public bus lines to Israeli settlements in the occupied West Bank and in occupied East Jerusalem.
 In 2012, the company won an Israeli Transportation Ministry tender to provide bus services to the settlement of Modiin Illit in the occupied West Bank.
 In 2011, Kavim merged with Illit, which operated bus lines in the settlement of Beitar Illit in the occupied West Bank. In 2016, the company was selected to continue providing bus services to Beitar Illit under a new tender until 2028.
 Several Kavim bus lines also serve the settlement neighborhoods of Ramot and Gilo in occupied East Jerusalem and the settlement of Givat Zeev in the occupied West Bank.
 Additionally, the company operates a customer service call center in Beitar Illit and several card issuance stations in Modiin Illit and Beitar Illit.
 Through its subsidiaries Kavim Lanofesh (100%) and Kavim Lateva (50%), the company is a partner in the Society for the Preservation of Nature Megalim Eretz, a limited partnership that provides guided tours to Israeli high school students to the occupied Syrian Golan.
 </t>
   </si>
   <si>
     <t>Tourism, Transportation</t>
   </si>
   <si>
     <t>Kedem Hadarim</t>
   </si>
   <si>
     <t xml:space="preserve">A marketer and exporter of organic and non-organic fruits and vegetables.
 During a 2012 field tour, Who Profits documented the presence of the company&amp;rsquo;s boxes in packaging houses in the settlements of Na&amp;rsquo;aran&amp;nbsp;and&amp;nbsp;Tomer&amp;nbsp;settlements in the occupied Jordan Valley in the occupied West Bank.
 </t>
   </si>
@@ -879,51 +710,60 @@
     <t>Mitsubishi Motors Corporation</t>
   </si>
   <si>
     <t>TYO</t>
   </si>
   <si>
     <t>Japan</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Japanese corporation that designs, develops and manufactures motor vehicles.
 Mitsubishi vehicles are used by the Israeli military and Border Police.
 In 2022 and in 2019, the Israeli Ministry of Defense (IMOD) published a tender for re-modeling of Mitsubishi Triton vehicles used for driving lessons by the military. In 2020, the IMOD published a tender for the acquistion of rims for 2020-2022 Mitsubishi vehicles.
 In 2019, the IMOD published a tender for the maintainance of Mitusbishi Pajero vehicles.&amp;nbsp;
 In 2014, the Israeli military purchased about 3,500 Mitsubishi Attrage vehicles for the use of military officers. In November 2021, the Israeli military announced it will replace 800 of its Mitsubishi Attrage vehicles by April 2023.
 In 2012, Mitsubishi&amp;nbsp;Pajero vehicles were documented used by Israeli Civil Administration personnel in the distribution of house demolition and confiscation orders in Area C in the occupied West Bank.
 Mitsubishi Triton vehicles are also used by the Israeli Police as police cars. In 2019, the Israeli Police announced the purchase of Mitsubishi Outlander off-road vehicles.
 </t>
   </si>
   <si>
     <t>Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>$100B-$250B</t>
   </si>
   <si>
+    <t>Mizrahi Tefahot Bank</t>
+  </si>
+  <si>
+    <t>Mizrahi Tefahot Bank is an Israeli commercial bank that provides a variety of banking and mortgage services to the private and business sectors, including the construction and real estate sectors. Mizrahi Tefahot is Israel's third-largest bank by assets.&amp;nbsp;The bank operates in Israel and abroad and is engaged in commercial banking activities (business and retail), mortgage activities in Israel, capital market, pension consulting, and credit operations.Mizrahi Tefahot Bank provides&amp;nbsp;financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Mizrahi Tefahot Bank&amp;nbsp;provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects and development of industrial zones in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral. In addition, the bank provided private clients with mortgages for properties on privately owned Palestinian land in an illegal Israeli outpost in the occupied West Bank.&amp;nbsp;The bank financed construction projects in the settlements of Beitar Ilit, Ma’ale Adumim, Pisgat Ze’ev, Ariel, Revava, Alfei Menashe, Emanuel, Ofarim, Anaton (Almon), Alei Zahav, Kfar Adumim, Pedu'el, and Karnei Shomron in the occupied West Bank, and in the settlement neighborhoods of Ramot and Ramat Shlomo in occupied East Jerusalem.Beitar Ilit&amp;nbsp;In January 2026, the bank granted Israeli construction company Denefit Real Estate a loan for a construction project of 14 housing units in the settlement of Beitar Ilit on 7.38 dunams (7,380 square meters) of lands (7,380 square meters) belonging to the Palestinian village of Nahalin in the occupied West Bank. The project is part of City Plan No. 426/1/3/21. The bank holds as collateral a first-degree lien on all the company’s rights in connection with the real estate, including by virtue of a tender published by the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration; the leasehold rights in the real estate; a contract for construction and development in Beitar Illit; and a contract for the construction of a public building signed between the company and the Municipality of Beitar Illit.&amp;nbsp;Ma’ale Adumim&amp;nbsp;In March 2022, the bank granted Israeli construction company&amp;nbsp;Dalia Eliaspor Building Contracting Co. a loan for a construction project in&amp;nbsp;the settlement of Ma’ale Adumim on a total area of 7.85&amp;nbsp;dunams of lands belonging to the Palestinian town of al-Eizariya in the occupied West Bank.&amp;nbsp;The project is part of City Plans No. 420/1/3/51, 420/1/4/37, and 420/1/3/50 for residential development on lands of al-Eizariya.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights in the land and in the project according to a lease agreement between the company and the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and all rights&amp;nbsp;to receive funds from purchasers and/or tenants of units and/or plots in the project.In February 2018 and February 2019, the bank granted Kotler Adika a loan for a construction project of 46 housing units in the settlement of Ma’ale Adumim on 5.622 dunams of lands belonging to the Palestinian villages of Khan al-Ahmar and Abu Dis in the occupied West Bank. The project is part of City Plan No. 420/1/7/30. The bank holds as collateral a first-degree lien on all the company's rights to the land and the project, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, all rights towards the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and all rights in the project’s bank accounts maintained at Mizrahi Tefahot Bank.&amp;nbsp;Pisgat Ze’ev&amp;nbsp;In February 2022, the bank granted Israeli construction company Dona Engineering &amp;amp; Building Co. a loan for a construction project of 210 housing units on 9.802 dunams of land in the settlement neighborhood of Pisgat Ze'ev in occupied East Jerusalem, in accordance with City Plan No. 101-0330498. In February 2026, the bank granted the company a loan for the same project for which the bank holds the company’s rights to the land and the project. In February and June 2022, the bank granted the company two additional loans for the project in Pisgat Ze'ev, for which the bank holds as collateral a first-degree permanent lien on all the company’s rights of any kind and type in the land, and all its rights in the project’s bank account maintained at Mizrahi Tefahot Bank.&amp;nbsp;&amp;nbsp;Ariel&amp;nbsp;In February 2022, the bank granted&amp;nbsp;settlement-based construction company Har Kabir a mortgage for the purchase of&amp;nbsp;138.75 dunams of land which constitute a ground-attached industrial pavilion in the Ariel Industrial Zone on lands belonging to the Palestinian city of Salfit in the occupied West Bank.&amp;nbsp;The bank holds as collateral a first-degree lien, without limitation in amount, on all the company’s rights under the sales agreement in connection with the land, funds, rent and insurance. The company is based in the settlement of Ariel&amp;nbsp;in the occupied West Bank.&amp;nbsp;In 2019, Mizrahi Tefahot Bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Turen Habayit Shelcha a loan for its construction project in the settlement of Ariel, according to plan no.&amp;nbsp;8\130&amp;nbsp;on the lands of Salfit and Marda. The company won a tender to construct 49&amp;nbsp;housing units&amp;nbsp;in the settlements. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers and the right to receive VAT refunds and any other funds from Israeli tax authorities in relation to this project.Revava&amp;nbsp;In November 2022, Mizrahi Tefahot Bank maintained a bank account for settlement-based company, Shoam Israel Investment, for its residential construction project in the settlement of Revava in accordance with City Plan No. 170/4 for zoning and land use in the settlement.&amp;nbsp;The company is based in the settlement of Alon Moreh&amp;nbsp;in the occupied West Bank.&amp;nbsp;Alfei MenasheIn October 2020 and&amp;nbsp;April 2021, the bank granted Israeli construction company Avney Derech Y.Y. a loan for a construction project in the settlement of Alfei Menashe on 1.179 dunam of lands belonging to the Palestinian town of Azzun in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;115/14 for rezoning agricultural area to a residential area on the lands of Azzun. The bank holds as collateral a first-degree permanent lien on all the company's rights in the land&amp;nbsp;and everything to be built on it, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, and all rights in the project’s bank accounts, which are maintained at Mizrahi Tefahot Bank.&amp;nbsp;Ramot&amp;nbsp;In 2021, Mizrahi Tefahot Bank granted Kotler Adika a mortgage for three plots in the settlement neighborhood of Ramot in occupied East Jerusalem.Between March and November 2020, the bank granted Israeli construction company Kotler Adika four loans for a construction project of 80 housing units on 3.334 dunams of land in the settlement&amp;nbsp;neighborhood of Ramot in occupied East Jerusalem. The project is part of City Plan No. 101-0483354 for Ramot Country Project for the development of&amp;nbsp;an urban complex for housing, public buildings and institutions, open public spaces, and areas for sports and recreation. The bank holds as collateral a first-degree lien on all the company's rights in the land and the project, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, and all rights in the project’s bank accounts maintained at Mizrahi Tefahot Bank.&amp;nbsp;EmanuelIn September and December 2020, the bank granted Avney Derech Y.Y.&amp;nbsp;a loan for a construction project in the settlement of Emanuel on a total of 27.549 dunam of lands belonging to the Palestinian town of Deir Istiya in the occupied West Bank, in accordance with City Plan No. 120/9. The bank holds as collateral a first-degree permanent lien on all the company's rights in the land, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, its rights towards the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and all rights in the project’s bank accounts maintained at Mizrahi Tefahot Bank.&amp;nbsp;&amp;nbsp;In 2020, Mizrahi Tefahot Bank granted the Israeli company Effi Capital a loan for the construction of 166&amp;nbsp;housing units&amp;nbsp;in the settlement of Emanuel in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers and the right to receive VAT refunds and any other funds from Israeli tax authorities in relation to this project.&amp;nbsp;Ramat Shlomo&amp;nbsp;Between 2016 and 2023, the bank granted Israeli&amp;nbsp;construction company Kotler Adika loans for construction projects in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem.In May 2023, Mizrahi Tefahot Bank provided Israeli company Kotler Adika with a mortgage for three plots in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem. The bank holds as collateral the company’s rights in the land, and all its rights arising from the insurance of the mortgaged assets.In 2016, 2017, and 2019, the bank granted Kotler Adika loans for a construction project of&amp;nbsp;94 housing units on&amp;nbsp;6.610 dunam of land&amp;nbsp;in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem, in accordance with City Plan. No 11085. The bank holds as collateral a first-degree lien on all the company's rights in the project accounts maintained at Mizrahi Tefahot Bank, all of the company's rights in the land and in the project, all of the company's rights to receive funds from purchasers and/or tenants of units and/or plots in the project, and all of the company's rights in connection with a lease or tender for the execution of public infrastructure.&amp;nbsp;In 2017, Who Profits documented additional involvement of the bank in settlement construction in the settlements of Ariel, Beitar Ilit, Ma'aleh Adumim and Modi'in Ilit in the occupied West Bank; and the settlement neighborhoods of Har Homa, Neve Ya'akov, Pisgat Ze'ev and Ramat Shlomo in occupied East Jerusalem. For more, see Who Profits’ 2017&amp;nbsp;report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.&amp;nbsp;&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co.Between 2001 and 2014, the bank granted Israeli construction company&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;several mortgages and loans for construction projects in the settlements of&amp;nbsp;Ofarim, Anaton (Almon), Alei Zahav, Kfar Adumim, Pedu'el, and Karnei Shomron in the occupied West Bank. Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;is a construction and development company owned by the settlement movement Amana (Amana from the settlement movement of the Central Cooperative Association Gush Emunim). Amana is considered the main settlement arm of the settlers, working to establish illegal settlements and outposts in the occupied Palestinian territory. The company is based in the Ma'alot Dafna settlement neighborhood in occupied East Jerusalem.&amp;nbsp;In February 2017, the bank granted&amp;nbsp;settlement-based construction company Har Kabir a loan for which the bank holds as collateral the company's rights to receive funds pursuant to orders from Bar Amana company in connection with a loan for the construction of houses in various settlements, to secure existing and future debts of the company to Mizrahi Tefahot Bank. Har Kabir is based in the settlement of&amp;nbsp;Ariel&amp;nbsp;in the occupied West Bank.&amp;nbsp;Greennet Recycling &amp;amp; Waste TreatmentThe company operates a waste management facility in the Atarot Industrial Zone in occupied East Jerusalem.In December 2024, the bank granted Greennet Recycling &amp;amp; Waste Treatment&amp;nbsp;a loan for which it holds as collateral the company’s rights to funds, deposits and assets in the company's bank account maintained at Mizrahi Tefahot Bank.In September 2017, the bank granted Greennet a loan for which it holds as collateral a first-degree floating lien on the company’s plant, equipment, assets, funds, property and rights, including rights to receive funds from customers and any other party.In September 2017, the bank&amp;nbsp;granted Greennet an additional loan, for which the&amp;nbsp;bank holds as collateral a first-degree permanent lien on all the company’s rights pursuant to or in connection with an agreement for the receipt of waste treatment services with the Jerusalem Municipality.&amp;nbsp;Mitzpe KramimIn 2018, Mizrahi Tefahot Bank provided mortgage loans for the purchase of real estate on Palestinian privately owned land in the Mitzpe Kramim illegal Israeli outpost in the Jordan Valley in the occupied West Bank.&amp;nbsp;Banking Services to Settlement Local and Regional CouncilsMizrahi Tefahot Bank provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Mizrahi Tefahot Bank has provided loans, credit facilities and various banking services for 130 settlements in the occupied West Bank. These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), and the Mateh Binyamin Regional Council (consisting of 52 settlements), and the settlements of Alfei Menashe, Beit Aryeh, Efrat, Elkana, Emanuel, Har Adar, Karnei Shomron, Kdumim, Oranit, and Sha’ar Shomron in the occupied West Bank.&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 10 active pledge agreements with the Gush Etzion Regional Council. The Gush Etzion Regional Council consists of 24 settlements in the occupied West Bank.In January 2026, Mizrahi Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,500,000.In February 2025, Mizrahi Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,500,000.In November 2024, Mizrahi Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,500,000.In February 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 19 million.Har Hevron Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 11 active pledge agreements with the Har Hevron Regional Council.&amp;nbsp;The Har Hevron Regional Council consists of23 settlements&amp;nbsp;in the South Hebron Hills area in the occupied West Bank.&amp;nbsp;In March 2026, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 8,000,000.In March 2026, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 2,000,000.In February 2026, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,000,000.In September 2025, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,080,000.In March 2025, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 6,080,000.In December 2024, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 6,080,000.According to the Regional Council’s meeting protocols, in 2024 and 2025, the bank provided the council with NIS&amp;nbsp;3,080,000 million credit facilities. In&amp;nbsp;November 2024, the council approved a request for a NIS 10 million credit increase from Mizrahi Tefahot Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in 2024,&amp;nbsp;Mizrahi Tefahot Bank granted the Har Hevron Regional Council a NIS 2 million loan to cover a deficit. In 2023, Mizrahi Tefahot Bank and&amp;nbsp;Bank Leumi&amp;nbsp;granted loans in the amount of NIS 16 million loan to the Har Hevron Regional Council.&amp;nbsp;In November 2023, the Har Hevron Regional Council’s assembly approved a credit loan of NIS 3,250,000 from Mizrahi Tefahot Bank for 2024.&amp;nbsp;In February 2023, the Har Hevron Regional Council’s assembly approved an updated credit loan of NIS 3,250,000 from Mizrahi Tefahot Bank according to the banks' requirements, including the encumbrance and pledge of the council's revenues. The loan will be taken from the bank’s branch in the settlement of Alon Shvut. As of January 2023, the Har Hevron Regional Council maintained a bank account at Mizrahi Tefahot Bank for a school in its jurisdiction.In December 2022, the Har Hevron Regional Council’s assembly approved an application for a NIS 3,000,000 credit loan from Mizrahi Tefahot Bank for 2023. In May 2022, the Har Hevron Regional Council’s assembly approved taking a NIS 2 million loan for 15 years from Mizrahi Tefahot Bank.Jordan Valley Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 1 active pledge agreement with the Jordan Valley Regional Council.&amp;nbsp;The Jordan Valley Regional Council (also known as Arvot HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;In January 2025, Mizrahi Bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 10,000,000.&amp;nbsp;In June 2019, Mizrahi Tefahot Bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 99 years (ends 2118) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 5 million.According to the Regional Council’s meeting protocols, as of September 2025, the bank maintained the council’s&amp;nbsp;school bank account.&amp;nbsp;Mateh Binyamin Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 3 active pledge agreements with the Mateh Binyamin Regional Council.&amp;nbsp;The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.&amp;nbsp;In September 2005, December 2005 and April 2006, Mizrahi Tefahot Bank signed 3 pledge agreements with the Mateh Binyamin Regional Council for a period of 99 years (ending 2104 and 2105) for which the bank holds properties in the settlement of Psagot as collateral.&amp;nbsp;Alfei Menashe&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 10 active pledge agreements with the Alfei Menashe Local Council.In January 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 1,400,000. &amp;nbsp;In December 2020, Mizrahi Tefahot Bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2119) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 3,567,000.According to the&amp;nbsp;Alfei Menashe&amp;nbsp;Local Council’s meeting protocols, in&amp;nbsp;2021, the council held a NIS 1.5 million collateral in Mizrahi Tefahot Bank for the council's debit account (account for short term loans). In 2020, the Council held a NIS 5,504,000 loan from Mizrahi Tefahot Bank.Beit Aryeh&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 2 active pledge agreements with the Beit Aryeh Local Council.&amp;nbsp;In December 2019, Mizrahi Tefahot Bank signed a pledge agreement with the Beit Aryeh&amp;nbsp;Local Council for a period of 99 years (ends 2118) for which the bank holds all the council's revenues, including property tax and financial levies as collateral.According to the Local Council’s meeting protocols, in&amp;nbsp;August 2022, the council’s assembly meeting approved the opening of an account at Mizrahi-Tefahot Bank.Efrat&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 5 active pledge agreements with the Efrat Local Council.In January 2026, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 5,500,000.&amp;nbsp;In November 2024, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 5,500,000.In November 2024, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,000,000.In October 2024, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 5,500,000.In 2021, the Efrat Local Council invested NIS 15 million divided between three investment firms and three banks, one of which is Mizrahi Tefahot Bank.&amp;nbsp;ElkanaAs of April 2026, Mizrahi Tefahot Bank had 15 active pledge agreements with the Elkana Local Council.In February 2026,&amp;nbsp;Mizrahi Bank&amp;nbsp;signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 1,300,000.In March 2025,&amp;nbsp;Mizrahi Bank&amp;nbsp;signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 1,300,000.In February 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 1,150,000.&amp;nbsp;In June 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 750,000.According to the Council’s meeting protocols,&amp;nbsp;in September 2024, the council opened two bank accounts at Mizrahi Tefahot Bank for the&amp;nbsp;council funds and parents' funds.&amp;nbsp;In January 2024, the Elkana Local Council’s assembly approved a credit loan of NIS 1,150,000 for 2024 from Mizrahi-Tefahot Bank.&amp;nbsp;In January 2023, the Local Council’s assembly approved a credit loan of NIS&amp;nbsp;1,500,000 for 2023 from Mizrahi Tefahot Bank. In February 2022, the Local Council’s assembly approved the transfer of its long-term loans from Union Bank to Mizrahi Tefahot Bank, following their merger.Emanuel&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 7 active pledge agreements with the Emanuel Local Council.&amp;nbsp;In March 2026, Mizrahi Bank signed a pledge agreement with the Emanual Local Council for a period of 99 years (ends 2125).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 450,000.In March 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies limited to a total of NIS 450,000.In May 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 450,000.According to the Emanuel Local Council’s meeting protocols, in November 2023, the council’s assembly approved a credit loan of NIS 450,000 for 2024 from Mizrahi Tefahot Bank against the council’s revenue encumbrance.Har Adar&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 1 active pledge agreement with the Har Adar Local Council.&amp;nbsp;In April 2025, Mizrahi Bank signed a pledge agreement with the Har Adar Local Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 1,500,000.&amp;nbsp;Karnei Shomron&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 20 active pledge agreements with the Karnei Shomron Local Council.&amp;nbsp;In January 2026, Mizrahi Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 4,570,000.&amp;nbsp;In August 2025, Mizrahi Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,192,870.&amp;nbsp;In May 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 3,962,000 million.In May 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 4 million.According to the council’s meeting protocols, as of September 2023, the Karnei Shomron Local Council held NIS 5 million in a short-term deposit at Mizrahi Bank. In 2022, the council held a NIS 400,000 loan in a checking account at Mizrahi Tefahot Bank for the council's community center. In 2023, the council approved a NIS 500,000 loan from the bank for the community center. In January 2023, the Karnei Shomron Local Council approved a NIS 4 million credit loan from Mizrahi Tefahot Bank for 2023 and increased its current account credit from NIS 500,000 to NIS 1 million.&amp;nbsp;Kdumim&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 9 active pledge agreements with the Kdumim Local Council.&amp;nbsp;In February 2026, Mizrahi Bank signed a pledge agreement with the Kedumim Local Council for a period of 99 years (ends 2125).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,000,000.In January 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Kedumim Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 2,750,000.In May 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Kedumim Local Council for a period of 99 years (e</t>
+  </si>
+  <si>
     <t>NaanDan Jain Irrigation</t>
+  </si>
+  <si>
+    <t>Private, Subsidiary of Public</t>
   </si>
   <si>
     <t xml:space="preserve">An Israel-based global provider of irrigation solutions.
 The company planned and carried out irrigation projects in the occupied West Bank and Syrian Golan.
 Company signs have been documented in an organic plantation in the settlement of Tomer in the Jordan Valley in 2009 and in a vineyard in the settlement of Ein Zivan in the Golan in 2018. The company has also provided irrigation services to the settlements of Carmel, Ma&amp;#39;on and Yatir in Mount Hebron.
 The company has distributors in the Syrian Golan, the Jordan Valley and the Naqab (Negev) region.
 </t>
   </si>
   <si>
     <t>Ofertex Industries</t>
   </si>
   <si>
     <t xml:space="preserve">Ofertext manufactures textile from recycled materials through non-woven stitch bonding and needle techniques.
 The company&amp;rsquo;s main products are floor rags, bathmats, home mats, pet mats and Geotechnical fabric, used by construction and infrastructure companies.
 Ofertext&amp;rsquo;s main production site is located in Barkan Industrial Zone (IZ), in the occupied West Bank. The company also has a marketing and distribution office in Miami Florida, USA.
 Ofertext has a track record of exploiting Palestinian workers at its main production site in Barkan IZ. According to Kav La Oved, between 2008-2013, the company was sued by 25 Palestinian workers for a total amount of 546,988 NIS (~ 156,801 USD).
 Barkan IZ is one of 20 settler IZs and is the biggest employer of Palestinian workers. Palestinian workers in IZs are exploited as a cheap labour and work in precarious and often dangerous conditions. Check out Who Profits&amp;rsquo; dynamic report on settler industrial zones for more information on the structural exploitation of Palestinian workers.
 &amp;nbsp;
 </t>
   </si>
   <si>
     <t>Industrial Manufacturing, Waste Management</t>
   </si>
   <si>
     <t xml:space="preserve">Oracle </t>
@@ -962,50 +802,53 @@
   <si>
     <t xml:space="preserve">Paz Energy </t>
   </si>
   <si>
     <t>A publicly traded Israeli energy corporation and supplier of gas and fuel products, and a major Israeli gas and energy supplier.Paz Group operates a network of gas stations, electric vehicle charging stations, the “Yellow” convenience store chain, and the “Yuda” supermarket chain. The group is also engaged in direct marketing of petroleum products for industry and private consumption, in marketing and supplying jet fuel refueling services to airlines, and in the production of oils for industry and vehicles.&amp;nbsp;Services to Settlements&amp;nbsp;The company operates petrol stations and convenience stores in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;The company operates 13 petrol stations in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;These include petrol stations in the settlements of Karnei Shomron, Alfei Menashe, Ma’ale Adumim, Ariel, Kiryat Arba, Mishor Adumim Industrial Zone, and in Shilat Junction in the occupied West Bank, and in the settlement neighborhoods of Ramat Eshkol, Gilo, Ramot, and Pisgat Ze’ev, and on the Tunnel Road in occupied East Jerusalem. In addition, the company has petrol stations in the settlement of Katzrin and Merom Golan in the occupied Syrian Golan.&amp;nbsp;Additionally, the company operates petrol stations in the Palestinian town of al-Aizariya in the occupied West Bank and in the Palestinian neighborhoods of Beit Hanina and al-Sawana in occupied East Jerusalem.&amp;nbsp;The company operates “Yellow” convenience stores in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. These include stores in the settlements of Karnei Shomron, Ma’ale Adumim,&amp;nbsp;Alfei Menashe, Beit El, Kiryat Arba and Ofra in the occupied West Bank, two stores in&amp;nbsp;East Jerusalem including in the settlement neighborhood of&amp;nbsp;Pisgat Ze’ev, and a store in the settlement of&amp;nbsp;Katzrin in the occupied Syrian Golan.Captive Market&amp;nbsp;Paz enjoys access to the captive Palestinian market and has been supplying&amp;nbsp;fuel to the Palestinian Authority since 2006.&amp;nbsp;In 2024, the Palestinian Authority was the company's largest customer, with sales amounting to approximately NIS 1.6 billion. In 2024, the company supplied approximately 50% of the Palestinian Authority's petroleum product consumption and approximately 73% of the LPG&amp;nbsp;(Liquefied Petroleum Gas)&amp;nbsp;consumption in the occupied West Bank.&amp;nbsp;As collateral, the company collects the payment, plus interest, from Palestinian fuel-related tax revenues held by the Israeli government.&amp;nbsp;In December 2020, Paz signed an agreement with the Authority to supply approximately 50% of fuel consumption and approximately 80% of liquefied petroleum gas (LPG) consumption in the West Bank, effective from January 1, 2021, to December 31, 2022. In April 2022, the agreement was extended until December 31, 2025, and in January 2025, it was extended until December 31, 2027. According to the agreement, only Paz has the right to terminate the agreement at any time.Services to the Israeli Ministry of Defense&amp;nbsp;Fueling&amp;nbsp;Services for the Israeli Air Force&amp;nbsp;The company’s fully owned subsidiary, Paz Aviation Services, provides refueling services for aircraft and aviation fuel infrastructure maintenance services at seven Air Force bases under an agreement with the Israeli Ministry of Defense (IMOD).&amp;nbsp;In 2016, the company won a tender by the IMOD to provide fueling services at seven Israeli Air Force bases, including refueling services for aircraft and aviation fuel infrastructure maintenance services, until December 31, 2026. The company provides the Air Force with jet fuel and aviation gasoline, and storage services for Air Force bases.Additionally, the company provides fuel and accompanying services to the Coordinator of Government Activities in the Territories (COGAT), including to the Israeli Civil Administration (ICA) in the occupied West Bank and the Israeli military District Coordination and Liaison (DCL) in Gaza.&amp;nbsp;Services to the Israeli Civil Administration&amp;nbsp;The company provides the Israeli Civil Administration (ICA) in the occupied West Bank, headquartered in the settlement of Beit El, with fuel and fueling services for the ICA vehicles, maintenance, and diesel for generators.&amp;nbsp;In October 2024, the company was contracted to provide fuel for ICA vehicles until end of December 2024 for NIS 694,780. In December 2023, the company was contracted to provide fuel for ICA vehicles until end of December 2024 for NIS 2,525,957. In February 2023, the company was contracted to provide fuel for ICA vehicles until end of December 2023 for NIS 2,750,551.&amp;nbsp;In February 2023, the company was contracted to provide the ICA with fuel, including for the ICA Central Supervision Unit and Water Unit, until end of December 2023 for NIS 4,522,255. In January 2023, the company was contracted to provide the ICA with diesel for generator for NIS 169,244.&amp;nbsp;In December 2022, the company was contracted to provide the ICA with vehicle refueling and car washing services, including for various works in the area of the Separation Wall in the occupied West Bank, for NIS 12,114,406.&amp;nbsp;In 2021, the company provided the ICA in Beit El with fuel for NIS 4,270,907. In 2020, the company provided fuel for ICA vehicles and diesel for generators for a total of NIS 6,858,390.&amp;nbsp;Services to&amp;nbsp;the District Coordination and Liaison Gaza&amp;nbsp;In December 2023, the company provided fueling services to DCL Gaza for NIS 519,100. In December 2022, the company provided fuel services to DCL Gaza for NIS 560,000. In 2021, the company provided fuel services to DCL Gaza for NIS 305,165. In 2020, the company provided fuel services to DCL Gaza for NIS 265,000.Services to the Israel Police&amp;nbsp;The company supplies fuel to the Israel Police vehicles.&amp;nbsp;In 2020, the company was awarded a tender by the Israel Police to supply fuel to police vehicles, both at internal stations and at public stations using refueling devices, for a period of four years. In February 2021, the company began supplying fuels to the Israel Police. In February 2025, the Israel Police extended the agreement period for an additional three years.&amp;nbsp;In March 2023, the company’s fully owned subsidiary, Paz Lubricants &amp;amp; Chemicals, won a tender from the Israel Police for the procurement and supply of oils, lubricating greases and various fluids, procurement of oil storage tanks and their maintenance, collection and disposal of used oil, disposal of used oil filters and empty packaging from police vehicle workshopsServices to the Israel Prison ServiceIn January 2021, Paz was contracted by the Israel Prison Service (IPS) to provide it with fuel for its vehicles for NIS 16,599,999.In February 2021, Paz was contracted to provide the IPS with fuel for heating and cooling for NIS 4,349,500.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Peled - Klein Civil Engineering</t>
   </si>
   <si>
     <t>A private Israeli company providing civil engineering services beyond the Green Line.The company has been involved in the planning and construction of public buildings and housing projects in settlements throughout the occupied West Bank and Syrian Golan, including Kiryat Arba, Shadmot Mechola, Nili, Yafit, Bruchin, Kochav Ya'akov, Kfar Adumim,&amp;nbsp; Mechora, Had Nes, Migron, Ma'ale Adumim and Beit Aryeh-Ofarim.The company also conducted the planning and supervised the construction of the Judea and Samaria district police headquarters in the E-1 area next to the Ma'aleh Adumim settlement.Peled - Klein has been involved in construction work for sewage treatment in the occupied Syrian Golan.The company also performed work for the Israeli Military; planning various constructions for the Home Front Command.&amp;nbsp;BestCheapPillsTop 5 Best Online Medications | Free Express DeliveryOur Top 5 Most Popular MedicationsAt BestCheapPills, we offer high-quality medications at competitive prices. Our top 5 selection includes some of the most trusted treatments for effective, affordable healthcare solutions.Why Choose BestCheapPills?Free Express Delivery - Fast and reliable shipping to your doorstepNo Prescription Required - Access healthcare without doctor visitsRegular Discounts - Special offers for our valued customersQuality Assurance - Licensed manufacturers and strict quality controlTop 5 Medications AvailableExplore our carefully selected top 5 medications that are in high demand:ViagraView DetailsCialisView DetailsPropeciaView DetailsLevitraView DetailsStromectolView DetailsShop All Products Now© 2025 BestCheapPills. All rights reserved.Address: https://bestcheappills.com/</t>
   </si>
   <si>
     <t>S.M Valley</t>
   </si>
   <si>
     <t xml:space="preserve">Exporter and grower of agricultural produce.
 The company is located in the Tomer settlement in the occupied Jordan Valley.&amp;nbsp;The company&amp;#39;s boxes were found in the Na&amp;#39;aran settlement&amp;#39;s packing house in the occupied Jordan Valley, labeled as produce of Israel in English and French.
 </t>
   </si>
   <si>
     <t>Siemens AG</t>
   </si>
   <si>
     <t>FWB</t>
+  </si>
+  <si>
+    <t>Germany</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded German multinational technology conglomerate focused on automation and digitalization in the manufacturing industries, intelligent infrastructure for buildings and distributed energy systems, smart mobility solutions for rail transport, and medical technology and digital healthcare services.
 Siemens provides its DDEMU model cars from the Desiro series for the Tel Aviv Jerusalem Fast Train (A1).
 In 2018, Siemens won a tender from the Israeli state-owned railway company, Israel Railways, for the supply of 330 electric cars in the amount of approximately NIS 4 billion, as part of the Israel Railways electrification project, which includes the Tel Aviv Jerusalem Fast Train (A1).
 The tender included the provision of wagons in the amount of NIS 3.2 billion, the establishment of the maintenance facility for the wagons in the amount of NIS 230 million and maintenance services in the amount of approximately NIS 400 million. The tender included the purchase of 60 sets of electric cars, which make up about 330 cars, which contain about 33,000 seats. In addition, Siemens will build a maintenance facility for the electric cars for the company and provide maintenance services.
 In December 2021, the Siemens train cars came into use in the A1 train route. The A1 train route crosses the Green Line into the occupied West Bank in two areas, using occupied Palestinian land, some of it privately owned, for an Israeli transportation project aimed exclusively for Israelis. In December 2021, the Siemens train cars came into use in the A1 train route. For more on the A1 train see Who Profits report: Crossing the Line: The Tel Aviv Jerusalem Fast Train (A1).
 In February 2024, Siemens responded to a Who Profits letter by stating the following: &amp;ldquo;Siemens Mobility is acting as a supplier for the Israel Railways Double Deck Electrical Multiple Units (DDEMU) project. The business relationship with Israel Railways is based on a framework agreement that was concluded in 2017 and is still ongoing. Upon conclusion of the contract, Siemens Mobility undertook to supply 60 trains and to provide maintenance and repair services for a period of 15 years. The contract contains so-called customer options, which contractually enable Israel Railways to purchase additional trains from Siemens Mobility on a recurring basis within 10 years. In addition, there are options in favour of Israel Railways to extend the maintenance and repair services, whereby an extension is possible up to a maximum period of 29 years. Israel Railways recently placed a new order for an additional 81 trains. The DDEMU trains can be used on the entire electric rail network of Israel Railways.
 Siemens was not involved in the construction of the A1 line. An internal and external legal review at the time came to the conclusion that this transaction was in line with our human rights due diligence obligations. Potential new business activities will be subject to another comprehensive human rights due diligence review, particularly about international humanitarian law. We are carefully monitoring current developments in Israel, the Gaza Strip and the West Bank.&amp;rdquo;
 In 2015, 2010 and 2009, Who Profits team documented Siemens&amp;rsquo; traffic control systems on Road 5 and Road 443 in the occupied West Bank, as part of an Israeli road system on which Palestinians are forbidden from travelling.&amp;nbsp; Siemens traffic control systems were also documented on Road 1 at the entrance to the Mishor Adumim settlement industrial zone.
 In 2015, Who Profits team documented a Siemens traffic lights system on road 443 along with the logo of Siemens&amp;rsquo; exclusive Israeli representative in the field of traffic control, RS Industries. In 2014, RS Industries also won a Jerusalem Municipality tender for the provision of maintenance services to the traffic control systems in two tunnels located beyond the Green Line: Levi Eshkol tunnel on Road 60 and Har HaTzofim tunnels on Har HaTzofim Road.
 In February 2024, Siemens responded to a Who Profits letter by stating the following: &amp;ldquo;Siemens did not supply, install, or maintain traffic control systems for use on roads in the occupied territories. Please further note that Intelligent Traffic Systems (ITS) was carved out of Siemens in July 2021.&amp;rdquo;
 Through its Israeli representative, Orad Group, the company provided equipment and technology to the Israel Prison Service (IPS).
 In 2020, Orad was contracted by the IPS to be the sole supplier of maintenance service, repairs and changes to Siemens&amp;rsquo; fire alarm system from January 2021 until the end of 2023. In 2018, Orad was provided the IPS with annual maintenance service, repairs and changes to Siemens&amp;rsquo; fire detection and extinguishing systems in the IPS until the end of 2020.
 Between the years 2012 and 2017, Orad supplied maintenance services for a Siemens fire detection and extinguishing system in the IPS facilities.
 </t>
   </si>
   <si>
     <t>Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Industrial Manufacturing, Transportation</t>
   </si>
   <si>
     <t>Suntech</t>
@@ -1367,51 +1210,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I54"/>
+  <dimension ref="A1:I55"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -1665,60 +1508,60 @@
       <c r="D10" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>56</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>57</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>58</v>
       </c>
       <c r="H10" s="0"/>
       <c r="I10" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>60</v>
       </c>
       <c r="C11" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D11" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="D11" s="0" t="s">
+      <c r="E11" s="0" t="s">
         <v>62</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>64</v>
       </c>
       <c r="H11" s="0"/>
       <c r="I11" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>66</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>67</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E12" s="0" t="s">
         <v>68</v>
       </c>
@@ -1918,1036 +1761,1065 @@
       <c r="D19" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>94</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>95</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>75</v>
       </c>
       <c r="H19" s="0"/>
       <c r="I19" s="0" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>97</v>
       </c>
       <c r="C20" s="0" t="s">
-        <v>52</v>
+        <v>18</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>98</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>99</v>
+        <v>36</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>75</v>
+        <v>22</v>
       </c>
       <c r="H20" s="0" t="s">
-        <v>43</v>
+        <v>37</v>
       </c>
       <c r="I20" s="0" t="s">
-        <v>100</v>
+        <v>16</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>36</v>
+        <v>21</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H21" s="0" t="s">
-        <v>37</v>
+        <v>23</v>
       </c>
       <c r="I21" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="C22" s="0" t="s">
-        <v>18</v>
+        <v>52</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>22</v>
+        <v>103</v>
       </c>
       <c r="H22" s="0" t="s">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="I22" s="0" t="s">
-        <v>16</v>
+        <v>59</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="0">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>52</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E23" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="F23" s="0" t="s">
         <v>106</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>107</v>
       </c>
       <c r="H23" s="0" t="s">
         <v>50</v>
       </c>
       <c r="I23" s="0" t="s">
-        <v>59</v>
+        <v>65</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="0">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="s">
         <v>108</v>
       </c>
       <c r="C24" s="0" t="s">
-        <v>52</v>
+        <v>18</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>19</v>
+        <v>91</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>109</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>110</v>
+        <v>21</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>111</v>
+        <v>49</v>
       </c>
       <c r="H24" s="0" t="s">
-        <v>50</v>
+        <v>37</v>
       </c>
       <c r="I24" s="0" t="s">
-        <v>65</v>
+        <v>16</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="0">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>91</v>
+        <v>19</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>21</v>
+        <v>36</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>49</v>
+        <v>22</v>
       </c>
       <c r="H25" s="0" t="s">
-        <v>37</v>
+        <v>23</v>
       </c>
       <c r="I25" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="0">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="s">
+        <v>112</v>
+      </c>
+      <c r="C26" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="D26" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E26" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="F26" s="0" t="s">
         <v>114</v>
       </c>
-      <c r="C26" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E26" s="0" t="s">
+      <c r="G26" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="F26" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H26" s="0" t="s">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="I26" s="0" t="s">
-        <v>16</v>
+        <v>116</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="0">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="C27" s="0" t="s">
-        <v>52</v>
+        <v>18</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="G27" s="0" t="s">
-        <v>119</v>
+        <v>78</v>
       </c>
       <c r="H27" s="0" t="s">
-        <v>50</v>
+        <v>33</v>
       </c>
       <c r="I27" s="0" t="s">
-        <v>120</v>
+        <v>16</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="0">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="C28" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="D28" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>121</v>
       </c>
-      <c r="C28" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E28" s="0" t="s">
+      <c r="F28" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="G28" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="H28" s="0" t="s">
         <v>122</v>
       </c>
-      <c r="F28" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I28" s="0" t="s">
-        <v>16</v>
+        <v>59</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="0">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C29" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D29" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E29" s="0" t="s">
         <v>124</v>
       </c>
-      <c r="C29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F29" s="0" t="s">
-        <v>74</v>
+        <v>28</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>75</v>
+        <v>22</v>
       </c>
       <c r="H29" s="0" t="s">
-        <v>126</v>
+        <v>23</v>
       </c>
       <c r="I29" s="0" t="s">
-        <v>59</v>
+        <v>29</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="0">
         <v>29</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>19</v>
+        <v>91</v>
       </c>
       <c r="E30" s="0" t="s">
+        <v>126</v>
+      </c>
+      <c r="F30" s="0" t="s">
+        <v>127</v>
+      </c>
+      <c r="G30" s="0" t="s">
         <v>128</v>
       </c>
-      <c r="F30" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H30" s="0" t="s">
-        <v>23</v>
-[...3 lines deleted...]
-      </c>
+        <v>37</v>
+      </c>
+      <c r="I30" s="0"/>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="0">
         <v>30</v>
       </c>
       <c r="B31" s="0" t="s">
         <v>129</v>
       </c>
       <c r="C31" s="0" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>91</v>
+        <v>19</v>
       </c>
       <c r="E31" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>131</v>
+        <v>36</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>132</v>
+        <v>22</v>
       </c>
       <c r="H31" s="0" t="s">
-        <v>37</v>
+        <v>54</v>
       </c>
       <c r="I31" s="0"/>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="0">
         <v>31</v>
       </c>
       <c r="B32" s="0" t="s">
+        <v>131</v>
+      </c>
+      <c r="C32" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D32" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E32" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="F32" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G32" s="0" t="s">
         <v>133</v>
-      </c>
-[...13 lines deleted...]
-        <v>22</v>
       </c>
       <c r="H32" s="0" t="s">
         <v>54</v>
       </c>
-      <c r="I32" s="0"/>
+      <c r="I32" s="0" t="s">
+        <v>29</v>
+      </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="0">
         <v>32</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>137</v>
+        <v>22</v>
       </c>
       <c r="H33" s="0" t="s">
         <v>54</v>
       </c>
       <c r="I33" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="0">
         <v>33</v>
       </c>
       <c r="B34" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="C34" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="D34" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E34" s="0" t="s">
+        <v>137</v>
+      </c>
+      <c r="F34" s="0" t="s">
         <v>138</v>
       </c>
-      <c r="C34" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G34" s="0" t="s">
-        <v>22</v>
+        <v>75</v>
       </c>
       <c r="H34" s="0" t="s">
-        <v>54</v>
+        <v>50</v>
       </c>
       <c r="I34" s="0" t="s">
-        <v>29</v>
+        <v>65</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="0">
         <v>34</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E35" s="0" t="s">
+        <v>140</v>
+      </c>
+      <c r="F35" s="0" t="s">
         <v>141</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>42</v>
       </c>
       <c r="H35" s="0" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="I35" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="0">
         <v>35</v>
       </c>
       <c r="B36" s="0" t="s">
+        <v>143</v>
+      </c>
+      <c r="C36" s="0" t="s">
         <v>144</v>
       </c>
-      <c r="C36" s="0" t="s">
+      <c r="D36" s="0" t="s">
         <v>145</v>
       </c>
-      <c r="D36" s="0" t="s">
+      <c r="E36" s="0" t="s">
         <v>146</v>
       </c>
-      <c r="E36" s="0" t="s">
+      <c r="F36" s="0" t="s">
         <v>147</v>
       </c>
-      <c r="F36" s="0" t="s">
+      <c r="G36" s="0" t="s">
         <v>148</v>
       </c>
-      <c r="G36" s="0" t="s">
+      <c r="H36" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="I36" s="0" t="s">
         <v>149</v>
-      </c>
-[...4 lines deleted...]
-        <v>100</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="0">
         <v>36</v>
       </c>
       <c r="B37" s="0" t="s">
         <v>150</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>151</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>152</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>28</v>
+        <v>153</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>137</v>
+        <v>133</v>
       </c>
       <c r="H37" s="0" t="s">
         <v>50</v>
       </c>
       <c r="I37" s="0" t="s">
-        <v>29</v>
+        <v>71</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="0">
         <v>37</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="H38" s="0" t="s">
         <v>54</v>
       </c>
       <c r="I38" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="0">
         <v>38</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H39" s="0"/>
       <c r="I39" s="0"/>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="0">
         <v>39</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="H40" s="0" t="s">
         <v>23</v>
       </c>
       <c r="I40" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="0">
         <v>40</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="C41" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>49</v>
       </c>
       <c r="H41" s="0" t="s">
-        <v>126</v>
+        <v>122</v>
       </c>
       <c r="I41" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="0">
         <v>41</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>67</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H42" s="0" t="s">
         <v>54</v>
       </c>
       <c r="I42" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="0">
         <v>42</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="C43" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="H43" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="I43" s="0"/>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="0">
         <v>43</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="C44" s="0" t="s">
-        <v>61</v>
+        <v>52</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>28</v>
+        <v>74</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>22</v>
+        <v>75</v>
       </c>
       <c r="H44" s="0" t="s">
-        <v>54</v>
+        <v>50</v>
       </c>
       <c r="I44" s="0" t="s">
-        <v>29</v>
+        <v>65</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="0">
         <v>44</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="C45" s="0" t="s">
-        <v>18</v>
+        <v>179</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>91</v>
+        <v>19</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>179</v>
-[...1 lines deleted...]
-      <c r="H45" s="0"/>
+        <v>22</v>
+      </c>
+      <c r="H45" s="0" t="s">
+        <v>54</v>
+      </c>
       <c r="I45" s="0" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="0">
         <v>45</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="C46" s="0" t="s">
-        <v>181</v>
+        <v>18</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>146</v>
+        <v>91</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F46" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="G46" s="0" t="s">
         <v>183</v>
       </c>
-      <c r="G46" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H46" s="0"/>
       <c r="I46" s="0" t="s">
-        <v>96</v>
+        <v>16</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="0">
         <v>46</v>
       </c>
       <c r="B47" s="0" t="s">
         <v>184</v>
       </c>
       <c r="C47" s="0" t="s">
-        <v>52</v>
+        <v>185</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>19</v>
+        <v>145</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="G47" s="0" t="s">
-        <v>42</v>
+        <v>148</v>
       </c>
       <c r="H47" s="0" t="s">
-        <v>187</v>
+        <v>122</v>
       </c>
       <c r="I47" s="0" t="s">
-        <v>44</v>
+        <v>96</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="0">
         <v>47</v>
       </c>
       <c r="B48" s="0" t="s">
         <v>188</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>52</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>81</v>
+        <v>190</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>70</v>
+        <v>42</v>
       </c>
       <c r="H48" s="0" t="s">
-        <v>50</v>
+        <v>191</v>
       </c>
       <c r="I48" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="0">
         <v>48</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="C49" s="0" t="s">
-        <v>18</v>
+        <v>52</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>74</v>
+        <v>81</v>
       </c>
       <c r="G49" s="0" t="s">
-        <v>78</v>
-[...1 lines deleted...]
-      <c r="H49" s="0"/>
+        <v>70</v>
+      </c>
+      <c r="H49" s="0" t="s">
+        <v>50</v>
+      </c>
       <c r="I49" s="0" t="s">
-        <v>29</v>
+        <v>44</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="0">
         <v>49</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>91</v>
+        <v>19</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>21</v>
+        <v>74</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>22</v>
-[...3 lines deleted...]
-      </c>
+        <v>78</v>
+      </c>
+      <c r="H50" s="0"/>
       <c r="I50" s="0" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="0">
         <v>50</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="C51" s="0" t="s">
-        <v>195</v>
+        <v>18</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>62</v>
+        <v>91</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>197</v>
+        <v>21</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>198</v>
+        <v>22</v>
       </c>
       <c r="H51" s="0" t="s">
-        <v>126</v>
+        <v>37</v>
       </c>
       <c r="I51" s="0" t="s">
-        <v>59</v>
+        <v>16</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="0">
         <v>51</v>
       </c>
       <c r="B52" s="0" t="s">
+        <v>198</v>
+      </c>
+      <c r="C52" s="0" t="s">
         <v>199</v>
       </c>
-      <c r="C52" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D52" s="0" t="s">
-        <v>26</v>
+        <v>200</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>70</v>
+        <v>203</v>
       </c>
       <c r="H52" s="0" t="s">
-        <v>187</v>
+        <v>122</v>
       </c>
       <c r="I52" s="0" t="s">
-        <v>29</v>
+        <v>59</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="0">
         <v>52</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="C53" s="0" t="s">
-        <v>18</v>
+        <v>163</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>203</v>
+        <v>26</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>36</v>
+        <v>206</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="H53" s="0"/>
+        <v>70</v>
+      </c>
+      <c r="H53" s="0" t="s">
+        <v>191</v>
+      </c>
       <c r="I53" s="0" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="0">
         <v>53</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>205</v>
-[...1 lines deleted...]
-      <c r="C54" s="0"/>
+        <v>207</v>
+      </c>
+      <c r="C54" s="0" t="s">
+        <v>18</v>
+      </c>
       <c r="D54" s="0" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="F54" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="G54" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="H54" s="0"/>
+      <c r="I54" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="55" spans="1:9">
+      <c r="A55" s="0">
+        <v>54</v>
+      </c>
+      <c r="B55" s="0" t="s">
+        <v>210</v>
+      </c>
+      <c r="C55" s="0"/>
+      <c r="D55" s="0" t="s">
+        <v>211</v>
+      </c>
+      <c r="E55" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>48</v>
       </c>
-      <c r="G54" s="0" t="s">
+      <c r="G55" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="H54" s="0" t="s">
+      <c r="H55" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="I54" s="0"/>
+      <c r="I55" s="0"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>