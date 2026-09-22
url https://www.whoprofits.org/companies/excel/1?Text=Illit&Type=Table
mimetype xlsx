--- v0 (2026-05-30)
+++ v1 (2026-09-22)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="245">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="258">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -128,50 +128,65 @@
   </si>
   <si>
     <t>Private</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli engineering consultancy firm specializing in infrastructure engineering, design and project management.
 The company is the main planner for the Tel Aviv Jerusalem fast train (known as the A1 route) which crosses into the occupied West Bank in two areas. The company planned sections B, C and D of the Tel Aviv Jerusalem fast train. The three sections include 20 sq.m of tunnels and are located between the Latrun intersection and the International Convention Center (Binyanei HaUma) in Giv&amp;rsquo;at Ram in Jerusalem.
 Along with the Germany-based company Obermeyer,&amp;nbsp;Amy-Metom is the head planner of the Green Line of the Jerusalem light rail, which will connect the settlement neighborhoods of Gilo, Talpiot East and Mount Scopus with the western part of the city and with one another.
 The company is also responsible for planning and developing new bus lines in Jerusalem in accordance with the new infrastructure projects for the light rail. The new bus lines include over thirteen stations located in occupied East Jerusalem: stations in the French Hill settlement neighborhood, a station next to the Dan hotel in northern East Jerusalem and nine stations in the Gilo settlement neighborhood.
 The company was also involved in an urban renewal project in Gilo and an infrastructure project in the French Hill.
 The company provided planning services for a transportation plan in the settlement of Modi&amp;rsquo;in Illit and planned roads near Afic, a settlement in the occupied Syrian Golan. Additionally, the company developed projects for the Israeli Ministry of Construction and Housing in several settlements in the Syrian Golan, including Ortal, Bnei Yehuda, Hispin and Katzrin.
 In 2013, the company was contracted to prepare a master plan for the ultra-orthodox Israeli public. The 1.39 million NIS project involved mapping and surveying major population centers of the ultra-orthodox public, including the settlements of Modi&amp;rsquo;in Illit and Beitar Illit in the occupied West Bank.
 In 2012, the company planned a section of Route 1 that connects Tel Aviv to Jerusalem. Route 1 crosses the green line and connects illegal settlements beyond the green line to Israeli cities within it.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements</t>
   </si>
   <si>
     <t>Construction</t>
   </si>
   <si>
     <t>East Jerusalem, Syrian Golan, West Bank</t>
   </si>
   <si>
+    <t xml:space="preserve">Apax Partners </t>
+  </si>
+  <si>
+    <t>UK</t>
+  </si>
+  <si>
+    <t>Apax Partners LLP&amp;nbsp;is a UK-based global private equity advisory firm with total aggregate funds raised of about US$ 80 billion.&amp;nbsp;Apax Partners' Israeli investment arm AMI Opportunities L.P., also known as AMI Opportunities Fund, has investments totaling USD 600 million in Israeli companies, primarily in the Services and Tech sectors.Yad2&amp;nbsp;Apax Partners owns the Israeli company Yad 2 Internet Ads Ltd., which operates an online real estate marketplace and job portal. Yad2 operates an online marketplace for real estate property, automotive, jobs, and general classifieds.&amp;nbsp;The Yad2 website advertises over 6,000 properties for sale and rental in the occupied West Bank, East Jerusalem and Syrian Golan.&amp;nbsp;The website’s job ads portal offers jobs for private security services for checkpoints in the occupied West Bank.West Bank &amp;nbsp;As of June 2026, the company's website listed 2,423 properties for sale and 805 properties for rent in 107 settlements in the occupied West Bank.&amp;nbsp;These include properties in the settlements of Adam Geva Binyamin, Adora, Alfei Menashe, Alei Zahav, Almog, Almon, Alon Shvut, Anav, Ariel, Asfar (Metzad), Ateret, Avnat, Avnei Hefetz, Barkan, Bat Ayin, Beit Aryeh, Beit El, Beit HaArava, Beit Yatir (Metzudat Yehuda), Beitar Ilit, Bracha, Bruchin, Dolev, Efrat, Eli, Elkana, Elazar, Elon Moreh, Emanuel, Eshkolot, Etz Efraim, Ganei Modiin, Gitit, Giv'on HaHadashah, Givat Ze'ev, Hagai, Halamish (Neveh Tzuf), Har Adar, Har Gilo, Hashmona'im, Hermesh, Hinanit, Itzhar, Kalia, Karmei Tzur, Karnei Shomron, Kedar, Kdumim, Kfar Adumim, Kfar Eldad, Kfar Etzion, Kfar HaOranim, Kfar Tapuach, Kiryat Arba, Kiryat Netafim, Kochav Yaakov, Kokhav Hashchar, Ma'ale Adumim, Ma'ale Amos, Ma'ale Efraim, Ma'ale Levona, Ma'ale Michmash, Matityahu, Mevo Dotan,&amp;nbsp;Mekhora,&amp;nbsp;Mesua, Migdalim, Mitspe Shalem, Mitzpe Yeriho, Modiin Ilit, Na'ale, Na'ama, Nahliel, Negohot, Netiv Hagdud, Neve Daniel, Neve Tsuf, Nili, Nofim, Nokdim, Noked, Ofra, Oranit, Otniel, Paduel, Pnei Hever, Psagot, Rehelim, Reihan, Revava, Rimonim, Salit, Sansana, Sha’arei Tikva, Shaked, Shavei Shomron, Shim’a, Shilo, Susia, Talmon, Tekoa, Tene, Tomer, Tzufim, Vered Yeriho, Yakir, and in the Sha'ar Binyamin Industrial Zone in the Mateh Binyamin settlement Regional Council.&amp;nbsp;East Jerusalem&amp;nbsp;As of June 2026, 2,129 properties for sale and 468 properties for rent in occupied East Jerusalem were listed on the company's website.&amp;nbsp;These include properties in the settlement neighborhoods of Armon Hanatziv, French Hill, Gilo, Har Homa, Maalot Dafna, Neve Yaakov, Pisgat Ze’ev, Ramot, Ramat Eshkol, and Ramat Shlomo. 13 properties were found in the Old City Jewish Quarter in occupied East Jerusalem.&amp;nbsp;Syrian Golan&amp;nbsp;As of June 2026, 176&amp;nbsp;properties for sale and 46&amp;nbsp;properties for rent in 22 settlements in&amp;nbsp;the occupied Syrian Golan were listed on the company's website. &amp;nbsp; &amp;nbsp;&amp;nbsp;These include properties in the settlements of Ani'am, Alonei HaBashan, Afik, Avnei Eitan, Bnei Yehuda, Ein Zivan, El Rom, Eliad, Givat Yoav, Had Nes, Haspin, Katzrin, Kela, Kidmat Tzvi, Ma’ale Gamla, Mevo Hama, Neot Golan, Neve Ativ, Nov, Ramot, Ramat Magshimim, Sha’al, and Eliad.In December 2023, Yad 2 published an advertisement in an Israeli newspaper presenting a map of the occupied West Bank, Gaza and East Jerusalem with pins marking real estate properties, titled: “From the River to the Sea”, and the caption under the map says: "Yad2 helps you look forward and build a future in your next home in Israel!"drushim.ilYad 2’s job ads portal, drushim.il, advertises job ads for private security guards for checkpoints in the occupied West Bank.&amp;nbsp;These include multiple job ads of&amp;nbsp;T &amp;amp; M Protection Resources&amp;nbsp;for security guards and inspection guards for the Ministry of Defense Crossings Authority, including at the Sha’ar Ephraim checkpoint in the occupied West Bank. The Crossings Authority operates 14 checkpoints in the occupied West Bank and the Erez and Kerem Shalom checkpoints in Gaza.In addition, the website publishes job ads for security guards and rangers for sites in the Jordan Valley in the occupied West Bank, and for multiple positions at Ariel University, located in the settlement of Ariel.&amp;nbsp;Additional job ads found include a job ad for fighters for a security guard position at&amp;nbsp;an Elbit Systems facility, and a job ad for armed security guards to escort&amp;nbsp;Bezeq&amp;nbsp;employees in the Jerusalem area.Max Stock&amp;nbsp;Through its Israeli investment arm, Apax Partners’ subsidiary, Moose Holdco Ltd.,&amp;nbsp;holds an 8.36% stake in Israeli company Max Stock Ltd. (TASE: MAXO), a discount retail chain. Max Stock operates stores in the settlements of&amp;nbsp;Ariel and in the Mishor Adumim Industrial Zone, located in Ma’ale Adumim settlement, in the occupied West Bank, and in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem.&amp;nbsp;&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Services to the Settlements, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>Finance, Real Estate</t>
+  </si>
+  <si>
     <t>Ashdar Building Company</t>
   </si>
   <si>
     <t xml:space="preserve">A construction company, which develops, builds and markets residential neighborhoods. Ashdar also rents office and industrial spaces.
 The company has built housing projects in the settlements of Oranit, Alfei Menashe,&amp;nbsp;Ma&amp;#39;ale Adumim and Beitar Illit&amp;nbsp;in the occupied West Bank.
 In December 2014, the company signed a contract&amp;nbsp;for an urban renewal project in the settlement neighborhood of Gilo in occupied East Jerusalem. The planned project will include 464 housing beyond the Green Line.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land</t>
   </si>
   <si>
     <t>Construction, Real Estate</t>
   </si>
   <si>
     <t>$100M-$250M</t>
   </si>
   <si>
     <t>East Jerusalem, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Ashtrom Group </t>
   </si>
   <si>
     <t>A publicly traded Israeli company active in the fields of contracting, residential development, income-producing properties, rental housing, construction industries and renewable energy.Through its subsidiaries, the company operates a quarry in the occupied West Bank and a cement plant in occupied East Jerusalem, and is involved in a renewable energy project in the occupied Syrian Golan.&amp;nbsp;Services to settlementsThe company operates a cement factory in the Atarot Industrial Zone in the Occupied East Jerusalem.In of 2023,&amp;nbsp;Ashcrete Industrialized Construction Plants, a fully owned subsidiary of Ashtrom,&amp;nbsp;operated a concrete factory in Pisgat Ze’ev settlement in occupied East Jerusalem.Netivei Edomit QuarryAshtrom owns 50% in the Netivey Edomit Quarry, located in the occupied West Bank.Netivey Edomit operates a quarry located near the settlement of Mishor Adumim Industrial Zone in the occupied West Bank. The quarry produces and supplies a variety of raw materials for the production of concrete mixes, quarry materials for infrastructure, aggregates, washed aggregates and includes an asphalt plant, which supplies approved mixes for road paving. An asphalt plant with a production capacity of over 500 tons per day operates in the quarry. Netivey Edomit is jointly owned by Ashtrom Group and&amp;nbsp;Y.D. Barzani.Netivey Edomit provided asphalt and construction materials for a 4 km section of Begin Road in Jerusalem, connecting Malha neighborhood to Beit Safafa in occupied East Jerusalem.Renewable Energy in the occupied Syrian Golan&amp;nbsp;In 2023, the company entered a partnership and created Ashtrom-Refek-Mivtach Reneable Energy Ramat Hagolan. Ashtrom holds 33% of the shares of Ashtrom-Rapac-Mivtach Renewable Energy Ramat Hagolan L.P. The company was established for the purpose of establishing a photovoltaic project for electricity production in the occupied Syrian Golan. The company signed option agreements to lease land with several settlements in the area, with the option for the settlements to enter as partners in the project.The Jerusalem Light RailBetween 2011 and 2021, the company was part of the CityPass consortium for the construction and operation of the Jerusalem Light Rail, which included the construction of the JLR Red Line and a depot in the settlement neighborhoods of Pisgat Ze’ev and the French Hill in occupied East Jerusalem.In February 2021, CityPass sold the operation of the JLR to the Israeli government for NIS 1.6 billion. By the end of 2021, the CityPass consortium had received NIS 1.45 billion, of which Ashtrom Group received NIS 500 million.&amp;nbsp;For more on the Jerusalem Light Rail read Who Profits latest publication&amp;nbsp;Developments in the Expansion of the JLR Network: The Blue LineAshcrete Industrialized Construction Plants, a fully owned subsidiary of Ashtrom, provided a NIS 2 billion construction work for the “City of Training Bases”, an Israeli military training campus in the Naqab. In 2015, The campus&amp;nbsp;opened and it &amp;nbsp;spreads over 2,500 Dunam and includes 120 different buildings equipped with smart technology designed for classes and trainings of over 100,000 Israeli military soldiers and personnel.Services to the Israeli Prison Service (IPS)In 2023, The company provided concrete blocks for the IMOD and the Israeli Prison Service.&amp;nbsp;In 2021, Ashtrom Group, won a tender for the expansion of the Ofer Prison by adding prison cells for 480 prisoners. Ofer Prison is an Israeli military incarceration facility and military court located in the occupied West Bank where Palestinian prisoners and administrative detainees are incarcerated. The company has also carried out construction work in Ofer prison in 2009-2010.Previous involvementsPreviously, Ashtrom took part in the construction of settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. In 1994, Ashtrom took part in the establishment of the Beitar Illit settlement in the occupied West Bank. Between the years 1974-1980, the company was involved in settlement construction in the occupied Sinai Peninsula, including in the Israeli settlements Yamit and Ofira (both of which were evacuated in 1982 under the Egypt-Israel Peace Treaty).&amp;nbsp;since 1970, including the settlement neighborhoods of Gilo, Ramot, Ramat Eshkol and Nof Zion in East Jerusalem, and Beitar Illit, Oranit, Alfei Menashe, and Ma’ale Adumim&amp;nbsp;in the West Bank.&amp;nbsp;</t>
@@ -180,191 +195,57 @@
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Settlement Enterprise, Settlement Production</t>
   </si>
   <si>
     <t>$1B-$5B</t>
   </si>
   <si>
     <t>Avi Cranes</t>
   </si>
   <si>
     <t xml:space="preserve">A supplier of heavy lift services by renting and operating&amp;nbsp;cranes and&amp;nbsp;access equipment.&amp;nbsp;Company cranes were used for the construction of settlements, military infrastructure and&amp;nbsp;the Separation Wall in the occupied West Bank.
 The company supplied cranes and machinery for the construction and maintenance of the Separation Wall. Company&amp;#39;s&amp;nbsp;Manitou&amp;nbsp;aerial work platforms and&amp;nbsp;Liebherr&amp;nbsp;crane, were documented in Qalandiya checkpoint and during maintenance works on the Wall near A-Ram. A company crane was also documented during the installation of a military watchtower near the Palestinian town of Beit Sahour.
 Additionally, company equipment was used for settlement expansion. In 2008, a company crane was observed in an overnight erection of settlement outposts on privately owned Palestinian&amp;nbsp;land in&amp;nbsp;Modi&amp;#39;in Illit&amp;nbsp;settlement. In 2011, a company crane was documented during the construction of an industrial structure in Ariel West settlement industrial zone. By mid-2013,&amp;nbsp;JLG access platforms were also spotted&amp;nbsp;in the construction site of another industrial building in&amp;nbsp;Barkan I.Z., an Israeli industrial zone in the West Bank.
 Avi Cranes also supplied a CC2800&amp;nbsp;Terex&amp;nbsp;crane for the&amp;nbsp;assembling&amp;nbsp;of a TBM machine during the tunneling of the new Tel-Aviv Jerusalem fast train line (A1). The new train&amp;#39;s route crosses the Green Line into the occupied Palestinian territory in two areas and passes on the lands of the Palestinian villages Beit Iksa and Beit Surik.&amp;nbsp;(For further information, see&amp;nbsp;Who Profits full report on the A1 train).
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Construction, Heavy Machinery</t>
   </si>
   <si>
     <t>$5M-$10M</t>
   </si>
   <si>
-    <t xml:space="preserve">Axel Springer </t>
-[...34 lines deleted...]
-  <si>
     <t xml:space="preserve">Bank Leumi </t>
   </si>
   <si>
-    <t xml:space="preserve">Bank Leumi Le-Israel B.M. is an Israeli commercial bank that provides a variety of banking and financial services.
-[...100 lines deleted...]
-    <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements</t>
+    <t>Bank Leumi Le-Israel B.M. is an Israeli commercial bank that provides services in the areas of retail banking, mortgages, business and commercial banking, infrastructure project financing, specialized banking for technology companies in Israel and abroad, and the capital market.&amp;nbsp;Bank Leumi provides financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory. In addition, the bank financed construction of the Separation Wall in the occupied West Bank.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Bank Leumi&amp;nbsp;provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects and development of industrial zones in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral. In addition, the bank provided private clients with mortgages for properties on privately owned Palestinian land in an illegal Israeli outpost in the occupied West Bank.&amp;nbsp;Separation Wall&amp;nbsp;Bank Leumi provided settlement-based Israeli construction company Zalman Barashi &amp;amp; Bros Co. a loan for the construction and maintenance of the Separation Wall. The company is based in the Atarot Industrial Zone in occupied East Jerusalem.In February 2015, the bank granted Zalman Barashi &amp;amp; Bros Co. a loan in connection with the company’s contracts with the Israeli Ministry of Defense for the construction of the Separation Wall in the northern West Bank area and for comprehensive maintenance of the Separation Wall in the so-called Jerusalem Envelope area surrounding occupied East Jerusalem in the occupied West Bank.&amp;nbsp;The Jerusalem Light RailBank Leumi is the financier of the Blue Line Project of the Jerusalem Light Rail (JLR).In April 2024, Bank Leumi was chosen to lead the financing for the construction of the Blue Line of the Jerusalem Light Rail (JLR) in an estimated amount of NIS 1 billion. The bank signed a memorandum of understanding with the partners in the project,&amp;nbsp;Danya Cebus&amp;nbsp;and&amp;nbsp;Dan Public Transportation Company.The JLR network connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line, whilst expropriating Palestinian land and fragmenting Palestinian communities.The Blue Line project, the most recent expansion of the JLR network, is intended to create transportation continuity on both sides of the Green Line, serving settlements in occupied East Jerusalem and the West Bank and facilitating their integration into the transportation network in Jerusalem. The Blue Line is to be the third and longest axis of the JLR network with a total of 53 stations of which 17 are located in the settlements of Ramat Eshkol, Ramot, Gilo, and the planned settlement, Givat Hamatos in occupied East Jerusalem. For more on the JLR Blue Line project, see Who Profits’ report&amp;nbsp;Developments in the Expansion of the JLR Network: The Blue Line.In 2020, Bank Leumi financed the establishment of the Red Line of the Jerusalem Light Rail in a joint financing agreement with&amp;nbsp;Hapoalim Bank&amp;nbsp;for NIS 2 billion for the Citypass Group, the previous franchisee and operator of the Jerusalem Light Rail.Design City Mall&amp;nbsp;Bank Leumi financed the establishment of the Design City shopping complex in the Mishor Adumim Industrial Zone with NIS 250 million. The Design City mall opened in July 2021 in the Mishor Adumim Industrial Zone in the settlement of Ma’ale Adumim in the occupied West Bank. For more on the Design City project, see Who Profits’ report&amp;nbsp;The Design City Shopping Complex Built on Occupied Palestinian Land.&amp;nbsp;Sewage Treatment Plant&amp;nbsp;In 2016, Bank Leumi provided financing for the construction of a sewage treatment plant near Nabi Musa near Jericho in the occupied West Bank. The plant is to serve the settlement neighborhoods of Pisgat Ze'ev, Neve Ya'akov and French Hill in occupied East Jerusalem.Mitzpe Kramim&amp;nbsp;In 2018, Bank Leumi provided mortgage loans for the purchase of real estate on Palestinian privately owned land in the Mitzpe Kramim illegal Israeli outpost in the Jordan Valley in the occupied West Bank.&amp;nbsp;Financing Settlement Construction Projects&amp;nbsp;Barkan Industrial Zone &amp;nbsp;Between 2012 and 2025, Bank Leumi provided&amp;nbsp;All Trade Recycling with mortgages for land development in the Barkan Industrial Zone in the occupied West Bank. All Trade Recycling operates an electronic recycling plant in the Barkan Industrial Zone.In 2012, the bank granted the company loans for two plots of land with an area of 7.524 dunams (7,524 square meters) in the Barkan Industrial Zone in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;5/1/ת/130 for land rezoning to industry, for which the bank holds as collateral the company’s rights in the land and the project. In January 2025, the bank granted the company an additional loan, for which the bank holds as collateral a first-degree permanent lien on all the company's rights in all the buildings and structures in the real estate, including building rights.&amp;nbsp;Ariel West Industrial ZoneBank Leumi financed construction in the Ariel West Industrial Zone on lands belonging to the Palestinian town of Hares in the occupied West Bank.&amp;nbsp;The bank provided loans to three Israeli construction companies for a construction project as part of City Plan No. 6/7/ת/130 for land rezoning from commercial to industrial in the Industrial Zone on Hares lands.&amp;nbsp;In March 2024 and April 2024, the bank granted Israeli construction company Estee Steel loans for the lease of 37.497 dunams in the Industrial Zone on lands belonging to Hares. The bank holds as collateral a first-degree lien on the company's contractual rights under the lease agreement, including everything attached to the mortgaged assets and all fruits and other rights, including building rights.&amp;nbsp;In March and April 2024, the bank granted Israeli construction company Leo Properties loans for construction in the Industrial Zone across 37.497 dunams of lands belonging to Hares. The bank holds as collateral a first-degree lien on the contractual rights under a lease agreement regarding the property and all the company’s rights in the property, including building rights.In March 2024 and April 2024, the bank granted Israeli construction company Sheltam Building a loan for construction in the Industrial Zone on lands belonging to Hares. The bank holds as collateral a first-degree lien on the company’s contractual rights in the project and the land.Mishor Adumim Industrial Zone&amp;nbsp;Between 2014&amp;nbsp;and 2024, Bank Leumi provided Israeli construction company Beton Atarot loans for the company’s facility in the Mishor Adumim Industrial Zone in the occupied West Bank.In 2017 and 2018, the bank granted the company loans for a development project on an area of ​​2.116 dunams in the Mishor Adumim Industrial Zone in the settlement of Ma'ale Adumim. The project is part of City Plan No. 420/2/2/2/5 for the division of plots on lands belonging to the Palestinian village of Khan al-Ahmar in the occupied West Bank. In December 2024, the bank granted the company an additional loan for the project, for which the bank holds as collateral a first-degree lien on the company’s contractual rights under the development contract and all other rights in the project, including building rights.&amp;nbsp;EmanuelIn February 2026, the bank granted Israeli construction company Hemdat Shomron – Entrepreneurship, based in the settlement of Ariel, two loans for a construction project of 24 housing units on 2.781 dunams of land in the settlement of Emanuel. The project is part of City Plan No. 120/6 for rezoning land use from agriculture to residential. The bank holds as collateral a first-degree lien on all the company’s&amp;nbsp;contractual rights by virtue of winning the construction tender and an agreement issued by the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;Kiryat ArbaIn January 2026, the bank granted Hemdat Shomron two loans for a construction project of 80 housing units in the settlement of Kiryat Arba across 9.465 dunams of lands belonging to the Palestinian city of Hebron. The project is part of City Plan No. 510/14/1 for development of a residential neighborhood in the settlement. The bank holds as collateral a first-degree lien on all the company’s&amp;nbsp;contractual rights by virtue of winning the construction tender and an agreement issued by the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;Ma’ale EfraimIn March 2025, the bank granted Hemdat Shomron a loan for a construction project on 16 plots of land across 13.781 dunam in the settlement of Ma’ale Efraim in the occupied West Bank. The project is part of City Plan No. 310/13 to regulate and designate land in a neighborhood in the settlement. The bank holds as collateral a first-degree lien on the company’s contractual rights in the property listed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;RevavaIn January 2026, the bank granted Israeli construction company Shoham Israel Investment, based in the settlement of Alon Moreh, a loan for a residential project on 10.726 dunams of land in the settlement of Revava in the occupied West Bank in accordance with City Plan No. 170/4. The bank holds as collateral a first-degree lien on the company’s contractual rights in 9 apartments in the project.&amp;nbsp;10.726 dunam&amp;nbsp;Pisgat Ze’evIn August 2025, the bank granted Israeli construction company Sarfati Shimon three loans for a construction project in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem. The project is part of City Plan No. 11647for the development of a residential neighborhood with 625 units in the neighborhood. The bank holds as collateral a first-degree lien on all the company’s rights to the land and the project, including all equipment and inventory, and all rights in the company’s bank account maintained for the purposes of the project.&amp;nbsp;In September 2025, the bank operated a bank account for the company for a residential and commercial project in Pisgat Ze'ev that includes 4 residential towers with 286 housing units and an employment building with commerce and public spaces.Etz Efraim&amp;nbsp;Between 2022 and 2025, Bank Leumi provided loans for construction projects in the settlement of Etz Efraim in the occupied West Bank.&amp;nbsp;In January 2025 and July 2023, the bank granted Israeli construction company Kedma Etz Efraim loans for a construction project in the settlement of Etz Efraim on&amp;nbsp;lands belonging to the Palestinian village of Mas’ha in accordance with City Plan No. 126/4. The bank holds as collateral a first-degree lien on all the company’s rights in the land and the project, including all equipment and inventory, and all rights in the company’s bank account maintained for the purposes of the project.In December 2022, the bank granted Kedma Etz Efraim&amp;nbsp;a loan for a construction project in the settlement of Etz Efraim. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.Efrat&amp;nbsp;In March 2024, the bank granted Israeli construction company Boneich Construction Development &amp;amp; Investments, based in the settlement of Efrat, two loans for the construction of 21 housing units in the settlement of Efrat on an area of 3.415 dunams of lands belonging to the&amp;nbsp;Palestinian town of al-Khader. The project is part of City Plan No. 410/5/66 in the Givat HaTamar neighborhood in the settlement. The bank holds as collateral the company’s contractual rights in the project under a lease agreement with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.Givat Ze’evIn January 2024 and May 2024, the bank granted Israeli construction company Mishab Building and Development Co. loans for a construction project in the settlement of Givat Ze’ev on lands belonging to the Palestinian village of al-Jib northwest of Jerusalem in the occupied West Bank. The project is part of City Plan No. 220/26/3 for development of the settlement on lands of al-Jib. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;Gilo&amp;nbsp;In June 2024, the bank granted Israeli construction company Bialik - Mother of the Beit Yerushalmi Group a loan for a development project in the settlement neighborhood of Gilo in occupied East Jerusalem. The project is part of City Plan No. 1905 for the development of a residential district that will encompass up to 10,000 apartments. The bank holds as collateral a first-degree mortgage on the lease of 3 plots of land, including everything attached to them, and all the company’s rights in the property, including building rights.&amp;nbsp;In March 2024, the bank granted the company a loan for an additional construction project of 35 housing units across 2.826 dunam of land in the settlement neighborhood of Gilo in occupied East Jerusalem. The project is part of City Plan No. 13157 for the establishment of a new residential neighborhood in Gilo with a total of 900 housing units. The bank holds as collateral a first-degree lien on all the company's rights in connection with the land and the project.Ramot AlonIn August 2024, the bank granted Israeli construction company Hasid Brothers Building Contracting Co.&amp;nbsp;a loan for a construction project of a residential building on an area of 3.642 dunams in the settlement neighborhood of Ramot (Ramot Alon) in occupied East Jerusalem, in accordance with City Plan No. 101-0523332. The bank holds as collateral a first-degree lien on all the company's contractual rights under a lease agreement, including everything connected to the mortgaged property, and all current and future rights, including construction rights.In March 2024 and March 2023, the bank granted Hasid Brothers two loans in connection with a development project of a residential complex and public buildings on&amp;nbsp;3 plots of land in the settlement neighborhood of Ramot in occupied East Jerusalem, for which the bank holds as collateral a first-degree lien on all the company’s rights in the land and the project.Armon Hanatziv (East Talpiot)&amp;nbsp;In June 2023, the bank granted Hasid Brothers Building Contracting Co. a loan for a development contract for the construction of hotels on an area of approximately 3.222 dunams near Armon Hanatziv Promenade in the settlement neighborhood of East Talpiot in&amp;nbsp;occupied East Jerusalem, in accordance with City Plan No. 4711for the designation of the area to an area for hotels and tourism.&amp;nbsp;The bank holds as collateral a first-degree lien on all the company’s Rights, including building rights, and current and future fruits arising from the real estate project.Givat HaMatosIn July 2024, the bank granted&amp;nbsp;Israeli construction company Ram Aderet – Salait two loans for a construction project of 212 housing units including 7 public housing units in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem. The project is part of City&amp;nbsp;Plan No.&amp;nbsp;מק/14295 for construction and development on an area of 369.393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners. In September 2021 and&amp;nbsp;In October 2021, the bank granted the company additional loans for the project.&amp;nbsp;In April 2021, the bank granted Ram Aderet – Salait a loan for a construction project on 20 plots of land in Givat HaMatos. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;Alfei Menashe&amp;nbsp;In January and August 2022, the bank granted Israeli construction company Briza BaGivaa loans for a construction project in the settlement of Alfei Menashe&amp;nbsp;across 18.146 dunam of lands belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plans No.&amp;nbsp;115/8 and No.&amp;nbsp;115/8/1 for the construction of 1,406 housing units in the Givat Tal neighborhood in the settlement on lands belonging to Azzun.&amp;nbsp;The bank holds as collateral a first-degree lien on all the company’s rights in the land and the project.In May 2022, the bank granted Briza BaGivaa a loan for the construction of 70 housing units in the settlement of Alfei Menashe. The bank holds as collateral a first-degree lien on the company's rights under a construction and development contract with the Ministry of Construction and Housing.&amp;nbsp;In October 2021, the bank granted&amp;nbsp;Israeli construction company Ofek Engineering (Aba), based in the settlement of Tzufim, a loan for a development project in the settlement of Alfei Menashe on 5 plots on lands belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plan No.&amp;nbsp;115/8/1 for the design and construction in the Givat Tal neighborhood in the settlement. The bank holds as collateral a first-degree lien on all the company's contractual rights in the land and the real estate, including building rights, according to a development contract&amp;nbsp;signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.In 2020, the bank granted&amp;nbsp;Rotshtein Real Estate&amp;nbsp;a loan for a construction project in the settlement of Alfei Menashe on 27.016 dunams of lands belonging to the Palestinian villages of Azzun and Kufr Thulth in the occupied West Bank. The project is part of Plan No.&amp;nbsp;1/17/115&amp;nbsp;for the development of a business park on the lands of Azzun and Kufr Thulth. The bank holds as collateral the company’s contractual and actual rights in the land and project.TzufimIn May 2020, the bank granted Ofek Engineering a loan for which the bank holds as collateral a first-degree mortgage on the rights in connection with a rental agreement for three houses in the settlement of Tzufim.&amp;nbsp;In 2018, the bank granted Ofek Engineering a loan for a construction project in the settlement of Tzufim on lands belonging to the Palestinian village of Jayyus. In 2016, the bank granted the company a mortgage for the purchase of a plot in the settlement of Tzufim, for which the bank holds as collateral the contractual rights in the real estate.&amp;nbsp;Beitar IlitIn November 2021, the bank granted Israeli construction company Denefit Real Estate a loan for a construction project in the settlement of Beitar Ilit in accordance with City Plan No.&amp;nbsp;426/1/3/1 for residential development in the settlement. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;In 2021, Bank Leumi granted Israeli company N. Nathanel a loan for a construction project of 405 housing units and a commercial area in the settlement of Beitar Illit, in accordance with Plan No.&amp;nbsp;3/426.In 2021, Bank Leumi provided Dafnit company with a loan for a construction project in Beitar Ilit, in accordance with Plan No.&amp;nbsp;31/1/426.&amp;nbsp;Atarot Industrial ZoneIn 2021, Bank Leumi granted a loan to Mivneh company for plots in the Atarot Industrial Zone in occupied East Jerusalem. The bank holds as collateral the company’s contractual and actual rights in the land and project.ArielIn 2020, Bank Leumi provided Israeli company Turen Habayit Shelcha a mortgage for the for the construction of 85 housing units in settlement of Ariel in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project.Previously, Who Profits documented additional involvement of the bank in settlement construction. For more, see Who Profits’ 2017&amp;nbsp;report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.&amp;nbsp;&amp;nbsp;Banking Services to Settlement Local and Regional CouncilsBank Leumi provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank and the Syrian Golan. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Bank Leumi has provided loans, credit facilities and various banking services for over 190 settlements in the occupied West Bank and the Syrian Golan.&amp;nbsp;These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), the Mateh Binyamin Regional Council (consisting of 52 settlements), the Shomron Regional Council (consisting of 33 settlements), and the settlements of Alfei Menashe, Ariel, Beit Aryeh, Beit El, Beitar Ilit, Efrat, Emanuel, Givat Zeev, Kiryat Arba, Ma’ale Adumim, and Oranit in the occupied West Bank. In addition, the bank has provided such services to the Golan Regional Council (consisting of&amp;nbsp;33 settlements) and the settlement of Katzrin in the occupied Syrian Golan.Gush Etzion Regional Council&amp;nbsp;As of April 2026, Bank Leumi had 2 active pledge agreements with the Gush Etzion Regional Council.&amp;nbsp;The Gush Etzion Regional Council consists of 24 settlements in the occupied West Bank.&amp;nbsp;In June 2016, Bank Leumi signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2115) for which the bank holds the council’s current and future revenue up to the amount of NIS 3,250,000 as collateral.&amp;nbsp;Har Hevron Regional CouncilAs of April 2026, Bank Leumi had 7 active pledge agreements with the Har Hevron Regional Council.&amp;nbsp;The Har Hevron Regional Council consists of23 settlements&amp;nbsp;in the South Hebron Hills area in the occupied West Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in 2024, the bank provided the council with a NIS 1 million credit facilities.&amp;nbsp;In 2023, Bank Leumi and&amp;nbsp;Mizrahi Tefahot Bank&amp;nbsp;granted loans in the amount of NIS 16 million loan to the Har Hevron Regional Council.According to the Regional Council’s meeting protocols, in November 2023, the Council approved a NIS 1 million loan from Bank Leumi for 2024. In September 2023, the Council approved a NIS 2,983,500 loan for 15 years from Bank Leumi.In November 2023, Bank Leumi signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2122), for which the bank holds the council’s current and future revenue as collateral.In January 2019, Bank Leumi signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2118) for which the bank holds the council’s current and future revenue as collateral.Jordan Valley&amp;nbsp;Regional CouncilAs of April 2026, Bank Leumi had 1 active pledge agreement with the Jordan Valley Regional Council.&amp;nbsp;The Jordan Valley Regional Council (also known as Bik'at HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;Mateh Binyamin&amp;nbsp;Regional CouncilAs of April 2026, Bank Leumi had 6 active pledge agreements with the Mateh Binyamin Regional Council.&amp;nbsp;The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.According to the Regional Council’s meeting protocols, in 2024 and 2025, Bank Leumi provided the council with a NIS 15 million credit facility.In January 2022, Bank Leumi signed a pledge agreement with the Mateh Binyamin Regional Council for a period of 99 years (ends 2121), for which the bank holds the council’s current and future revenue as collateral.In December 2021, Bank Leumi signed a pledge agreement with the Mateh Binyamin Regional Council for a period of 99 years (ends 2120), for which the bank holds the council’s current and future revenue as collateral.Shomron&amp;nbsp;Regional Council&amp;nbsp;As of April 2026, Bank Leumi had 9 active pledge agreements with the Shomron Regional Council.&amp;nbsp;The Shomron Regional Council consists of 33 settlements&amp;nbsp;in the central occupied West Bank.In September 2025, Bank Leumi signed a pledge agreement with the Shomron Regional Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a first-degree lien on all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.&amp;nbsp;In December 2025, Bank Leumi signed a pledge agreement with the Shomron Regional Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a first-degree lien on all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.&amp;nbsp;Alfei Menashe&amp;nbsp;As of April 2026, Bank Leumi had 7 active pledge agreements with the Alfei Menashe Local Council.&amp;nbsp;In January 2025, Bank Leumi signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2124). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind.In March 2021, Bank Leumi signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2120) for which the bank holds the council’s current and future revenue as collateral.According to the council’s&amp;nbsp;meeting&amp;nbsp;protocol from 2020, Bank Leumi provided the council with a NIS 6,000,000 loan.&amp;nbsp;ArielAs of April 2026, Bank Leumi had 1 active pledge agreement with the Ariel Municipality.&amp;nbsp;In December 2021, Bank Leumi signed a pledge agreement with the Ariel Municipality for a period of 99 years (ends 2120) for which the bank holds the council’s current and future revenue as collateral.Beit Aryeh&amp;nbsp;As of April 2026, Bank Leumi had 6 active pledge agreements with the Beit Aryeh Local Council.&amp;nbsp;In February 2019, Bank Leumi signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2118), for which the bank holds the council’s current and future revenue as collateral.In November 2012, Bank Leumi signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2111), for which the bank holds the council’s current and future revenue up to the amount of NIS 1,800,000 as collateral.Beit ElAs of April 2026, Bank Leumi had 10 active pledge agreements with the Beit El Local Council.&amp;nbsp;In October 2024, Bank Leumi signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In October 2024, Bank Leumi signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In December 2025, Bank Leumi signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2125). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.Beitar Ilit&amp;nbsp;As of April 2026, Bank Leumi had 6 active pledge agreements with the Beitar Ilit Municipality.&amp;nbsp;In October 2003, Bank Leumi signed 2 pledge agreements with the Beitar Ilit Municipality for a period of 99 years (ending 2102) for which the bank holds up to NIS 3 million of the municipality's revenues as collateral.Efrat&amp;nbsp;As of April 2026, Bank Leumi had 5 active pledge agreements with the Efrat Local Council.&amp;nbsp;In July 2025, Bank Leumi signed a pledge agreement with the Efrata Local Council for a period of 99 years (ends 2124). The bank holds first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.According to the Local Council’s meeting protocols, in 2021, the council had investment of NIS 15 million divided between three investment firms and three banks, including Bank Leumi.In November 2020, Bank Leumi signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2119), for which the bank holds the council’s current and future revenue as collateral.Emanuel&amp;nbsp;As of April 2026, Bank Leumi had&amp;nbsp;1&amp;nbsp;active pledge agreement with the Emanuel Local Council.&amp;nbsp;In January 2026, Bank Leumi signed a pledge agreement with the Emanual Local Council for a period of 99 years (ends 2125).&amp;nbsp;The bank holds the council’s rights for all its current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.&amp;nbsp;Givat ZeevAs of April 2026, Bank Leumi had 10 active pledge agreements with the Givat Zeev Local Council.&amp;nbsp;In December 2024, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In June 2025, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2124). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In May 2023, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2122), for which the bank holds the council’s current and future revenue as collateral.In December 2019, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2118), for which the bank holds the council’s current and future revenue as collateral.Kiryat Arba&amp;nbsp;As of April 2026, Bank Leumi had 10 active pledge agreements with the Kiryat Arba Local Council.&amp;nbsp;In May 2025, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s rights for current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In July 2025, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2124). The bank holds a first-degree mortgage and lien of rights on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind.In September 2025, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2124). The bank holds a first-rank lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind.&amp;nbsp;According to the Local Council’s meeting protocols, in 2024, the bank provided the council with a NIS&amp;nbsp;1,875,000 loan. In December 2024, the council approved a NIS&amp;nbsp;2,700,000 credit facility from the bank.&amp;nbsp;In December 2025, the council approved a NIS 3 million credit facility with the bank for 2026.&amp;nbsp;In March 2023, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2123), for which the bank holds the council’s current and future revenue as collateral.In August 2023, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2122), for which the bank holds the council’s current and future revenue as collateral.In July 2022, the council approved the opening of a bank account at Bank Leumi for a school</t>
+  </si>
+  <si>
+    <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Finance</t>
   </si>
   <si>
     <t>Baran Group</t>
   </si>
   <si>
     <t xml:space="preserve">Baran Group is a publicly-traded Israeli civil engineering, technology, telecommunication and construction solution provider with global operations.
 In February 2024, Baran Israel, a fully-owned subsidiary of Baran Group, issued an open tender for development works of a residential project in the Ma&amp;rsquo;ale Adumim settlement in the occupied West Bank. The tender pertains to carrying out development works to complete the occupancy of the project.
 In 2022, and 2023 the company carried out infrastructure works for the construction of a new residential neighborhood in the settlement of Ma&amp;rsquo;ale Adumim in the occupied West Bank. The works included the infrastructure construction of 459 housing units, and the construction of public infrastructure including road breaking, subsurface farming infrastructure, construction of an underground passage, retaining walls, and renovations that encompass play facilities. Additionally, the project involves the establishment of electrical and communication infrastructure connections, as well as the construction of sidewalks.
 In January 2023, Baran Efko Ltd., a fully-owned subsidiary of Baran Group, carried out the planning, production and construction of a 30-meters high cellular mast for the Pelephone Communications company in the settlement of Beitar Illit, in the occupied West Bank.
 In 2022, Baran Group provided Project Management Office services for the development of the Jerusalem Light Rail network (JLR). The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line. For more on the Jerusalem Light Rail see Who Profits report: Developments in the expansion of the JLR network: The J-Net project.
 In 2022, Baran Israel, a fully-owned subsidiary of Baran Group, managed the installation of the first turbine at the power station in Bereshit Wind Farm in the occupied Syrian Golan. The Bereshit Wind Farm is a large wind energy project of Enlight Renewable Energies in the Syrian Golan. The turbines are manufactured by General Electric company.
 In May 2020, the company signed a contract with Elbit Systems&amp;nbsp; for the planning and management of the relocation of Israeli Military Industries (IMI) factories to Ramat Beka industrial zone in the Naqab worth around 18 million USD (60 million NIS).
 In 2019, Baran Group was granted a contract with the Israeli Police for the construction and maintenance of buildings worth around NIS 7 million NIS.
 Furthermore, the Group managed the construction project of section A of the Tel Aviv-Jerusalem Fast Train (A1), including Bridge 6, which crosses the Green Line at the Latrun enclave into occupied Palestinian land.
 </t>
   </si>
   <si>
     <t>Bardarian Brothers</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli construction and infrastructure company.
 The company was one of the selected contractors that won the Israeli Ministry of Defense tender for infrastructure works along the Annexation Wall, carrying out two sections of the wall.
@@ -416,50 +297,53 @@
   <si>
     <t>Telecommunication</t>
   </si>
   <si>
     <t>$1B-</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Boneich Construction Development &amp; Investments</t>
   </si>
   <si>
     <t>Israel, Occupied Palestinian Territory</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli construction, development and investments company. The company is involved in numerous construction projects in the occupied Palestinian territory.
 Boneich Construction Development &amp;amp; Investments is building 30 housing units in Hadagan Hill neighborhood in the Efrat settlement on an area of 6,200 m2 under a tender of NIS 4.35 million, with development expenses of NIS 3.84 million, which it won on 24 November 2013.
 The company is also involved in two construction projects in the Beitar Illit settlement. It is building 48 housing units in the northwest part of the settlement under the framework of the settlement&amp;#39;s Local Outline Plan 426/3. According to the tender that Boneich Building Development &amp;amp; Investments won on 18 March 2015, the company purchased an area of 3,628m2 for NIS 9.8 million, with development expenses of NIS 6.6 million. In West Beitar Illit, the company is executing a project according to a tender of NIS 6.5 million, which it won on 27 October 2014, to build 40 housing units on an area of 4,091 m2 in the center of Beitar Illit. Development expenses were NIS 7.725 million. This tender is part of Local Outline Plan 426/8, which refers to the land of the Palestinian villages Wadi Fukin, Husan and Nahhalin.
 In 2016, the company completed a residential project in the northeastern extension of Pisgat Zeev East, which pushes the settlement closer to the Palestinian villages of Hizma and Anata. The project was built on an area of 4,940 m2 as part of Municipal Zoning Plan 8150, which refers to the expansion of Pisgat Ze&amp;#39;ev East to the northeast.
 All four projects are accompanied by Hapoalim Bank.
 </t>
   </si>
   <si>
     <t>Carrefour Israel (formerly Yenot Bitan)</t>
+  </si>
+  <si>
+    <t>Private, Subsidiary of Public</t>
   </si>
   <si>
     <t xml:space="preserve">Global Retail C.I. (formerly Yenot Bitan), also known as Carrefour Israel, is engaged in the food retail sector and operates a supermarket chain for the retail sale of food and other consumer products under the Carrefour, Mega, Mega in the City and Yenot Bitan brands.
 Carrefour Israel
 In April 2022, the company entered into an exclusive franchise agreement with French multinational corporation Carrefour Group to operate the Group&amp;#39;s stores and market Carrefour brands under the name Carrefour Israel.
 The franchise agreement was signed for a period of 20 years with automatic renewal for an additional 20 years and extension options for additional 20-year periods.
 In accordance with the terms of the franchise agreement, Global Retail has rebranded most of the company&amp;#39;s branches and adapted them to the Carrefour brand names. By the end of 2023, the company completed the conversion and launch of approximately 77 branches into Carrefour branches.
 In February 2024, the franchise agreement period was extended for an additional 7 years.
 By June 2024, the company has operated 97 Carrefour branches in Israel.
 Stores in Settlements
 The company operates a Carrefour branch in a shopping center located in a &amp;ldquo;demilitarized zone&amp;rdquo; outside the Green Line in the occupied West Bank in the city of Maccabim (Modi&amp;#39;in-Maccabim-Re&amp;#39;ut), and a Carrefour branch in the settlement neighborhood of Neve Ya&amp;rsquo;akov in occupied East Jerusalem.
 The company operates Yenot Bitan stores in the settlements of Ariel, Alfei Menashe and Ma&amp;rsquo;ale Adumim in the occupied West Bank.
 The company operates &amp;#39;Mehadrin Market&amp;#39; branches in the settlements of Beit El and Modi&amp;rsquo;in Illit in the occupied West Bank.
 Services to Israeli Ministry of Defense &amp;nbsp;
 The company provides food and beverages for the Coordinator of Government Activities in the Territories (COGAT), the Israeli military coordination unit in the occupied West Bank and Gaza. In 2024, the company provided food/beverages for COGAT for events for a total amount of NIS 9,610. In 2024, the company provided food/beverages for COGAT for a total of NIS 33,705.
 </t>
   </si>
   <si>
     <t>Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Food Industry, Service Industry and Retail</t>
   </si>
   <si>
     <t xml:space="preserve">Caterpillar </t>
@@ -504,50 +388,62 @@
     <t>Cisco Systems Inc. is a publicly traded American technology company. The company engages in networking, collaboration, security and observability solutions, including artificial intelligence (AI) native networking and cybersecurity solutions.&amp;nbsp;Cisco Systems provides servers, computing, cybersecurity tools, and communication systems and equipment to the Israeli military and the Israel Police. The company has also provided communications and surveillance technology to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.Services to the Israeli MilitaryCisco provides communication systems and servers to the Israeli military and the Israeli Ministry of Defense (IMOD).&amp;nbsp;In July 2025, the&amp;nbsp;Israeli Ministry of Defense (IMOD) published a tender for the purchase of Cisco servers. In March 2025, the IMOD issued a tender for the purchase of Cisco headsets with a PTT button.&amp;nbsp;Unified Communication SystemsCisco provides the Israeli military with Cisco Unified Communications, an IP-based communications system that integrates voice, video, data, and mobility products and applications.In March 2020, Cisco Systems began laying tens of Unified Communication systems for the Israeli military, expected to reach hundreds of systems. The unified network centralizes the transfer of video, voice, and data between different Israeli military units. Cisco’s Unified Communication system serves to accelerate the Israeli military’s response timeframe.Servers for the Israeli MilitaryIn 2017, Cisco Systems won the Israeli Ministry of Defense’s tender to supply the Israeli military with servers for a period of three years, with an option for an additional two years, for a total amount of NIS 1 billion. The servers were integrated by the Israeli company&amp;nbsp;Bynet Data Communications. The tender was funded by US foreign aid provided by the United States to Israel.&amp;nbsp;Cisco replaced HP, which had been the previous server supplier for the IMOD.&amp;nbsp;David’s Citadel – underground ICT Data CenterCisco Systems’ computing and communication systems, cyber security and load balancing systems were integrated into the Israeli military’s biggest ICT underground data center in the Naqab called David’s Citadel, completed in 2020. The Data Center cost reached NIS 1.6 billion.The Military server farm has a storage capacity that’s 10,000 more than the standard computer and integrates 300 of the Israeli military’s surveillance, intelligence, and combat units’ ICT data systems in one base. Centralizing Israel’s ICT data serves to bolster the capacity of Israel’s intelligence and combat military units.The center is part of the Israeli military’s strive to centralize data and its “move to the south” plan launched in 2011. The plan involved the relocation of Israeli military bases to the Naqab as part of Israel’s broader strive to Judaize the Naqab. For more on development and military projects in the Naqab visit Who Profits’ interactive map&amp;nbsp;Tools of Dispossession in the Naqab: Development &amp;amp; Military ProjectsJoint Projects with the MilitaryIn May 2022, it was reported that Cisco engineers together with Israeli soldiers of the ICT Unit developed application for use by civil society organizations which work with the military.According to the Cisco’s VP of technology, “The connection between the technology units in the Israeli military and the high-tech companies in Israel is a significant anchor in the accuracy and advanced development of technologies that serve the security of the state and the bodies responsible for it… The sight of officers in uniforms sitting next to our engineers and developing technological solutions together is very natural to us, but still exciting.”In October 2023, Cisco Systems Israel supported the development of the digital platform “Israel Rises” of the Home Front Command, a branch of the Israeli military.Also in October 2023, amid the military invasion of Gaza, the company gave grants to its employees who were on reserve duty in the Israeli Military.Services to Settlements&amp;nbsp;In February 2019, the Ministry for the Development of the Negev and the Galilee allocated NIS 90 million for the 'Klika' project, in cooperation with Cisco Systems, for the launch of 45 technological hubs, all of which will be equipped with Cisco communication technology. By September 2023, seven of the 36 hubs that have been opened are located on occupied territory. Five hubs are located in the occupied West Bank, in the settlements of Modi’in Illit, Beitar Illit, Kiryat Arba, Itamar, and Sha’ar Binyamin Industrial Zone. Two additional hubs are located in the occupied Syrian Golan – one at the Ha’Emir junction, between the settlement of Sha’al and Odem, and the second in the settlement of Katzrin.&amp;nbsp;Technological Hubs in the NaqabAs of September 2023, eleven Cisco technology-equipped hubs have been opened in the Naqab. of which two are located in the Palestinian Bedouin towns of Hura and Rahat. In 2018, the first hub was launched in cooperation with the city of Dimona Municipality, and since then several other hubs were created in the east and western parts of the Naqab.These hubs form part of the Israeli government’s industrialization and resettlement plan which strives to create jobs in the Naqab, in the hope of drawing Jewish Israelis to settle in the region, while concentrating its Palestinian communities into ghettoized residential areas.Services to the Israel PoliceCisco is a long-time supplier of communications systems and equipment to the Israel Police.&amp;nbsp;In May 2022, the Israel Police published a tender for the purchase of Cisco communications equipment, including licensing and software, for the Police technology department.&amp;nbsp;In August 2022, the technology department of the Israeli police purchased communication equipment called "Nituv" (Routing) including licensing and software manufactured by Cisco through the seller, Matrix Network Net Ltd.&amp;nbsp;&amp;nbsp;According to a response to a Freedom of Information (FOI) request submitted by Who Profits to the Israel Police, between the years 2020 and 2021 the Israel police purchased Cisco Systems equipment and software worth NIS 4,060,533 million.Enhancing Surveillance in JerusalemIn 2017, Cisco and the Jerusalem Municipality signed a memorandum of understanding for cooperation between the municipality and the company to make Jerusalem the first smart city in Israel.In the same year, Cisco installed communication equipment and CCTVs for the Jerusalem municipality as part of a pilot project for the development of Smart City technology in the west of the city.The Smart City project is part of Israel's surveillance apparatus in Jerusalem, which is aimed mainly at the Palestinian residents of the city. For more on surveillance in occupied East Jerusalem see Who Profits report:&amp;nbsp;“Big Brother” in Jerusalem’s Old City.</t>
   </si>
   <si>
     <t>Private Security and Surveillance Technology, Services to the Settlements, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Technology and Hi-tech, Telecommunication</t>
   </si>
   <si>
     <t>East Jerusalem, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Citybook Services</t>
   </si>
   <si>
     <t xml:space="preserve">A provider of offshore outsourcing services for the US market: mainly real estate title searches, lease abstracts, but also some medical billing and accounting services.
 The company&amp;#39;s main branch is located in Modi&amp;#39;in Illit settlement and a secondary branch is located in Beitar Illit settlement - both in the occupied West Bank.
 Most of the company&amp;#39;s&amp;nbsp;employees are ultra-orthodox women, living in the settlements of Modi&amp;#39;in Illit and Beitar Illit.
 </t>
   </si>
   <si>
     <t>Settlement Production</t>
   </si>
   <si>
     <t>Real Estate</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Clal Insurance Enterprises Holdings </t>
+  </si>
+  <si>
+    <t>A public Israeli holding company active primarily in the fields of insurance, pensions, provident funds, finance, and credit cards. The Group is one of the largest financial insurance and credit card groups in Israel.&amp;nbsp;Clal has provided financing for settlement expansion projects and is engaged in the provision of services to settlements and in the exploitation of occupied natural resources. These include telecommunication and energy services, and transportation projects such as the Jerusalem Light Rail.&amp;nbsp;As previous research by Who Profits has shown, Clal and other major Israeli insurance companies are complicit in financing settlement construction, settlement transportation projects, exploitation of occupied natural resources, and in Israel’s military-industrial complex, both directly and through their holdings in other complicit companies.For more on the complicity of Israeli insurance companies and pension funds, see Who Profits’ 2022 report:&amp;nbsp;Insuring Dispossession: The Complicity of Five Israeli Insurance and Pension Companies in the Violation of Palestinian Rights.Financing Settlement Construction Projects&amp;nbsp;Construction on Occupied Land&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co.Between 2018 and 2020, Clal provided the Israeli settlement-based construction company&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co. with loans for construction projects.&amp;nbsp;Bar-Amana is owned by the settlement movement Amana and considered to be the main settlement arm of the settlers, working to establish illegal settlements and outposts in the occupied West Bank.&amp;nbsp;Clal holds the company's rights in several construction projects and occupied land as collateral in the settlements of Karnei Shomron, Efart and Kiryat Arba.In September 2020, Clal&amp;nbsp;granted&amp;nbsp;Bar-Amana a loan for a construction project of 164 housing units on&amp;nbsp;22.1 dunams (22,100 square meters) of land in the settlement of Karnei Shomron in the occupied West Bank according to&amp;nbsp;City Plan No. 117/8/13 in Ginot Shomron neighborhood in the settlement as part of the development of the neighborhood and expansion of its entrance road. Clal holds as collateral all the company’s rights in the property and or the project to be built on the land.In December 2020, Clal&amp;nbsp;granted the company&amp;nbsp;a loan for a construction project in the settlement of Kiryat Arba for construction on&amp;nbsp;4.903 dunams of land. Clal holds as collateral the company's rights in the project, including all current and\or future sums generated from the project, its rights in its bank accounts, its rights according to the agreement signed between the company and the Custodian of Abandoned Property in the West Bank, its rights to receive any funds and tax refunds, and funds received from buyers and contractors.In April&amp;nbsp;2018, Clal&amp;nbsp;granted Bar Amana&amp;nbsp;a loan for a construction project of 40 housing units and a commercial center and office space on&amp;nbsp;9.83 dunams of land in the settlement of Efrat in the occupied West Bank.&amp;nbsp;The project is part of&amp;nbsp;Plan No. 410/5/4 for construction on lands belonging to the Palestinian villages Al Kahdir and Artis. Clal holds as collateral the company's rights in the project, including all current and future revenue from the project.&amp;nbsp;In December 2020, Clal granted the company an additional loan for the same project under the same plan for the construction of 106 housing units.&amp;nbsp;A. BarkanIn 2020, Clal Insurance&amp;nbsp;granted Israeli construction company&amp;nbsp;A. Barkan&amp;nbsp;a loan for a construction project of 110 housing units in the settlement of Ariel in the occupied West Bank&amp;nbsp;according to tender&amp;nbsp;85/2019/יש. Clal holds as collateral the company's rights in the project, including its rights from the Custodian of Abandoned Property in the West Bank and the Israeli Ministry of Construction and Housing (IMOCH), and any grants and funds given to the company by contractors.Traklin Yizum&amp;nbsp;UbniyaIn 2020, Clal granted Israeli construction company Traklin Yizum Ubniya loans for the construction of 254 housing units in the settlement of Beit Aryeh.&amp;nbsp;In&amp;nbsp;March 2020, Clal&amp;nbsp;granted the company&amp;nbsp;a loan for the construction of 118 housing units in the settlement as part of&amp;nbsp;Plan No. 202/2/2 for the allocation of areas for public purposes, housing and infrastructure in the settlement. As part of the agreement, Clal holds as collateral the company's financial and contractual rights in the project, including all of the company's rights in the bank, all of its rights to receive funds from the Israeli Land Authority or the Custodian of Abandoned Properties in the West Bank, and funds received from home buyers and contractors. In November 2020, Clal granted the company an additional loan for the construction of 136 housing units under the same City Plan. Clal holds as collateral the company's rights in the project, including, all its rights to receive funds from the Israeli Land Authority or the Custodian of Abandoned Properties in the West Bank, and funds received from home buyers and contractors.In&amp;nbsp;November 2016, Clal&amp;nbsp;granted the company&amp;nbsp;a loan for a construction of 80 housing units&amp;nbsp;in the settlement of Beitar Illit in accordance with&amp;nbsp;Plan No. 426/3. As part of the agreement, Clal holds as collateral the company's rights in the project, including all its rights to receive funds from the Israeli Land Authority or the Custodian of Abandoned Properties in the West Bank, and funds received from home buyers and contractors.Z.F. BuildingBetween 2018 and 2021, Clal granted Israeli construction company Z.F. Building loans for the construction of a residential and commercial project in the settlement of Efrat, on lands belonging to the Palestinian villages of Al Kahdir and Artis in the occupied West Bank.&amp;nbsp;In May 2018, Clal granted Z.F. Building a loan for a construction project of 40 housing units with a commercial compound on 9.830 dunams of land in the settlement of Efrat.&amp;nbsp;The project is part of&amp;nbsp;Plan No. 410/5/4 for the rezoning of lands belonging to&amp;nbsp;Al Kahdir and Artis.&amp;nbsp;Clal holds as collateral the company's rights in the project, including all of its rights in the bank and its rights from an agreement with&amp;nbsp;Bar Amana Buildings Construction &amp;amp; Development Co, all its rights to receive funds from the Israeli Land Authority or the Custodian of Abandoned Properties in the West Bank, and funds received from home buyers and contractors.&amp;nbsp;In April 2021, Clal granted the company an additional loan for the same above project.&amp;nbsp;Financing Israeli Military ProjectsIn 2022, Clal participated in the financing of the Israeli military ICT campus “Kiryat HaTikshuv”. The NIS 2 billion project was part of the Israeli Ministry of Defense's relocation plan to transfer army bases to the Naqab region, including the ICT Corps’ Technology Unit, the Air Force Technology Unit and the Southern Command headquarters.For more on military projects in the Naqab, see Who Profits’ interactive map&amp;nbsp;Tools of Dispossession in the Naqab: Development &amp;amp; Military Projects.Services to the Israel PoliceClal&amp;nbsp;owns the Israel Police Yarkon Region Headquarters building.&amp;nbsp;Holdings in Complicit CompaniesThrough its holdings in other companies, Clal Insurance is complicit in providing services to the Israeli Ministry of Defense and the Israeli military, in the exploitation of occupied natural resources, and in the construction and expansion of settlement infrastructure.&amp;nbsp;Clal holds 8.36% of the shares of Israeli renewable energy,&amp;nbsp;Enlight Renewable Energy, which develops and operates several renewable energy projects in the occupied Syrian Golan.Clal holds 7.89% of the shares of Israeli telecommunications company,&amp;nbsp;Partner Communications,&amp;nbsp;which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements in the occupied West Bank and East Jerusalem. The company has also provided Telecommunication and internet services to the Israeli military District Coordination and Liaison Office in Gaza and the Israeli Civil Administration in the occupied West Bank.Clal holds 7.84% of the shares of gas fueling and energy company,&amp;nbsp;Dor Alon Energy, which operates gas stations and convenience stores in settlements in the occupied West Bank and East Jerusalem.&amp;nbsp;Dor Alon also has access to the captive Palestinian market and has been supplying fuel to the Palestinian Authority since 2021.&amp;nbsp;Clal holds 7.8%&amp;nbsp;of the shares of construction and engineering company Shapir Engineering and Industry, the co-operator and developer of the Jerusalem Light Rail project, which connects Israeli settlements in occupied East Jerusalem. The company also operates a quarry and concrete plant in the occupied West Bank. For more on the Jerusalem Light Rail, see Who Profits’ Update:&amp;nbsp;Developments in the expansion of the JLR network: The J-Net project.Clal holds 7.56% of the shares of&amp;nbsp;Paz Energy, which operates gas stations and convenience stores in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. Paz also provides fueling services for the Israeli Air Force and the Israeli Civil Administration in the occupied West Bank, as well as to the Israel Police and the Israel Prison Service.&amp;nbsp;Clal holds 6.88%&amp;nbsp;of the shares of construction company&amp;nbsp;Shikun &amp;amp; Binui Group, which has significant involvement in the construction and expansion of settlements and occupation infrastructure in the occupied West Bank and East Jerusalem. the company also provides services to the Israeli Ministry of Defense, and was involved in the construction of the barrier surrounding besieged Gaza.Clal holds 6.81% of the shares of real estate and infrastructure company&amp;nbsp;Electra, which is involved in the construction of infrastructure and transportation projects in the occupied West Bank and East Jerusalem. The company carries out part of the construction of the Jerusalem Light Rail Blue Line in occupied East Jerusalem. Electra has also provided services to the Israeli military, the Israel Police and the Israel Prison Service.&amp;nbsp;For more on the Jerusalem Light Rail Blue Line, see Who Profits’ Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The Blue Line.&amp;nbsp;Clal holds 6.69% of the shares of&amp;nbsp;Zabar Solar, which operates three commercial solar fields in the occupied West Bank.Clal holds 6.4% of the shares of construction company,&amp;nbsp;Danya Cebus, which is involved in the construction of housing and transportation projects in settlements in the occupied West Bank and East Jerusalem. The company is the co-contractor of the Jerusalem Light Rail Blue Line.&amp;nbsp;Clal holds 5.61%&amp;nbsp;of the shares of construction company&amp;nbsp;Ashtrom Group, which is involved in the exploitation of occupied natural resources. The company&amp;nbsp;operates a quarry in the occupied West Bank, a cement plant in occupied East Jerusalem, and is involved in a renewable energy project in the occupied Syrian Golan.&amp;nbsp;Clal holds 5.57% of the shares of IT company&amp;nbsp;One Software Technologies, which supplies a wide range of computing services and equipment to the Israeli Ministry of Defense, incluidng the Coordinator of Government Activities in the Territories (COGAT), the Israeli Civil Administration in the West Bank, and the District Coordination and Liaison in Gaza. The company has also provided services to the Israel Prison Service.Clal holds 5.59% of the shares of Israeli telecommunication company&amp;nbsp;Bezeq, which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, to the Israeli military, the Israel Police and the Israel Prison Service.Clal holds&amp;nbsp;2.91%&amp;nbsp;of the shares of&amp;nbsp;Mayer Cars &amp;amp; Trucks Co., the exclusive importer of&amp;nbsp;Volvo Group&amp;nbsp;in Israel. Mayer Cars provides&amp;nbsp;Volvo&amp;nbsp;equipment, vehicles, spare parts and maintenance services to the Israeli Ministry of Defense. Through its subsidiary,&amp;nbsp;Merkavim Transportation Technologies&amp;nbsp;Ltd., jointly held with Volvo Group, Mayer Cars has provided armored buses to settlements in the occupied West Bank and to transportation companies operating bus lines in the occupied West Bank and East Jerusalem. &amp;nbsp;The company has also provided buses for the Israel Prison Service.Holdings in Israeli BanksClal holds 6.59% of the shares of Israel&amp;nbsp;Discount Bank,&amp;nbsp;which is involved in financing settlement construction on occupied land and in providing financial services to settlements' regional and local councils. For more on the involvement of Israeli banks, see their profiles and Who Profits’ dynamic report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.</t>
+  </si>
+  <si>
+    <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Services to the Settlements, Settlement Enterprise</t>
+  </si>
+  <si>
+    <t>$5B-$10B</t>
   </si>
   <si>
     <t xml:space="preserve">Danya Cebus </t>
   </si>
   <si>
     <t xml:space="preserve">Public Israeli company Danya Cebus is one of the largest construction and infrastructure companies in Israel. The company specializes in the execution of large infrastructure projects that include the construction of roads, the construction of railway infrastructure, bridges, parking lots, tunnel mining and related infrastructure.
 The company is involved in the construction of housing and transportation projects in settlements in the occupied West Bank and East Jerusalem.
 The Jerusalem Light Rail 
 In September 2023, the company&amp;rsquo;s consortium, JTrain, was chosen as the winning bid in the Jerusalem Light Rail (JLR) Blue Line tender. The JTrain consortium was established for the benefit of the project and is jointly owned by Danya Cebus, Dan Public Transportation Company, and the Spanish infrastructure company COMSA.
 The JLR network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side and is contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city&amp;rsquo;s Palestinian neighborhoods.
 The JLR Blue Line is to be the third and longest main axis of the JLR network. The line route stretches for 31 km connecting the settlement neighborhood of Ramot and Ramat Eshkol settlement neighborhoods in the north to the settlement neighborhood of Gilo in the south, passing through the city center, with 53 stations &amp;ndash; of which 17 are located in settlement neighborhoods of Ramat Eshkol, Ramot, Gilo and Givat Hamatos in occupied East Jerusalem.
 The tender, estimated at NIS 9 billion, includes the establishment, operation, maintenance and financing of the Blue Line project, and the building and laying of tracks for three railway lines extending over 31 kilometers. The consortium will operate the Blue Line for a period of seven years with an option for another 18 years, and will maintain the network for 25 years. The planning works will begin in the coming year and the line will be gradually activated starting in 2028 until its full operation in 2030. &amp;nbsp;
 In September 2023, JTrain won a tender by Moriah Jerusalem Development Corporation to carry out infrastructure, construction, paving and development works at the Ramot Interchange, adjacent to the Ramot settlement neighborhood, as part of the Blue Line project.
 For more on the Jerusalem Light Rail see Who Profits Update Developments in the expansion of the JLR network: The J-Net project.
 Construction on Occupied Land 
 The company has been involved in the construction of several real estate projects in Israeli settlements in the occupied West Bank and East Jerusalem. These include the construction of housing units in the settlement neighborhoods of Har Homa and Gilo in East Jerusalem, in the &amp;quot;Green Park&amp;quot; neighborhood in the settlement of Modi&amp;#39;in Illit, and the &amp;quot;Nofei Hasela&amp;quot; neighborhood in the settlement of Ma&amp;rsquo;ale Adumim in the occupied West Bank.
 In January 2020, the company won a tender through its fully owned subsidiary Cebus Rimon, to supply and install prefabricated transformer rooms in the settlement of Modi&amp;rsquo;in Illit in the West Bank.
 In 2019, Danya Cebus won a tender to carry out infrastructure and development works for the southern section of the American Road in East Jerusalem. The American Road is part of the eastern ring road, which connects the northern and southern parts of East Jerusalem. The project benefits Israeli settlers while cutting off Palestinian neighborhoods from one another.
 The company also built a commercial complex for Rami Levy in the Atarot settlement Industrial Zone in occupied East Jerusalem. The complex takes up 23,000 square meters and includes a 3-story building with a supermarket, shops and parking areas.
 The company built residential student dormitories in East Jerusalem for the Hebrew University of Jerusalem in partnership with Minrav Group. The residential complex includes 9 buildings and can accommodate 1,600 students.
 The company&amp;rsquo;s subsidiary, Cebus Rimon, was also involved in the construction of the Tel-Aviv-Jerusalem Fast Train (A1), which crosses into the occupied West Bank in two sections. For more on the A1 Train see Who Profits Update Crossing the Line.
 Services for the Israeli military 
 Gaza
 In 2017, the company won three tenders for the construction of a wall as part of the Israeli barrier surrounding the besieged Gaza for NIS 770 million. The tender includes the construction of three sections of a wall using the hydromill method for a total length of approximately 16.8 km as part of the tender published by the Ministry of Defense.
 As part of the works, the company&amp;rsquo;s subsidiary Geo Danya Ltd. carried out drilling to a depth of tens of meters with special machines. In October 2019, the company&amp;#39;s employees attacked protesters who demonstrated near the work site near the border with Gaza.
@@ -565,58 +461,58 @@
   </si>
   <si>
     <t>DefenSoft</t>
   </si>
   <si>
     <t xml:space="preserve">A homeland security company that develops software solutions for security systems. DefenSoft&amp;#39;s primary product, the Lighthouse, is a system for boundary security design. Applications for this software include borders and coastlines, military bases, airports and seaports.
 The company has provided the Israeli army with the defense array design for the Separation Wall in the occupied West Bank, and around the Gaza Strip.
 </t>
   </si>
   <si>
     <t>Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>$1M-$5M</t>
   </si>
   <si>
     <t>Gaza, West Bank</t>
   </si>
   <si>
     <t>Eastlink Lanker</t>
   </si>
   <si>
     <t>Public Limited</t>
   </si>
   <si>
-    <t>UK</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">A public UK-based international investment company engaged in the import and export of metal and industrial equipment.
 The company holds 30% in&amp;nbsp;Tnufa Transportation Solutions Ltd.&amp;nbsp;which was founded in 2020 after winning a tender to operate public transportation in the occupied West Bank and East Jerusalem area. &amp;nbsp;Eastlink Lanker also holds shares in China Motors Ltd., which holds 22.5% in Tnufa, through its subsidiary Magi Motors.
 Tnufa Transportation lines operate between and serve the settlements of the Shomron Regional Council, Kedumim, Karnei Shomron, Beit Aryeh-Ofarim, Alfei Menashe, Emanuel, Elkana, Oranit and Ariel, as well as additional lines connecting between the settlements and major cities within the Green Line. The lines are operated by more than 260 buses, including bulletproof buses.
 Since 2021, Tnufa operate public transportation lines in the &amp;ldquo;Jerusalem Corridor&amp;rdquo; area. Several of company&amp;rsquo;s lines connect the settlements of Modi&amp;rsquo;in Illit, Har Adar, Mevo Horon and Ramot settlement neighborhood in East Jerusalem to Jerusalem and other cities within the Green Line. Company lines also serve Ofer military base.
 </t>
+  </si>
+  <si>
+    <t>Other</t>
   </si>
   <si>
     <t>Eli Yohanan Engineers</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli construction and development company.
 The compnay is involved in constructing housing projects in illegal Israeli settlements across the occupied West Bank and occupied East Jerusalem, including in Ma&amp;#39;ale Adumim, Efrat, Neve Daniel, Beitar Illit and Pisgat Ze&amp;#39;ev.
 The compnay is currently involved in the construction of 66 housing units in Pisgat Ze&amp;#39;ev, occupied East Jerusaelm, taking over 10,000 sq meters of Palestinain land. &amp;nbsp;The project, built in accordance with Local Outline Plan 8150, is accompanied by Hapoalim Bank.
 Hapoalim Bank is also accompanying the company&amp;#39;s residential project in the settlement of Beitar Illit, built in accordance with Local Outline Plan 426/7/ב, which refers to the lands of the Palestinian village Husan. The bank holds as collateral all present and future rights derived by the company from its development contract with the Israeli Civil Administration.
 Eli Yohanan Engineers was a contractor with the Israeli Ministry of Defense for the construction of the Separation Wall.
 </t>
   </si>
   <si>
     <t>G1 Secure Solutions (formerly G4S Israel)</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Israeli provider of human security and electronic security services and technologies.
 The company was formerly part of the global&amp;nbsp;G4S&amp;nbsp;concern, which specializes in security personnel services, electronic security services, arrest alternative such as ankle monitors and operating private jail houses around the world. In December 2016, the company was&amp;nbsp;sold&amp;nbsp;to the Israeli equity fund, FIMI.
 Security services to settlements and industrial zones
 The company has provided security services, including security equipment and personnel, to businesses in the settlements in the occupied West Bank, including&amp;nbsp;Modi&amp;rsquo;in Illit,&amp;nbsp;Ma&amp;rsquo;ale Adumim, and the&amp;nbsp;Kalia&amp;nbsp;settlement in the Jordan Valley. The company also provided security services to businesses in the settlements&amp;rsquo; industrial zones of&amp;nbsp;Mishor Adumim&amp;nbsp;and&amp;nbsp;Atarot. In addition, after the company purchased Aminut Moked Artzi, one of the oldest private security companies in Israel, it took over its entire business operations, including security services to businesses in the&amp;nbsp;Barkan industrial Zone. The company has also provided services to the settlement neighborhood of&amp;nbsp;Har Adar&amp;nbsp;in occupied East Jerusalem.
 G1 Secure Solutions provides Closed Circuit TV (CCTV) systems to the Israeli Ministry of Public Security&amp;rsquo;s safe city project. The safe city project is implemented in dozens of settlement municipalities in the West Bank.
 In 2020, the company&amp;rsquo;s fully-owned subsidiary, G1 Hotelo Computerized, Systems was contracted by Ariel University, in the settlement of Ariel in the occupied West Bank, to provide small maintenance work services. The contract is for a period of three years with the option of extension for a total of five years.
 Additionally, in 2018, the company maintained cooperation with Ariel University which included the company&amp;rsquo;s participation in an open career day in the university.
 The company also provides security to Mei Tamar, a Mekorot (Israeli national water company) installation in the Jordan Valley in the West Bank.
 Services to Israeli Checkpoints
@@ -727,176 +623,92 @@
 As of 2021, the company&amp;rsquo;s subsidiary&amp;nbsp; JWPE purifies the sewage for several settlements including Ma&amp;rsquo;ale Adumim, Givat Zeev, Beitar Illit, New Givhon, Mount Gilo (Har Gilo), Ma&amp;rsquo;ale Adumim, Mitzpe Jericho, Kfar Adumim, Anatot, Adam, and Alon, as well as&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp; Palestinian towns in occupied West Bank including Bethlehem, Beit Jala, Bir Nabala, Al-ram, Al-Jib, Anata and Hizma.
 JWPE owns the Homat Shmuel (Har Homa) purification plant, opened in 2014 and processes sewage from the Har Homa settlement neighborhood and the Palestinian neighborhoods of Sur Baher and Umm Tuba in occupied East Jerusalem. The treated water is used for irrigation of public parks throughout Jerusalem.
 The company owns the Sorek sewage treatment plant, treating 90,000 cubic meters of sewage per day. It is the third largest plant in Israel; the plant receives sewage from settlements in the occupied West Bank, including Beitar Illit, Givat Zeev and Gush Etzion. It also treats sewage from the Palestinian towns of Beit Jala, Bir Nabala, Bethlehem and Al-Ram. The treated water is used in irrigation for agriculture in Israeli towns within the Green Line. The purification process is also used to generate electricity through biogas, generating over 12 million KW annually.
 In 2019, JWPE purchased the Og water purification plant for NIS 73 million from Mekorot&amp;rsquo;s Subsidiary, Mekorot Development and Enterprise. The plant, located in the occupied West Bank, was built under a BOT (Build-Operate-Transfer) agreement for NIS 85 million, it started operating in 2014 by Mekorot Development and Enterprise and treated 9 million cubic meter of wastewater.
 The Og plant treats wastewater from northern East Jerusalem and from Maale Adumim settlement and the Mateh Binyamin settlement regional council. The treated water is used primarily to irrigate date palm orchards in settlements in the occupied Jordan Valley.
 Palestinian De-development/ Captive Market
 Hagihon holds the Palestinian water sector as a captive market and exploits the natural resources of the occupied West Bank. The company does so&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp; by selling water to the Palestinian Authority and the Ramallah water plant. Through its subsidiary, JWPE, the company appropriates&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp; Palestinian wastewater, provides it for illegal settlements in the occupied West Bank, and reuses it within the Green Line while restricting Palestinian communities&amp;rsquo; access to water. This violates international laws, among them the 4th&amp;nbsp;Geneva Convention, which states that the transfer of an occupying power&amp;rsquo;s population to settlements in an occupied land is illegal, and it cannot acquire sovereignty over an occupied land or its resources.
 Hagihon Company is also responsible for supplying water within the Jerusalem Municipality, including to Palestinian neighborhoods in occupied East Jerusalem. However, residents of Ras Khamis, Ras Shahada, Dahyat a-Salam, and the Shuafat Refugee Camp, which have been cut off from the rest of the city by the construction of the Separation Wall, suffer from a chronic water crisis. In 2014, residents petitioned the Israeli High Court of Justice after the company stopped the regular supply of water, leaving an estimated 60,000-80,000 Palestinians without regular running water.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Electricity, Gas and Water Supply, Renewable Energy</t>
   </si>
   <si>
     <t>Haim Zaken Construction and Investments</t>
   </si>
   <si>
     <t xml:space="preserve">An Israeli construction and development company predominantly active beyond the Green Line. The company constructed multiple housing projects in the settlements of Beitar Illit, Givat Zeev and Ma&amp;#39;ale Adumim and in settlement neighborhoods of Har Homa (Homat Shmuel), Gilo and Pisgat Zeev in occupied East Jerusalem. According to company publications, these projects include thousands of populated housing units: 110 apartments in Ma&amp;#39;ale Adumim, 112 in Givat Zeev, 102 in Gilo, 70 in Har Homa, 142 in Pisgat Zeev and 922 units in Beitar Illit. Currently, the company is building new housing projects in Har Homa and Beitar Illit.
 The company also constructed a 8,000 square meters mall in Beitar Illit. It wholly owns the mall and rents out some of its commercial space to Hapolaim Bank and Jerusalem Bank.
 </t>
   </si>
   <si>
+    <t xml:space="preserve">Hamat Group </t>
+  </si>
+  <si>
+    <t>Hamat Group is a publicly traded Israeli company engaged in the production, marketing, distribution and sale of products in the construction products industry, sanitary ware, faucets, plumbing products and ceramics.The group owns the following trade names: “HAMAT”, “HAMAT USA”, “HARSA”, “HOUZER”, “ZM”, “LAB3”, “FORMEX”, “BATH Clip”, “Ziv Kitchens”, “Lipski”, and “Aloni A” under which a significant portion of its products are marketed.Settlement Production&amp;nbsp;Hamat Group's fully owned subsidiary, Harsa Studio, operates a factory in the Barkan Industrial Zone in the occupied West Bank, located on land owned by the company.&amp;nbsp;In 2017, Hamat Group purchased 12 dunams (12,000 square meters) of land in the Barkan Industrial Zone for a total of NIS 24.7 million. The land was purchased in accordance with a capitalized lease agreement signed with the Israel Land Authority, which is valid until September 2036 with an option to extend the lease period for an additional 49 years. Before the purchase, between 1991 and 2017, the company had leased the land from the Israel Land Authority.&amp;nbsp;The area includes a main building, a factory, a warehouse and offices with an area of approximately 6,100 square meters.&amp;nbsp;Harsa Studio is engaged in the production, development, marketing, and sale of plastic plumbing and sanitation products, including pipes, pipe fittings, cisterns, toilet seats, etc., as well as designed plastic consumer products for bathrooms and kitchens.&amp;nbsp;Harsa Studio products are marketed under the name BathClip. Harsa Studio has an export volume of over 25%, and its products are marketed in North America.Services to Settlements&amp;nbsp;Hamat Group’s products are marketed by authorized distributors in the settlement of Beitar Illit in the occupied West Bank and the settlement neighborhood of Ramat Eshkol in East Jerusalem.Services to Israel Prison Service&amp;nbsp;In 2018,&amp;nbsp;Hamat’s fully owned subsidiary Harsa Studio, provided the Israel Prison Service (IPS) with professional seminar for the plumber staff of the IPS units for NIS 7,956.&amp;nbsp;&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Services to the Settlements, Settlement Enterprise, Settlement Production</t>
+  </si>
+  <si>
+    <t>Industrial Manufacturing</t>
+  </si>
+  <si>
+    <t>$250M-$500M</t>
+  </si>
+  <si>
     <t>Hapoalim Bank</t>
   </si>
   <si>
-    <t xml:space="preserve">One of the largest commercial banks in Israel.
-[...98 lines deleted...]
-    <t>$5B-$10B</t>
+    <t>Bank Hapoalim B.M. is a&amp;nbsp;publicly traded Israeli commercial bank that operates in various banking areas and related activities in the capital market, including business, retail, and financial markets and international banking.Bank Hapoalim provides financial foundation and services for settlements and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory. In addition, the bank provides mortgages for the purchase of properties in settlements in the occupied West Bank. Furthermore, the bank benefits from access to the Palestinian banking market as a captive market that is dependent on the Israeli banking system.Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Bank Hapoalim&amp;nbsp;provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral. In addition, the bank provided hundreds of mortgages for properties in settlements in the occupied West Bank.&amp;nbsp;Financing Settlement Development Projects&amp;nbsp;The Jerusalem Light RailBank Hapoalim financed the&amp;nbsp;establishment and expansion of the Jerusalem Light Rail in occupied East Jerusalem.&amp;nbsp;The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line.&amp;nbsp;Bank Hapoalim&amp;nbsp;financed the establishment of the Jerusalem Light Rail for the previous franchise and operator, the Citypass Group, and later organized and financed the J-Net Project for the expansion of the JLR network.&amp;nbsp;In 2006, the bank financed the establishment of the JLR and its first line, the Red Line, in a joint financing agreement of approximately NIS 2 billion together with&amp;nbsp;Bank Leumi. In 2020, Bank Hapoalim led the consortium to finance the expansion of the JLR Red Line and the establishment of the Green Line as part of the&amp;nbsp;J-Net Project.&amp;nbsp;Bank Hapoalim, with the participation of the First International Bank and Migdal, awarded the&amp;nbsp;CAF&amp;nbsp;and&amp;nbsp;Shapir Engineering and Industrywith NIS 3.5 billion.&amp;nbsp;For more on the J-Net Project, see Who Profits report&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net ProjectBetween 2019 and 2022, the bank financed construction works for the Jerusalem Light Rail J-Net project.&amp;nbsp;In May 2022, the bank granted Israeli construction company&amp;nbsp;Bardarian Brothers&amp;nbsp;a loan in connection with a contracting agreement to carry out infrastructure works for the laying of railway tracks in the Gilo settlement neighborhood in occupied East Jerusalem for the JLR Green Line route. In December 2019, the bank granted the company a loan in connection with a contract to carry out work at the Pat Junction in Jerusalem as part of infrastructure and development work of the Green Line.Wind Farms in the Occupied Syrian GolanBank Hapoalim financed the construction of the Ruach Beresheet and Emek Habacha wind turbine farms in the occupied Syrian Golan.&amp;nbsp;In 2020, the bank provided&amp;nbsp;Enlight Renewable Energy with more than NIS 1 billion for the establishment of two of the largest Israeli wind energy projects in the Golan, contingent on the exploitation of occupied land and natural resources for the benefit of Israeli households and industry on both sides of the Green Line.&amp;nbsp;For more on the exploitation of occupied natural resources by the Israeli renewable energy sector, see Who Profits’ report Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources.Tours in SettlementsBank Hapoalim promotes and sponsors tours in cooperation with settler organizations in the occupied West Bank, East Jerusalem and the Syrian Golan.In 2024, the bank promoted and sponsored tours in the City of David in occupied East Jerusalem in cooperation with the Elad settler organization. In addition, the bank sponsored guided tours in cooperation with the Eshkolot settler organization in Nebi Samuel in the West Bank and a tour led by the Shomron Tourist and Study Center, based in the settlement of Sahvei Shomron in the occupied West Bank. In 2021, the bank offered over 30 free guided tours led by Eshkolot, including a tour in the occupied Syrian Golan.Bus Lines in Settlements&amp;nbsp;In 2021, Bank Hapoalim signed a financing agreement in the amount of approximately NIS 490 million with Superbus bus company for the purpose of financing its winning of the "Jerusalem Urban Center" cluster. The cluster includes bus lines that reach settlements in occupied East Jerusalem and the West Bank, including the French Hill, Givat Hamivtar, Ramat Eshkol, Ma'ale Hazeitim, Ir David, Ramot, Givat HaMatos and Armon HaNatziv in occupied East Jerusalem, and Rachel's Tomb and Nabi Samuel in the occupied West Bank.Ariel West Industrial Zone&amp;nbsp;Bank Hapoalim financed the development of the Ariel West Industrial Zone&amp;nbsp;in the occupied West Bank.&amp;nbsp;In November 2023, the bank granted three Israeli construction companies loans for a construction project on 14.296 dunams (14,296 square meters) of lands belonging to the Palestinian towns of Marda, Salfit and Hares to be part of the Ariel West Industrial Zone. The project is part of City Plan No.&amp;nbsp;130/1/6 for registering lands belonging to the towns of Marda, Salfit, and Hares for the purpose of regulating a new plot for a synagogue and expanding the area of engineering facilities to allow cellular antennas placement for cellular companies. The bank granted the companies Estee Steel, Leo Properties, and Sheltam Building, two loans each for the project in the Industrial Zone.&amp;nbsp;Financing Settlement Construction Projects&amp;nbsp;Alfei MenasheBetween 2021 and 2026, the bank financed a construction project in the settlement of Alfei Menashe, on lands belonging to the Palestinian town of Azzun in the occupied West Bank. In August 2021, May 2022, and January 2026, the bank granted Israeli construction company Briza BaGivaa loans for a construction project on 8 plots of lands on an area&amp;nbsp;9.052 dunam belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plans No. 115/8 and No. 115/8/1 for the design, construction, and development of a residential neighborhood in Alfei Menashe of 1,406 housing units across 469.482 dunams of lands belonging to the town of Azzun. The bank holds as collateral a first-degree permanent lien on all of the company's current and future rights in connection with the land and the real estate.&amp;nbsp;Givat HaMatosBetween 2021 and 2025, the bank financed the construction of 180 housing units in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem. The construction project is part of Plan No.&amp;nbsp;מק/14295 for construction and development on an area of 369.393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners.&amp;nbsp;In April 2021, March 2022, November 2024, and May 2025, the bank granted Israeli construction company Effi Capital Nadlan Ltd. loans for the construction project, for which the bank holds first-degree permanent liens on all the company's rights and income arising from the real estate.&amp;nbsp;GiloIn March and August 2024, the bank granted&amp;nbsp;Israeli&amp;nbsp;construction company&amp;nbsp;Hasid Brothers Building Contracting Co.&amp;nbsp;two loans for the construction of 54 housing units in an area of&amp;nbsp;5.333 dunams in the settlement neighborhood of Gilo in occupied East Jerusalem.&amp;nbsp;The project is part of City Plan No.&amp;nbsp;13157 for the development of a new residential complex of approximately 797 units in the west of the Gilo neighborhood. The bank holds as collateral a lien on the company's rights and current and its future assets arising from the real estate project.&amp;nbsp;EfratIn September 2024, the bank granted the company a loan for a construction project of 62 housing units on 7.697 dunams on lands in the settlement of Efrat. The project is part of City Plan No. 410/5/66 for development in the Givat HaTamar neighborhood in the Efrat settlement on 123.324 dunam of lands belonging to the Palestinian town of al-Khader. The bank holds as collateral a first-degree permanent lien on all the company's rights, assets, funds, and property related to the land or project, including rights arising from agreements with apartment purchasers in the project.In December 2023, the bank granted the company a loan for a construction project on 2.377 dunams of land belonging to the Palestinian village of Artas in the occupied West Bank as part of the expansion of the settlement of Efrat. The project is part of City Plan No. 410/5/52 for determining rights and construction instructions over 6.136 dunams of land belonging to the Palestinian village of Artas as part of development in the neighborhood of Givat HaDagan in the Efrat settlement. The bank holds as collateral a first-degree permanent lien on all the company's rights, assets, funds, and property related to the land or project, including rights arising from agreements with apartment purchasers in the project.&amp;nbsp;In 2022 and 2021, Bank Hapoalim granted&amp;nbsp;Israeli construction company&amp;nbsp;Ba'al Hatanie company a loan for a construction project of 32 housing units in the settlement of Efrat in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;Talpiot EastIn May 2023, the bank granted the company a loan in connection with its contract with Moriah Jerusalem Development Company for surfacing and development of sports fields in the settlement neighborhood of Talpiot East in occupied East Jerusalem. The bank holds as collateral a first-degree lien without a limit on the development contract.ZufimIn May 2023, the bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Shriki Group Enterprises &amp;amp; Construction a NIS 800 million loan for construction on two plots of land in total size of 15.978 dunams of land in the settlement of Zufim, on lands belonging to the Palestinian village of Jayyus. The bank granted the company a loan of up to NIS 400 million for each plot and holds as collateral all the company's rights in the land. The project is part of Plan 149/11/2 for the construction of residential and commercial areas and public buildings on the agricultural lands of Jayyus and the Palestinian town of Azzun.&amp;nbsp;Beitar Ilit&amp;nbsp;In March 2022, the bank granted Israeli construction company&amp;nbsp;Boneich Construction Development &amp;amp; Investments&amp;nbsp;a loan for a construction project across 3.773 dunams on lands&amp;nbsp;in the settlement of Beitar Illit. The project is part of City Plan No.&amp;nbsp;426/3 for determining residential land zoning on Hill C in the settlement.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights related to the real estate, including under a lease agreement signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;Between 2019 and 2022, the bank granted Bonim Nachon company several loans for a construction project in the settlement of Beitar Illit on lands belonging to the Palestinian villages of Wadi Fukin, Husan, and Nahalin in the occupied West Bank, in accordance with Plan No.&amp;nbsp;8\426. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In 2021, Bank Hapoalim granted A. Haver company a loan for its project in the settlement of Beitar Illit, on lands belonging to the Palestinian village of Husan in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;10\3\1\1\426. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In 2021, Bank Hapoalim granted Ofer Aharon company a loan for its project in the settlement of Beitar Illit, on lands belonging to the Palestinian village of Husan in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;10\3\1\1\426.&amp;nbsp;The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In May 2020, Bank Hapoalim granted the company&amp;nbsp;Eli Yohanan&amp;nbsp;a loan for a lot in Beitar Illit settlement, in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.In 2019, Bank Hapoalim granted the company Mishkan Eliyahu a loan for the construction of 4-6 housing units in the settlement of Beitar Illit on lands belonging to the Palestinian Village of Husan, in accordance with City Plan No.&amp;nbsp;10/ב/426/7. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Givat Ze'evIn 2021, Bank Hapoalim granted&amp;nbsp;Israeli construction company&amp;nbsp;Sasi a loan for the construction of 552 housing units in the settlement of Givat Ze'ev in the occupied West Bank, in accordance to Plan No.&amp;nbsp;9\220. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Ma'ale AdumimIn 2021, Bank Hapoliam granted Tsipiya Yazamut company a loan for the construction of 18 housing units in the settlement of Ma'ale Adumim, on the lands belonging to the Palestinian town of al-Aizariya in the occupied West Bank, according to City Plan No.&amp;nbsp;52\3\1\420. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.In 2020, the bank granted the company&amp;nbsp;Mishkan Eliyahu&amp;nbsp;a loan for the construction of 104 housing units in the settlement of Ma'ale Adumim on lands belonging to the Palestinian village of al-Azariyah in the occupied West Bank, in accordance with Plan No.&amp;nbsp;42\4\1\420. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;Har Homa&amp;nbsp;In 2021 and 2020, Bank Hapoalim granted Israeli company Ofer Aharon a mortgage for the construction of 125 housing units in Har Homa settlement neighborhood in occupied East Jerusalem, according to City Plan No.&amp;nbsp;10310.Beit AryehIn 2020, Bank Hapoalim granted the Mateh Binyamin Development Company a loan for the construction of 372 housing units in the settlement of Beit Aryeh in the occupied West Bank, in accordance with Plan No. 2\2\202. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Karnei ShomronIn 2020, Bank Hapoalim granted Mivneh company a loan for a construction project in the settlement of Karnei Shomron on lands belonging to the Palestinian village of Deir Istiya in the occupied West Bank, in accordance with Plan No.&amp;nbsp;117\8.&amp;nbsp;The bank holds as collateral the company’s contractual and actual rights in the land and project.Kiryat Arba Industrial ZoneAlso in 2020, Bank Hapoalim provided Mivneh with a NIS 3,500,000 loan for a 12,000-meter plot in the Kiryat Arba Industrial Zone in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project.Modi’in IlitIn June 2019, the bank granted Israeli construction company&amp;nbsp;Dona Engineering and Construction&amp;nbsp;a loan for a construction project of 156 housing units on 6 plots of land in the settlement of Modiin Ilit across 29.412 dunam of lands belonging to the Palestinian&amp;nbsp;town of Deir Qaddis in the occupied West Bank. The project is part of City Plan No.&amp;nbsp;210/6/3 for&amp;nbsp;residential and commercial areas in the new neighborhood on lands of Deir Qaddis.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights of any kind related to the real estate, including under a lease agreement signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.Ma'ale EfraimIn 2019 and 2021, Bank Hapoalim granted YSD Meitav company a loan for the construction of 44 housing units in the settlement of Ma'ale Efraim in the occupied West Bank, in accordance with Plan No.&amp;nbsp;1\13\310. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Kfar Adumim&amp;nbsp;In June 2019, the bank granted Israeli settlement-based construction company Zalman Barashi &amp;amp; Bros Co. a loan for the "Giv'at HaYeshiva" neighborhood development project for the construction and development of a neighborhood complex on approximately 404 dunams in the settlement of Kfar Adumim.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights of any kind related to the planned project and the property.In 2019, Bank Hapoalim granted the company&amp;nbsp;Zalman Barashi a loan for the construction of 300 housing units in the settlement of Kfar Adumim. The bank holds as collateral the company’s contractual and actual rights in the land and project.&amp;nbsp;Previously,&amp;nbsp;the bank financed&amp;nbsp;additional&amp;nbsp;construction projects in the settlements of Beitar Illit, Ma'ale Adumim and Efrat in the occupied West Bank, and Har Homa, and Pisgat Ze'ev in occupied East Jerusalem.&amp;nbsp;For more, see Who Profits’ 2017&amp;nbsp;report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.&amp;nbsp;&amp;nbsp;Financing Settlement-Based Construction Companies&amp;nbsp;In July 2025, March 2025, December 2024, and May 2024, the bank granted settlement-based construction company Ofek Engineering (Aba) Ltd. loans for which the bank holds as collateral a first-degree permanent lien in an unlimited amount on company vehicles. The company is based in the settlement of Tzufim in the West Bank and mainly engages in construction in settlements in the occupied West Bank.In August 2023, the bank granted Israeli&amp;nbsp;real estate development company Harey Zahav Ltd. a loan for which the bank holds as collateral a first-degree lien on all of the company’s rights in financial deposits in the amount of NIS 110,000 held in its account at the bank. The company is based in the settlement of Alei Zahav in the occupied West Bank and has development projects in dozens of settlements in the West Bank.&amp;nbsp;Mortgages for Settlement Properties&amp;nbsp;In December 2021, as part of a class action lawsuit against the bank for alleged discrimination in providing mortgages, the bank showed that it had granted hundreds of housing loans to customers living in settlements in the occupied West Bank.&amp;nbsp;Banking Services to Settlement Local and Regional CouncilsBank Hapoalim provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank and the Syrian Golan. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Bank Hapoalim provide loans, credit facilities and various banking services for over 150 settlements in the occupied West Bank and the Syrian Golan. These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), the Mateh Binyamin Regional Council (consisting of 52 settlements), the Megilot Dead Sea Regional Council (consisting of 8 settlements in the northern Dead Sea area), and the settlements of Beit El, Beitar Ilit, Efrat, Elkana, Emanuel, Givat Ze'ev, Har Adar, Karnei Shomron, Kdumim, and Ma'ale Adumim in the occupied West Bank. In addition, the bank has provided such services to the Golan Regional Council,&amp;nbsp;consisting of&amp;nbsp;33 settlements in the occupied Syrian Golan.&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 2 active pledge agreements with the Gush Etzion Regional Council.&amp;nbsp;In September 2024, Bank Hapoalim signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2123). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In September 2018, Bank Hapoalim signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2117). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.Har Hevron Regional CouncilAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the Har Hevron Regional Council.&amp;nbsp;In April 2023, Bank Hapoalim signed a pledge agreement with the Har Hevron Regional Council for a period of 15 years&amp;nbsp;(ends 2038)&amp;nbsp;for which the company holds as collateral all council’s current and future revenue as collateral.&amp;nbsp;According to the Regional Council’s meeting protocols,&amp;nbsp;in August 2022, the council approved a NIS 8 million loan from the bank and decided to open an account at the bank.Jordan Valley Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 1 active pledge agreement with the Jordan Valley Regional Council. The Jordan Valley Regional Council (also known as Bik'at HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;In February 2022, Hapolaim Bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 99 years (ends 2121) against all the council's revenues, including property tax and financial levies, with the exception of funds originating water and sewage.&amp;nbsp;Mateh Binyamin Regional CouncilAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the&amp;nbsp;Mateh Binyamin Regional Council. The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.Megilot Dead Sea Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 2 active pledge agreements with the Megilot Dead Sea Regional Council. The Megilot Dead Sea Regional Council consists of 8 settlements in the northern Dead Sea area in the occupied West Bank.&amp;nbsp;In August 2025, Bank Hapoalim signed a&amp;nbsp;pledge&amp;nbsp;agreement with the Megilot Regional Council for a period of one year (ends 2026). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In October 2021, Bank Hapoalim signed a pledge agreement with the Megilot Regional Council for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget.According to the Regional Council’s meeting protocols from November 2024, the&amp;nbsp;bank operates the council's school bank account.&amp;nbsp;Beit El&amp;nbsp;As of April 2026, Bank Hapoalim had 3 active pledge agreements with the Beit El Local Council in the occupied West Bank.&amp;nbsp;In December 2024, Bank Hapoalim signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues,&amp;nbsp;excluding funds originating from the state budget and from water and sewage.Beitar IlitAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the&amp;nbsp;Beitar Ilit Municipality in the occupied West Bank.&amp;nbsp;In December 2021, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Beitar Ilit Municipality&amp;nbsp;for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the&amp;nbsp;Municipality’s meeting protocols, in&amp;nbsp;June 2022, the Municipality’s Finance Committee approved a NIS 3 million loan from the bank for financing the replacement of street lighting in the settlement.&amp;nbsp;Efrat&amp;nbsp;As of April 2026, Bank Hapoalim had 8 active pledge agreements with the&amp;nbsp;Efrat Local Council in the occupied West Bank.In January 2024, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Efrat Local Council for a period of 99 years (ends 2123). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.&amp;nbsp;ElkanaAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the Elkana Local Council in the occupied West Bank.&amp;nbsp;In July 2021, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Elkana Local Council&amp;nbsp;for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the Local Council’s meeting protocols from June 2025, the bank operates 2 bank accounts for a school in the council's jurisdiction, one for council funds and the other for school parents' funds. &amp;nbsp;In January 2023, the Elkana municipality general assembly approved the pledge of the council’s revenue for a NIS 450,000 loan from the bank.Emanuel&amp;nbsp;As of April 2026, Bank Hapoalim had 1 active pledge agreement with the&amp;nbsp;Emanuel Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;In May 1999, Bank Hapoalim signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2098). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget.According to the Local Council’s meeting protocols,&amp;nbsp;in November 2023, the Emanuel Local Council general assembly approved the pledge of the council’s revenue as collateral for a NIS 250,000 loan from the bank for the year 2024.Givat Zeev&amp;nbsp;As of April 2026, Bank Hapoalim had 1 active pledge agreement with the Givat Ze’ev Local Council in the occupied West Bank.In October 1994, Hapoalim Americai Israeli Ltd. (which was merged into Bank Hapoalim in 1998) signed a pledge agreement with the Givat Ze’ev Local Council in the occupied West Bank for a period of 99 years, holding the council’s revenue as collateral.Har AdarAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the&amp;nbsp;Har Adar Local Council in the occupied West Bank.In December 2019, Bank Hapoalim signed a pledge agreement with the Har Adar Local Council in the occupied West Bank for a period of 99 years against all council’s properties and assets as collateral.Karnei ShomronAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the Karnei Shomron Local Council in the occupied West Bank.&amp;nbsp;In April 2019, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Karnei Shomron Local Council&amp;nbsp;for a period of 99 years (ends 2118).&amp;nbsp;The bank holds the council’s rights to all its current and future revenues as collateral,&amp;nbsp;excluding&amp;nbsp;funds originating from the state budget and from water and sewage.Kdumim&amp;nbsp;As of April 2026, Bank Hapoalim had 4 active pledge agreements with the Kdumim Local Council in the occupied West Bank.&amp;nbsp;In March 2018, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Kdumim Local Council for a period of 99 years (ends 2117). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.Ma'ale AdumimAs of April 2026, Bank Hapoalim had 9 active pledge agreements with the Ma’ale Adumim Municipality in the occupied West Bank.In November 2024, Bank Hapoalim signed a pledge agreement with the Ma’ale Adumim Municipality for a period of 15 years (ends 2040).&amp;nbsp;The bank holds the council’s rights to all its current and future revenues as collateral,&amp;nbsp;excluding&amp;nbsp;funds originating from the state budget and from water and sewage.Golan Regional CouncilAs of April 2026, Bank Hapoalim had 5 active pledge agreements with the Golan Regional Council. The Golan Regional Council consists&amp;nbsp;of&amp;nbsp;33 settlements in the occupied Syrian Golan.&amp;nbsp;In January 2026, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of one year (ends 2027). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In February 2024, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of 12 years (ends 2036). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In May 2021, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of 11 years (ends 2032). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the Regional Council’s meeting protocols, in 2025, Bank Hapoalim provided the council with a NIS 3 million credit facility. In December 2025, the council approved a NIS 3 million current loan account credit facility with Bank Hapoalim for 2026. According to the meeting protocols from December 2024, the&amp;nbsp;bank provided the council with services including operating a bank account, deposits, foreign currency, securities, loans and credit facilities, and bank guarantees.&amp;nbsp;Branches in SettlementsBank Hapoalim operates branches providing banking services in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;The bank operates 2 branches in the settlement of Ariel, and branches in the settlements of Beitar Ilit and Ma’ale Adumim in the occupied West Bank; branches in settlement neighborhoods of Ramot, Ramot Eshkol, Pisgat Ze’ev and the French Hill in occupied East Jerusalem; and a branch in the settlement of Bnei Yehuda in the Syrian Golan. In addition, the bank operates additional Automated Teller Machines (ATMs) and self-service banking machines in the settlement neighborhoods of Pisgat Ze’ev, Gilo, Neve Yaakov and Talpiot East (Armon HaNatziv) in occupied East Jerusalem.Palestinian Captive MarketBank Hapoalim benefits from access to the Palestinian banking market as a captive market.&amp;nbsp;Bank&amp;nbsp;Hapoalim&amp;nbsp;provides banking correspondence services to banks operating in the Palestinian Authority that are dependent on the Israeli banking system.&amp;nbsp;Under the Paris Protocol, the Palestinian economy is subject to the Israeli currency and the Palestinian banking market's financial dealings with the rest of the world must go through the Israeli banking system. Palestinian banks are dependent on Israeli banks, which serve as correspondent banks, for fund transfers and clearing services, for which the bank requires deposit exorbitant cash collaterals and charges high commissions, and imposes restrictions on the transfer of money.&amp;nbsp;&amp;nbsp;&amp;nbsp;In addition, the bank operates a branch in Salah al-Deen Street in occupied East Jerusalem.&amp;nbsp;Financing Military ProjectsIn 2022, Bank Hapoalim financed the establishment of the Israeli Ministry of Defense’s "Ofek Rahav" military camp, carried out by&amp;nbsp;Shikun &amp;amp; Binui Group&amp;nbsp;and&amp;nbsp;Malam Team&amp;nbsp;companies. According to an agreement from 2022, Bank Hapoalim provided Shikun &amp;amp; Binui Group with short and long term loans in the total amount of NIS 1.3 billion.In 2012, Bank Hapoalim lent the Ministry of Defense 200 million euros to finance the purchase of 30 training and instructional planes in the amount of 1 billion euros.Financial Support for the Israeli Military&amp;nbsp;Bank Hapoalim funds a program that provides grants, placements, and training, including NIS 12 million in scholarships for military and security forces personnel injured in service since October 2023 during the genoci</t>
+  </si>
+  <si>
+    <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements</t>
   </si>
   <si>
     <t>Hasid Brothers Building Contracting Co. Ltd</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli construction company. The company builds residential and commercial projects in West Bank and East Jerusalem settlements.
 The company is executing a residential project in the southwest of Beitar Illit (Hill A) according to a tender which it won on 21 June 2015 to build 20 housing units on an area of 2,012m2 for NIS 818,000, with development expenses of NIS 7.62 million. The tender is part of Local Outline Plan 426/1/3/12, which refers to the land of the Palestinian village Nahhalin. Bank Hapoalim accompanies the project.
 On 16 August 2015, the company won a tender of NIS 5.8 million, with development expenses of NIS 4.8 million, to construct a hotel on an area of 3,222m2 in the Talpiot East (Armon Hanatziv), a no man&amp;#39;s land. The project is also accompanied by Hapoalim Bank.
 Hasid Brothers also carried out a project of 77 housing units on an area of 6,347 m2 in the south of the Har Homa. The project was executed under a tender of NIS 15.58 million, with development expenses of NIS 12.2 million, awarded to the company on 23 April 2012. The project was executed according to Municipal Zoning Plan 7509, which refers to the peripheral expansion of Har Homa. Leumi Bank accompanied the project.
 The company is currently carrying out residential projects in two settlement neighborhoods in East Jerusalem, Har Homa and Pisgat Zeev. It has completed construction projects in&amp;nbsp;Ma&amp;#39;aleh Adumim, Beithar Illit, Pisgat Zeev&amp;nbsp;and Homat Shmuel (Har Homa).
 </t>
   </si>
   <si>
     <t xml:space="preserve">HOT Telecommunication Systems </t>
   </si>
   <si>
     <t>An Israeli communications company that provides a variety of telecommunications services, including multi-channel television, fiber-optic internet infrastructure, and landline telephone services. The company is part of the Altice Group, a global communications corporation. &amp;nbsp;Services to Settlements&amp;nbsp;Telecommunication Services in the Occupied West Bank&amp;nbsp;HOT’s fully owned subsidiary, Hot Mobile, holds a consolidated license from the Israeli Civil Administration (ICA) in the West Bank to provide&amp;nbsp;Bezeq’s international telecommunication services, cellular telephone services, internet access services and network endpoint services in the occupied West Bank.&amp;nbsp;Additionally, HOT’s Limited Partnership, Hot Telecom LP, holds a license from the Israeli Civil Administration (ICA) in the West Bank to provide domestic landline services for the Israeli Telecommunication Corporation Bezeq&amp;nbsp; in the occupied West Bank.&amp;nbsp;Cellular Infrastructure on Occupied Land&amp;nbsp;Through its Limited Partnership with&amp;nbsp;Partner Communications, P.H.I. Networks (2015) LP, HOT operates 232 cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;P.H.I. Networks was established by HOT and Partner to build and operate a cellular network and maintain cellular sites for the companies in a network sharing model.&amp;nbsp;These include sites in the settlements of&amp;nbsp;Adora, Alei Zahav, Alfei Menashe, Alon, Argaman, Ariel, Ateret, Beit Aryeh, Beit El, Beit Haarava, Beit Hagai, Beit Horon, Beitar Ilit, Bqaot, Dolev, Efrat, Eli, Elkana, Eshkolot, Etz Efraim, Geva Binyamin, Givat Zeev, Gush Etzion, Halamish, Har Bracha, Har Hevron, Hevron, Kalia, Karnei Shomron, Kedumim, Kfar Etzion, Kfar Ha-Oranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kohav HaShahar, Kokhav Ya'akov, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Michmash, Maon, Mateh Binyamin, Matityahu, Mechola, Metzad Shimon, Metzadot Yehuda, Mevo Hama, Mevo Horon, Migdalim, Migron, Mishor Adumim, Mitspe Hagit, Mitspe Shalem, Mitspe Yeriho, Modiin Ilit, Naale, Neria, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Petza'el, Psagot, Rachelim, Rimonim, Rosh Tsurim, Rotem, Salit, Shaarei Tikva, Shadmot Mehola, Shim'a, Talmon, Tekoa, Telem, Tsofim, Vered Yeriho, Yitav, and Yitzhar in the occupied West Bank; the settlement neighborhoods of&amp;nbsp;French Hill, Gilo, Har Homa, Mount Olives, Mount Scopus, Old City, Pisgat Zeev, Ramat Shlomo, and Ramot&amp;nbsp;in occupied East Jerusalem; and the settlements of&amp;nbsp;Alonei Habashan, Aniam, Eliad, Elrom, Ein Zivan, Gshur, Had Nes, Hamat Gader, Karmei Tzur, Kanaf, Keshet Yehonatan, Kfar Haruv, Kidmat Zvi, Ma’ale Gamla, Marom Golan, Mount Hermon, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim, and Shaal&amp;nbsp;in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates cellular antennas at the&amp;nbsp;Mevo Horon, Kedumim, and Rimonim settlement Industrial Zones in the West Bank, and the Atarot Industrial Zone in East Jerusalem.&amp;nbsp;Checkpoints&amp;nbsp;Additionally, the company operates cellular antennas at the Hizma checkpoint in the occupied West Bank and the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad and is controlled by Israel.&amp;nbsp;Internet Services for SettlementsIn January 2021 and January 2022, Hot Telecommunications Systems was contracted by the Israeli Ministry of Construction and Housing, Jerusalem District, for the planning, carrying out and relocation of communications infrastructures in public areas in the settlements of Efrat, Beit El, Beitar Illit, Givat Ze’ev, Geva Binyamin (Adam), Ma’ale Adumim, Ma’ale Efraim and Kiryat Arba&amp;nbsp;in the occupied West Bank. The first contract, signed in January 2021, was valued at NIS 4 million.&amp;nbsp;IBC Unlimited&amp;nbsp;In 2020, HOT entered as a partner in IBC Unlimited LP venture for the deployment of fiber-optic internet across the occupied West Bank to provide high-speed internet for Israeli settlements. HOT invested approximately NIS 170 million in the project, which was jointly owned together with Cellcom and the Israel Electric Corporation (IEC).Between 2021 and 2025, IBC Unlimited deployed fiber-optic internet infrastructure in the settlements of Givat Ze’ev, Ma’ale Adumim, Ariel, Beit Aryeh, Oranit, Revava, Barkan, Elkana, Alfei Menashe and Nofim in the occupied West Bank. In June 2025, HOT sold its holdings in the project.&amp;nbsp;Hot MobileHOT’s fully owned subsidiary, Hot Mobile (formerly known as Mirs), is an Israeli mobile communications company part of the HOT Group.&amp;nbsp;Services to Settlements&amp;nbsp;Hot Mobile operates three service and sales centers in occupied East Jerusalem, including in the settlement neighborhood of Pisgat Zeev.&amp;nbsp;In 2018 Hot Mobile won a tender to supply cellular devices to municipal employees in the settlement of Ma'ale Adumim in the occupied West Bank.&amp;nbsp;Palestinian Captive MarketHot Mobile benefits from the structural advantages of Israeli cellular service providers over Palestinian service providers in the Palestinian market. The company operates two sales and customer service centers in Palestinian neighborhoods in occupied East Jerusalem, where Palestinian cellular companies are permitted to operate creating a captive market.Services to the Israeli Military&amp;nbsp;Hot Mobile provides cellular service packages to members of the “IDF Workers' Organization”.In 2014, during the Israeli military onslaught on Gaza, Hot Mobile operated a mobile service vehicle for cellular devices in combat zones for soldiers fighting in Gaza. The vehicle provided field repairs and charging services for mobile devices in soldiers' assembly points near the Gaza border.Between 2015 and 2017, the company provided communication services to the Israeli Coordinator of Government Activities in the Territories (COGAT) in a total amount of NIS 228,959.&amp;nbsp;Between 2005 and 2011, Hot Mobile was the exclusive provider of cellular phone services to the Israeli military. During this time, it was reported that the company had at least 200 antennas set inside military bases of the Israeli army.&amp;nbsp;Services to the Israel Police&amp;nbsp;Between 2019 and 2020, Hot Mobile provided services to the Israel Police in a total amount of NIS 135,988.Between 2013 and 2018, the company was the sole supplier of Push to Talk (PTT) devices for the Israel Police. Between 2013 and 2015, the company was contracted to supply the device for NIS 400,000, and between 2016 and 2018, for NIS 1,200,000.&amp;nbsp;Services to the Israel Prison Service&amp;nbsp;Between 2015 and 2018 the company provided communication services to the Israel Prison Services (IPS) in a total amount of NIS 2,269,392.Jerusalem Light Rail&amp;nbsp;Previously, the Mirs company&amp;nbsp;operated the communication network installed on the Jerusalem Light Rail's motor coaches.&amp;nbsp;The Jerusalem Light Rail connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods. For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project. &amp;nbsp;</t>
   </si>
   <si>
     <t>Economic Exploitation, Israeli Construction on Occupied Land, Palestinian Captive Market, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
-  </si>
-[...1 lines deleted...]
-    <t>$250M-$500M</t>
   </si>
   <si>
     <t>Kardan NV</t>
   </si>
   <si>
     <t>TASE, Euronext</t>
   </si>
   <si>
     <t>Netherlands</t>
   </si>
   <si>
     <t xml:space="preserve">A Netherlands-based investment group active in the sectors of real estate, water infrastructure and financial services.
 Company subsidiary (98.43%) Tahal Group International was contracted to develop the master plan for sewerage and wastewater reuse for Jerusalem. The master plan covers the western plant (Sorek-Refa&amp;rsquo;im), which serves the settlements of Givat Zeev and Beitar Illit in the occupied West Bank, as well as two plants, Homat Shmuel and Nabi Musa, that treat sewage from the eastern basin of Jerusalem.
 The Eastern Sewage Treatment Plant (Nabi Musa) treats sewage from the northeastern neighborhoods of Jerusalem (including the settlement neighborhoods of Neve Ya&amp;#39;akov and Pisgat Ze&amp;#39;ev) as well as the settlements of Ma&amp;rsquo;aleh Adumim, Ma&amp;#39;aleh Adumin Industrial Zone, Adam, Anatot, and Mitzpeh Yericho. The treatment plant was built in the area of Nabi Mussa in the Jordan Valley in the occupied West Bank, on a 200 dunam plot to be used for aerated lagoons. According to Tahal&amp;#39;s design, the plant will have the potential to treat sewage from the Og basin and from the Kidron Valley. The Eastern Plant will replace the Og Reservoir, located near the Dead Sea, which is temporarily being used as a sewage treatment plant. The reservoir will continue to be used as a reservoir for treated effluent used in irrigation within agricultural settlements in the occupied Jordan Valley.
 The company was also contracted by the Association of Towns in the Ayalon Region, located between Jerusalem and Tel Aviv, to dispose and reclaim waste-water from the Ayalon Region. This purified waste-water will be used for irrigation of cotton, citrus, avocados, vineyards and industrial crops in the Ramla and Latrun areas, parts of which are located beyond the green line. During this project, a water reservoir was constructed in the Latrun Valley in the occupied Palestinian territory.
 Through its wholly owned subsidiary Tahal Consulting Engineers, the company has carried out numerous sewage and water infrastructure projects in settlements of Givat Zeev, Maale Adumim, Nokdim and Beitar Illit in the occupied West Bank.
 Between 1997 and 2018, it was contracted by the Israeli Ministry of Housing and Construction to carry out several water and sewage infrastructure projects in Beitar Illit for the total sum of 1,433,761 NIS. Its most recent contract is valid until 2023.
 In Maale Adumim, the company has multiple infrastructure planning contracts, some of them in connection with the planning of new housing projects in the settlement. In Nokdim, it has a 125,055 NIS water and sewage planning project.
 In occupied East Jerusalem, Tahal Consulting Engineers carried out projects in the settlement neighborhoods of Neve Yaakov and Har Homa (Homat Shmuel). In 2012-2018, it was contracted to carry out a sewage planning project in Neve Yaakov. The contracts are in connection with the marketing of 394 housing units and are valued at 226,459 NIS. In 2007-2018, it was contracted to perform sewage infrastructure works in Har Homa for 193,469 NIS.
 In 2015, company subsidiary Tahal-Leitersdorf (50%) was contracted for preliminary planning works for the construction of Hiran, a new Jewish-only town to be built on the ruins of the Palestinian Bedouin village of Umm al-Hiran in the Naqab (Negev) region within the Green Line. The contract is valued at 941,773 NIS and is valid until 2021.
 Tahal was also contracted by the Israeli Ministry of Defense to build roads and Infrastructural works for the Zikkim military base in a 15 million USD project. In the early 2000s, it took part in the planning of Nachshonim military base.
 </t>
   </si>
   <si>
     <t>Electricity, Gas and Water Supply, Finance</t>
@@ -1054,100 +866,118 @@
 in 2021 The company completed the Neve Tzedek legal and detention facility. The project consisted of constructing a new legal quarter complex for the Israeli military, with a merger of military prosecutors, courts and detention facilities in a single installation comprised of 23 structures.
 the company constructed the US Army Military Base 81 training facility in the Naqab. The project included training halls, infrastructure, roads, buildings and systems, a parachuting training facility, a logistics center, sports halls and a welfare center.
 Services for the Israeli Prison Services (IPS)
 The company established the Be&amp;#39;er Sheva Prison, in which Palestinian political prisoners are also held. The project, carried out in collaboration with Danya Cebus, included planning and execution of skeletal work, advanced security systems including sensors and biometric recognition technologies, housing facilities, and road development and paving. The prison built on 25,000 square meters of land is meant to hold 800 prisoners.
 </t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Population Control, Settlement Enterprise, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Mishkan Eliyahu Construction and Investment Company</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli development and construction company.
 Mishkan Eliyahu builds housing and commercial projects in settlements in the West Bank and in settlement neighborhoods in East Jerusalem.
 The company won a tender of NIS 1.88 million with development expenses of NIS 4.97 million to build a 24 housing units&amp;#39; project on a land of 1,933 m2 in the center of the settlement of&amp;nbsp;Beitar Illit&amp;nbsp;in July 2014.&amp;nbsp;The project is executed in accordance with Urban Construction Plan no. 426/8, which refers to the lands of the Palestinian villages Wadi Fukhin, Hussan and Nahalin.&amp;nbsp;The project, which is currently under construction, is also part of the Israeli government&amp;#39;s program: &amp;quot;Price for residents&amp;quot; (Mehir Lamishtaken) that offers low cost housing.
 Hapoalim bank provides financial accompaniment to this project.
 Mishkan Eliyahu won a tender of NIS 1.89 million with development expenses of NIS 4.9 million to build 24 housing units on a land of 3,695 m2&amp;nbsp;in Givat Hatamar in Efrat in July&amp;nbsp;2014. The &amp;quot;Open&amp;quot; project is currently under construction.
 Hapoalim bank provides financial accompaniment to this project.
 The company is also building a commercial center of 3000 m2 in the settlement of Efrat.
 Over the years, Mishkan Elyahu had completed the construction of the following construction projects in West Bank and East Jerusalem settlements:
 The &amp;quot;village&amp;quot; project of cottage houses in the settlement neighborhood of Pisgat Ze&amp;#39;ev; two housing projects of 24 apartments each in Beitar Illit, one of which is executed in the framework of &amp;quot;Mehir Lemishtaken&amp;quot;;&amp;nbsp;a commercial center in Ma&amp;#39;ale Adumim; a project in&amp;nbsp;the settlement neighborhood of Neve Ya&amp;#39;akov.
 </t>
   </si>
   <si>
+    <t>Mizrahi Tefahot Bank</t>
+  </si>
+  <si>
+    <t>Mizrahi Tefahot Bank is an Israeli commercial bank that provides a variety of banking and mortgage services to the private and business sectors, including the construction and real estate sectors. Mizrahi Tefahot is Israel's third-largest bank by assets.&amp;nbsp;The bank operates in Israel and abroad and is engaged in commercial banking activities (business and retail), mortgage activities in Israel, capital market, pension consulting, and credit operations.Mizrahi Tefahot Bank provides&amp;nbsp;financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Mizrahi Tefahot Bank&amp;nbsp;provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects and development of industrial zones in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral. In addition, the bank provided private clients with mortgages for properties on privately owned Palestinian land in an illegal Israeli outpost in the occupied West Bank.&amp;nbsp;The bank financed construction projects in the settlements of Beitar Ilit, Ma’ale Adumim, Pisgat Ze’ev, Ariel, Revava, Alfei Menashe, Emanuel, Ofarim, Anaton (Almon), Alei Zahav, Kfar Adumim, Pedu'el, and Karnei Shomron in the occupied West Bank, and in the settlement neighborhoods of Ramot and Ramat Shlomo in occupied East Jerusalem.Beitar Ilit&amp;nbsp;In January 2026, the bank granted Israeli construction company Denefit Real Estate a loan for a construction project of 14 housing units in the settlement of Beitar Ilit on 7.38 dunams (7,380 square meters) of lands (7,380 square meters) belonging to the Palestinian village of Nahalin in the occupied West Bank. The project is part of City Plan No. 426/1/3/21. The bank holds as collateral a first-degree lien on all the company’s rights in connection with the real estate, including by virtue of a tender published by the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration; the leasehold rights in the real estate; a contract for construction and development in Beitar Illit; and a contract for the construction of a public building signed between the company and the Municipality of Beitar Illit.&amp;nbsp;Ma’ale Adumim&amp;nbsp;In March 2022, the bank granted Israeli construction company&amp;nbsp;Dalia Eliaspor Building Contracting Co. a loan for a construction project in&amp;nbsp;the settlement of Ma’ale Adumim on a total area of 7.85&amp;nbsp;dunams of lands belonging to the Palestinian town of al-Eizariya in the occupied West Bank.&amp;nbsp;The project is part of City Plans No. 420/1/3/51, 420/1/4/37, and 420/1/3/50 for residential development on lands of al-Eizariya.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights in the land and in the project according to a lease agreement between the company and the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and all rights&amp;nbsp;to receive funds from purchasers and/or tenants of units and/or plots in the project.In February 2018 and February 2019, the bank granted Kotler Adika a loan for a construction project of 46 housing units in the settlement of Ma’ale Adumim on 5.622 dunams of lands belonging to the Palestinian villages of Khan al-Ahmar and Abu Dis in the occupied West Bank. The project is part of City Plan No. 420/1/7/30. The bank holds as collateral a first-degree lien on all the company's rights to the land and the project, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, all rights towards the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and all rights in the project’s bank accounts maintained at Mizrahi Tefahot Bank.&amp;nbsp;Pisgat Ze’ev&amp;nbsp;In February 2022, the bank granted Israeli construction company Dona Engineering &amp;amp; Building Co. a loan for a construction project of 210 housing units on 9.802 dunams of land in the settlement neighborhood of Pisgat Ze'ev in occupied East Jerusalem, in accordance with City Plan No. 101-0330498. In February 2026, the bank granted the company a loan for the same project for which the bank holds the company’s rights to the land and the project. In February and June 2022, the bank granted the company two additional loans for the project in Pisgat Ze'ev, for which the bank holds as collateral a first-degree permanent lien on all the company’s rights of any kind and type in the land, and all its rights in the project’s bank account maintained at Mizrahi Tefahot Bank.&amp;nbsp;&amp;nbsp;Ariel&amp;nbsp;In February 2022, the bank granted&amp;nbsp;settlement-based construction company Har Kabir a mortgage for the purchase of&amp;nbsp;138.75 dunams of land which constitute a ground-attached industrial pavilion in the Ariel Industrial Zone on lands belonging to the Palestinian city of Salfit in the occupied West Bank.&amp;nbsp;The bank holds as collateral a first-degree lien, without limitation in amount, on all the company’s rights under the sales agreement in connection with the land, funds, rent and insurance. The company is based in the settlement of Ariel&amp;nbsp;in the occupied West Bank.&amp;nbsp;In 2019, Mizrahi Tefahot Bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Turen Habayit Shelcha a loan for its construction project in the settlement of Ariel, according to plan no.&amp;nbsp;8\130&amp;nbsp;on the lands of Salfit and Marda. The company won a tender to construct 49&amp;nbsp;housing units&amp;nbsp;in the settlements. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers and the right to receive VAT refunds and any other funds from Israeli tax authorities in relation to this project.Revava&amp;nbsp;In November 2022, Mizrahi Tefahot Bank maintained a bank account for settlement-based company, Shoam Israel Investment, for its residential construction project in the settlement of Revava in accordance with City Plan No. 170/4 for zoning and land use in the settlement.&amp;nbsp;The company is based in the settlement of Alon Moreh&amp;nbsp;in the occupied West Bank.&amp;nbsp;Alfei MenasheIn October 2020 and&amp;nbsp;April 2021, the bank granted Israeli construction company Avney Derech Y.Y. a loan for a construction project in the settlement of Alfei Menashe on 1.179 dunam of lands belonging to the Palestinian town of Azzun in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;115/14 for rezoning agricultural area to a residential area on the lands of Azzun. The bank holds as collateral a first-degree permanent lien on all the company's rights in the land&amp;nbsp;and everything to be built on it, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, and all rights in the project’s bank accounts, which are maintained at Mizrahi Tefahot Bank.&amp;nbsp;Ramot&amp;nbsp;In 2021, Mizrahi Tefahot Bank granted Kotler Adika a mortgage for three plots in the settlement neighborhood of Ramot in occupied East Jerusalem.Between March and November 2020, the bank granted Israeli construction company Kotler Adika four loans for a construction project of 80 housing units on 3.334 dunams of land in the settlement&amp;nbsp;neighborhood of Ramot in occupied East Jerusalem. The project is part of City Plan No. 101-0483354 for Ramot Country Project for the development of&amp;nbsp;an urban complex for housing, public buildings and institutions, open public spaces, and areas for sports and recreation. The bank holds as collateral a first-degree lien on all the company's rights in the land and the project, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, and all rights in the project’s bank accounts maintained at Mizrahi Tefahot Bank.&amp;nbsp;EmanuelIn September and December 2020, the bank granted Avney Derech Y.Y.&amp;nbsp;a loan for a construction project in the settlement of Emanuel on a total of 27.549 dunam of lands belonging to the Palestinian town of Deir Istiya in the occupied West Bank, in accordance with City Plan No. 120/9. The bank holds as collateral a first-degree permanent lien on all the company's rights in the land, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, its rights towards the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and all rights in the project’s bank accounts maintained at Mizrahi Tefahot Bank.&amp;nbsp;&amp;nbsp;In 2020, Mizrahi Tefahot Bank granted the Israeli company Effi Capital a loan for the construction of 166&amp;nbsp;housing units&amp;nbsp;in the settlement of Emanuel in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers and the right to receive VAT refunds and any other funds from Israeli tax authorities in relation to this project.&amp;nbsp;Ramat Shlomo&amp;nbsp;Between 2016 and 2023, the bank granted Israeli&amp;nbsp;construction company Kotler Adika loans for construction projects in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem.In May 2023, Mizrahi Tefahot Bank provided Israeli company Kotler Adika with a mortgage for three plots in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem. The bank holds as collateral the company’s rights in the land, and all its rights arising from the insurance of the mortgaged assets.In 2016, 2017, and 2019, the bank granted Kotler Adika loans for a construction project of&amp;nbsp;94 housing units on&amp;nbsp;6.610 dunam of land&amp;nbsp;in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem, in accordance with City Plan. No 11085. The bank holds as collateral a first-degree lien on all the company's rights in the project accounts maintained at Mizrahi Tefahot Bank, all of the company's rights in the land and in the project, all of the company's rights to receive funds from purchasers and/or tenants of units and/or plots in the project, and all of the company's rights in connection with a lease or tender for the execution of public infrastructure.&amp;nbsp;In 2017, Who Profits documented additional involvement of the bank in settlement construction in the settlements of Ariel, Beitar Ilit, Ma'aleh Adumim and Modi'in Ilit in the occupied West Bank; and the settlement neighborhoods of Har Homa, Neve Ya'akov, Pisgat Ze'ev and Ramat Shlomo in occupied East Jerusalem. For more, see Who Profits’ 2017&amp;nbsp;report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.&amp;nbsp;&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co.Between 2001 and 2014, the bank granted Israeli construction company&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;several mortgages and loans for construction projects in the settlements of&amp;nbsp;Ofarim, Anaton (Almon), Alei Zahav, Kfar Adumim, Pedu'el, and Karnei Shomron in the occupied West Bank. Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;is a construction and development company owned by the settlement movement Amana (Amana from the settlement movement of the Central Cooperative Association Gush Emunim). Amana is considered the main settlement arm of the settlers, working to establish illegal settlements and outposts in the occupied Palestinian territory. The company is based in the Ma'alot Dafna settlement neighborhood in occupied East Jerusalem.&amp;nbsp;In February 2017, the bank granted&amp;nbsp;settlement-based construction company Har Kabir a loan for which the bank holds as collateral the company's rights to receive funds pursuant to orders from Bar Amana company in connection with a loan for the construction of houses in various settlements, to secure existing and future debts of the company to Mizrahi Tefahot Bank. Har Kabir is based in the settlement of&amp;nbsp;Ariel&amp;nbsp;in the occupied West Bank.&amp;nbsp;Greennet Recycling &amp;amp; Waste TreatmentThe company operates a waste management facility in the Atarot Industrial Zone in occupied East Jerusalem.In December 2024, the bank granted Greennet Recycling &amp;amp; Waste Treatment&amp;nbsp;a loan for which it holds as collateral the company’s rights to funds, deposits and assets in the company's bank account maintained at Mizrahi Tefahot Bank.In September 2017, the bank granted Greennet a loan for which it holds as collateral a first-degree floating lien on the company’s plant, equipment, assets, funds, property and rights, including rights to receive funds from customers and any other party.In September 2017, the bank&amp;nbsp;granted Greennet an additional loan, for which the&amp;nbsp;bank holds as collateral a first-degree permanent lien on all the company’s rights pursuant to or in connection with an agreement for the receipt of waste treatment services with the Jerusalem Municipality.&amp;nbsp;Mitzpe KramimIn 2018, Mizrahi Tefahot Bank provided mortgage loans for the purchase of real estate on Palestinian privately owned land in the Mitzpe Kramim illegal Israeli outpost in the Jordan Valley in the occupied West Bank.&amp;nbsp;Banking Services to Settlement Local and Regional CouncilsMizrahi Tefahot Bank provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Mizrahi Tefahot Bank has provided loans, credit facilities and various banking services for 130 settlements in the occupied West Bank. These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), and the Mateh Binyamin Regional Council (consisting of 52 settlements), and the settlements of Alfei Menashe, Beit Aryeh, Efrat, Elkana, Emanuel, Har Adar, Karnei Shomron, Kdumim, Oranit, and Sha’ar Shomron in the occupied West Bank.&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 10 active pledge agreements with the Gush Etzion Regional Council. The Gush Etzion Regional Council consists of 24 settlements in the occupied West Bank.In January 2026, Mizrahi Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,500,000.In February 2025, Mizrahi Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,500,000.In November 2024, Mizrahi Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,500,000.In February 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 19 million.Har Hevron Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 11 active pledge agreements with the Har Hevron Regional Council.&amp;nbsp;The Har Hevron Regional Council consists of23 settlements&amp;nbsp;in the South Hebron Hills area in the occupied West Bank.&amp;nbsp;In March 2026, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 8,000,000.In March 2026, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 2,000,000.In February 2026, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,000,000.In September 2025, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,080,000.In March 2025, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 6,080,000.In December 2024, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 6,080,000.According to the Regional Council’s meeting protocols, in 2024 and 2025, the bank provided the council with NIS&amp;nbsp;3,080,000 million credit facilities. In&amp;nbsp;November 2024, the council approved a request for a NIS 10 million credit increase from Mizrahi Tefahot Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in 2024,&amp;nbsp;Mizrahi Tefahot Bank granted the Har Hevron Regional Council a NIS 2 million loan to cover a deficit. In 2023, Mizrahi Tefahot Bank and&amp;nbsp;Bank Leumi&amp;nbsp;granted loans in the amount of NIS 16 million loan to the Har Hevron Regional Council.&amp;nbsp;In November 2023, the Har Hevron Regional Council’s assembly approved a credit loan of NIS 3,250,000 from Mizrahi Tefahot Bank for 2024.&amp;nbsp;In February 2023, the Har Hevron Regional Council’s assembly approved an updated credit loan of NIS 3,250,000 from Mizrahi Tefahot Bank according to the banks' requirements, including the encumbrance and pledge of the council's revenues. The loan will be taken from the bank’s branch in the settlement of Alon Shvut. As of January 2023, the Har Hevron Regional Council maintained a bank account at Mizrahi Tefahot Bank for a school in its jurisdiction.In December 2022, the Har Hevron Regional Council’s assembly approved an application for a NIS 3,000,000 credit loan from Mizrahi Tefahot Bank for 2023. In May 2022, the Har Hevron Regional Council’s assembly approved taking a NIS 2 million loan for 15 years from Mizrahi Tefahot Bank.Jordan Valley Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 1 active pledge agreement with the Jordan Valley Regional Council.&amp;nbsp;The Jordan Valley Regional Council (also known as Arvot HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;In January 2025, Mizrahi Bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 10,000,000.&amp;nbsp;In June 2019, Mizrahi Tefahot Bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 99 years (ends 2118) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 5 million.According to the Regional Council’s meeting protocols, as of September 2025, the bank maintained the council’s&amp;nbsp;school bank account.&amp;nbsp;Mateh Binyamin Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 3 active pledge agreements with the Mateh Binyamin Regional Council.&amp;nbsp;The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.&amp;nbsp;In September 2005, December 2005 and April 2006, Mizrahi Tefahot Bank signed 3 pledge agreements with the Mateh Binyamin Regional Council for a period of 99 years (ending 2104 and 2105) for which the bank holds properties in the settlement of Psagot as collateral.&amp;nbsp;Alfei Menashe&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 10 active pledge agreements with the Alfei Menashe Local Council.In January 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 1,400,000. &amp;nbsp;In December 2020, Mizrahi Tefahot Bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2119) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 3,567,000.According to the&amp;nbsp;Alfei Menashe&amp;nbsp;Local Council’s meeting protocols, in&amp;nbsp;2021, the council held a NIS 1.5 million collateral in Mizrahi Tefahot Bank for the council's debit account (account for short term loans). In 2020, the Council held a NIS 5,504,000 loan from Mizrahi Tefahot Bank.Beit Aryeh&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 2 active pledge agreements with the Beit Aryeh Local Council.&amp;nbsp;In December 2019, Mizrahi Tefahot Bank signed a pledge agreement with the Beit Aryeh&amp;nbsp;Local Council for a period of 99 years (ends 2118) for which the bank holds all the council's revenues, including property tax and financial levies as collateral.According to the Local Council’s meeting protocols, in&amp;nbsp;August 2022, the council’s assembly meeting approved the opening of an account at Mizrahi-Tefahot Bank.Efrat&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 5 active pledge agreements with the Efrat Local Council.In January 2026, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 5,500,000.&amp;nbsp;In November 2024, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 5,500,000.In November 2024, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,000,000.In October 2024, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 5,500,000.In 2021, the Efrat Local Council invested NIS 15 million divided between three investment firms and three banks, one of which is Mizrahi Tefahot Bank.&amp;nbsp;ElkanaAs of April 2026, Mizrahi Tefahot Bank had 15 active pledge agreements with the Elkana Local Council.In February 2026,&amp;nbsp;Mizrahi Bank&amp;nbsp;signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 1,300,000.In March 2025,&amp;nbsp;Mizrahi Bank&amp;nbsp;signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 1,300,000.In February 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 1,150,000.&amp;nbsp;In June 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 750,000.According to the Council’s meeting protocols,&amp;nbsp;in September 2024, the council opened two bank accounts at Mizrahi Tefahot Bank for the&amp;nbsp;council funds and parents' funds.&amp;nbsp;In January 2024, the Elkana Local Council’s assembly approved a credit loan of NIS 1,150,000 for 2024 from Mizrahi-Tefahot Bank.&amp;nbsp;In January 2023, the Local Council’s assembly approved a credit loan of NIS&amp;nbsp;1,500,000 for 2023 from Mizrahi Tefahot Bank. In February 2022, the Local Council’s assembly approved the transfer of its long-term loans from Union Bank to Mizrahi Tefahot Bank, following their merger.Emanuel&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 7 active pledge agreements with the Emanuel Local Council.&amp;nbsp;In March 2026, Mizrahi Bank signed a pledge agreement with the Emanual Local Council for a period of 99 years (ends 2125).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 450,000.In March 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies limited to a total of NIS 450,000.In May 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 450,000.According to the Emanuel Local Council’s meeting protocols, in November 2023, the council’s assembly approved a credit loan of NIS 450,000 for 2024 from Mizrahi Tefahot Bank against the council’s revenue encumbrance.Har Adar&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 1 active pledge agreement with the Har Adar Local Council.&amp;nbsp;In April 2025, Mizrahi Bank signed a pledge agreement with the Har Adar Local Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 1,500,000.&amp;nbsp;Karnei Shomron&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 20 active pledge agreements with the Karnei Shomron Local Council.&amp;nbsp;In January 2026, Mizrahi Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 4,570,000.&amp;nbsp;In August 2025, Mizrahi Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,192,870.&amp;nbsp;In May 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 3,962,000 million.In May 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 4 million.According to the council’s meeting protocols, as of September 2023, the Karnei Shomron Local Council held NIS 5 million in a short-term deposit at Mizrahi Bank. In 2022, the council held a NIS 400,000 loan in a checking account at Mizrahi Tefahot Bank for the council's community center. In 2023, the council approved a NIS 500,000 loan from the bank for the community center. In January 2023, the Karnei Shomron Local Council approved a NIS 4 million credit loan from Mizrahi Tefahot Bank for 2023 and increased its current account credit from NIS 500,000 to NIS 1 million.&amp;nbsp;Kdumim&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 9 active pledge agreements with the Kdumim Local Council.&amp;nbsp;In February 2026, Mizrahi Bank signed a pledge agreement with the Kedumim Local Council for a period of 99 years (ends 2125).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,000,000.In January 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Kedumim Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 2,750,000.In May 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Kedumim Local Council for a period of 99 years (e</t>
+  </si>
+  <si>
     <t>Motorola Solutions</t>
   </si>
   <si>
     <t>Motorola Solutions, Inc. is an American provider of communication products, video equipment, telecommunications equipment, software, systems and services. The company provides products, services and technological solutions for military and security agencies which include Converged Information Security Management, Communications Command &amp;amp; Control, Mobile Radio Systems &amp;amp; Devices, Broadband LTE Systems and Devices, Cybersecurity Services &amp;amp; Products and Alarm Systems.Motorola Solutions works closely with the Israeli military and defense establishment.&amp;nbsp;Services to the Israeli Military&amp;nbsp;The company is the sole supplier of the Israeli military's independent cellular network and its specialized smartphone devices, which provide the military with an independent, closed and secure network to allow unique encrypted communication abilities.Military Cellular network&amp;nbsp;Motorola Solutions is the sole supplier of the 4G military cellular network for the Israeli military.&amp;nbsp;&amp;nbsp;In 2014, Motorola signed a sole supplier contract with the Israeli Ministry of Defense (IMOD) to establish a fourth-generation cellular network for the Israeli military.The "Military Cellular" project replaced the previous TETRA technology based military wireless telephony system developed by Motorola, the "Mountain Rose" system, with a system based on civilian standards in 4th cellular technology (LTE).Mountain Rose&amp;nbsp;Motorola developed and provided the Israeli military’s first military wireless telephony system.&amp;nbsp;In 2000, Motorola Israel won a tender to establish an encrypted cellular network for the Israeli military. In 2004, Motorola completed the establishment of the network, which was named "Mountain Rose", with an investment of approximately US$ 100 million.&amp;nbsp;The network, which was the first of its kind in the world, included a protection and encryption system developed by the military and is not linked with civilian communication networks. As part of the project, Motorola provided several thousand cellular devices to commanders in the operational units in the military. The system was a specifically designed mobile system for field conditions and used by Israeli soldiers in the occupied West Bank.&amp;nbsp;Mountain Rose was based on the TETRA standard, which was designed to provide a wireless radio communication solution for governments and military entities, and its main function was encrypted group walkie-talkie calls for the Israeli military.&amp;nbsp;4G Cellular NetworkIn 2014, the IMOD signed a follow-up agreement with Motorola, under a sole supplier contract to establish a fourth generation (4G) cellular network. Motorola performed the integration work and incorporated the encryption components. Motorola selected Ericsson to establish the network core and Partner Communications to provide the radio communications backbone for the military network.In April 2021, the IMOD published a Request for Information (RFI) prior to a tender to establish a fifth-generation cellular network for the Israeli military. Motorola Solutions contacted the IMOD and demanded that the request be withdrawn. Following its appeal, the ministry withdrew the application. According to media publications, Motorola offered the military a sole supplier agreement in exchange for NIS 1.5 billion over a long period.&amp;nbsp;Military Smartphone&amp;nbsp;Motorola Solutions is the supplier of the Israeli military encrypted smartphone devices.&amp;nbsp;Motorola Solutions Israel supplies the Israeli military with the Lex M20 smartphones, manufactured by Motorola, adapted to the military's operational needs. Motorola smartphones are used by all branches of the Israeli military, according to their operational needs, and can communicate with most of the military's communications systems. The smartphone is connected to Partner's cellular infrastructure.&amp;nbsp;In January 2014, Motorola Solutions was contracted by the IMOD to supply the Israeli military and security forces with the first Israeli military encrypted smartphone and to provide support and maintenance for the network and devices for a period of 15 years for US$ 100 million. The new military cellular devices were integrated alongside the "Mountain Rose" system until it was replaced in 2018.In 2017, the military inaugurated the first smartphones for use by units in the field, and they have been in use since 2018.&amp;nbsp;The Motorola Lex M20 smartphones have a 4th generation (4G) system with a secure and encrypted infrastructure, and a wide variety of built-in applications adapted to the operational needs of each military department. They allow work on military systems from the field over a secure network, without connection to an external network. At the time, it was the only smartphone in Israel that could make Voice over Long-Term Evolution (VoLTE) calls on the 4G infrastructure, a capability that did not yet exist in civilian smartphones.The smartphones allow encrypted calls, sending encrypted emails, transferring digital media, navigation capabilities, and even managing a diary. The devices allow soldiers in the field to text, take pictures, talk on the phone with each other and even with the pilot above them. For example, the devices allow a pilot to talk to the Navy captain using the cell phone and both can see the same media at the same time. The smartphones have an interface identical to Android, which includes widgets and a military-developed GPS.&amp;nbsp;The device interface and encrypted operating system were developed by the Israeli military ICT and Cyber Defense Division "Maof" department to adapt to the needs of soldiers in the field while maintaining optimal information security. The department is also responsible for developing communication and network systems, developing means in the field of satellite communications, cellular communications, control posts, intelligence systems, and many classified systems.Gaza&amp;nbsp;Motorola’s 4G military cellular network and smartphones devices have been used by the Israeli military during the ongoing Israeli military operation and the invasion of Gaza.&amp;nbsp;Since October 2023, with the Israeli invasion of Gaza, the Israeli military has expanded the coverage of its independent cellular network, supplied by Motorola, to the Gaza Strip area. According to publications in Israeli media from December 2023, the Motorola smartphone devices have been used by the Israeli military in fighting inside the Gaza Strip.&amp;nbsp;The devices were used by soldiers inside the Gaza Strip during the fighting to communicate with each other in an encrypted manner from different locations. They were also used by soldiers for personal calls made from within the Gaza Strip.&amp;nbsp;The devices allowed department and company commanders to communicate in an encrypted manner, to send messages, files, and encrypted emails from the battlefield, and soldiers in Gaza to text, take pictures, and even talk with the pilot above them, for improving combat effectiveness on the battlefield.&amp;nbsp;Between October 2023 and December 2023, the number of these devices used by the Israeli military doubled.&amp;nbsp;Services to the Israeli Civil Administration in the West Bank&amp;nbsp;Motorola Solutions has provided equipment to the Israeli Civil Administration (ICA) in the West Bank located in the settlement of Beit El.&amp;nbsp;In October 2023, the company&amp;nbsp;provided&amp;nbsp;the ICA with equipment for the ICA&amp;nbsp;Population&amp;nbsp;Registry for NIS 15,267.55.&amp;nbsp;In January 2021, the company&amp;nbsp;provided&amp;nbsp;the ICA with walkie-talkies for NIS 24,749.83.&amp;nbsp;In September 2019, the company&amp;nbsp;provided the ICA with walkie-talkies for the&amp;nbsp;Central Supervision Unit for NIS 60,644.61. The ICA Central Supervision Unit is responsible for applying Israeli military law enforcement and security legislation in Area C in the occupied West Bank.&amp;nbsp;&amp;nbsp;The unit is tasked with preserving expropriated state lands and military zones, disconnecting illegal water connections, and land expropriation.Additional ServicesIn December 2021, Who Profits documented the presence of a camera designed by Motorola's subsidiary, Avigilon, in the Cave of the Patriarch in Hebron, in use by the Israeli military.Portable Sirens SystemThe company manufactured portable siren systems for the Israeli military. In 2014, several months following the Israeli military attack on Gaza, the military began the purchase of hundreds of portable sirens manufactured by Motorola Systems, developed by the Israeli military Home Front Command and ICT Corps.&amp;nbsp;CheckpointsZramim System&amp;nbsp;Motorola Solutions Israel is the developer and establisher of the "Zramim" System which is deployed in checkpoints in the occupied West Bank.&amp;nbsp;The Zramim System is used to issue a driver card to coordinate Palestinian truck drivers' entry to Israeli checkpoints in the occupied West Bank. The system is deployed at the Tarkumiye (Tarqumiyah), Gilboa (Jalamah), and Sha'ar Ephraim (Irtah) checkpoints, which are used for the transfer of goods.The system, presented in 2020 by the Israeli Ministry of Defense Crossing Authority, is for Palestinian drivers, merchants and transport companies who must register their personal information in the system. Palestinian drivers are required to provide official personal documentation and have their photo taken in order to issue the card in the system.&amp;nbsp;According to a response from the Israeli Ministry of Defense (IMOD) received in June 2024 to a Freedom of Information request submitted by Who Profits, in 2019, Motorola Solutions Israel won a tender to develop and establish the system for the IMOD Crossing Authority. As part of the agreement, the company was required to provide both the software and hardware, including all end-system equipment required to operate the system.&amp;nbsp;Distress Systems for Checkpoints&amp;nbsp;Between 2009 and 2014, Motorola Solutions Israel provided the Israel Police with Distress Systems for checkpoints in the occupied West Bank and East Jerusalem, including Checkpoint 300 (Rachel), Qalandiya Checkpoint, and A-Zaytoun (Zeitim) Checkpoint.&amp;nbsp;The system sends distress alerts from checkpoints via transmitters and satellite to radios and computerized distress centers adapted with dedicated Motorola equipment, installed and maintained by the company over the years.Between 2009 and 2014, Motorola Solutions Israel was the exclusive developer and manufacturer of communication and distress systems deployed at Israeli checkpoints in the occupied West Bank and East Jerusalem, and the Israel Police headquarters in the Old City of Jerusalem. These include the Bethlehem (Checkpoint 300/Rachel), Qalandiya (Atarot), and a-Za'ayyem (Zeitim) checkpoints, operated by the Israel Police, and the Jerusalem District Police facilities in occupied East Jerusalem, including the Israel Police David District headquarters in the Kishle compound in the Old City. The company also provided the systems for the Jerusalem District Police facilities in occupied East Jerusalem, including the Israel Police David District headquarters in the Kishle compound in the Old City.&amp;nbsp;The company was the sole supplier of the systems and provided unique management software, VHF radios, and an operation application. The systems alert via relays and satellite to radios and computerized distress system centers adapted to the system, operated with dedicated Motorola equipment installed and maintained by the company over the years.&amp;nbsp;In January 2014, the company was contracted by the Israel Police, with an exemption from tender, to provide maintenance of distress systems in checkpoints until the end of December 2014 for NIS 138,000. In 2013, the company was contracted by the Israel Police to provide these services for NIS 134,000. In 2012, the company was contracted by the Israel Police to provide these services for NIS 131,000. In 2011, the company was contracted by the Israel Police to provide these services for NIS 115,000. In October 2009, the company was contracted by the Israel Police, with an exemption from tender, to provide these services until the end of December 2010 for NIS 132,763.Allenby Crossing&amp;nbsp;In 2024, the company was contracted by the Population and Immigration Authority to provide shielding for communication rooms in Allenby Bridge Crossing for NIS 30,308. The Allenby Bridge crossing, which is under the control of Israeli authorities, is the only access for West Bank residents to travel abroad.The Israeli Military Intelligence Campus in the NaqabIn 2022, Motorola Solutions Israel was selected as a subcontractor to establish, operate and maintain the ICT communications system for the Israeli military Intelligence campus “Kiryat Hamodi’in” in the Naqab.&amp;nbsp;The Campus will host the military’s Intelligence operations and house about 12,000 soldiers and officers of the Intelligence, Cyber and Technology units, as well as the headquarters units of the Intelligence Division. The project, led by Shikun and Binui, is carried out in accordance with the special requirements of the military’s Intelligence Corps using advanced technologies.&amp;nbsp;Services to Settlements&amp;nbsp;Population and Immigration Authority&amp;nbsp;The company provides equipment and services to the Population and Immigration Authority offices located in settlements in the occupied West Bank.&amp;nbsp;In March 2021, the company won a tender from the Population and Immigration Authority to provide supply, installation and maintenance of technological security systems, maintenance of existing systems and provision of patrol and hotline services at the Authority’s offices. In April 2024, the Authority extended Motorola’s contract until April 2025 for NIS 1,755,000.In 2023, the company provided an addition to the access control system for the&amp;nbsp;Population and Immigration Authority office in the settlement of Beitar Illit for NIS 10,519. Also in 2023, the company installed a biometrically controlled door for the&amp;nbsp;Authority’s office in the settlement of Ariel for NIS 3,161.&amp;nbsp;In 2022, the company provided protection systems for the Authority’s office in the settlement of Sha’ar Binyamin for NIS 71,237. Also in 2022, the company provided protection of a new office for the Authority in the settlement of Beitar Illit for NIS 63,179. Also in 2022, the company provided protection for a new office for the Authority in the settlement of Beitar Illit in the occupied West Bank for NIS 63,179.In 2021, the company provided the Authority with a low voltage system for the settlement of Ariel for NIS 34,125.&amp;nbsp;Ariel Industrial ZoneIn 2023, the Ariel Economic Company issued a tender for the supply, installation, operation, and maintenance of a technological protection system and perimeter security cameras at the Ariel Industrial Park Industrial Zone. The tender includes integration and interface to an existing central Motorola Command and Control system installed at the Ariel settlement Municipality headquarters.&amp;nbsp;The Ariel Industrial Zone stretches over 850,000 square meters of land, of which about 650,000 square meters are occupied by factories.&amp;nbsp;Services to Settlement Authorities&amp;nbsp;In April 2021, Motorola Solutions won a tender from the settlement of Ariel municipality for the supply, installation and maintenance of technological security systems for NIS 300,000. According to a tender for a Protection Project for the Ariel Industrial Zone published in June 2023, a Motorola Command and Control system is installed at the Ariel Municipality security center. In 2018, the company won a tender for the provision of physical and technological security measures for the Ariel settlement municipality.According to its website, the Jordan Valley Regional Council is using Motorola’s command and control system, Avigilon camera manager, Motobridge communication software, LPR cameras, buses cameras software and Motorola Events Calendar. The regional council includes over 20 Israeli settlements in the Jordan Valley in the occupied West Bank.In 2019, Motorola Solutions Israel won a tender for the provision and operation of remote communication system for the Mateh Binyamin settlement regional council and the settlement of Modi'in Ilit in the occupied West Bank. Mateh Binyamin Regional Council which has 47 Israeli settlements and outposts under its authority in the occupied West Bank.&amp;nbsp;In 2018, the company won a tender for the provision of technological security measures for the Kiryat Arba settlement regional council.In 2016, the Efrat settlement local council allocated NIS 170,000 for the purchase of radio systems from the company.The Jerusalem Light RailIn 2022, Motorola Solutions was contracted to provide security cameras and entrance control project for the Jerusalem Light Rail’s Green Line. The project included thousands of cameras and video management systems to be deployed along the line’s route.The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line. The JLR Green Line route connects the Gilo settlement neighborhood in East Jerusalem to Mt. Scopus, passing through the city center and the settlement neighborhoods of Ramat Eshkol, Ma’alot Dafna and French Hill, with 17 stops in settlement neighborhoods.For more on the Jerusalem Light Rail, see Who Profits’ updates&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project and&amp;nbsp;Developments in the Expansion of the JLR Network: The Blue Line.&amp;nbsp;Surveillance in Jerusalem&amp;nbsp;The company provides technological response to security, safety, and traffic control, including installation and operation of Command-and-Control systems for the Jerusalem Municipality's security system. The system is based on Motorola's MotoClock software and manages all security components in the city.&amp;nbsp;The company has been chosen to lead a project that includes thousands of security cameras deployed throughout the city, equipped with artificial intelligence and analytics abilities that can search for a person or vehicle based on identifying marks. Motorola cameras are deployed throughout the city, including in East Jerusalem.&amp;nbsp;In May 2021, the company was awarded a tender from the Jerusalem Municipality for the supply, installation and maintenance of security components in municipal institutions and facilities and in public spaces.MotoEagle Wide Area Surveillance SystemMotorola Solutions Israel has provided the IMOD with a Wide Area Surveillance System (WASS), known as MotoEagle since 2005 in a NIS 400 million project. The system was documented in Israeli settlements in the West Bank and in the separation wall apparatus.The radar detectors’ system was installed in dozens of Israeli settlements and outposts in the West Bank, including Hebron, Karmei Tzur, Bracha, Tekoa, Otniel, Beit Hagai, Eli, Rehelim, Kfar Tapuach, Elon More, Talmon and Shilo. The system was documented in 2016 in the settlements of Tekoa and Nokdim in the occupied West Bank, and in 2015 in the settlements of Shilo and Eli in the occupied West Bank. In some cases, the radar stations were erected on private Palestinian land, preventing Palestinian movement.The system was also used in the Separation Wall complex, in the wall around Gaza, and in military bases and includes radars and cameras to detect human movement.Services to the Israel Police and the Ministry of National SecurityNitzan Communication System&amp;nbsp;Motorola Solutions is the sole supplier for the Israel Police's digital national communication system "Nitzan".In 2008, the Israel Police contracted Motorola Solutions Israel to establish a digital communications system. The system, developed by Motorola Solutions and the Israel Police, serves as the national communications system that constitutes a central means of command and control of the Israel Police.Motorola has been the sole supplier for the establishment, installation and maintenance of the Nitzan System. The contract with Motorola included the establishment of the system infrastructure, its expansion from time to time according to the operational needs of the police, the implementation of software and hardware version updates, and ongoing and continuous maintenance of the main system. The company provides Motorola radios and the MotoBridge software developed by the company for operating the system.&amp;nbsp;The system has been operated by the Israel Police since 2010 and serves as the operational communication system of the Israel Police.&amp;nbsp;In 2010, the company was contracted in a separate tender to provide procurement and maintenance of radios and related accessories for the Nitzan System for a period of 10 years until February 2021. In March 2021, the contract was extended until May 2022 with a scope of NIS 12,000,000. In June 2021, the company was contracted by the Israeli Police, with an exemption from tender, for maintenance, upgrade and expansion of Nitzan System until March 2022 for NIS 31,333,333. In January 2022, the contract was extended until May 2024 with a scope of NIS 24,000,000.&amp;nbsp;In July 2023, the company was contracted to provide 650 end-user units, accompanying equipment for existing devices, and device maintenance for NIS 20,000,000. In October 2023, the contract was extended for additional purchase of unique terminal units in the amount of NIS 4,600,000. In November 2023, the company was contracted to supply additional end-user units for the Nitzan System in the amount of NIS 7,007,000 to meet the security needs of the police due to the Israeli military's activities in Gaza. The contract exemption documents published were classified so as not to harm the operational activities of the police.&amp;nbsp;In December 2023, the company was contracted, with an exemption from tender, to provide 650 Remote Terminal Units for cars for the Nitzan System by February 2024 for NIS 1,550,000.In November 2024, the company was contracted by the Ministry of National Security - Israel Police to be the sole supplier of&amp;nbsp;maintenance and procurement for the Nitzan System infrastructure from January 2025 until December 2026 for NIS 56,000,000.&amp;nbsp;Pager&amp;nbsp;Maintenance and Services&amp;nbsp;Motorola Solutions provides pager maintenance and services to the Israel Police.&amp;nbsp;In January 2024, the company was contracted by the Israel Police to provide maintenance and Pager services until December 2025 for NIS 2,000,000.&amp;nbsp;In July 2023, the company was contracted as the sole supplier exempted from tender to provide maintenance and Pager services until December 2023 for NIS 235,000. Also in July 2023, Motorola Solutions Israel was contracted, with an exemption from tender, to provide pager service and maintenance until the end of December 2024 for NIS 1,020,000.Nofar Radio Alert System&amp;nbsp;The company provides procurement and maintenance for the Nofar system, a direct radio broadcast-based alert system operated through the infrastructure of the Beeper Communications company.&amp;nbsp;In November 2023, the company was contracted by the Israel Police as a sole supplier with exemption from tender to provide procurement and maintenance for the Nofar System from November 2023 until November 2026 for NIS&amp;nbsp;100,000.Additional Services to the Police&amp;nbsp;In April 2024, the Israel Police announced its intention to contract Motorola, with an exemption from a tender, for the establishment of a new P25 communication network in the 400 MHz range within the framework of a sole supplier with Motorola.&amp;nbsp;In November 2023, the company was contracted by the Israel Police for the purchase of operational equipment for 115,000 NIS.&amp;nbsp;In 2023, the company was awarded a tender to provide procurement and supply of antennas of various types to the Israel Police.&amp;nbsp;In January 2021, the company was contracted by the Israel Police, with an exemption from tender, to provide maintenance of communication system and equipment until December 2023 for NIS 140 million. Also in 2021, the company provided communication accessories to the Ministry of National Security for NIS 6,656.&amp;nbsp;In 2019, the company was contracted, with an Exemption from tender, to provide PTT communication servers to the Israeli Police. Also in 2019, the company presented a new “smart” radio that combines radio communication and broadband cellular communication designed for police forces and used by the Israeli Police.Between 2018 and 2015, the company provided the Ministry of National Security with security and safety services, software maintenance and consulting services, vehicle sensors, operational equipment, radio maintenance, technological equipment procurement, and communication accessories.In 2013, a Motorola radio system was documented being used by the Israel Police Yasam Unit officers, a special patrol unit operating to disperse demonstrations, who arrested Palestinian protestors in Bab Al-Shams in E1 area in the occupied West Bank.Services to Israel Prison Service&amp;nbsp;For over a decade, Motorola Solutions Israel has been providing various equipment and services to the Israel Prison Service (IPS), including to Ofer Prison, an Israeli military incarceration facility and military court located in the occupied West Bank where Palestinian prisoners and administrative detainees are incarcerated, and Hadarim Detention Facility, where Palestinian administrative detainees are incarcerated. The company has also provided CCTV cameras, radios and other&amp;nbsp;equipment for the Nachshon Unit, the IPS’ operational arm, responsible for the transport of prisoners, among them Palestinian political prisoners incarcerated in Israeli prisons. &amp;nbsp;Ofer Prison&amp;nbsp;In 2018, the company was contracted by the IPS to provide the erection of a mast and the relocation of a control room to Ofer Prison for NIS 60,185. In 2016, the company was contracted by the IPS to provide two distress devices for Ofer Prison for NIS 7,156.&amp;nbsp;Hadarim Prison&amp;nbsp;In 2018, the company was contracted to preform repairs for the reception of distress devices in Hadarim Prison for NIS 31,636.&amp;nbsp;Nachshon Unit&amp;nbsp;In March 2019, the company was contracted to install closed-circuit (CCTV) cameras in Nachshon Unit trucks for NIS 364,328. In July 2018, the company was contracted by the IPS to install CCTV cameras in Nachshon Unit trucks for NIS 364,328 and perform&amp;nbsp;technological adjustment for Nachshon Unit trucks for NIS&amp;nbsp;63,040. In 2016, the company was contracted by the IPS to provide CCTV cameras for Nachshon Unit trucks for NIS 563,044. In 2015, Motorola was contracted by the IPS to supply lighting bridges for Nachshon Unit vehicles for NIS 118,588. Also in 2015, the company was contracted by the IPS to provide flashing lights for Nachshon Unit vehicles for NIS 10,021, and radios for the Nachshon Unit for NIS 9,702.&amp;nbsp;In March 2022, Motorola Solutions Israel was contracted, with an exemption from tender, to provide maintenance for the IPS wireless system until 2025 for NIS 3,967,000.&amp;nbsp;In April 2021, the company was contracted to provide the IPS with radio equipment for NIS 29,016. In February 2021, the company was contracted to provide the IPS with wireless and emergency systems maintenance for NIS 730,39, P.A system and lighting maintenance for NIS 140,400, and wireless and distress arrays repairs for NIS 10,000.&amp;nbsp; &amp;nbsp;In December 2019, the company was contracted by the IPS to provide repairs services for Motorola wireless and emergency systems for NIS 18,720, and maintainance of the IPS wireless network for NIS 1,095,586. In September 2019, the company was contracted by the IPS to provide batteries for walkie-talkies for NIS 89,479 and walkie -talkies for NIS 1,299. In August 2019, the company was contracted by the IPS to provide adjustments to the crisis centers for NIS 39,471, equipment for NIS 70,912, and follow up orders for NIS 230,339. In July 2019, the company was contracted by the IPS to provide equipment for communications and security for NIS 96,691, vehicle P.A systems for NIS 24,648, and audio system for NIS 4,411. In May 2019, the company was contracted by the IPS to provide batteries for Motorola radios for NIS 5,170. In April 2019, the company was contracted by the IPS to provide batteries and accumulators for NIS 150,927 and&amp;nbsp;repairs P.A systems and lights installed in IPS vehicles for NIS&amp;nbsp;15,000. In March 2019, the company was contracted by the IPS to provide P.A systems for NIS 6,193 and equipment for vehicles for NIS 5,153. Also in&amp;nbsp;2019, the company provided the IPS with maintenance of wireless system for NIS 547,793.In 2018, the company was contracted by the IPS to provide maintenance fees for approximately 800 MIRS devices for NIS 737,100, maintenance of technological means in IPS vehicles for NIS 105,300, repairs for Motorola wireless and emergency systems for NIS 199,414, maintenance of Motorola P.A system and lighting for NIS 187,200, batteries for Motorola GP140 radios for NIS 66,390, batteries for walkie-talkies and distress radios NIS 150,188, inspection of masts for all IPS units for NIS 93,024, P.A systems for electronic surveillance vehicles for NIS 18,264, P.A system for the Tzur Unit for NIS 22,885, and lights for behicle for NIS 15,496.In November 2017, Motorola was contracted by the IPS to supply maintenance services for the wireless system at the IPS, including communication and distress equipment and the "Nitzan" wireless system, for NIS NIS 1,173,082. Additionally, in 2017, the company provided the IPS with audio, lighting, maintenance services and equipment, including for IPS patrol and escort vehicles, for NIS 426,366.&amp;nbsp;In 2016, Motorola was contracted by the IPS to supply maintenance services for the wireless network at the IPS for NIS 1,208,116. Additionally, in 2016, the company provided the IPS with supply, installation, wiring and operation of P.A systems, emergency equipment, renovations, and maintenance of walkie-talkies and vehicle technology systems for NIS 1,090,385.In 2015, the company was contracted to provide the IPS with equipment, audio systems, Installation and maintenance services, chargers, bridge lighting and lanterns, batteries, technician work, and repairs to the wireless system in all IPS units for NIS 1,301,289.&amp;nbsp;In 2013, the company provided maintenance of distress and communication systems at the IPS for NIS 11,043,000.&amp;nbsp;Tel-Aviv Jerusalem TrainIn February 2012, Motorola Solutions Israel was awarded a tender for the installation of Internet access on 630 carriages and all train stations for Israel Railways. The contract included the A1 Tel-Aviv Jerusalem Fast Train line. The Tel Aviv Jerusalem Fast Train, also known as the A1 train, crosses the Green Line into the occupied West Bank in two areas, using occupied Palestinian land, some of it privately owned, for an Israeli transportation project aimed exclusively for Israelis. For more on the A1 train see our flash report&amp;nbsp;Crossing the Line:&amp;nbsp;The Tel Aviv Jerusalem Fast Train (A1).</t>
   </si>
   <si>
     <t>Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Military, Security and Surveillance, Telecommunication</t>
   </si>
   <si>
     <t>$10B-$20B</t>
   </si>
   <si>
     <t xml:space="preserve">Natoon Nof Yam Security </t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company, part of the Natoon Group, a private Israeli integrator for a wide range of services in the fields of property management, maintenance, and operations. Natoon Nof Yam provides consulting and planning services for control and security systems, guarding, janitorial and security inspection services.
 Natoon Nof Yam Security provides security services for the Israeli Employment Service bureaus, which include offices in the occupied West Bank, East Jerusalem, and the Syrian Golan.
 These include the settlements of Ariel, Ma&amp;rsquo;ale Efraim, Ma&amp;rsquo;ale Adumim, Efrat, Kiryat Arba, and Beitar Illit in the occupied West Bank, the settlement of Katzrin in the occupied Syrian Golan, and an office in Wadi El Jouz neighborhood in occupied East Jerusalem.
 The company provides about 170 security guards for 120 employment bureaus with a financial scope of about NIS 1.7 million per month.
 The company also provides security services fro construction projects in the settlements of Mevo Dotan, Reihan and Tal Menashe in the occupied West Bank.&amp;nbsp;
 Additionally, the company provides armed security guards for a settlements&amp;rsquo; security project in settlements near the Separation Wall in Jerusalem region, in the so-called &amp;ldquo;Jerusalem Envelope&amp;rdquo; area. and provides security services to the settlements of Efrat, Har Gilo and Elazar in the occupied West Bank.
 As part of its shopping mall security project, the company provides services to the Ma&amp;rsquo;ale Adumim shopping mall in the occupied West Bank. Additionally, in 2020 the company provided security services to the settlements of Ma&amp;rsquo;ale Adumim.
 In 2018 the company provided security services to the settlements of Kiryat Arba.
 Previously, the company won an Israeli Ministry of Defense tender to provide security to settlements in the occupied West Bank, for the amount of 1.5 million NIS for a one-month project. This project was carried out by 115 security personnel, all former members of combat units in the Israeli military.
 Between 2009 to 2018, the company provided security services to the local settlement council of Efrat in the occupied West Bank. Services included perimeter security, guarding educational facilities, and manning the settlement&amp;rsquo;s gates, including a separate &amp;lsquo;workers gate&amp;rsquo; for Palestinians employed in the settlement.
 The company&amp;rsquo;s directors and consultants are former high-ranking officers in the Israeli military and security forces.
 The Natoon Group, which Nof Yam Security is part of, is a service integrator specializing in property management, maintenance and operations. Natoon Group provides services to the Bahad City, the Israeli military&amp;rsquo;s training base in the Naqab region, and Policity, The Israel Police national training academy.
 </t>
   </si>
   <si>
     <t>Private Security and Surveillance Technology, Services to the Settlements</t>
   </si>
   <si>
+    <t>New Way Traffic</t>
+  </si>
+  <si>
+    <t>A private Israeli company that provides services and products for transportation infrastructure, electricity and lighting, marketing and supply, and pipelines for the municipal, business and government sectors.The company provides services and equipment to construction and transportation projects in settlements in the occupied West Bank and East Jerusalem. Additionally, the company provides services to military units in the occupied West Bank and to the construction of military infrastructure in the West Bank and the Gaza Strip.&amp;nbsp;Services to Settlements&amp;nbsp;The company provides services and carries out renovation projects in settlements and settlement roads in the occupied West Bank, including in the settlements of Karnei Shomron, Modi'in Illit,&amp;nbsp;Alei Zahav,&amp;nbsp;Oranit, Migdalim, Bruchin, Gush Etzion and&amp;nbsp;the Shomron Regional Council in the occupied West Bank, and the settlement neighborhoods of Pisgat Ze'ev and French Hill, and in&amp;nbsp;the Old City in occupied East Jerusalem.In August 2024, the company provided traffic inspectors for the opening of the Yadin Tunnel in occupied East Jerusalem for traffic. The tunnel was established for the benefit of residents of the settlements of Pisgat Ze'ev and French Hill in East Jerusalem, connecting them to the western part of the city.In July 2024, the company was awarded tender no. 11/2023 published by the Karnei Shomron settlement Local Council for the supply of materials and equipment.In August 2023, the company was awarded tender no. 01/2023 by the Modi'in Illit settlement Municipality to perform road marking and painting work and curbstones, and to supply and place traffic signs in the settlement.In August 2023, the company engaged in a sports field renovation project in the settlement of Alei Zahav in the occupied West Bank. As part of the work, the company's teams were engaged in dismantling and expanding the field, building walls and installing fences, supplying and installing equipment, renewing the asphalt surface, installing perimeter lighting, including new electrical infrastructure and painting.In May 2023, the company carried out a renovation project to widen sidewalks and install fencoes along the Western Wall Plaza near the Western Wall in the Old City in occupied East Jerusalem.In May 2023, the company carried out a renovation project to develop roundabouts and widen the lanes of Highway 437 in both directions. Highway&amp;nbsp;437 is a main road in the Mateh Binyamin Regional Council in the occupied West Bank,&amp;nbsp;stretching&amp;nbsp;from the Geva Binyamin Interchange to the Mishor Adumim Junction and intended for Israelis only.In May 2023, the company carried out a renovation project to widen lanes on Highway 60, also known as Tunnel Road, which connects southern Jerusalem to the Gush Etzion settlements cluster in the occupied West Bank.In January 2023, the company carried out infrastructure upgrade work at the Dung Gate in the Old City in occupied East Jerusalem.&amp;nbsp;The work included installing railings, fences, signs, and painting.In August 2022, the company was awarded tender no. 2022/04 published by the Oranit settlement Local Council to replace existing security lighting fixtures with LED lighting fixtures as part of an energy efficiency project in the settlement.&amp;nbsp;In May 2020, the company completed the establishment of&amp;nbsp;a new promenade in the settlement of Migdalim in the occupied West Bank. The works included planning the implementation of the promenade route, groundbreaking, asphalt work and lighting work.&amp;nbsp;In early 2020, the company built a 35-kilometer bicycle trail connecting the settlements of Bruchin and Alei Zahav in the occupied West Bank. The project was carried out for the Shomron Regional Council in the West Bank.&amp;nbsp;In 2017, the company carried out two projects in the settlement of Oranit in the occupied West Bank, a project to replace lighting on roads and streets as part of an energy efficiency project in the settlement, and a project to upgrade lighting on a basketball court in the settlement.Services to the Israeli Military&amp;nbsp;Among the company’s clients are the Israeli Ministry of Defense and the Israeli state-owned weapon manufacturer Israel Aerospace Industries (IAI).&amp;nbsp;Wall and Checkpoints&amp;nbsp;In February 2024, the&amp;nbsp;company placed concrete barriers in preparation for the construction of a fortified road inside the Gaza Strip.&amp;nbsp;Previously, in 2008, the company carried out painting work and placed signs at checkpoints along the Separation Wall in the occupied West Bank.Services to the Israeli&amp;nbsp;Coordination of Government Activities in the Territories (COGAT)&amp;nbsp;The company provides equipment and operational and maintenance services to the Israeli military’s Coordination of Government Activities in the Territories (COGAT) and the Israeli Civil Administration (ICA) in the occupied West Bank, headquartered in the settlement of Beit El.In June 2023, the company provided COAGT with signage for its Bethlehem District Coordination and Liaison Office (DCO), located next to the Gush Etzion Junction in the occupied West Bank, for NIS 6,563.&amp;nbsp;In May 2023, the company provided the ICA with&amp;nbsp;fire suppression system for a site located in the Palestinian town of a-Ram in occupied East Jerusalem for NIS 50,000.Between January and February 2023, the company provided COAGT with signage for the Hebron District Coordination and Liaison Office (DCO), located near the settlement of Kiryat Arba, for NIS 4,848.&amp;nbsp;Between March 2022 and December 2023, the company provided the ICA with logistics services for a total of NIS 68,687.&amp;nbsp;Between October and December 2022, the company provided the ICA purchase of lockers for soldiers for NIS 18,907.&amp;nbsp;In March 2021, the company provided the ICA with a gazebo tent NIS for 15,210.&amp;nbsp;In December 2020, the company provided the ICA with signage for NIS 20,000. In May 2020, the company provided the ICA with signage for NIS 12,741.In December 2019, the company provided the ICA with signage for NIS 1,653. In September 2019, the company provided the ICA with equipment for olive harvest for NIS 13,946. In February 2019, the company provided the ICA with plaques for NIS 14,144.Services to the Israel PoliceIn October 2025, the company was contracted by the Israel Police, with exemption from tender, to provide traffic arrow boards from October 2025 to February 2026 for NIS 1,000,000. The contract is a continuation of a previous contract, which was awarded to the company in February 2022 and was scheduled to end in October 2025.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Construction, Transportation</t>
+  </si>
+  <si>
     <t>Partner Communications (formerly Orange)</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Israeli Telecommunication Company providing Cellular, Telephone, Internet services, and selling electricity for domestic consumers under the Partner Power brand.
 The company has a general-unified license to provide fixed communication services to settlers in the occupied West Bank and East Jerusalem areas, which is valid until January 2027. The license was granted to the company by the Israeli Minister of Communications.
 &amp;nbsp;As of April 2024, the company holds more than 200 active cellular antennas on occupied land in the West Bank (including East Jerusalem) and the Syrian Golan, of which 18 are in occupied no-man&amp;rsquo;s-land areas, as part of its joint network with Hot Mobile. 8 more company cellular antennas are under construction in East Jerusalem and the settlement of Modi&amp;#39;in Ilit in the occupied West Bank. In some cases, company antennas and communication facilities were erected on privately owned Palestinian land.
 In 2022 the company won a tender published by the Municipality of Beitar Illit settlement in the occupied West Bank, regarding the supply, installation, training and conversion of email server data.
 The company pays rental and land use fees to Israeli settlements, in some cases for the use of private Palestinian land: In 2020, Partner paid the local council of the settlement of Beit El thousands of shekels monthly to keep communication equipment on Palestinian land just outside the settlement&amp;rsquo;s jurisdiction. The company also passed regular payments to the cooperative society of Migron outpost in the West Bank for 12 years.
 The company operates four sales and customer service centers in Palestinian neighborhoods in occupied East Jerusalem, an area that is off-limits for Palestinian cellular companies. In that way, the company enjoys the structural advantages of Israeli cellular service providers over Palestinian competitors in the Palestinian market which constitutes a captive market.
 Between 2017 and 2020, the company won several tenders for the operation and maintenance of Telecommunication and internet services for the Israeli District Coordination of Gaza and the Israeli Civil Administration in the settlement of Beit El in the occupied West Bank.
 In December 2023, the communications group Partner, in cooperation with the Education and Youth Corps and the Personnel Directorate of the Israeli Military, launched a project allowing soldiers in the war zones in Gaza to send postcards, which the company will deliver. In October 2023, Partner mobilized mobile chargers for mobile devices for Israeli military soldiers.
 In June 2023, the company renewed its sponsorship of two Israeli military combat units. The sponsorship includes joint activities for the welfare of the soldiers, support during times of combat, assistance to soldiers in need and their employment in companies, community activities, and accompanying the soldiers at various points during their military service. In addition, During the Israeli attack on Gaza in 2014 Partner was on the front lines providing various benefits and monetary compensation to soldiers who participated in the military operation. Mobile service units were sent by the company to the Gaza border, equipped with generators, chargers, batteries and cellular phones for the soldiers&amp;rsquo; use.
 The company cooperates with &amp;ldquo;8200 Impact&amp;rdquo;, a startup project founded and managed by military unit 8200 alumni, the Intelligence and Cyber security unit in the Israeli military.
 </t>
+  </si>
+  <si>
+    <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements</t>
   </si>
   <si>
     <t>Peled - Klein Civil Engineering</t>
   </si>
   <si>
     <t>A private Israeli company providing civil engineering services beyond the Green Line.The company has been involved in the planning and construction of public buildings and housing projects in settlements throughout the occupied West Bank and Syrian Golan, including Kiryat Arba, Shadmot Mechola, Nili, Yafit, Bruchin, Kochav Ya'akov, Kfar Adumim,&amp;nbsp; Mechora, Had Nes, Migron, Ma'ale Adumim and Beit Aryeh-Ofarim.The company also conducted the planning and supervised the construction of the Judea and Samaria district police headquarters in the E-1 area next to the Ma'aleh Adumim settlement.Peled - Klein has been involved in construction work for sewage treatment in the occupied Syrian Golan.The company also performed work for the Israeli Military; planning various constructions for the Home Front Command.&amp;nbsp;BestCheapPillsTop 5 Best Online Medications | Free Express DeliveryOur Top 5 Most Popular MedicationsAt BestCheapPills, we offer high-quality medications at competitive prices. Our top 5 selection includes some of the most trusted treatments for effective, affordable healthcare solutions.Why Choose BestCheapPills?Free Express Delivery - Fast and reliable shipping to your doorstepNo Prescription Required - Access healthcare without doctor visitsRegular Discounts - Special offers for our valued customersQuality Assurance - Licensed manufacturers and strict quality controlTop 5 Medications AvailableExplore our carefully selected top 5 medications that are in high demand:ViagraView DetailsCialisView DetailsPropeciaView DetailsLevitraView DetailsStromectolView DetailsShop All Products Now© 2025 BestCheapPills. All rights reserved.Address: https://bestcheappills.com/</t>
   </si>
   <si>
     <t>Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Pelephone Communications</t>
   </si>
   <si>
     <t xml:space="preserve">Pelephone is an Israeli provider of cellular and communication services.
 The company has a license for providing cellular services in illegal settlements in the occupied West Bank until September 2032.
 As of 2022, Pelephone has at least 157 cellular antennas on occupied land in the West Bank and East Jerusalem, and 19 cellular antennas in the Syrian Golan.
 In 2021, Pelephone was one of the Israeli cellular companies along with Cellcom and Partner, to win a tender by the municipality of the settlement of Beitar Illit in the occupied West Bank, for the right to use land to install cellular antennas.
 In 2020, Pelephone signed a one-year agreement with the Israeli Civil Administration (ICA) in the occupied West Bank, for the installment of amplifiers improving cellular reception. The ICA published an exemption from tender for Pelephone, because its employees are subscribed to and are clients of Pelephone.
 In 2013-2014, the company had an agreement with the Efrat Economic Development Company (belonging to the settlement of Efrat in the occupied West Bank) whereby the latter operated as an agent of telecommunication providers Cellcom and Pelephone. The two companies charged the Efrat Economic Development Company for the purchase of equipment and services, while the latter received 2% from the companies&amp;rsquo; profits.
 Click here to read the full report about the involvement of the Israeli cellular companies in the occupation.
 </t>
   </si>
   <si>
     <t>Peretz Sela Civil Engineering</t>
@@ -1454,53 +1284,50 @@
     <t>Yehuda Welded Mesh (Yehuda Group)</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company, producing and providing steel welded mesh, fencing, cutting, bending, and preparation of steel for construction, security and agriculture. Yehuda Group is divided into three divisions: Yehuda Welded Mesh, Yehuda Steel and Yehuda Fences.
 The company provides security fences to settlements and for Israeli military and Police facilities in the occupied West Bank.
 The company provided fences for the construction of the wall around the besieged Gaza.
 Services to Settlements
 In 2023, the company won a tender by the Mateh Binyamin settlement regional council for the provision and installment of gates and fences in educational facilities in the council.
 The company was involved in the construction of school fences in the settlement of Beitar Illit in the occupied West Bank.
 In 2002, the company won a tender for building fences in the amount of about NIS 5 million in the Seam Zone, including in the settlements of Karnei Shomron and Oranit. Prior to that, the company has installed security fences in several settlements in the occupied West Bank, including a 2 km fence in the settlement of Karnei Shomron, a 2 km fence in Kfar Ruth), and a fence in Oranit.
 Also in 2002, the company installed security fences in different areas is Jerusalem worth NIS 1 million, including a 1500 meter x 3 meter fence in the tunnel road connecting Jerusalem to the Gush Etzion settlement, and a 2.35 meter x 2 km fence in the settlement neighborhood of Armon Hanatziv in East Jerusalem, and an 800 meter security fence close to Shua&amp;#39;afat neighborhood meant to prevent passage to the settlement neighborhood of Ramot.
 Between 2007 and 2011, company fences were documented in in the settlement industrial zones of Barkan, Ariel, and Sha&amp;rsquo;ar Binyamin, and in the perimeter of Israeli settlements in the West Bank, including Alfei Menashe, Ariel, Karnei Shomron, Kedar, Mehola in 2011, Modi&amp;rsquo;in Illit, Sha&amp;rsquo;arei Tikva and Oranit. In Karnei Shomron, the fence incorporates electronic detection systems by Magal.
 In 2009, Company fences were documented in a facility of the Israeli National Water Company Mekorot nearby the Palestinian town of Huwara in the occupied West Bank.
 Services to the Israeli Ministry of Defense
 In 2002, the company provided a 70 km long fence to the Ministry of Defense for the construction of the wall around the besieged Gaza. In addition, company fences were installed around military installations inside settlements in the West Bank, including Ariel in 2010, Argaman (in the Jordan Valley) in 2010, Oranit and Beit Horon in 2004 and Revava in 2009.
 Company fences were also documented in an Israeli police station in the settlement of Ariel in 2010.
 In 2011, the company was involved in the construction of a 241 km fence in cooperation with the Ministry of Defense along the border with Egypt designed to prevent African asylum seekers from entering Israel.
 Services to the Jerusalem Light Rail (JLR):
 In 2004, the company sold a 10 km mobile fence to the municipality of Jerusalem worth NIS 2 million that was used in the construction of the Jerusalem Light rail (JLR), which connects settlement neighborhoods in occupied East Jerusalem to western part of the city. To learn more on the JLR, see Who Profits Update &amp;quot;Developments in the expansion of the JLR network: The J-Net project&amp;quot;.
 Services to the A1 Tel-Aviv Jerusalem Train: 
 The company provided 20,000 tons of iron, bar mats and other materials for the construction of the Tel Aviv-Jerusalem Fast Train line (A1). The A1 train route crosses the Green Line into the occupied West Bank using Palestinian Land, some of it privately owned. For more information about the A1 train, see Who Profits&amp;rsquo; report &amp;quot;Crossing the Line: The Tel Aviv Jerusalem Fast Train.&amp;quot;
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
-  </si>
-[...1 lines deleted...]
-    <t>Industrial Manufacturing</t>
   </si>
   <si>
     <t>Zalman Barashi</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company specializing in the development of infrastructure projects. The company is active in road and bridge construction, laying of underground infrastructure, developing parks and public spaces and expanding cities amongst others.
 The company is located in Atarot settlement industrial zone in the occupied West Bank.
 Between the years 2007 and 2011, the company was contracted by Ashtrom to develop the infrastructure of the Jerusalem Light Rail. The company was involved in earthworks, foundation, drainage, communication systems, traffic lights, concrete work, walls, docks and railway stations.
 The company was also contracted by the Israeli Ministry of Defense for the maintenance of the &amp;quot;Seam Zone&amp;quot; around Jerusalem, the area annexed by the Wall. The work included the paving and maintenance of roads and provision of ongoing maintenance and troubleshooting. As part of the project, in April 2018 the company was involved in construction work in Qalandiya checkpoint.
 In 2003, the company was contracted by the Israeli Ministry of Defense to execute a project in Rachel&amp;#39;s Tomb, located in the West Bank.
 The company was involved in the establishment of open public spaces in the settlement neighborhood of Pisgat Ze&amp;#39;ev in occupied East Jerusalem.
 The company was invovled in the construction of Jersualem Road 21, which passes through and serves the settlement neighborhoods of Pisgar Ze&amp;#39;ev, French Hill and Ramat Shlomo in East Jerusalem.
 The company was involved in the construction of a bridge in Silwan, a Palestinian neighborhood in East Jerusalem.
 The company was involved in infrastructure work in Beitar Illit settlement and in the construction and expansion of Kfar Adumim settlement, both located in the occupied West Bank. The company is developing 404 dunams of occupied land in Kfar Adumim for new residential construction in the settlement
 The company was invovled in national projects such as the clearence of the `Western Wall` square. The clearence was meant to allow the expansion of the Western Wall, and was accomplished by the evacutation of Palestinian families.
 The company was also involved in the construction of the boarders with Jordan and Egypt.
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
@@ -1820,51 +1647,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I66"/>
+  <dimension ref="A1:I70"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -1950,1806 +1777,1922 @@
       <c r="D4" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F4" s="0" t="s">
         <v>25</v>
       </c>
       <c r="G4" s="0" t="s">
         <v>26</v>
       </c>
       <c r="H4" s="0"/>
       <c r="I4" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="0">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>28</v>
       </c>
       <c r="C5" s="0" t="s">
-        <v>10</v>
+        <v>23</v>
       </c>
       <c r="D5" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="E5" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F5" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="G5" s="0" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="H5" s="0" t="s">
         <v>32</v>
       </c>
+      <c r="H5" s="0"/>
       <c r="I5" s="0" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="0">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E6" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="F6" s="0" t="s">
         <v>35</v>
       </c>
-      <c r="F6" s="0" t="s">
+      <c r="G6" s="0" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>31</v>
       </c>
       <c r="H6" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I6" s="0" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="0">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C7" s="0" t="s">
-        <v>23</v>
+        <v>10</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E7" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="H7" s="0" t="s">
         <v>42</v>
       </c>
       <c r="I7" s="0" t="s">
-        <v>21</v>
+        <v>38</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>43</v>
       </c>
       <c r="C8" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="D8" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E8" s="0" t="s">
         <v>44</v>
       </c>
-      <c r="D8" s="0" t="s">
+      <c r="F8" s="0" t="s">
         <v>45</v>
       </c>
-      <c r="E8" s="0" t="s">
+      <c r="G8" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...2 lines deleted...]
-      <c r="G8" s="0" t="s">
+      <c r="H8" s="0" t="s">
         <v>47</v>
       </c>
-      <c r="H8" s="0"/>
       <c r="I8" s="0" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="0">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>48</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>49</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>50</v>
       </c>
       <c r="G9" s="0" t="s">
         <v>51</v>
       </c>
       <c r="H9" s="0" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="I9" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>52</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>53</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>25</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>26</v>
       </c>
       <c r="H10" s="0" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="I10" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>54</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>23</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>55</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>56</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>26</v>
       </c>
       <c r="H11" s="0" t="s">
         <v>57</v>
       </c>
       <c r="I11" s="0" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>58</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>23</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E12" s="0" t="s">
         <v>59</v>
       </c>
       <c r="F12" s="0" t="s">
         <v>60</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>61</v>
       </c>
       <c r="H12" s="0" t="s">
         <v>62</v>
       </c>
       <c r="I12" s="0" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>63</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F13" s="0" t="s">
         <v>65</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>66</v>
       </c>
       <c r="H13" s="0" t="s">
         <v>67</v>
       </c>
       <c r="I13" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>69</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>23</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>70</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>71</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>26</v>
       </c>
       <c r="H14" s="0" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="I14" s="0" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>72</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E15" s="0" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="H15" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I15" s="0" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="H16" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="I16" s="0" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>66</v>
       </c>
       <c r="H17" s="0" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="I17" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="D18" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="E18" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="H18" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="I18" s="0" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>23</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>70</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="H19" s="0" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="I19" s="0" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>80</v>
+        <v>100</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>26</v>
+        <v>51</v>
       </c>
       <c r="H20" s="0" t="s">
-        <v>37</v>
+        <v>101</v>
       </c>
       <c r="I20" s="0" t="s">
-        <v>99</v>
+        <v>84</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>23</v>
+        <v>10</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>102</v>
+        <v>81</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H21" s="0" t="s">
-        <v>103</v>
+        <v>42</v>
       </c>
       <c r="I21" s="0" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>105</v>
       </c>
       <c r="C22" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="D22" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>106</v>
       </c>
-      <c r="D22" s="0" t="s">
+      <c r="F22" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="G22" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="H22" s="0" t="s">
         <v>108</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...5 lines deleted...]
-      <c r="H22" s="0"/>
       <c r="I22" s="0" t="s">
-        <v>33</v>
+        <v>109</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="0">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>23</v>
+        <v>111</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>56</v>
+        <v>75</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>26</v>
+        <v>113</v>
       </c>
       <c r="H23" s="0"/>
       <c r="I23" s="0" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="0">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="C24" s="0" t="s">
-        <v>10</v>
+        <v>23</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>113</v>
+        <v>56</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="H24" s="0"/>
       <c r="I24" s="0" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="0">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="C25" s="0" t="s">
-        <v>23</v>
+        <v>10</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>115</v>
+        <v>11</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>30</v>
+        <v>118</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="H25" s="0"/>
+        <v>14</v>
+      </c>
+      <c r="H25" s="0" t="s">
+        <v>37</v>
+      </c>
       <c r="I25" s="0" t="s">
-        <v>117</v>
+        <v>38</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="0">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>23</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>11</v>
+        <v>120</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>26</v>
       </c>
       <c r="H26" s="0"/>
       <c r="I26" s="0" t="s">
-        <v>33</v>
+        <v>122</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="0">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>23</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>122</v>
+        <v>45</v>
       </c>
       <c r="G27" s="0" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="H27" s="0"/>
       <c r="I27" s="0" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="0">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>23</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>126</v>
+        <v>14</v>
       </c>
       <c r="H28" s="0" t="s">
         <v>62</v>
       </c>
       <c r="I28" s="0" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="0">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>23</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>25</v>
+        <v>130</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>31</v>
+        <v>131</v>
       </c>
       <c r="H29" s="0" t="s">
         <v>62</v>
       </c>
-      <c r="I29" s="0"/>
+      <c r="I29" s="0" t="s">
+        <v>38</v>
+      </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="0">
         <v>29</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="C30" s="0" t="s">
-        <v>10</v>
+        <v>23</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>131</v>
+        <v>25</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>51</v>
+        <v>36</v>
       </c>
       <c r="H30" s="0" t="s">
-        <v>132</v>
-[...3 lines deleted...]
-      </c>
+        <v>62</v>
+      </c>
+      <c r="I30" s="0"/>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="0">
         <v>30</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="C31" s="0" t="s">
-        <v>23</v>
+        <v>10</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>30</v>
+        <v>136</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="H31" s="0"/>
+        <v>137</v>
+      </c>
+      <c r="H31" s="0" t="s">
+        <v>138</v>
+      </c>
       <c r="I31" s="0" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="0">
         <v>31</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="C32" s="0" t="s">
-        <v>23</v>
+        <v>10</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>66</v>
+        <v>51</v>
       </c>
       <c r="H32" s="0" t="s">
-        <v>138</v>
+        <v>42</v>
       </c>
       <c r="I32" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="0">
         <v>32</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="C33" s="0" t="s">
-        <v>140</v>
+        <v>23</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>25</v>
+        <v>35</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>143</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="H33" s="0"/>
       <c r="I33" s="0" t="s">
-        <v>117</v>
+        <v>38</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="0">
         <v>33</v>
       </c>
       <c r="B34" s="0" t="s">
         <v>144</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>23</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>19</v>
+        <v>146</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>146</v>
+        <v>66</v>
       </c>
       <c r="H34" s="0" t="s">
-        <v>32</v>
+        <v>138</v>
       </c>
       <c r="I34" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="0">
         <v>34</v>
       </c>
       <c r="B35" s="0" t="s">
         <v>147</v>
       </c>
       <c r="C35" s="0" t="s">
-        <v>23</v>
+        <v>148</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>26</v>
+        <v>151</v>
       </c>
       <c r="H35" s="0" t="s">
         <v>62</v>
       </c>
       <c r="I35" s="0" t="s">
-        <v>21</v>
+        <v>122</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="0">
         <v>35</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>23</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>30</v>
+        <v>19</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="H36" s="0"/>
+        <v>154</v>
+      </c>
+      <c r="H36" s="0" t="s">
+        <v>37</v>
+      </c>
       <c r="I36" s="0" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="0">
         <v>36</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>23</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>11</v>
+        <v>156</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>153</v>
+        <v>157</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>154</v>
+        <v>35</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H37" s="0" t="s">
-        <v>32</v>
+        <v>62</v>
       </c>
       <c r="I37" s="0" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="0">
         <v>37</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>23</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>25</v>
+        <v>35</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>26</v>
       </c>
-      <c r="H38" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H38" s="0"/>
       <c r="I38" s="0" t="s">
-        <v>21</v>
+        <v>38</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="0">
         <v>38</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="C39" s="0" t="s">
-        <v>158</v>
+        <v>23</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>161</v>
+        <v>14</v>
       </c>
       <c r="H39" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I39" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="0">
         <v>39</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>23</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>164</v>
+        <v>25</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>165</v>
+        <v>26</v>
       </c>
       <c r="H40" s="0" t="s">
-        <v>166</v>
+        <v>62</v>
       </c>
       <c r="I40" s="0" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="0">
         <v>40</v>
       </c>
       <c r="B41" s="0" t="s">
+        <v>165</v>
+      </c>
+      <c r="C41" s="0" t="s">
+        <v>166</v>
+      </c>
+      <c r="D41" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E41" s="0" t="s">
         <v>167</v>
       </c>
-      <c r="C41" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E41" s="0" t="s">
+      <c r="F41" s="0" t="s">
         <v>168</v>
       </c>
-      <c r="F41" s="0" t="s">
+      <c r="G41" s="0" t="s">
         <v>169</v>
       </c>
-      <c r="G41" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H41" s="0" t="s">
-        <v>138</v>
+        <v>42</v>
       </c>
       <c r="I41" s="0" t="s">
-        <v>92</v>
+        <v>16</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="0">
         <v>41</v>
       </c>
       <c r="B42" s="0" t="s">
         <v>170</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>23</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>171</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>30</v>
+        <v>172</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="H42" s="0"/>
+        <v>173</v>
+      </c>
+      <c r="H42" s="0" t="s">
+        <v>174</v>
+      </c>
       <c r="I42" s="0" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="0">
         <v>42</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="C43" s="0" t="s">
-        <v>77</v>
+        <v>23</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>78</v>
+        <v>11</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>175</v>
+        <v>36</v>
       </c>
       <c r="H43" s="0" t="s">
-        <v>176</v>
+        <v>138</v>
       </c>
       <c r="I43" s="0" t="s">
-        <v>99</v>
+        <v>93</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="0">
         <v>43</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="C44" s="0" t="s">
         <v>23</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>179</v>
+        <v>35</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H44" s="0"/>
       <c r="I44" s="0" t="s">
-        <v>21</v>
+        <v>38</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="0">
         <v>44</v>
       </c>
       <c r="B45" s="0" t="s">
         <v>180</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>50</v>
+        <v>25</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>66</v>
+        <v>51</v>
       </c>
       <c r="H45" s="0" t="s">
-        <v>15</v>
+        <v>42</v>
       </c>
       <c r="I45" s="0" t="s">
-        <v>68</v>
+        <v>27</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="0">
         <v>45</v>
       </c>
       <c r="B46" s="0" t="s">
         <v>182</v>
       </c>
       <c r="C46" s="0" t="s">
-        <v>23</v>
+        <v>78</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>11</v>
+        <v>79</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>25</v>
+        <v>184</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="H46" s="0"/>
+        <v>185</v>
+      </c>
+      <c r="H46" s="0" t="s">
+        <v>186</v>
+      </c>
       <c r="I46" s="0" t="s">
-        <v>184</v>
+        <v>104</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="0">
         <v>46</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>23</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>50</v>
+        <v>189</v>
       </c>
       <c r="G47" s="0" t="s">
-        <v>66</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="H47" s="0"/>
       <c r="I47" s="0" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="0">
         <v>47</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>23</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>56</v>
+        <v>81</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>26</v>
+        <v>192</v>
       </c>
       <c r="H48" s="0" t="s">
-        <v>189</v>
+        <v>37</v>
       </c>
       <c r="I48" s="0" t="s">
-        <v>104</v>
+        <v>16</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="0">
         <v>48</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="C49" s="0" t="s">
-        <v>23</v>
+        <v>10</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>113</v>
+        <v>195</v>
       </c>
       <c r="G49" s="0" t="s">
-        <v>26</v>
+        <v>66</v>
       </c>
       <c r="H49" s="0" t="s">
-        <v>32</v>
+        <v>15</v>
       </c>
       <c r="I49" s="0" t="s">
-        <v>33</v>
+        <v>68</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="0">
         <v>49</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>23</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>194</v>
+        <v>25</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>195</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="H50" s="0"/>
       <c r="I50" s="0" t="s">
-        <v>27</v>
+        <v>198</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="0">
         <v>50</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="C51" s="0" t="s">
-        <v>77</v>
+        <v>23</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>78</v>
+        <v>11</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>19</v>
+        <v>195</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>96</v>
+        <v>66</v>
       </c>
       <c r="H51" s="0" t="s">
-        <v>138</v>
+        <v>15</v>
       </c>
       <c r="I51" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="0">
         <v>51</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>23</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>19</v>
+        <v>56</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>96</v>
-[...1 lines deleted...]
-      <c r="H52" s="0"/>
+        <v>26</v>
+      </c>
+      <c r="H52" s="0" t="s">
+        <v>203</v>
+      </c>
       <c r="I52" s="0" t="s">
-        <v>27</v>
+        <v>109</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="0">
         <v>52</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>200</v>
+        <v>204</v>
       </c>
       <c r="C53" s="0" t="s">
         <v>23</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>201</v>
+        <v>205</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>202</v>
+        <v>118</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>26</v>
       </c>
-      <c r="H53" s="0"/>
+      <c r="H53" s="0" t="s">
+        <v>37</v>
+      </c>
       <c r="I53" s="0" t="s">
-        <v>21</v>
+        <v>38</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="0">
         <v>53</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="C54" s="0" t="s">
-        <v>10</v>
+        <v>23</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>11</v>
+        <v>156</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="H54" s="0" t="s">
-        <v>37</v>
+        <v>47</v>
       </c>
       <c r="I54" s="0" t="s">
-        <v>99</v>
+        <v>27</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="0">
         <v>54</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="C55" s="0" t="s">
-        <v>23</v>
+        <v>78</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>11</v>
+        <v>79</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>209</v>
+        <v>97</v>
       </c>
       <c r="H55" s="0" t="s">
-        <v>32</v>
+        <v>138</v>
       </c>
       <c r="I55" s="0" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="0">
         <v>55</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>23</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G56" s="0" t="s">
-        <v>212</v>
-[...3 lines deleted...]
-      </c>
+        <v>97</v>
+      </c>
+      <c r="H56" s="0"/>
       <c r="I56" s="0" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="0">
         <v>56</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="C57" s="0" t="s">
-        <v>44</v>
+        <v>23</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>214</v>
+        <v>156</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>25</v>
+        <v>216</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>216</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="H57" s="0"/>
       <c r="I57" s="0" t="s">
-        <v>117</v>
+        <v>21</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="0">
         <v>57</v>
       </c>
       <c r="B58" s="0" t="s">
         <v>217</v>
       </c>
       <c r="C58" s="0" t="s">
-        <v>23</v>
+        <v>10</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>218</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>219</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="H58" s="0"/>
+        <v>220</v>
+      </c>
+      <c r="H58" s="0" t="s">
+        <v>42</v>
+      </c>
       <c r="I58" s="0" t="s">
-        <v>68</v>
+        <v>104</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="0">
         <v>58</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="C59" s="0" t="s">
-        <v>221</v>
+        <v>23</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>222</v>
       </c>
       <c r="F59" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="G59" s="0" t="s">
         <v>223</v>
       </c>
-      <c r="G59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H59" s="0" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="I59" s="0" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="0">
         <v>59</v>
       </c>
       <c r="B60" s="0" t="s">
         <v>224</v>
       </c>
       <c r="C60" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="D60" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>225</v>
       </c>
-      <c r="D60" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E60" s="0" t="s">
+      <c r="F60" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>226</v>
-      </c>
-[...4 lines deleted...]
-        <v>228</v>
       </c>
       <c r="H60" s="0" t="s">
         <v>62</v>
       </c>
       <c r="I60" s="0" t="s">
-        <v>229</v>
+        <v>38</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="0">
         <v>60</v>
       </c>
       <c r="B61" s="0" t="s">
+        <v>227</v>
+      </c>
+      <c r="C61" s="0" t="s">
+        <v>73</v>
+      </c>
+      <c r="D61" s="0" t="s">
+        <v>228</v>
+      </c>
+      <c r="E61" s="0" t="s">
+        <v>229</v>
+      </c>
+      <c r="F61" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="G61" s="0" t="s">
         <v>230</v>
       </c>
-      <c r="C61" s="0" t="s">
-[...14 lines deleted...]
-      <c r="H61" s="0"/>
+      <c r="H61" s="0" t="s">
+        <v>37</v>
+      </c>
       <c r="I61" s="0" t="s">
-        <v>33</v>
+        <v>122</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="0">
         <v>61</v>
       </c>
       <c r="B62" s="0" t="s">
+        <v>231</v>
+      </c>
+      <c r="C62" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="D62" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E62" s="0" t="s">
         <v>232</v>
       </c>
-      <c r="C62" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E62" s="0" t="s">
+      <c r="F62" s="0" t="s">
         <v>233</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>14</v>
       </c>
-      <c r="H62" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H62" s="0"/>
       <c r="I62" s="0" t="s">
-        <v>33</v>
+        <v>68</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="0">
         <v>62</v>
       </c>
       <c r="B63" s="0" t="s">
         <v>234</v>
       </c>
       <c r="C63" s="0" t="s">
-        <v>23</v>
+        <v>235</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="H63" s="0"/>
+        <v>92</v>
+      </c>
+      <c r="H63" s="0" t="s">
+        <v>37</v>
+      </c>
       <c r="I63" s="0" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="0">
         <v>63</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="C64" s="0" t="s">
-        <v>23</v>
+        <v>239</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>25</v>
+        <v>241</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>26</v>
+        <v>242</v>
       </c>
       <c r="H64" s="0" t="s">
-        <v>103</v>
+        <v>62</v>
       </c>
       <c r="I64" s="0" t="s">
-        <v>21</v>
+        <v>243</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" s="0">
         <v>64</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>239</v>
+        <v>244</v>
       </c>
       <c r="C65" s="0" t="s">
         <v>23</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>240</v>
+        <v>245</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>241</v>
+        <v>75</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>242</v>
-[...3 lines deleted...]
-      </c>
+        <v>223</v>
+      </c>
+      <c r="H65" s="0"/>
       <c r="I65" s="0" t="s">
-        <v>68</v>
+        <v>38</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" s="0">
         <v>65</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
       <c r="C66" s="0" t="s">
         <v>23</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>80</v>
+        <v>162</v>
       </c>
       <c r="G66" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="H66" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="I66" s="0" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="67" spans="1:9">
+      <c r="A67" s="0">
+        <v>66</v>
+      </c>
+      <c r="B67" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="C67" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="D67" s="0" t="s">
+        <v>156</v>
+      </c>
+      <c r="E67" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F67" s="0" t="s">
+        <v>250</v>
+      </c>
+      <c r="G67" s="0" t="s">
         <v>26</v>
       </c>
-      <c r="H66" s="0" t="s">
+      <c r="H67" s="0"/>
+      <c r="I67" s="0" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="68" spans="1:9">
+      <c r="A68" s="0">
+        <v>67</v>
+      </c>
+      <c r="B68" s="0" t="s">
+        <v>251</v>
+      </c>
+      <c r="C68" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="D68" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E68" s="0" t="s">
+        <v>252</v>
+      </c>
+      <c r="F68" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="G68" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="H68" s="0" t="s">
+        <v>108</v>
+      </c>
+      <c r="I68" s="0" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="69" spans="1:9">
+      <c r="A69" s="0">
+        <v>68</v>
+      </c>
+      <c r="B69" s="0" t="s">
+        <v>253</v>
+      </c>
+      <c r="C69" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="D69" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E69" s="0" t="s">
+        <v>254</v>
+      </c>
+      <c r="F69" s="0" t="s">
+        <v>255</v>
+      </c>
+      <c r="G69" s="0" t="s">
+        <v>137</v>
+      </c>
+      <c r="H69" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="I69" s="0" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="70" spans="1:9">
+      <c r="A70" s="0">
+        <v>69</v>
+      </c>
+      <c r="B70" s="0" t="s">
+        <v>256</v>
+      </c>
+      <c r="C70" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="D70" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E70" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="F70" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="G70" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="H70" s="0" t="s">
         <v>57</v>
       </c>
-      <c r="I66" s="0" t="s">
-        <v>33</v>
+      <c r="I70" s="0" t="s">
+        <v>38</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">