--- v0 (2026-06-27)
+++ v1 (2026-10-25)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="149">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="160">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -96,176 +96,93 @@
     <t>Israel</t>
   </si>
   <si>
     <t xml:space="preserve">A construction and real estate group.
 Its full subsidiary and construction executer, Kir Had, has constructed 11 housing projects in the Ma&amp;#39;ale Adumim settlement in the occupied West Bank, and as of 2010 it is the major constructor of residential construction in Ma&amp;#39;aleh Adumim.&amp;nbsp;In fact from 2011 until today the company has constructed 5 housing projects consisting of 165 housing units in Ma&amp;#39;ale Adomim alone.
 Today the company is marketing its three main projects, all of which are located in Ma&amp;#39;ale Adumim. The projects are: Ma&amp;#39;aleh Hadar project, over 30 buildings taking up 18,200 square meters, Hadar boutique project, a high rise building with 17 housing units, and Medoragi Hadar a construction project that includes 10 buildings with 60 housing units, taking up over 6,000 square meters.
 The executing contractor of several projects in Ma&amp;#39;aleh Adumim is another full subsidiary of the group:&amp;nbsp;Mitzpor Adumim. The construction projects are funded by&amp;nbsp;Bank Leumi&amp;nbsp;and Mizrahi Tefahot Bank in&amp;nbsp;accompaniment agreements&amp;nbsp;given to&amp;nbsp;Mitzpor Adumim. In 2015, Mizrahi Bank and Bank Leumi provided the group of Mitzpor Adumim with financial support that reached 51 million NIS (18 million NIS from Bank Leumi and 33 million NIS from Mizrahi Bank).
 The company is also a holder of 2,800 square meters in the settlement neighborhood of Pisgat Zeev in occupied East Jerusalem that are invested for agricultural use and future construction of shopping areas.
 Additionally, the group holds 50% of the shares of Hadkirsh (Givat Ze&amp;#39;ev), which is in advanced stages of registering development and building rights on the land of the Palestinian village of Al Jib in the West Bank, near the settlement of Givat Ze&amp;#39;ev.
 Hadkirsh (Givat Zeev) was registered during the Oslo accords in Ramallah as a company in the occupied territory in order to bypass the legal limitations of getting the rights for the land. Because an Israeli company cannot legally own a company which is registered in the occupied territory, the shares of Hadkirsh are held by Amos Hadar, the main shareholder of&amp;nbsp;Kir Had, in trusteeship for&amp;nbsp;Kir Had.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land</t>
   </si>
   <si>
     <t>Construction</t>
   </si>
   <si>
     <t>$5M-$10M</t>
   </si>
   <si>
     <t>East Jerusalem, West Bank</t>
   </si>
   <si>
+    <t xml:space="preserve">Apax Partners </t>
+  </si>
+  <si>
+    <t>UK</t>
+  </si>
+  <si>
+    <t>Apax Partners LLP&amp;nbsp;is a UK-based global private equity advisory firm with total aggregate funds raised of about US$ 80 billion.&amp;nbsp;Apax Partners' Israeli investment arm AMI Opportunities L.P., also known as AMI Opportunities Fund, has investments totaling USD 600 million in Israeli companies, primarily in the Services and Tech sectors.Yad2&amp;nbsp;Apax Partners owns the Israeli company Yad 2 Internet Ads Ltd., which operates an online real estate marketplace and job portal. Yad2 operates an online marketplace for real estate property, automotive, jobs, and general classifieds.&amp;nbsp;The Yad2 website advertises over 6,000 properties for sale and rental in the occupied West Bank, East Jerusalem and Syrian Golan.&amp;nbsp;The website’s job ads portal offers jobs for private security services for checkpoints in the occupied West Bank.West Bank &amp;nbsp;As of June 2026, the company's website listed 2,423 properties for sale and 805 properties for rent in 107 settlements in the occupied West Bank.&amp;nbsp;These include properties in the settlements of Adam Geva Binyamin, Adora, Alfei Menashe, Alei Zahav, Almog, Almon, Alon Shvut, Anav, Ariel, Asfar (Metzad), Ateret, Avnat, Avnei Hefetz, Barkan, Bat Ayin, Beit Aryeh, Beit El, Beit HaArava, Beit Yatir (Metzudat Yehuda), Beitar Ilit, Bracha, Bruchin, Dolev, Efrat, Eli, Elkana, Elazar, Elon Moreh, Emanuel, Eshkolot, Etz Efraim, Ganei Modiin, Gitit, Giv'on HaHadashah, Givat Ze'ev, Hagai, Halamish (Neveh Tzuf), Har Adar, Har Gilo, Hashmona'im, Hermesh, Hinanit, Itzhar, Kalia, Karmei Tzur, Karnei Shomron, Kedar, Kdumim, Kfar Adumim, Kfar Eldad, Kfar Etzion, Kfar HaOranim, Kfar Tapuach, Kiryat Arba, Kiryat Netafim, Kochav Yaakov, Kokhav Hashchar, Ma'ale Adumim, Ma'ale Amos, Ma'ale Efraim, Ma'ale Levona, Ma'ale Michmash, Matityahu, Mevo Dotan,&amp;nbsp;Mekhora,&amp;nbsp;Mesua, Migdalim, Mitspe Shalem, Mitzpe Yeriho, Modiin Ilit, Na'ale, Na'ama, Nahliel, Negohot, Netiv Hagdud, Neve Daniel, Neve Tsuf, Nili, Nofim, Nokdim, Noked, Ofra, Oranit, Otniel, Paduel, Pnei Hever, Psagot, Rehelim, Reihan, Revava, Rimonim, Salit, Sansana, Sha’arei Tikva, Shaked, Shavei Shomron, Shim’a, Shilo, Susia, Talmon, Tekoa, Tene, Tomer, Tzufim, Vered Yeriho, Yakir, and in the Sha'ar Binyamin Industrial Zone in the Mateh Binyamin settlement Regional Council.&amp;nbsp;East Jerusalem&amp;nbsp;As of June 2026, 2,129 properties for sale and 468 properties for rent in occupied East Jerusalem were listed on the company's website.&amp;nbsp;These include properties in the settlement neighborhoods of Armon Hanatziv, French Hill, Gilo, Har Homa, Maalot Dafna, Neve Yaakov, Pisgat Ze’ev, Ramot, Ramat Eshkol, and Ramat Shlomo. 13 properties were found in the Old City Jewish Quarter in occupied East Jerusalem.&amp;nbsp;Syrian Golan&amp;nbsp;As of June 2026, 176&amp;nbsp;properties for sale and 46&amp;nbsp;properties for rent in 22 settlements in&amp;nbsp;the occupied Syrian Golan were listed on the company's website. &amp;nbsp; &amp;nbsp;&amp;nbsp;These include properties in the settlements of Ani'am, Alonei HaBashan, Afik, Avnei Eitan, Bnei Yehuda, Ein Zivan, El Rom, Eliad, Givat Yoav, Had Nes, Haspin, Katzrin, Kela, Kidmat Tzvi, Ma’ale Gamla, Mevo Hama, Neot Golan, Neve Ativ, Nov, Ramot, Ramat Magshimim, Sha’al, and Eliad.In December 2023, Yad 2 published an advertisement in an Israeli newspaper presenting a map of the occupied West Bank, Gaza and East Jerusalem with pins marking real estate properties, titled: “From the River to the Sea”, and the caption under the map says: "Yad2 helps you look forward and build a future in your next home in Israel!"drushim.ilYad 2’s job ads portal, drushim.il, advertises job ads for private security guards for checkpoints in the occupied West Bank.&amp;nbsp;These include multiple job ads of&amp;nbsp;T &amp;amp; M Protection Resources&amp;nbsp;for security guards and inspection guards for the Ministry of Defense Crossings Authority, including at the Sha’ar Ephraim checkpoint in the occupied West Bank. The Crossings Authority operates 14 checkpoints in the occupied West Bank and the Erez and Kerem Shalom checkpoints in Gaza.In addition, the website publishes job ads for security guards and rangers for sites in the Jordan Valley in the occupied West Bank, and for multiple positions at Ariel University, located in the settlement of Ariel.&amp;nbsp;Additional job ads found include a job ad for fighters for a security guard position at&amp;nbsp;an Elbit Systems facility, and a job ad for armed security guards to escort&amp;nbsp;Bezeq&amp;nbsp;employees in the Jerusalem area.Max Stock&amp;nbsp;Through its Israeli investment arm, Apax Partners’ subsidiary, Moose Holdco Ltd.,&amp;nbsp;holds an 8.36% stake in Israeli company Max Stock Ltd. (TASE: MAXO), a discount retail chain. Max Stock operates stores in the settlements of&amp;nbsp;Ariel and in the Mishor Adumim Industrial Zone, located in Ma’ale Adumim settlement, in the occupied West Bank, and in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem.&amp;nbsp;&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Services to the Settlements, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>Finance, Real Estate</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Syrian Golan, West Bank</t>
+  </si>
+  <si>
     <t>B. Yair Building Corporation</t>
   </si>
   <si>
     <t xml:space="preserve">The company specializes in the construction, development, design and marketing of real estate projects.
 In the occupied West Bank, the company is involved in three construction projects in Givat Ze&amp;#39;ev, three construction projects in Maaleh Adumim, three construction projects in Bitar Ilit and three in Geva Binyamin.
 In occupied East Jerusalem, the company is involved in construction projects in the settlement neighborhood of Har Homa. In addition, the company owns &amp;quot;Hapisga&amp;quot; mall which is located in the settlement neighborhood of Pisgat Ze`ev.
 </t>
   </si>
   <si>
     <t>$1B-</t>
   </si>
   <si>
     <t xml:space="preserve">Bank Leumi </t>
   </si>
   <si>
-    <t xml:space="preserve">Bank Leumi Le-Israel B.M. is an Israeli commercial bank that provides a variety of banking and financial services.
-[...100 lines deleted...]
-    <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements</t>
+    <t>Bank Leumi Le-Israel B.M. is an Israeli commercial bank that provides services in the areas of retail banking, mortgages, business and commercial banking, infrastructure project financing, specialized banking for technology companies in Israel and abroad, and the capital market.&amp;nbsp;Bank Leumi provides financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory. In addition, the bank financed construction of the Separation Wall in the occupied West Bank.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Bank Leumi&amp;nbsp;provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects and development of industrial zones in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral. In addition, the bank provided private clients with mortgages for properties on privately owned Palestinian land in an illegal Israeli outpost in the occupied West Bank.&amp;nbsp;Separation Wall&amp;nbsp;Bank Leumi provided settlement-based Israeli construction company Zalman Barashi &amp;amp; Bros Co. a loan for the construction and maintenance of the Separation Wall. The company is based in the Atarot Industrial Zone in occupied East Jerusalem.In February 2015, the bank granted Zalman Barashi &amp;amp; Bros Co. a loan in connection with the company’s contracts with the Israeli Ministry of Defense for the construction of the Separation Wall in the northern West Bank area and for comprehensive maintenance of the Separation Wall in the so-called Jerusalem Envelope area surrounding occupied East Jerusalem in the occupied West Bank.&amp;nbsp;The Jerusalem Light RailBank Leumi is the financier of the Blue Line Project of the Jerusalem Light Rail (JLR).In April 2024, Bank Leumi was chosen to lead the financing for the construction of the Blue Line of the Jerusalem Light Rail (JLR) in an estimated amount of NIS 1 billion. The bank signed a memorandum of understanding with the partners in the project,&amp;nbsp;Danya Cebus&amp;nbsp;and&amp;nbsp;Dan Public Transportation Company.The JLR network connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line, whilst expropriating Palestinian land and fragmenting Palestinian communities.The Blue Line project, the most recent expansion of the JLR network, is intended to create transportation continuity on both sides of the Green Line, serving settlements in occupied East Jerusalem and the West Bank and facilitating their integration into the transportation network in Jerusalem. The Blue Line is to be the third and longest axis of the JLR network with a total of 53 stations of which 17 are located in the settlements of Ramat Eshkol, Ramot, Gilo, and the planned settlement, Givat Hamatos in occupied East Jerusalem. For more on the JLR Blue Line project, see Who Profits’ report&amp;nbsp;Developments in the Expansion of the JLR Network: The Blue Line.In 2020, Bank Leumi financed the establishment of the Red Line of the Jerusalem Light Rail in a joint financing agreement with&amp;nbsp;Hapoalim Bank&amp;nbsp;for NIS 2 billion for the Citypass Group, the previous franchisee and operator of the Jerusalem Light Rail.Design City Mall&amp;nbsp;Bank Leumi financed the establishment of the Design City shopping complex in the Mishor Adumim Industrial Zone with NIS 250 million. The Design City mall opened in July 2021 in the Mishor Adumim Industrial Zone in the settlement of Ma’ale Adumim in the occupied West Bank. For more on the Design City project, see Who Profits’ report&amp;nbsp;The Design City Shopping Complex Built on Occupied Palestinian Land.&amp;nbsp;Sewage Treatment Plant&amp;nbsp;In 2016, Bank Leumi provided financing for the construction of a sewage treatment plant near Nabi Musa near Jericho in the occupied West Bank. The plant is to serve the settlement neighborhoods of Pisgat Ze'ev, Neve Ya'akov and French Hill in occupied East Jerusalem.Mitzpe Kramim&amp;nbsp;In 2018, Bank Leumi provided mortgage loans for the purchase of real estate on Palestinian privately owned land in the Mitzpe Kramim illegal Israeli outpost in the Jordan Valley in the occupied West Bank.&amp;nbsp;Financing Settlement Construction Projects&amp;nbsp;Barkan Industrial Zone &amp;nbsp;Between 2012 and 2025, Bank Leumi provided&amp;nbsp;All Trade Recycling with mortgages for land development in the Barkan Industrial Zone in the occupied West Bank. All Trade Recycling operates an electronic recycling plant in the Barkan Industrial Zone.In 2012, the bank granted the company loans for two plots of land with an area of 7.524 dunams (7,524 square meters) in the Barkan Industrial Zone in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;5/1/ת/130 for land rezoning to industry, for which the bank holds as collateral the company’s rights in the land and the project. In January 2025, the bank granted the company an additional loan, for which the bank holds as collateral a first-degree permanent lien on all the company's rights in all the buildings and structures in the real estate, including building rights.&amp;nbsp;Ariel West Industrial ZoneBank Leumi financed construction in the Ariel West Industrial Zone on lands belonging to the Palestinian town of Hares in the occupied West Bank.&amp;nbsp;The bank provided loans to three Israeli construction companies for a construction project as part of City Plan No. 6/7/ת/130 for land rezoning from commercial to industrial in the Industrial Zone on Hares lands.&amp;nbsp;In March 2024 and April 2024, the bank granted Israeli construction company Estee Steel loans for the lease of 37.497 dunams in the Industrial Zone on lands belonging to Hares. The bank holds as collateral a first-degree lien on the company's contractual rights under the lease agreement, including everything attached to the mortgaged assets and all fruits and other rights, including building rights.&amp;nbsp;In March and April 2024, the bank granted Israeli construction company Leo Properties loans for construction in the Industrial Zone across 37.497 dunams of lands belonging to Hares. The bank holds as collateral a first-degree lien on the contractual rights under a lease agreement regarding the property and all the company’s rights in the property, including building rights.In March 2024 and April 2024, the bank granted Israeli construction company Sheltam Building a loan for construction in the Industrial Zone on lands belonging to Hares. The bank holds as collateral a first-degree lien on the company’s contractual rights in the project and the land.Mishor Adumim Industrial Zone&amp;nbsp;Between 2014&amp;nbsp;and 2024, Bank Leumi provided Israeli construction company Beton Atarot loans for the company’s facility in the Mishor Adumim Industrial Zone in the occupied West Bank.In 2017 and 2018, the bank granted the company loans for a development project on an area of ​​2.116 dunams in the Mishor Adumim Industrial Zone in the settlement of Ma'ale Adumim. The project is part of City Plan No. 420/2/2/2/5 for the division of plots on lands belonging to the Palestinian village of Khan al-Ahmar in the occupied West Bank. In December 2024, the bank granted the company an additional loan for the project, for which the bank holds as collateral a first-degree lien on the company’s contractual rights under the development contract and all other rights in the project, including building rights.&amp;nbsp;EmanuelIn February 2026, the bank granted Israeli construction company Hemdat Shomron – Entrepreneurship, based in the settlement of Ariel, two loans for a construction project of 24 housing units on 2.781 dunams of land in the settlement of Emanuel. The project is part of City Plan No. 120/6 for rezoning land use from agriculture to residential. The bank holds as collateral a first-degree lien on all the company’s&amp;nbsp;contractual rights by virtue of winning the construction tender and an agreement issued by the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;Kiryat ArbaIn January 2026, the bank granted Hemdat Shomron two loans for a construction project of 80 housing units in the settlement of Kiryat Arba across 9.465 dunams of lands belonging to the Palestinian city of Hebron. The project is part of City Plan No. 510/14/1 for development of a residential neighborhood in the settlement. The bank holds as collateral a first-degree lien on all the company’s&amp;nbsp;contractual rights by virtue of winning the construction tender and an agreement issued by the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;Ma’ale EfraimIn March 2025, the bank granted Hemdat Shomron a loan for a construction project on 16 plots of land across 13.781 dunam in the settlement of Ma’ale Efraim in the occupied West Bank. The project is part of City Plan No. 310/13 to regulate and designate land in a neighborhood in the settlement. The bank holds as collateral a first-degree lien on the company’s contractual rights in the property listed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;RevavaIn January 2026, the bank granted Israeli construction company Shoham Israel Investment, based in the settlement of Alon Moreh, a loan for a residential project on 10.726 dunams of land in the settlement of Revava in the occupied West Bank in accordance with City Plan No. 170/4. The bank holds as collateral a first-degree lien on the company’s contractual rights in 9 apartments in the project.&amp;nbsp;10.726 dunam&amp;nbsp;Pisgat Ze’evIn August 2025, the bank granted Israeli construction company Sarfati Shimon three loans for a construction project in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem. The project is part of City Plan No. 11647for the development of a residential neighborhood with 625 units in the neighborhood. The bank holds as collateral a first-degree lien on all the company’s rights to the land and the project, including all equipment and inventory, and all rights in the company’s bank account maintained for the purposes of the project.&amp;nbsp;In September 2025, the bank operated a bank account for the company for a residential and commercial project in Pisgat Ze'ev that includes 4 residential towers with 286 housing units and an employment building with commerce and public spaces.Etz Efraim&amp;nbsp;Between 2022 and 2025, Bank Leumi provided loans for construction projects in the settlement of Etz Efraim in the occupied West Bank.&amp;nbsp;In January 2025 and July 2023, the bank granted Israeli construction company Kedma Etz Efraim loans for a construction project in the settlement of Etz Efraim on&amp;nbsp;lands belonging to the Palestinian village of Mas’ha in accordance with City Plan No. 126/4. The bank holds as collateral a first-degree lien on all the company’s rights in the land and the project, including all equipment and inventory, and all rights in the company’s bank account maintained for the purposes of the project.In December 2022, the bank granted Kedma Etz Efraim&amp;nbsp;a loan for a construction project in the settlement of Etz Efraim. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.Efrat&amp;nbsp;In March 2024, the bank granted Israeli construction company Boneich Construction Development &amp;amp; Investments, based in the settlement of Efrat, two loans for the construction of 21 housing units in the settlement of Efrat on an area of 3.415 dunams of lands belonging to the&amp;nbsp;Palestinian town of al-Khader. The project is part of City Plan No. 410/5/66 in the Givat HaTamar neighborhood in the settlement. The bank holds as collateral the company’s contractual rights in the project under a lease agreement with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.Givat Ze’evIn January 2024 and May 2024, the bank granted Israeli construction company Mishab Building and Development Co. loans for a construction project in the settlement of Givat Ze’ev on lands belonging to the Palestinian village of al-Jib northwest of Jerusalem in the occupied West Bank. The project is part of City Plan No. 220/26/3 for development of the settlement on lands of al-Jib. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;Gilo&amp;nbsp;In June 2024, the bank granted Israeli construction company Bialik - Mother of the Beit Yerushalmi Group a loan for a development project in the settlement neighborhood of Gilo in occupied East Jerusalem. The project is part of City Plan No. 1905 for the development of a residential district that will encompass up to 10,000 apartments. The bank holds as collateral a first-degree mortgage on the lease of 3 plots of land, including everything attached to them, and all the company’s rights in the property, including building rights.&amp;nbsp;In March 2024, the bank granted the company a loan for an additional construction project of 35 housing units across 2.826 dunam of land in the settlement neighborhood of Gilo in occupied East Jerusalem. The project is part of City Plan No. 13157 for the establishment of a new residential neighborhood in Gilo with a total of 900 housing units. The bank holds as collateral a first-degree lien on all the company's rights in connection with the land and the project.Ramot AlonIn August 2024, the bank granted Israeli construction company Hasid Brothers Building Contracting Co.&amp;nbsp;a loan for a construction project of a residential building on an area of 3.642 dunams in the settlement neighborhood of Ramot (Ramot Alon) in occupied East Jerusalem, in accordance with City Plan No. 101-0523332. The bank holds as collateral a first-degree lien on all the company's contractual rights under a lease agreement, including everything connected to the mortgaged property, and all current and future rights, including construction rights.In March 2024 and March 2023, the bank granted Hasid Brothers two loans in connection with a development project of a residential complex and public buildings on&amp;nbsp;3 plots of land in the settlement neighborhood of Ramot in occupied East Jerusalem, for which the bank holds as collateral a first-degree lien on all the company’s rights in the land and the project.Armon Hanatziv (East Talpiot)&amp;nbsp;In June 2023, the bank granted Hasid Brothers Building Contracting Co. a loan for a development contract for the construction of hotels on an area of approximately 3.222 dunams near Armon Hanatziv Promenade in the settlement neighborhood of East Talpiot in&amp;nbsp;occupied East Jerusalem, in accordance with City Plan No. 4711for the designation of the area to an area for hotels and tourism.&amp;nbsp;The bank holds as collateral a first-degree lien on all the company’s Rights, including building rights, and current and future fruits arising from the real estate project.Givat HaMatosIn July 2024, the bank granted&amp;nbsp;Israeli construction company Ram Aderet – Salait two loans for a construction project of 212 housing units including 7 public housing units in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem. The project is part of City&amp;nbsp;Plan No.&amp;nbsp;מק/14295 for construction and development on an area of 369.393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners. In September 2021 and&amp;nbsp;In October 2021, the bank granted the company additional loans for the project.&amp;nbsp;In April 2021, the bank granted Ram Aderet – Salait a loan for a construction project on 20 plots of land in Givat HaMatos. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;Alfei Menashe&amp;nbsp;In January and August 2022, the bank granted Israeli construction company Briza BaGivaa loans for a construction project in the settlement of Alfei Menashe&amp;nbsp;across 18.146 dunam of lands belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plans No.&amp;nbsp;115/8 and No.&amp;nbsp;115/8/1 for the construction of 1,406 housing units in the Givat Tal neighborhood in the settlement on lands belonging to Azzun.&amp;nbsp;The bank holds as collateral a first-degree lien on all the company’s rights in the land and the project.In May 2022, the bank granted Briza BaGivaa a loan for the construction of 70 housing units in the settlement of Alfei Menashe. The bank holds as collateral a first-degree lien on the company's rights under a construction and development contract with the Ministry of Construction and Housing.&amp;nbsp;In October 2021, the bank granted&amp;nbsp;Israeli construction company Ofek Engineering (Aba), based in the settlement of Tzufim, a loan for a development project in the settlement of Alfei Menashe on 5 plots on lands belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plan No.&amp;nbsp;115/8/1 for the design and construction in the Givat Tal neighborhood in the settlement. The bank holds as collateral a first-degree lien on all the company's contractual rights in the land and the real estate, including building rights, according to a development contract&amp;nbsp;signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.In 2020, the bank granted&amp;nbsp;Rotshtein Real Estate&amp;nbsp;a loan for a construction project in the settlement of Alfei Menashe on 27.016 dunams of lands belonging to the Palestinian villages of Azzun and Kufr Thulth in the occupied West Bank. The project is part of Plan No.&amp;nbsp;1/17/115&amp;nbsp;for the development of a business park on the lands of Azzun and Kufr Thulth. The bank holds as collateral the company’s contractual and actual rights in the land and project.TzufimIn May 2020, the bank granted Ofek Engineering a loan for which the bank holds as collateral a first-degree mortgage on the rights in connection with a rental agreement for three houses in the settlement of Tzufim.&amp;nbsp;In 2018, the bank granted Ofek Engineering a loan for a construction project in the settlement of Tzufim on lands belonging to the Palestinian village of Jayyus. In 2016, the bank granted the company a mortgage for the purchase of a plot in the settlement of Tzufim, for which the bank holds as collateral the contractual rights in the real estate.&amp;nbsp;Beitar IlitIn November 2021, the bank granted Israeli construction company Denefit Real Estate a loan for a construction project in the settlement of Beitar Ilit in accordance with City Plan No.&amp;nbsp;426/1/3/1 for residential development in the settlement. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;In 2021, Bank Leumi granted Israeli company N. Nathanel a loan for a construction project of 405 housing units and a commercial area in the settlement of Beitar Illit, in accordance with Plan No.&amp;nbsp;3/426.In 2021, Bank Leumi provided Dafnit company with a loan for a construction project in Beitar Ilit, in accordance with Plan No.&amp;nbsp;31/1/426.&amp;nbsp;Atarot Industrial ZoneIn 2021, Bank Leumi granted a loan to Mivneh company for plots in the Atarot Industrial Zone in occupied East Jerusalem. The bank holds as collateral the company’s contractual and actual rights in the land and project.ArielIn 2020, Bank Leumi provided Israeli company Turen Habayit Shelcha a mortgage for the for the construction of 85 housing units in settlement of Ariel in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project.Previously, Who Profits documented additional involvement of the bank in settlement construction. For more, see Who Profits’ 2017&amp;nbsp;report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.&amp;nbsp;&amp;nbsp;Banking Services to Settlement Local and Regional CouncilsBank Leumi provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank and the Syrian Golan. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Bank Leumi has provided loans, credit facilities and various banking services for over 190 settlements in the occupied West Bank and the Syrian Golan.&amp;nbsp;These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), the Mateh Binyamin Regional Council (consisting of 52 settlements), the Shomron Regional Council (consisting of 33 settlements), and the settlements of Alfei Menashe, Ariel, Beit Aryeh, Beit El, Beitar Ilit, Efrat, Emanuel, Givat Zeev, Kiryat Arba, Ma’ale Adumim, and Oranit in the occupied West Bank. In addition, the bank has provided such services to the Golan Regional Council (consisting of&amp;nbsp;33 settlements) and the settlement of Katzrin in the occupied Syrian Golan.Gush Etzion Regional Council&amp;nbsp;As of April 2026, Bank Leumi had 2 active pledge agreements with the Gush Etzion Regional Council.&amp;nbsp;The Gush Etzion Regional Council consists of 24 settlements in the occupied West Bank.&amp;nbsp;In June 2016, Bank Leumi signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2115) for which the bank holds the council’s current and future revenue up to the amount of NIS 3,250,000 as collateral.&amp;nbsp;Har Hevron Regional CouncilAs of April 2026, Bank Leumi had 7 active pledge agreements with the Har Hevron Regional Council.&amp;nbsp;The Har Hevron Regional Council consists of23 settlements&amp;nbsp;in the South Hebron Hills area in the occupied West Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in 2024, the bank provided the council with a NIS 1 million credit facilities.&amp;nbsp;In 2023, Bank Leumi and&amp;nbsp;Mizrahi Tefahot Bank&amp;nbsp;granted loans in the amount of NIS 16 million loan to the Har Hevron Regional Council.According to the Regional Council’s meeting protocols, in November 2023, the Council approved a NIS 1 million loan from Bank Leumi for 2024. In September 2023, the Council approved a NIS 2,983,500 loan for 15 years from Bank Leumi.In November 2023, Bank Leumi signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2122), for which the bank holds the council’s current and future revenue as collateral.In January 2019, Bank Leumi signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2118) for which the bank holds the council’s current and future revenue as collateral.Jordan Valley&amp;nbsp;Regional CouncilAs of April 2026, Bank Leumi had 1 active pledge agreement with the Jordan Valley Regional Council.&amp;nbsp;The Jordan Valley Regional Council (also known as Bik'at HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;Mateh Binyamin&amp;nbsp;Regional CouncilAs of April 2026, Bank Leumi had 6 active pledge agreements with the Mateh Binyamin Regional Council.&amp;nbsp;The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.According to the Regional Council’s meeting protocols, in 2024 and 2025, Bank Leumi provided the council with a NIS 15 million credit facility.In January 2022, Bank Leumi signed a pledge agreement with the Mateh Binyamin Regional Council for a period of 99 years (ends 2121), for which the bank holds the council’s current and future revenue as collateral.In December 2021, Bank Leumi signed a pledge agreement with the Mateh Binyamin Regional Council for a period of 99 years (ends 2120), for which the bank holds the council’s current and future revenue as collateral.Shomron&amp;nbsp;Regional Council&amp;nbsp;As of April 2026, Bank Leumi had 9 active pledge agreements with the Shomron Regional Council.&amp;nbsp;The Shomron Regional Council consists of 33 settlements&amp;nbsp;in the central occupied West Bank.In September 2025, Bank Leumi signed a pledge agreement with the Shomron Regional Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a first-degree lien on all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.&amp;nbsp;In December 2025, Bank Leumi signed a pledge agreement with the Shomron Regional Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a first-degree lien on all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.&amp;nbsp;Alfei Menashe&amp;nbsp;As of April 2026, Bank Leumi had 7 active pledge agreements with the Alfei Menashe Local Council.&amp;nbsp;In January 2025, Bank Leumi signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2124). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind.In March 2021, Bank Leumi signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2120) for which the bank holds the council’s current and future revenue as collateral.According to the council’s&amp;nbsp;meeting&amp;nbsp;protocol from 2020, Bank Leumi provided the council with a NIS 6,000,000 loan.&amp;nbsp;ArielAs of April 2026, Bank Leumi had 1 active pledge agreement with the Ariel Municipality.&amp;nbsp;In December 2021, Bank Leumi signed a pledge agreement with the Ariel Municipality for a period of 99 years (ends 2120) for which the bank holds the council’s current and future revenue as collateral.Beit Aryeh&amp;nbsp;As of April 2026, Bank Leumi had 6 active pledge agreements with the Beit Aryeh Local Council.&amp;nbsp;In February 2019, Bank Leumi signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2118), for which the bank holds the council’s current and future revenue as collateral.In November 2012, Bank Leumi signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2111), for which the bank holds the council’s current and future revenue up to the amount of NIS 1,800,000 as collateral.Beit ElAs of April 2026, Bank Leumi had 10 active pledge agreements with the Beit El Local Council.&amp;nbsp;In October 2024, Bank Leumi signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In October 2024, Bank Leumi signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In December 2025, Bank Leumi signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2125). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.Beitar Ilit&amp;nbsp;As of April 2026, Bank Leumi had 6 active pledge agreements with the Beitar Ilit Municipality.&amp;nbsp;In October 2003, Bank Leumi signed 2 pledge agreements with the Beitar Ilit Municipality for a period of 99 years (ending 2102) for which the bank holds up to NIS 3 million of the municipality's revenues as collateral.Efrat&amp;nbsp;As of April 2026, Bank Leumi had 5 active pledge agreements with the Efrat Local Council.&amp;nbsp;In July 2025, Bank Leumi signed a pledge agreement with the Efrata Local Council for a period of 99 years (ends 2124). The bank holds first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.According to the Local Council’s meeting protocols, in 2021, the council had investment of NIS 15 million divided between three investment firms and three banks, including Bank Leumi.In November 2020, Bank Leumi signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2119), for which the bank holds the council’s current and future revenue as collateral.Emanuel&amp;nbsp;As of April 2026, Bank Leumi had&amp;nbsp;1&amp;nbsp;active pledge agreement with the Emanuel Local Council.&amp;nbsp;In January 2026, Bank Leumi signed a pledge agreement with the Emanual Local Council for a period of 99 years (ends 2125).&amp;nbsp;The bank holds the council’s rights for all its current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.&amp;nbsp;Givat ZeevAs of April 2026, Bank Leumi had 10 active pledge agreements with the Givat Zeev Local Council.&amp;nbsp;In December 2024, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In June 2025, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2124). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In May 2023, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2122), for which the bank holds the council’s current and future revenue as collateral.In December 2019, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2118), for which the bank holds the council’s current and future revenue as collateral.Kiryat Arba&amp;nbsp;As of April 2026, Bank Leumi had 10 active pledge agreements with the Kiryat Arba Local Council.&amp;nbsp;In May 2025, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s rights for current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In July 2025, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2124). The bank holds a first-degree mortgage and lien of rights on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind.In September 2025, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2124). The bank holds a first-rank lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind.&amp;nbsp;According to the Local Council’s meeting protocols, in 2024, the bank provided the council with a NIS&amp;nbsp;1,875,000 loan. In December 2024, the council approved a NIS&amp;nbsp;2,700,000 credit facility from the bank.&amp;nbsp;In December 2025, the council approved a NIS 3 million credit facility with the bank for 2026.&amp;nbsp;In March 2023, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2123), for which the bank holds the council’s current and future revenue as collateral.In August 2023, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2122), for which the bank holds the council’s current and future revenue as collateral.In July 2022, the council approved the opening of a bank account at Bank Leumi for a school</t>
+  </si>
+  <si>
+    <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Finance</t>
   </si>
   <si>
     <t>$1B-$5B</t>
-  </si>
-[...1 lines deleted...]
-    <t>East Jerusalem, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Bank of Jerusalem</t>
   </si>
   <si>
     <t xml:space="preserve">An Israeli commercial bank that provides a variety of banking and financial services.
 Jerusalem Bank provides financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory.
 Financing Construction and Infrastructure Projects in Illegal Settlements 
 Jerusalem Bank provides financial infrastructure to various construction companies for the purpose of construction of real estate projects in settlements in the occupied West Bank and holds as collateral the company&amp;#39;s rights to the land and the project.
 In July 2023, the bank granted A. Barkan &amp;amp; Co. a loan for the lease of complex number 61645 for residential construction according to tender no. יש/8/2018 and for ten lots in the settlement of Ariel. The bank holds as collateral all rights in the real estate, and all the rights of the company in a bank account in Jerusalem Bank and any other account, deposit, securities, or rights of any kind it has at the bank.
 In June 2022, the bank granted A. Barkan &amp;amp; Co. three loans for construction projects in three residential complexes, and 28 lots in the settlement of Geva Binyamin&amp;ndash;Adam on lands belonging to the Palestinian village of Jaba&amp;#39;, according to Plan no. 240/2/14/3/1 for land designation for residential purposes, public buildings and institutions, an engineering facility, a transportation center, extensive planting, residential and commercial roads. The bank granted the company a loan for the lease of residential complex number 69745 and eight lots in the settlement according to tender יש/22/2021 for the marketing of 357 housing units in the settlement; a loan for the lease of residential complex number 69748 and twelve additional lots (263-274) in the settlement; and a loan for the lease of residential complex number 69749 and eight additional lots (197-204) in the settlement. The bank holds as collateral for all three loans all the rights in the real estate; all the rights of the company in a bank account in Jerusalem Bank and any other account, deposit, securities, or rights of any kind it has at the bank; any rights or funds that will come to the company from the Israel Land Authority or the &amp;quot;Custodian of Abandoned and Government Property in Judea and Samaria&amp;quot; (Custodian of Absentee Property in the West Bank); and all funds from buyers of apartments on the property.
 In 2021 and 2019, the bank accompanied the company&amp;nbsp;Shlomo Cohen&amp;nbsp;in its project in the settlement of Ma&amp;#39;ale Adumim, according to plan No. 24\1\420 on the lands of the Palestinian villages of al-Izariyya and Abu Dis. The bank holds as collateral all of the company&amp;#39;s rights on the land, all of its rights in its bank account in the Jerusalem Bank, and all of payments from the Israel Land Authority and/or the Custodian of Absentee Property in the West Bank and/or the Ministry of Construction and Housing and\or the Customs and VAT Department. The bank also holds as collateral all of the rights granted to the company from house buyers and contractors and subcontractors.
 In February 2020, the bank granted A. Barkan &amp;amp; Co. a loan for the lease of complex number 55132 for the construction of 110 housing units and seven lots in the settlement of Ariel. The bank holds as collateral all rights in the real estate; all the rights of the company in a bank account in Jerusalem Bank and any other account, deposit, securities, or rights of any kind it has at the bank; any rights or funds that will come to the company from Israel Land Authority or the Custodian of Absentee Property in the West Bank; and all funds from buyers of apartments on the property.
 In 2019, the bank accompanied the company&amp;nbsp;A. Barkan&amp;nbsp;in its construction project in Ariel. The bank held as collateral the company&amp;#39;s rights in its bank account in the bank, and the rights the payments from the Israel Land Registration and\or the Custodian of Absentee Property in the West Bank and\or the Ministry of Construction and Housing and\or the Customs and VAT Department. The bank also holds as collateral all of the rights granted to the company from house buyers and contractors and subcontractors.
 In 2017, Who Profits documented the involvement of the bank in settlement construction. The report showed that the bank accompanied construction projects in the settlements of Efrat, Ma&amp;#39;ale Adumim and Givat Ze&amp;#39;ev in the occupied West Bank; and Gilo and Ramot settlement neighborhoods in occupied East Jerusalem. For the full report see Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.
 Branches in Settlements 
 Jerusalem Bank operates branches in the settlements of Beitar Ilit and Modi&amp;rsquo;in Ilit in the occupied West Bank.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements</t>
   </si>
   <si>
     <t>$100M-$250M</t>
   </si>
@@ -284,212 +201,122 @@
 Avraham Bardarian, a subsidiary of the company, carried out infrastructure works in the settlement of Efrat in the occupied West Bank.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>$50M-$100M</t>
   </si>
   <si>
     <t>Bezeq - The Israeli Telecommunication Corporation</t>
   </si>
   <si>
     <t>A publicly traded Israeli telecommunications service provider. Bezeq Group is the main provider of communications services in Israel. Bezeq Group supplies a broad range of telecommunication services and other services, including domestic fixed-line, internet infrastructure and access services, cellular services, international communications services, multichannel television broadcasts by satellite and over the internet (OTT), call center services, maintenance and development of communications infrastructures, communications services to other communications providers, television and radio broadcasts, supply and maintenance of equipment, and services on customer premises.Through its fully owned subsidiaries, the Bezeq Group provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, the Israeli military, the Israel Police and the Israel Prison Service.Services to Settlements&amp;nbsp;The company has a domestic carrier license to operate in the occupied West Bank. On October 26, 2020, Bezeq was issued a general license by the Israeli Ministry of Communications and the Israeli Civil Administration (ICA) in the West Bank to operate and provide domestic fixed-line telecommunication services in the occupied West Bank.&amp;nbsp;The company has operated in Area C for 36 years with no official license, The operating license regulates Bezeq's activities in the occupied West Bank, including determining the conditions and obligations to which the company is subject to when operating in the area, as well as granting supervisory and enforcement powers, and official approval for the deployment of infrastructure in the area.&amp;nbsp;In September 2025, Bezeq announced a large-scale infrastructure project to upgrade communications networks in settlements in the occupied West Bank and the Syrian Golan. Bezeq, in cooperation with the government-owned company National Roads Company of Israel (Netivei Israel), will connect settlements in the West Bank and the Syrian Golan to optical fibers. As part of the project, the company will lay optical fibers along over 1,000 kilometers and build new infrastructure to provide high-speed internet connections for the settlements' residents, along with improved cellular coverage and support for smart transportation solutions. The project is designed to allow residents of the settlements an ultra-fast internet connection based on fiber infrastructure, which will also serve as a basis for implementing advanced technologies such as traffic cameras, smart sensors, and real-time monitoring to improve road safety. The work will focus mainly on road routes in mountainous areas, where internet access is currently limited and uses only radio waves.Bezeq operates a store in the Atarot shopping center in the Atarot Industrial Zone in occupied East Jerusalem. In addition, the company operates a store in the Nur ad-Din street in occupied East Jerusalem.&amp;nbsp;According to Bezeq’s annual report, the company owns 64 properties in settlements in the occupied West Bank.Infrastructure ProjectsBetween 2012 and 2021, Bezeq provided external infrastructure and utilities for the expansion of the settlements of Beitar Illit and Efrat in the occupied West Bank.&amp;nbsp;In 2012, Who Profits documented Bezeq infrastructure in the settlements of Geva Benyamin and Oranit in the occupied West Bank. In 2008, Who Profits documented Bezeq service boxes at the Jubara Checkpoint near the city of Tulkarem in the occupied West Bank.&amp;nbsp;Pelephone cellular services to settlements&amp;nbsp;Through its fully owned subsidiary,&amp;nbsp;Pelephone Communications, Bezeq provides cellular services to settlements, to the Israeli military, including the Israeli Civil Administration (ICA) in the occupied West Bank the Coordinator of Government Activities in the Territories (COGAT), and the&amp;nbsp;Israeli military District Coordination and Liaison in Gaza (DCL), and&amp;nbsp;the Israel Police and the Israel Prison Service. In addition, the company provides services to all Israeli government ministries and to the government-owned weapons manufacturer, Rafael Advanced Defense Systems.&amp;nbsp;Pelephone holds a license to provide cellular services in settlements in the occupied West Bank, valid until September 2032.Pelephone operates at least&amp;nbsp;160&amp;nbsp;active cellular antennas on occupied land in the occupied West Bank, East Jerusalem, and the Syrian Golan.These include cellular antennas in the settlements of: Karmei Tzur, Kiryat Sefer, Hashmonaim, Halamish, Mavo Dotan, Karnei Shormon, Mehola, Dolev, Shim'a, Givat Ze’ev, Gush Etzion, Beitar Illit, Elkana, Etz Efraim, Alfei Menashe, Kfar Tapuach, Ofarim, Har Adar, Efrat, Har Hevron, Ma’ale Adumim, Rechelim, Mateh Binyamin, Ma’ale Levonah, Migdalim, Eshkolot, Malkishua, Ariel, Almog, Vered Yeriho, Beit Zait, Kochav Ya’akov, Modiin Illit, Na’ala, Negohot, Geva Binyamin, Kiryat Arba, Beit El, Mitzpe Yeriho, Talmon, Beit Haggai, Ofra, Nofim, Almon (Anatot), Metzudat Yehuda, Neve Daniel, Psagot, Kermei Tzur, Nokdim, Na’ama, Gva’aot, Adora, Kdumim, Yitzhar, Rosh Tzurim, Petza’el, Sali’it, Alon, Beit Aryeh, Carmel, Kfar Etzion, Otniel, Oranit, Emmanuel, and Avnei Hefetz in the occupied West Bank; and the settlement neighborhoods of Neve Ya'akov, Pisgat Ze’ev, Har Homa, and Har Gilo in occupied East Jerusalem.&amp;nbsp;In addition, the company operates cellular antennas in the settlements of Neot Golan, Ramat Magshimim, Natur, Katzrin, Meitsar, Alonei Habashan, Ma’ale Hermon, Odem, Giva’at Yoav, Sha’al, Neve Ativ, Kidmat Tzvi, Ein Zivan, and Qela Alon in the Syrian Golan.&amp;nbsp;Additionally, the company operates cellular antennas in the Barkan Industrial Zone, Hermesh Industrial Zone, Peduel Industrial Zone, and Karnei Shomron Industrial Zone in the West Bank, and in the Katzrin Industrial Zone in the occupied Syrian Golan. In addition, the company has 3 additional antennas near the Syrian Druze villages of Buka’ata, Majdal Shams and Masa’ada in the occupied Syrian Golan.&amp;nbsp;Moreover, Pelephone operates a service and sales center in the settlement neighborhood of Pisgat Ze'ev in occupied East Jerusalem.&amp;nbsp;For more, See&amp;nbsp;Pelephone full company profile.YES TV and Communications Services- services to settlementsThrough its fully owned subsidiary, YES TV and Communications Services (also known as "Yes"), Bezeq provides multi-channel satellite and online television transmissions to subscribers in the occupied West Bank. The company holds a license for satellite television broadcasting in the West Bank, valid through February 2026, subject to the Israeli Civil Administration (ICA). Any request for the extension of the license is subject to the ICA.Bezeq InternationalIn 2019, the University of Ariel awarded&amp;nbsp;Cellcom&amp;nbsp;and Bezeq International a tender for the provision of Internet services.Palestinian Captive MarketBezeq enjoys access to the Palestinian market as a captive market.&amp;nbsp;The company provides services to Palestinian communication providers who are dependent on Israeli providers. Lacking the proper infrastructure for their services, Palestinian telecommunication providers rely on Bezeq for infrastructure services. Bezeq also provides connection to its network, billing services, leasing of space, and services in leased premises.While the Paris Protocol (the economic annex to the Oslo Accords) grants the Palestinian Authority the right to build and operate an independent telecommunication infrastructure, Israel controls the allocation of frequency spectrum and the imports of ICT equipment, and restricts Palestinian access to Area C, leading to a crippled Palestinian telecommunication sector, one that is held captive by the Israeli market.&amp;nbsp;For more, see Who Profits’ Report:&amp;nbsp;Signal Strength: Occupied The Telecommunication Sector and The Israeli Occupation.Services to the Israeli Military&amp;nbsp;Through its fully owned subsidiaries,&amp;nbsp;Bezeq provides cellular and communication services and equipment for the military Israeli Coordinator of Government Activities in the Territories (COGAT), including the Israeli Civil Administration (ICA) in the occupied West Bank, and the Israeli military District Coordination and Liaison (DCL or DCO) Gaza.&amp;nbsp;Services to the&amp;nbsp;Coordinator of Government Activities in the Territories (COGAT)Bezeq:Between May 2024 and June 2025, Bezeq provided COGAT with communications services worth NIS 4,095.Between July 2023 and December 2024, Bezeq provided COGAT with communications services worth NIS 4,000.In January 2023 Bezeq provided COGAT with communications services worth NIS 9,547.Between November 2022 and June 2024, Bezeq provided COGAT with communications services worth NIS 3,000.In September 2022, Bezeq provided COGAT with communications services worth NIS 7,540.Bezeq International:In June 2024, Bezeq International provided COGAT with internet services worth NIS 4,895.In December 2023, Bezeq International provided COGAT with communications services worth NIS 17,960.In May 2023, Bezeq International provided COGAT with internet services worth NIS 32,909.In November 2022, Bezeq International provided COGAT with internet services worth NIS 9,670.Services to the&amp;nbsp;Israeli Civil Administration (ICA):Bezeq and its subsidiaries provide&amp;nbsp;communications,&amp;nbsp;cellular, and internet&amp;nbsp;services to the Israeli Civil Administration (ICA) in the West Bank, headquartered in the settlement of Beit El.&amp;nbsp;Bezeq:In December 2022, Bezeq provided the ICA with phone and land line services worth NIS 449,999Between May 2022 and January 2024, Bezeq provided the ICA with internet services worth NIS 19,740.In 2021, Bezeq received an exemption from tender to provide the Israeli Civil Administration (ICA) in the occupied West Bank, with landline communication services until the end of 2022.&amp;nbsp;Bezeq International:Between March 2024 and December 2024, Bezeq International provided the ICA with&amp;nbsp;a central phone communications worth NIS 248,957.Between December 2022 and December 2023, Bezeq International provided the ICA with a central phone communications worth NIS 219,889Between March 2022 and April 2022, Bezeq International provided the ICA with&amp;nbsp;services worth NIS 9,360.In 2021, Bezeq International was contracted by the ICA to provide maintenance work for operators in its facilities until the end of 2022.Pelephone:Pelephone Communications, operates cellular antennas at 12 ICA sites in the West Bank, including in the settlements of Beit El, Kiryat Arba, Har Hevron, Hashmonaim, Mateh Binyamin, and Oranit, at the Anatot Camp military base near the the Palestinian town of Anata, in the Palestinian town of Azzun, and in the city of Hebron.&amp;nbsp;&amp;nbsp;Services to the&amp;nbsp;military District Coordination and Liaison (DCL or DCO) Gaza:Bezeq:In August 2024, Bezeq was contracted to provide DCL Gaza with communications services until December 2025 for NIS 50,000.In August 2024, Bezeq provided DCL Gaza with communications services worth NIS 4,319.In June 2024, Bezeq provided DCL Gaza with internet services worth NIS 1,424.In March 2024, Bezeq provided DCL Gaza with communications services worth NIS 7,399.In December 2023, Bezeq provided DCL Gaza with communications services worth NIS 16,946.In December 2022, Bezeq provided DCL Gaza with communications services worth NIS 85,742.Between November 2022 and December 2024, Bezeq provided DCL Gaza with phone services worth NIS 40,000Bezeq International:In January 2024, Bezeq International provided DCL Gaza with international communications services worth NIS 5,850.In November 2022, Bezeq International provided DCL Gaza with communications services worth NIS 46,260&amp;nbsp;Servies to the Isreal Prison Service&amp;nbsp;Through its fully owned subsidiaries, Bezeq has provided telecommunication services and equipment for the Israel Prison Service (IPS), including a detention facility in the occupied West Bank where Palestinian prisoners are held.Bezeq:Between 2016 and 2021, Pelephone provided the IPS with cellular services worth NIS 12,406,112. The company provided communication services, mobile lines and phones, and accompanying equipment.Bezeq International:Between 2017 and 2019, Bezeq International provided services for the IPS worth NIS 11,658,272, including purchase of land line and mobile phones, line licenses, maintenance and technical services, software security and installation.&amp;nbsp;In 2018, Bezeq International provided services for the construction of two wings in Ofer Prison, an Israeli military incarceration facility and military court located in the occupied West Bank, where Palestinian prisoners and administrative detainees are held.&amp;nbsp;Pelephone:Between 2016 and 2021, Pelephone provided the IPS with cellular services worth NIS 12,406,112. The company provided communication services, mobile lines and phones, and accompanying equipment.In July 2025, Bezeq Group announced that it is evaluating the possibility of deploying a new submarine cable linking Israel to strategic landing points in Europe. The cable, stretching thousands of kilometers, is expected to significantly increase Internet traffic capacity and enable the transmission of hundreds of terabits between Israel and Europe.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Economic Exploitation, Palestinian Captive Market, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Cellcom Israel</t>
   </si>
   <si>
     <t>A publicly traded Israeli telecommunications group providing a wide range of communications services. Cellcom is the largest Israeli cellular provider, providing a wide range of services including cellular telephony, cellular services, high-speed broadband services, multimedia services, over-the-top (OTT) television services, Internet infrastructure and connectivity services, international calling services, and landline telephone services.Cellcom provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan, and provides cellular and internet services to the Israeli Ministry of Defense, the Israeli military and the Israeli Civil Administration in the occupied West Bank. The company has provided cellular infrastructure to the Israeli military inside occupied Gaza.Services to SettlementsCellcom holds a license to provide cellular services in the occupied West Bank, valid until 2032, and a unified license from the Ministry of Communications to provide Internet services, including broadband infrastructure and access services, and landline and international telephony services, in the occupied West Bank.Additionally, since 2001, Cellcom has held a license from the Israeli Civil Administration in the West Bank to provide mobile radio telephone services in the occupied West Bank.&amp;nbsp;Furthermore, Cellcom’s fully owned subsidiary, Golan Telecom, has also held a license from the Israeli Civil Administration since 2016 to provide mobile radio telephone services in the occupied West Bank.&amp;nbsp;As of January 2025, the company has at least 167 active cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.These include company antennas in the settlements of Alon Moreh, Elkana, Efrat, Argaman, Ariel, Adora, Oarnit, Eshkolot, Beit Aryeh, Beit Horon, Beitar Illit, Barkan, Geva Binyamin, Givat Zeev, Gitit, Har Adar, Har Hevron, Hebron, Talmon, Kfar Tapuach, Mevo Dotan, Mevo Hama, Migdalim, Modi'in-Maccabim-Re'ut, Mehola, Mateh Binyamin, Mishor Adumim, Ma'ale Adumim, Metzadot Yehuda (Beit Yatir), Mitzpe Yeriho, Maskiyot, Elkana, Nili, Naama, Sal'it, Otniel, Eli, Alei Zahav, Einav, Psagot, Fatsa'el, Kdumim, Kalia, Kiryat Arba, Kiryat Sefer (Beitar Ilit), Karnei Shomron, Rosh Tzurim, Shavei Shomron, Shadmot Meholah, Shilo, Sha'arei Tikva, and the Allenby Bridge Crossing in the occupied West Bank; the settlement neighborhoods of Gilo, Har Gilo, Atarot, Nof Zion, Ramat Shlomo, Ramot, Ma’aot Dafna, and Atarot Industrial Zone in occupied East Jerusalem; and the settlements of Avnei Hefetz, El-Rom, Odem, Alon, Aloney HaBashan, Kanaf, Kfar Haruv, Ma’ale Gamla, Neot Golan, Neve Daniel, Nofei Sela (Ma'ale Adumim), Nofim and Ein Zivan in the occupied Syrian Golan.&amp;nbsp;Since 2022, the company has carried out communications work, including infrastructure planning, execution, and relocation, for infrastructure owned by Cellcom in settlements in the occupied West Bank. In February 2024, Cellcom was contracted by the Minister of Construction and Housing of Israel as sole supplier, with exemption from tender, to provide infrastructure planning and execution and infrastructure relocation in the settlements of Efrat, Beit El, Beitar Ilit, Givat Ze’ev, Geva Binyamin, Ma’ale Adumim, Ma’ale Ephraim and Kiryat Arba in the occupied West Bank until end of December 2024 for NIS 5,000,000. In January 2023, the company was contracted to provide the same services until the end of December 2023 for NIS 7,000,000; and in January 2022 until the end of December 2022 for NIS 10,000,000.In July 2024, the company inaugurated a new cellular site in the Beit El settlement in the occupied West Bank to improve cellular reception for residents of the settlements in the area.In September 2023, the company inaugurated a new cellular site in the Sde Ephraim settlement in the occupied West Bank, establishing a new cellular antenna to provide high-quality cellular reception and browsing to residents of the area.In July 2023, the company was contracted by the Israel Land Authority, with an exemption from tender, to construct a communications facility in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem.IBC UnlimitedThe company’s subsidiary, IBC Unlimited, provides planning and construction of a fiber optic network for settlements in the occupied West Bank.In December 2021, IBC Unlimited received a license to deploy fiber across the occupied West Bank to provide high-speed internet to settlements in the West Bank. The company provides fiber optic internet infrastructure in the settlements of Givat Ze’ev, Ma’ale Adumim, Ariel, Beit Aryeh, Oranit, Revava, Barkan, Elkana, Alfei Menashe and Nofim in the occupied West Bank.IBC Unlimited is jointly owned by Cellcom with Hot Telecommunication System, Israel Infrastructure Fund and the Isarel Electric Corporation (IEC).&amp;nbsp;In 2019, the Ariel University in the settlement of Ariel in the occupied West Bank awarded Cellcom and Bezeq International (subsidiary of&amp;nbsp;Bezeq) a tender for the provision of Internet services.In 2018, Cellcom won a tender by the Shomron Regional Council in the occupied West Bank for the provision of cellular services, radio mobile phones, and general services and maintenance.Between 2010 and 2021, Cellcom was the provider of external infrastructure and utility in the expansion project of the Beitar Illit and Efrat settlements as part of the construction of 8,333 housing units in an area of 10,161 dunams by the Gadish Group.Services to the Israeli Civil AdministrationIn December 2024, the Israeli Civil Administration (ICA) published a tender for the construction of 22 cellular communication masts in the occupied West Bank for the ICA, designed to carry antennas of cellular companies Cellcom, Pelephone, and PHI in 4G and 5G technologies. The masts will be erected in 22 locations, settlements and roads throughout the occupied West Bank and the Jordan Valley.Services to the Israeli MilitaryCellcom provides cellular and internet services to the Israeli military. The company also provides communications services to the Israeli military from the military’s public cloud platform based on Microsoft Azure.Cellular Services to the Israeli MilitaryCellcom has been the civilian provider of cellular service and end-user equipment for the Israeli military since 2012. The company has provided coverage and infrastructure construction of cellular sites at military sites.In September 2024, Cellcom won the Israeli Ministry of Defense (IMOD) military cellular tender worth over NIS 40 million for three years. The tender includes the supply of communication services and iPhone and Samsung devices, 5G packages and overseas browsing packages to approximately 40,000 permanent military personnel.In April 2018, Cellcom re-won the IMOD and military tender to continue providing cellular services for the next three years, for an estimated amount of NIS 12 million. Under the previous contract, the company carried out coverage and construction of sites at military sites.In 2012, Cellcom won the Israeli military cellular tender to provide cellular services to the Israeli army and the Ministry of Defense for three years, with an option of extending the contract for additional seven years.Internet Services to the Israeli MilitaryIn 2023, the company won the IMOD tender for the supply of Internet to Israeli military bases for tens of millions of NIS for a period of 6 years. The tender includes the supply of Internet services, information and cyber security, and Microsoft 365 services to the Israeli military. The tender also includes the upgrade of Israeli military training and guidance systems to unclassified content based on civilian applications and infrastructure. The tender was led by the military Center of Computing and Information Systems, the Mamram Unit, and the ICT Corps Hoshen Unit.As part of the agreement, Cellcom will manage services from the military’s public cloud platform based on Microsoft Azure, to allow regular and reserve service soldiers to access unclassified information securely and accessible on cloud-based civilian platforms on the soldiers' personal computers or mobile phones. The tender includes advanced information security services and communication equipment for a secure computer network, the operation of professional service centers to support end users, as well as the deployment of a wide-ranging fiber optic infrastructure nationwide to Israeli military bases. In addition, Cellcom will manage the military’s WIFI Campus, the smart WIFI-based training environment for soldiers, which upgrades and streamlines the training process of soldiers with dedicated, unclassified content, via smartphone.Gaza 2024In December 2024, a Cellcom cellular antenna was documented at an Israeli military outpost established in the Tel a-Sultan neighborhood near the coast of Rafah in the so-called Philadelphi Corridor in occupied Gaza.In 2024, a Cellcom cellular antenna was established in the “Netzarim Corridor” in occupied Gaza as part of the Israeli military's extensive construction and development of infrastructure and military bases that took place in central Gaza. The antenna was established to provide cellular services for soldiers. The so-called Netzarim Corridor, controlled by Israeli forces and located south of Gaza City, cuts across Gaza in the middle, extending from the barrier surrounding the Gaza Strip to the Mediterranean Sea.Palestinian Captive MarketLike other major Israeli telecommunications providers, Cellcom enjoys structural advantages over Palestinian providers in the Palestinian market, capitalizing on the vulnerability of the de-developed and dependent Palestinian telecommunications network.With hundreds of Israeli cellular antennas built on occupied Palestinian land, Israeli providers can offer extensive cellular coverage while Palestinian operators are restricted from deploying and maintaining telecommunications infrastructure in most of the West Bank and are limited in the services they are allowed to offer, like 4G and LTE. &amp;nbsp;In 2016, Cellcom had a 41.5% market share of the fixed broadband market in the occupied Jordan Valley, compared to 16.1% for the Palestinian provider Paltel Group-Hadara.For more on the commercial involvement of Israeli telecommunications providers, see Who Profits' previous report Signal Strength: Occupied:&amp;nbsp;The Telecommunications Sector and the Israeli Occupation.</t>
   </si>
   <si>
-    <t xml:space="preserve">Clal Insurance Enterprises Holdings </t>
-[...50 lines deleted...]
-  <si>
     <t>Dalia Eliaspor Building Contracting Co. 1972</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli construction company.
 The company was involved in construction projects in the following settlements in occupied East
 Jerusalem: in 2018, it was involved in the construction of 200 housing units in Ramat Shlomo.
 Additionally, it was involved in the construction of 36 housing units in Gilo, and projects in Har
 Homa and Pisgat Ze&amp;rsquo;ev.
 In 2018, the company won a tender for the construction of 44 housing units in the settlement of
 Maaleh Adumim. Additionally, the company was involved in the construction of 24 housing
 units in Givat Ze&amp;rsquo;ev, both located in the occupied West Bank.
 </t>
   </si>
   <si>
     <t>Electra Afikim (formerly Afikim)</t>
   </si>
   <si>
     <t>Subsidiary of Public</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli transportation operator, holding concessions for major public transport routes and serving institutional and private transportation needs nationwide.
 Electra Afikim operates public transport lines in service of settlements in the occupied West Bank and East Jerusalem.
 Electra Afikim operates a branch office in the settlement of Migdal Oz in the occupied West Bank. The company also operates service centers in the settlements of Ma&amp;rsquo;ale Adumim, Givat Ze&amp;rsquo;ev, Kiryat Arba, and Gush Etzion.
 The company operates bus lines in the Surrounding Jerusalem cluster, which includes Ma&amp;rsquo;ale Adumim settlement cluster and Givat Ze&amp;rsquo;ev settlement cluster operational until end of December 2024, and the Gush Etzion settlements cluster operational until September 2029, and the Binyamin settlement cluster operational until November 2026, connecting them to Jerusalem. Company&amp;rsquo;s bus lines include services to the settlements of Binyamin Regional Council and the Gush Etzion settlements cluster in the occupied West Bank, including, Ariel, Ma&amp;rsquo;ale Adumim, Alon Shvut, Givat Ze&amp;rsquo;ev, Efrat, and Ma&amp;rsquo;ale Amos.
 In 2022, Electra Afikim provided shuttle and transportation services for the Ministry of National Security for NIS 5,568.
 In 2021, the company provided the Ministry of Transport and Road Safety with public transportation services in the Shomron settlements cluster in the occupied West Bank for NIS 27,323,987 million.
 In 2021, the company provided transportation services for wardens for six months for NIS 197,206. The service included transportation in the surrounding Jerusalem area and Ma&amp;rsquo;ale Adumim settlement area in the occupied West Bank.
 In 2019, the company provided shuttle services for the Israeli Prison Services (IPS) for NIS 11,839.
 </t>
   </si>
   <si>
     <t>Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Transportation</t>
   </si>
   <si>
     <t>$10M-$50M</t>
   </si>
   <si>
     <t>Euro Israel (I.S.)</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli construction company.
 The company is involved in a construction project in Naveh Yaacov settlement neighborhood in East Jerusalem, a project accompanied by Mizrahi Tefahot bank. The company is involved in other construction projects in Pisgat Ze&amp;#39;ev and Har Homa settlement neighborhoods in East Jerusalem. The projects in Har Homa include housing units and a commercial center. The project in Pisgat Zeev is also accompanied by Mizrahi Tefahot Bank, The company acquired an area of 4,749 m&amp;sup2; for NIS 10.6 million, with development expenses of NIS 19.49 million. Under the tender that the company won on 24 April 2013, the company is building 122 housing units in the settlement neighborhood. The project is built according to Municipal Zoning Plan 11647, which refers to the expansion of Pisgat Ze&amp;rsquo;ev North to the southwest.
 In the occupied West Bank, the company is involved in construction projects in the settlements of Ariel and Givat Ze&amp;#39;ev.
 In Ariel, the project, accompanied by Mizrahi Tefahot Bank, was built according to a tender awarded to the company on 21 March 2012, to build 32 housing units on an area of 3,562 m&amp;sup2; in the settlement for NIS 226,000, with development expenses of NIS 1.85 million. The project was built in the framework of Local Outline Plan 130/2/4, which refers to the land of the Palestinian villages of Salfit and Marda.
 </t>
-  </si>
-[...39 lines deleted...]
-    <t>Military, Security and Surveillance</t>
   </si>
   <si>
     <t>Group 5 Security (Tzevet 5)</t>
   </si>
   <si>
     <t>Israel, Occupied Palestinian Territory</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company that provides security and guarding services.
 The company provides security services to Israeli settlements in the occupied West Bank, including the regional councils of Mateh Binyamin, Shomron and Megilot, the Barkan Industrial Zone, Kdumim, Karnei Shomron, Elkana and Gush Etzion.
 In 2019, the company won a tender for the provision of security and patrolling services to educational institutions for the settlement regional council of Megilot.
 In 2018, it won tenders for the provision of security, patrolling and on-call services to public institutions for the settlement regional council of Mateh Binyamin and the settlement local councils of Immanuel and Givat Zeev.
 In 2017, the company won a tender for the provision of security and patrolling services to educational institutions for the settlement local council of Elkana.
 It also won a tender for the provision of security and guarding services to educational institutions and the Barkan settlement industrial zone for the settlement regional council of Shomron.
 In 2015, the company won tenders for the provision of security and patrolling services to educational institutions and perimeter security for the settlement local councils of Beit Aryeh-Ofarim, Immanuel and Kdumim and the settlement regional council of Mateh Binyamin.
 Additionally, in June 2019, Who Profits recorded the presence of company guarding personnel in the Og sewage purification plant, a purification plant in the Jordan Valley in the occupied West Bank. The Og plant (Nabi Musa) treats sewage from the northeastern neighborhoods of Jerusalem (including the settlement neighborhoods of Neve Ya&amp;rsquo;akov and Pisgat Ze&amp;rsquo;ev) as well as the settlements of Ma&amp;rsquo;ale Adumim, Ma&amp;rsquo;ale Adumim Industrial Zone, Adam, Anatot, and Mitzpeh Yericho. The plant treats 20,000 m&amp;sup3; of sewage per day. The purified water is primarily intended for use in irrigating date plantations in the settlement regional councils of Megilot and the Jordan Valley.
 The company operates a branch in the Barkan Industrial Zone.
 </t>
   </si>
   <si>
     <t>Private Security and Surveillance Technology</t>
+  </si>
+  <si>
+    <t>Military, Security and Surveillance</t>
   </si>
   <si>
     <t>West Bank</t>
   </si>
   <si>
     <t>Hagihon Company Ltd. – Jerusalem Area's Water and Wastewater Utility</t>
   </si>
   <si>
     <t xml:space="preserve">Hagihon provides wastewater management to illegal Israeli settlements, appropriates Palestinian wastewater and natural resources, and handles water infrastructure across occupied East Jerusalem. The company is involved in several Israeli high national priority projects including the Kedron Stream restoration project and the construction and expansion of the Jerusalem Light Rail.
 The Kedron stream restoration project
 As of 2020, Hagihon takes part in the restoration of the Kedron stream in the occupied West Bank. The project is worth more than NIS 800 million, done in cooperation with the Water Authority-Mekorot, the Coordinator of Government Operations in the West Bank (COGAT), the Jerusalem Municipality, Jerusalem Sewage Treatment Plants Ltd (JWPE), the Civil Administration (ICA) and the Prime Minister&amp;rsquo;s Office. The project aims to stop the sewage flow to the stream and lay a collection line. This line will drain the sewage for several kilometers, including the Palestinian Authority&amp;rsquo;s sewage through an eight-kilometer pipe to Og purification facility located in the Jordan Valley in the Occupied West Bank.
 The project also includes the construction of a hydroelectric station that will generate green electricity. The purified water will be used for agriculture and irrigation of palm groves in the Dead Sea area, in the Jordan Valley and in the Palestinian Authority.
 Since 2008, the Jordan Valley Water Association, a settlement water cooperative, has been operating an unauthorized facility near Kedron Stream that diverts the wastewater for settler use in date crops irrigation. In December 2015, Hagihon signed an agreement with the Jordan Valley Water Association to upgrade the unauthorized facility, stating that Hagihon will pay the cooperative in order to remove the solid waste from the wastewater.
 A 2016 report by Israel&amp;rsquo;s state audit mentions the intention of the Jordan Valley Water Association&amp;rsquo;s intention to close the facility in Horkanya Valley near the Kedron Stream.
 In 2020, a report by the Israeli Water authority showed that the Jordan Valley Water Association still holds property in the area of the Kedron Valley.
 Infrastructure and Water Projects in Jerusalem
 Hagihon takes part in the development of different infrastructure projects in Jerusalem including the development of new infrastructures for the Jerusalem Light rail, connecting Jerusalem with several settlement neighborhoods.
 Hagihon has a NIS 17.4 million sewage expansion project across Jerusalem including occupied East Jerusalem. As for 2021-2022, the project&amp;rsquo;s costs are NIS 5 million and include connecting Palestinian neighborhoods like Umm Lisun and Umm Tuba to sewage networks. In addition to developing sewage systems in the neighborhood of Shu&amp;rsquo;afat, and developing new sewage systems on road 201 passing through Beit Hanina.
 Hagihon has a NIS 36.6 million sewage pipeline replacement project. In 2021-2022, the company allocated NIS 9 million for the replacement of sewage pipelines in occupied East Jerusalem Neighborhoods beyond the Separation Wall including Kufur Aqab, Ras Khamis and Anata.
 Water Management projects:
 In 2022, Hagihon&amp;rsquo;s budget for the expansion of water networks projects across Jerusalem was NIS 36 million. The Company developed water systems for new neighborhoods including Ramat Shlomo and Gilo neighborhood in occupied East Jerusalem as part of a &amp;lsquo;Master Plan&amp;rsquo; for Jerusalem water and transportation, including paving new roads project by the Israeli Department of Transportation, Moriah Jerusalem Development Corporation and the Israeli Ministry of Housing and Construction.
 The company developed water systems in different roads and neighborhoods in occupied East Jerusalem, Including Abu Tour bypass road, road 201 Beit Hanina North, and Road 122 Shu&amp;rsquo;afat, Almaruha, El Hilil A. Sakachini, and El Bruni in Beit Hanina, Umm Tuba- Agrot, Beit Safafa- El Ahuad, Issawiya Entrance Road, and Atarot.
 In 2020, the company also developed water systems for road 4370 also knowns as the American Road, which connects settlements in the occupied West Bank to Jerusalem, and Road 18 in Sur Baher in southern East Jerusalem.
 In 2022, the company replaced water line networks in Jerusalem with a budget of NIS 47.7 million. Hagihon planned replacing water pipelines in various settlement neighborhoods in occupied East Jerusalem including Neve Ya&amp;rsquo;akov neighborhood, French Hill neighborhood, Gilo neighborhood,&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp; in addition to various sites in the Old City of Jerusalem such as Jewish and Christian quarters, Damascus Gate and a section of Hagai Street, the Greek Patriarchate, Beit Hanina&amp;nbsp; and Shuafat.
 Hagihon allocated NIS 290,000 for the construction of pressure reduction devices in Wadi Qaddum in Silwan and NIS 400,000 in 2020 for al Tur neighborhood in occupied East Jerusalem.
@@ -497,357 +324,89 @@
 The Company also carried out a NIS 1.46 million project for the installment of water meters in occupied East Jerusalem. The project aims to reduce water lost, prevent water theft and increase payment collection rates in East Jerusalem.
 In 20200, Hagihon carried out collection pools purification worth NIS 6 million in Homat Shmuel, Gilo, Ramot, and Neve Ya&amp;rsquo;akov settlement neighborhoods in occupied East Jerusalem.
 Jerusalem Light Rail project and road construction services
 In 2022, Hagihon has planned to carry out NIS 65.8 million projects to replace water lines that interfere with road construction or other development projects. The company intends to replace water lines with diameters between 6&amp;Prime; and 32&amp;Prime; as part of Moriah Jerusalem Development company&amp;rsquo;s work on the Green and Blue Line of the Jerusalem light rail. In addition, Hagihon takes part in several construction projects commissioned by Moriah including French Hill Junction, Umm Leeson &amp;ndash; Road 1, Atarot parking lot, Jabel Mukaber and Asher Wiener Streets.
 Other involvements
 Between 2016 and 2021, Hagihon received NIS 35.7 million from the Israeli Water Authority to provide water beyond the Separation Wall. Palestinian neighborhoods such as Ras Khamis, Ras Shhadi, Al Salam and Shu&amp;rsquo;afat refugee camp suffer from poor water infrastructure and services. In 2015, the Israeli Supreme Court assigned the responsibility of installing and upgrading water pipelines in these neighborhoods to Hagihon, the Jerusalem Municipality, the Israeli Government Water and Sewage Authority, and the Ministry of National Infrastructure, Water and Energy. As of 2021, 94% of these neighborhoods&amp;rsquo; residents reported that they still suffer from lack of supply and water shortage, having to pay and maintain for alternative water supply systems.
 In 2020, Hagihon received NIS 300,000 from the Ministry of Housing and Construction for the maintenance and drainage of sewage systems in Har Homa settlement in occupied East Jerusalem.
 In 2020, the Ministry of Housing and Construction paid NIS 300,000 for the maintenance and drainage of sewage systems in Har Homa settlement in occupied East Jerusalem.
 In 2016, the Coordinator of Government Activities in the occupied Territories (COGAT) paid Hagihon NIS 25,000 for connecting water pipes in Rachel Tomb, a religious Jewish site northern of Bethlehem in the occupied West Bank.
 In 2016, the Israeli Prison Services paid Hagihon NIS 15,777 for water and sewage services in Jerusalem.
 Involvement of Subsidiary- Jerusalem Sewage Treatment Plants Ltd. (JWPE):
 As of 2021, the company&amp;rsquo;s subsidiary&amp;nbsp; JWPE purifies the sewage for several settlements including Ma&amp;rsquo;ale Adumim, Givat Zeev, Beitar Illit, New Givhon, Mount Gilo (Har Gilo), Ma&amp;rsquo;ale Adumim, Mitzpe Jericho, Kfar Adumim, Anatot, Adam, and Alon, as well as&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp; Palestinian towns in occupied West Bank including Bethlehem, Beit Jala, Bir Nabala, Al-ram, Al-Jib, Anata and Hizma.
 JWPE owns the Homat Shmuel (Har Homa) purification plant, opened in 2014 and processes sewage from the Har Homa settlement neighborhood and the Palestinian neighborhoods of Sur Baher and Umm Tuba in occupied East Jerusalem. The treated water is used for irrigation of public parks throughout Jerusalem.
 The company owns the Sorek sewage treatment plant, treating 90,000 cubic meters of sewage per day. It is the third largest plant in Israel; the plant receives sewage from settlements in the occupied West Bank, including Beitar Illit, Givat Zeev and Gush Etzion. It also treats sewage from the Palestinian towns of Beit Jala, Bir Nabala, Bethlehem and Al-Ram. The treated water is used in irrigation for agriculture in Israeli towns within the Green Line. The purification process is also used to generate electricity through biogas, generating over 12 million KW annually.
 In 2019, JWPE purchased the Og water purification plant for NIS 73 million from Mekorot&amp;rsquo;s Subsidiary, Mekorot Development and Enterprise. The plant, located in the occupied West Bank, was built under a BOT (Build-Operate-Transfer) agreement for NIS 85 million, it started operating in 2014 by Mekorot Development and Enterprise and treated 9 million cubic meter of wastewater.
 The Og plant treats wastewater from northern East Jerusalem and from Maale Adumim settlement and the Mateh Binyamin settlement regional council. The treated water is used primarily to irrigate date palm orchards in settlements in the occupied Jordan Valley.
 Palestinian De-development/ Captive Market
 Hagihon holds the Palestinian water sector as a captive market and exploits the natural resources of the occupied West Bank. The company does so&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp; by selling water to the Palestinian Authority and the Ramallah water plant. Through its subsidiary, JWPE, the company appropriates&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp; Palestinian wastewater, provides it for illegal settlements in the occupied West Bank, and reuses it within the Green Line while restricting Palestinian communities&amp;rsquo; access to water. This violates international laws, among them the 4th&amp;nbsp;Geneva Convention, which states that the transfer of an occupying power&amp;rsquo;s population to settlements in an occupied land is illegal, and it cannot acquire sovereignty over an occupied land or its resources.
 Hagihon Company is also responsible for supplying water within the Jerusalem Municipality, including to Palestinian neighborhoods in occupied East Jerusalem. However, residents of Ras Khamis, Ras Shahada, Dahyat a-Salam, and the Shuafat Refugee Camp, which have been cut off from the rest of the city by the construction of the Separation Wall, suffer from a chronic water crisis. In 2014, residents petitioned the Israeli High Court of Justice after the company stopped the regular supply of water, leaving an estimated 60,000-80,000 Palestinians without regular running water.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
-    <t>Electricity, Gas and Water Supply, Renewable Energy</t>
+    <t>Electricity, Gas and Water Supply, Energy and Renewable Energy</t>
   </si>
   <si>
     <t>Haim Zaken Construction and Investments</t>
   </si>
   <si>
     <t xml:space="preserve">An Israeli construction and development company predominantly active beyond the Green Line. The company constructed multiple housing projects in the settlements of Beitar Illit, Givat Zeev and Ma&amp;#39;ale Adumim and in settlement neighborhoods of Har Homa (Homat Shmuel), Gilo and Pisgat Zeev in occupied East Jerusalem. According to company publications, these projects include thousands of populated housing units: 110 apartments in Ma&amp;#39;ale Adumim, 112 in Givat Zeev, 102 in Gilo, 70 in Har Homa, 142 in Pisgat Zeev and 922 units in Beitar Illit. Currently, the company is building new housing projects in Har Homa and Beitar Illit.
 The company also constructed a 8,000 square meters mall in Beitar Illit. It wholly owns the mall and rents out some of its commercial space to Hapolaim Bank and Jerusalem Bank.
 </t>
   </si>
   <si>
     <t>Construction, Real Estate</t>
   </si>
   <si>
     <t>Hapoalim Bank</t>
   </si>
   <si>
-    <t xml:space="preserve">One of the largest commercial banks in Israel.
-[...132 lines deleted...]
-</t>
+    <t>Bank Hapoalim B.M. is a&amp;nbsp;publicly traded Israeli commercial bank that operates in various banking areas and related activities in the capital market, including business, retail, and financial markets and international banking.Bank Hapoalim provides financial foundation and services for settlements and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory. In addition, the bank provides mortgages for the purchase of properties in settlements in the occupied West Bank. Furthermore, the bank benefits from access to the Palestinian banking market as a captive market that is dependent on the Israeli banking system.Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Bank Hapoalim&amp;nbsp;provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral. In addition, the bank provided hundreds of mortgages for properties in settlements in the occupied West Bank.&amp;nbsp;Financing Settlement Development Projects&amp;nbsp;The Jerusalem Light RailBank Hapoalim financed the&amp;nbsp;establishment and expansion of the Jerusalem Light Rail in occupied East Jerusalem.&amp;nbsp;The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line.&amp;nbsp;Bank Hapoalim&amp;nbsp;financed the establishment of the Jerusalem Light Rail for the previous franchise and operator, the Citypass Group, and later organized and financed the J-Net Project for the expansion of the JLR network.&amp;nbsp;In 2006, the bank financed the establishment of the JLR and its first line, the Red Line, in a joint financing agreement of approximately NIS 2 billion together with&amp;nbsp;Bank Leumi. In 2020, Bank Hapoalim led the consortium to finance the expansion of the JLR Red Line and the establishment of the Green Line as part of the&amp;nbsp;J-Net Project.&amp;nbsp;Bank Hapoalim, with the participation of the First International Bank and Migdal, awarded the&amp;nbsp;CAF&amp;nbsp;and&amp;nbsp;Shapir Engineering and Industrywith NIS 3.5 billion.&amp;nbsp;For more on the J-Net Project, see Who Profits report&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net ProjectBetween 2019 and 2022, the bank financed construction works for the Jerusalem Light Rail J-Net project.&amp;nbsp;In May 2022, the bank granted Israeli construction company&amp;nbsp;Bardarian Brothers&amp;nbsp;a loan in connection with a contracting agreement to carry out infrastructure works for the laying of railway tracks in the Gilo settlement neighborhood in occupied East Jerusalem for the JLR Green Line route. In December 2019, the bank granted the company a loan in connection with a contract to carry out work at the Pat Junction in Jerusalem as part of infrastructure and development work of the Green Line.Wind Farms in the Occupied Syrian GolanBank Hapoalim financed the construction of the Ruach Beresheet and Emek Habacha wind turbine farms in the occupied Syrian Golan.&amp;nbsp;In 2020, the bank provided&amp;nbsp;Enlight Renewable Energy with more than NIS 1 billion for the establishment of two of the largest Israeli wind energy projects in the Golan, contingent on the exploitation of occupied land and natural resources for the benefit of Israeli households and industry on both sides of the Green Line.&amp;nbsp;For more on the exploitation of occupied natural resources by the Israeli renewable energy sector, see Who Profits’ report Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources.Tours in SettlementsBank Hapoalim promotes and sponsors tours in cooperation with settler organizations in the occupied West Bank, East Jerusalem and the Syrian Golan.In 2024, the bank promoted and sponsored tours in the City of David in occupied East Jerusalem in cooperation with the Elad settler organization. In addition, the bank sponsored guided tours in cooperation with the Eshkolot settler organization in Nebi Samuel in the West Bank and a tour led by the Shomron Tourist and Study Center, based in the settlement of Sahvei Shomron in the occupied West Bank. In 2021, the bank offered over 30 free guided tours led by Eshkolot, including a tour in the occupied Syrian Golan.Bus Lines in Settlements&amp;nbsp;In 2021, Bank Hapoalim signed a financing agreement in the amount of approximately NIS 490 million with Superbus bus company for the purpose of financing its winning of the "Jerusalem Urban Center" cluster. The cluster includes bus lines that reach settlements in occupied East Jerusalem and the West Bank, including the French Hill, Givat Hamivtar, Ramat Eshkol, Ma'ale Hazeitim, Ir David, Ramot, Givat HaMatos and Armon HaNatziv in occupied East Jerusalem, and Rachel's Tomb and Nabi Samuel in the occupied West Bank.Ariel West Industrial Zone&amp;nbsp;Bank Hapoalim financed the development of the Ariel West Industrial Zone&amp;nbsp;in the occupied West Bank.&amp;nbsp;In November 2023, the bank granted three Israeli construction companies loans for a construction project on 14.296 dunams (14,296 square meters) of lands belonging to the Palestinian towns of Marda, Salfit and Hares to be part of the Ariel West Industrial Zone. The project is part of City Plan No.&amp;nbsp;130/1/6 for registering lands belonging to the towns of Marda, Salfit, and Hares for the purpose of regulating a new plot for a synagogue and expanding the area of engineering facilities to allow cellular antennas placement for cellular companies. The bank granted the companies Estee Steel, Leo Properties, and Sheltam Building, two loans each for the project in the Industrial Zone.&amp;nbsp;Financing Settlement Construction Projects&amp;nbsp;Alfei MenasheBetween 2021 and 2026, the bank financed a construction project in the settlement of Alfei Menashe, on lands belonging to the Palestinian town of Azzun in the occupied West Bank. In August 2021, May 2022, and January 2026, the bank granted Israeli construction company Briza BaGivaa loans for a construction project on 8 plots of lands on an area&amp;nbsp;9.052 dunam belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plans No. 115/8 and No. 115/8/1 for the design, construction, and development of a residential neighborhood in Alfei Menashe of 1,406 housing units across 469.482 dunams of lands belonging to the town of Azzun. The bank holds as collateral a first-degree permanent lien on all of the company's current and future rights in connection with the land and the real estate.&amp;nbsp;Givat HaMatosBetween 2021 and 2025, the bank financed the construction of 180 housing units in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem. The construction project is part of Plan No.&amp;nbsp;מק/14295 for construction and development on an area of 369.393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners.&amp;nbsp;In April 2021, March 2022, November 2024, and May 2025, the bank granted Israeli construction company Effi Capital Nadlan Ltd. loans for the construction project, for which the bank holds first-degree permanent liens on all the company's rights and income arising from the real estate.&amp;nbsp;GiloIn March and August 2024, the bank granted&amp;nbsp;Israeli&amp;nbsp;construction company&amp;nbsp;Hasid Brothers Building Contracting Co.&amp;nbsp;two loans for the construction of 54 housing units in an area of&amp;nbsp;5.333 dunams in the settlement neighborhood of Gilo in occupied East Jerusalem.&amp;nbsp;The project is part of City Plan No.&amp;nbsp;13157 for the development of a new residential complex of approximately 797 units in the west of the Gilo neighborhood. The bank holds as collateral a lien on the company's rights and current and its future assets arising from the real estate project.&amp;nbsp;EfratIn September 2024, the bank granted the company a loan for a construction project of 62 housing units on 7.697 dunams on lands in the settlement of Efrat. The project is part of City Plan No. 410/5/66 for development in the Givat HaTamar neighborhood in the Efrat settlement on 123.324 dunam of lands belonging to the Palestinian town of al-Khader. The bank holds as collateral a first-degree permanent lien on all the company's rights, assets, funds, and property related to the land or project, including rights arising from agreements with apartment purchasers in the project.In December 2023, the bank granted the company a loan for a construction project on 2.377 dunams of land belonging to the Palestinian village of Artas in the occupied West Bank as part of the expansion of the settlement of Efrat. The project is part of City Plan No. 410/5/52 for determining rights and construction instructions over 6.136 dunams of land belonging to the Palestinian village of Artas as part of development in the neighborhood of Givat HaDagan in the Efrat settlement. The bank holds as collateral a first-degree permanent lien on all the company's rights, assets, funds, and property related to the land or project, including rights arising from agreements with apartment purchasers in the project.&amp;nbsp;In 2022 and 2021, Bank Hapoalim granted&amp;nbsp;Israeli construction company&amp;nbsp;Ba'al Hatanie company a loan for a construction project of 32 housing units in the settlement of Efrat in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;Talpiot EastIn May 2023, the bank granted the company a loan in connection with its contract with Moriah Jerusalem Development Company for surfacing and development of sports fields in the settlement neighborhood of Talpiot East in occupied East Jerusalem. The bank holds as collateral a first-degree lien without a limit on the development contract.ZufimIn May 2023, the bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Shriki Group Enterprises &amp;amp; Construction a NIS 800 million loan for construction on two plots of land in total size of 15.978 dunams of land in the settlement of Zufim, on lands belonging to the Palestinian village of Jayyus. The bank granted the company a loan of up to NIS 400 million for each plot and holds as collateral all the company's rights in the land. The project is part of Plan 149/11/2 for the construction of residential and commercial areas and public buildings on the agricultural lands of Jayyus and the Palestinian town of Azzun.&amp;nbsp;Beitar Ilit&amp;nbsp;In March 2022, the bank granted Israeli construction company&amp;nbsp;Boneich Construction Development &amp;amp; Investments&amp;nbsp;a loan for a construction project across 3.773 dunams on lands&amp;nbsp;in the settlement of Beitar Illit. The project is part of City Plan No.&amp;nbsp;426/3 for determining residential land zoning on Hill C in the settlement.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights related to the real estate, including under a lease agreement signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;Between 2019 and 2022, the bank granted Bonim Nachon company several loans for a construction project in the settlement of Beitar Illit on lands belonging to the Palestinian villages of Wadi Fukin, Husan, and Nahalin in the occupied West Bank, in accordance with Plan No.&amp;nbsp;8\426. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In 2021, Bank Hapoalim granted A. Haver company a loan for its project in the settlement of Beitar Illit, on lands belonging to the Palestinian village of Husan in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;10\3\1\1\426. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In 2021, Bank Hapoalim granted Ofer Aharon company a loan for its project in the settlement of Beitar Illit, on lands belonging to the Palestinian village of Husan in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;10\3\1\1\426.&amp;nbsp;The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In May 2020, Bank Hapoalim granted the company&amp;nbsp;Eli Yohanan&amp;nbsp;a loan for a lot in Beitar Illit settlement, in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.In 2019, Bank Hapoalim granted the company Mishkan Eliyahu a loan for the construction of 4-6 housing units in the settlement of Beitar Illit on lands belonging to the Palestinian Village of Husan, in accordance with City Plan No.&amp;nbsp;10/ב/426/7. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Givat Ze'evIn 2021, Bank Hapoalim granted&amp;nbsp;Israeli construction company&amp;nbsp;Sasi a loan for the construction of 552 housing units in the settlement of Givat Ze'ev in the occupied West Bank, in accordance to Plan No.&amp;nbsp;9\220. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Ma'ale AdumimIn 2021, Bank Hapoliam granted Tsipiya Yazamut company a loan for the construction of 18 housing units in the settlement of Ma'ale Adumim, on the lands belonging to the Palestinian town of al-Aizariya in the occupied West Bank, according to City Plan No.&amp;nbsp;52\3\1\420. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.In 2020, the bank granted the company&amp;nbsp;Mishkan Eliyahu&amp;nbsp;a loan for the construction of 104 housing units in the settlement of Ma'ale Adumim on lands belonging to the Palestinian village of al-Azariyah in the occupied West Bank, in accordance with Plan No.&amp;nbsp;42\4\1\420. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;Har Homa&amp;nbsp;In 2021 and 2020, Bank Hapoalim granted Israeli company Ofer Aharon a mortgage for the construction of 125 housing units in Har Homa settlement neighborhood in occupied East Jerusalem, according to City Plan No.&amp;nbsp;10310.Beit AryehIn 2020, Bank Hapoalim granted the Mateh Binyamin Development Company a loan for the construction of 372 housing units in the settlement of Beit Aryeh in the occupied West Bank, in accordance with Plan No. 2\2\202. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Karnei ShomronIn 2020, Bank Hapoalim granted Mivneh company a loan for a construction project in the settlement of Karnei Shomron on lands belonging to the Palestinian village of Deir Istiya in the occupied West Bank, in accordance with Plan No.&amp;nbsp;117\8.&amp;nbsp;The bank holds as collateral the company’s contractual and actual rights in the land and project.Kiryat Arba Industrial ZoneAlso in 2020, Bank Hapoalim provided Mivneh with a NIS 3,500,000 loan for a 12,000-meter plot in the Kiryat Arba Industrial Zone in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project.Modi’in IlitIn June 2019, the bank granted Israeli construction company&amp;nbsp;Dona Engineering and Construction&amp;nbsp;a loan for a construction project of 156 housing units on 6 plots of land in the settlement of Modiin Ilit across 29.412 dunam of lands belonging to the Palestinian&amp;nbsp;town of Deir Qaddis in the occupied West Bank. The project is part of City Plan No.&amp;nbsp;210/6/3 for&amp;nbsp;residential and commercial areas in the new neighborhood on lands of Deir Qaddis.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights of any kind related to the real estate, including under a lease agreement signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.Ma'ale EfraimIn 2019 and 2021, Bank Hapoalim granted YSD Meitav company a loan for the construction of 44 housing units in the settlement of Ma'ale Efraim in the occupied West Bank, in accordance with Plan No.&amp;nbsp;1\13\310. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Kfar Adumim&amp;nbsp;In June 2019, the bank granted Israeli settlement-based construction company Zalman Barashi &amp;amp; Bros Co. a loan for the "Giv'at HaYeshiva" neighborhood development project for the construction and development of a neighborhood complex on approximately 404 dunams in the settlement of Kfar Adumim.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights of any kind related to the planned project and the property.In 2019, Bank Hapoalim granted the company&amp;nbsp;Zalman Barashi a loan for the construction of 300 housing units in the settlement of Kfar Adumim. The bank holds as collateral the company’s contractual and actual rights in the land and project.&amp;nbsp;Previously,&amp;nbsp;the bank financed&amp;nbsp;additional&amp;nbsp;construction projects in the settlements of Beitar Illit, Ma'ale Adumim and Efrat in the occupied West Bank, and Har Homa, and Pisgat Ze'ev in occupied East Jerusalem.&amp;nbsp;For more, see Who Profits’ 2017&amp;nbsp;report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.&amp;nbsp;&amp;nbsp;Financing Settlement-Based Construction Companies&amp;nbsp;In July 2025, March 2025, December 2024, and May 2024, the bank granted settlement-based construction company Ofek Engineering (Aba) Ltd. loans for which the bank holds as collateral a first-degree permanent lien in an unlimited amount on company vehicles. The company is based in the settlement of Tzufim in the West Bank and mainly engages in construction in settlements in the occupied West Bank.In August 2023, the bank granted Israeli&amp;nbsp;real estate development company Harey Zahav Ltd. a loan for which the bank holds as collateral a first-degree lien on all of the company’s rights in financial deposits in the amount of NIS 110,000 held in its account at the bank. The company is based in the settlement of Alei Zahav in the occupied West Bank and has development projects in dozens of settlements in the West Bank.&amp;nbsp;Mortgages for Settlement Properties&amp;nbsp;In December 2021, as part of a class action lawsuit against the bank for alleged discrimination in providing mortgages, the bank showed that it had granted hundreds of housing loans to customers living in settlements in the occupied West Bank.&amp;nbsp;Banking Services to Settlement Local and Regional CouncilsBank Hapoalim provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank and the Syrian Golan. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Bank Hapoalim provide loans, credit facilities and various banking services for over 150 settlements in the occupied West Bank and the Syrian Golan. These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), the Mateh Binyamin Regional Council (consisting of 52 settlements), the Megilot Dead Sea Regional Council (consisting of 8 settlements in the northern Dead Sea area), and the settlements of Beit El, Beitar Ilit, Efrat, Elkana, Emanuel, Givat Ze'ev, Har Adar, Karnei Shomron, Kdumim, and Ma'ale Adumim in the occupied West Bank. In addition, the bank has provided such services to the Golan Regional Council,&amp;nbsp;consisting of&amp;nbsp;33 settlements in the occupied Syrian Golan.&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 2 active pledge agreements with the Gush Etzion Regional Council.&amp;nbsp;In September 2024, Bank Hapoalim signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2123). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In September 2018, Bank Hapoalim signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2117). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.Har Hevron Regional CouncilAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the Har Hevron Regional Council.&amp;nbsp;In April 2023, Bank Hapoalim signed a pledge agreement with the Har Hevron Regional Council for a period of 15 years&amp;nbsp;(ends 2038)&amp;nbsp;for which the company holds as collateral all council’s current and future revenue as collateral.&amp;nbsp;According to the Regional Council’s meeting protocols,&amp;nbsp;in August 2022, the council approved a NIS 8 million loan from the bank and decided to open an account at the bank.Jordan Valley Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 1 active pledge agreement with the Jordan Valley Regional Council. The Jordan Valley Regional Council (also known as Bik'at HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;In February 2022, Hapolaim Bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 99 years (ends 2121) against all the council's revenues, including property tax and financial levies, with the exception of funds originating water and sewage.&amp;nbsp;Mateh Binyamin Regional CouncilAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the&amp;nbsp;Mateh Binyamin Regional Council. The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.Megilot Dead Sea Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 2 active pledge agreements with the Megilot Dead Sea Regional Council. The Megilot Dead Sea Regional Council consists of 8 settlements in the northern Dead Sea area in the occupied West Bank.&amp;nbsp;In August 2025, Bank Hapoalim signed a&amp;nbsp;pledge&amp;nbsp;agreement with the Megilot Regional Council for a period of one year (ends 2026). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In October 2021, Bank Hapoalim signed a pledge agreement with the Megilot Regional Council for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget.According to the Regional Council’s meeting protocols from November 2024, the&amp;nbsp;bank operates the council's school bank account.&amp;nbsp;Beit El&amp;nbsp;As of April 2026, Bank Hapoalim had 3 active pledge agreements with the Beit El Local Council in the occupied West Bank.&amp;nbsp;In December 2024, Bank Hapoalim signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues,&amp;nbsp;excluding funds originating from the state budget and from water and sewage.Beitar IlitAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the&amp;nbsp;Beitar Ilit Municipality in the occupied West Bank.&amp;nbsp;In December 2021, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Beitar Ilit Municipality&amp;nbsp;for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the&amp;nbsp;Municipality’s meeting protocols, in&amp;nbsp;June 2022, the Municipality’s Finance Committee approved a NIS 3 million loan from the bank for financing the replacement of street lighting in the settlement.&amp;nbsp;Efrat&amp;nbsp;As of April 2026, Bank Hapoalim had 8 active pledge agreements with the&amp;nbsp;Efrat Local Council in the occupied West Bank.In January 2024, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Efrat Local Council for a period of 99 years (ends 2123). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.&amp;nbsp;ElkanaAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the Elkana Local Council in the occupied West Bank.&amp;nbsp;In July 2021, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Elkana Local Council&amp;nbsp;for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the Local Council’s meeting protocols from June 2025, the bank operates 2 bank accounts for a school in the council's jurisdiction, one for council funds and the other for school parents' funds. &amp;nbsp;In January 2023, the Elkana municipality general assembly approved the pledge of the council’s revenue for a NIS 450,000 loan from the bank.Emanuel&amp;nbsp;As of April 2026, Bank Hapoalim had 1 active pledge agreement with the&amp;nbsp;Emanuel Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;In May 1999, Bank Hapoalim signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2098). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget.According to the Local Council’s meeting protocols,&amp;nbsp;in November 2023, the Emanuel Local Council general assembly approved the pledge of the council’s revenue as collateral for a NIS 250,000 loan from the bank for the year 2024.Givat Zeev&amp;nbsp;As of April 2026, Bank Hapoalim had 1 active pledge agreement with the Givat Ze’ev Local Council in the occupied West Bank.In October 1994, Hapoalim Americai Israeli Ltd. (which was merged into Bank Hapoalim in 1998) signed a pledge agreement with the Givat Ze’ev Local Council in the occupied West Bank for a period of 99 years, holding the council’s revenue as collateral.Har AdarAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the&amp;nbsp;Har Adar Local Council in the occupied West Bank.In December 2019, Bank Hapoalim signed a pledge agreement with the Har Adar Local Council in the occupied West Bank for a period of 99 years against all council’s properties and assets as collateral.Karnei ShomronAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the Karnei Shomron Local Council in the occupied West Bank.&amp;nbsp;In April 2019, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Karnei Shomron Local Council&amp;nbsp;for a period of 99 years (ends 2118).&amp;nbsp;The bank holds the council’s rights to all its current and future revenues as collateral,&amp;nbsp;excluding&amp;nbsp;funds originating from the state budget and from water and sewage.Kdumim&amp;nbsp;As of April 2026, Bank Hapoalim had 4 active pledge agreements with the Kdumim Local Council in the occupied West Bank.&amp;nbsp;In March 2018, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Kdumim Local Council for a period of 99 years (ends 2117). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.Ma'ale AdumimAs of April 2026, Bank Hapoalim had 9 active pledge agreements with the Ma’ale Adumim Municipality in the occupied West Bank.In November 2024, Bank Hapoalim signed a pledge agreement with the Ma’ale Adumim Municipality for a period of 15 years (ends 2040).&amp;nbsp;The bank holds the council’s rights to all its current and future revenues as collateral,&amp;nbsp;excluding&amp;nbsp;funds originating from the state budget and from water and sewage.Golan Regional CouncilAs of April 2026, Bank Hapoalim had 5 active pledge agreements with the Golan Regional Council. The Golan Regional Council consists&amp;nbsp;of&amp;nbsp;33 settlements in the occupied Syrian Golan.&amp;nbsp;In January 2026, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of one year (ends 2027). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In February 2024, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of 12 years (ends 2036). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In May 2021, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of 11 years (ends 2032). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the Regional Council’s meeting protocols, in 2025, Bank Hapoalim provided the council with a NIS 3 million credit facility. In December 2025, the council approved a NIS 3 million current loan account credit facility with Bank Hapoalim for 2026. According to the meeting protocols from December 2024, the&amp;nbsp;bank provided the council with services including operating a bank account, deposits, foreign currency, securities, loans and credit facilities, and bank guarantees.&amp;nbsp;Branches in SettlementsBank Hapoalim operates branches providing banking services in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;The bank operates 2 branches in the settlement of Ariel, and branches in the settlements of Beitar Ilit and Ma’ale Adumim in the occupied West Bank; branches in settlement neighborhoods of Ramot, Ramot Eshkol, Pisgat Ze’ev and the French Hill in occupied East Jerusalem; and a branch in the settlement of Bnei Yehuda in the Syrian Golan. In addition, the bank operates additional Automated Teller Machines (ATMs) and self-service banking machines in the settlement neighborhoods of Pisgat Ze’ev, Gilo, Neve Yaakov and Talpiot East (Armon HaNatziv) in occupied East Jerusalem.Palestinian Captive MarketBank Hapoalim benefits from access to the Palestinian banking market as a captive market.&amp;nbsp;Bank&amp;nbsp;Hapoalim&amp;nbsp;provides banking correspondence services to banks operating in the Palestinian Authority that are dependent on the Israeli banking system.&amp;nbsp;Under the Paris Protocol, the Palestinian economy is subject to the Israeli currency and the Palestinian banking market's financial dealings with the rest of the world must go through the Israeli banking system. Palestinian banks are dependent on Israeli banks, which serve as correspondent banks, for fund transfers and clearing services, for which the bank requires deposit exorbitant cash collaterals and charges high commissions, and imposes restrictions on the transfer of money.&amp;nbsp;&amp;nbsp;&amp;nbsp;In addition, the bank operates a branch in Salah al-Deen Street in occupied East Jerusalem.&amp;nbsp;Financing Military ProjectsIn 2022, Bank Hapoalim financed the establishment of the Israeli Ministry of Defense’s "Ofek Rahav" military camp, carried out by&amp;nbsp;Shikun &amp;amp; Binui Group&amp;nbsp;and&amp;nbsp;Malam Team&amp;nbsp;companies. According to an agreement from 2022, Bank Hapoalim provided Shikun &amp;amp; Binui Group with short and long term loans in the total amount of NIS 1.3 billion.In 2012, Bank Hapoalim lent the Ministry of Defense 200 million euros to finance the purchase of 30 training and instructional planes in the amount of 1 billion euros.Financial Support for the Israeli Military&amp;nbsp;Bank Hapoalim funds a program that provides grants, placements, and training, including NIS 12 million in scholarships for military and security forces personnel injured in service since October 2023 during the genoci</t>
+  </si>
+  <si>
+    <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements</t>
   </si>
   <si>
     <t xml:space="preserve">HOT Telecommunication Systems </t>
   </si>
   <si>
     <t>An Israeli communications company that provides a variety of telecommunications services, including multi-channel television, fiber-optic internet infrastructure, and landline telephone services. The company is part of the Altice Group, a global communications corporation. &amp;nbsp;Services to Settlements&amp;nbsp;Telecommunication Services in the Occupied West Bank&amp;nbsp;HOT’s fully owned subsidiary, Hot Mobile, holds a consolidated license from the Israeli Civil Administration (ICA) in the West Bank to provide&amp;nbsp;Bezeq’s international telecommunication services, cellular telephone services, internet access services and network endpoint services in the occupied West Bank.&amp;nbsp;Additionally, HOT’s Limited Partnership, Hot Telecom LP, holds a license from the Israeli Civil Administration (ICA) in the West Bank to provide domestic landline services for the Israeli Telecommunication Corporation Bezeq&amp;nbsp; in the occupied West Bank.&amp;nbsp;Cellular Infrastructure on Occupied Land&amp;nbsp;Through its Limited Partnership with&amp;nbsp;Partner Communications, P.H.I. Networks (2015) LP, HOT operates 232 cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;P.H.I. Networks was established by HOT and Partner to build and operate a cellular network and maintain cellular sites for the companies in a network sharing model.&amp;nbsp;These include sites in the settlements of&amp;nbsp;Adora, Alei Zahav, Alfei Menashe, Alon, Argaman, Ariel, Ateret, Beit Aryeh, Beit El, Beit Haarava, Beit Hagai, Beit Horon, Beitar Ilit, Bqaot, Dolev, Efrat, Eli, Elkana, Eshkolot, Etz Efraim, Geva Binyamin, Givat Zeev, Gush Etzion, Halamish, Har Bracha, Har Hevron, Hevron, Kalia, Karnei Shomron, Kedumim, Kfar Etzion, Kfar Ha-Oranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kohav HaShahar, Kokhav Ya'akov, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Michmash, Maon, Mateh Binyamin, Matityahu, Mechola, Metzad Shimon, Metzadot Yehuda, Mevo Hama, Mevo Horon, Migdalim, Migron, Mishor Adumim, Mitspe Hagit, Mitspe Shalem, Mitspe Yeriho, Modiin Ilit, Naale, Neria, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Petza'el, Psagot, Rachelim, Rimonim, Rosh Tsurim, Rotem, Salit, Shaarei Tikva, Shadmot Mehola, Shim'a, Talmon, Tekoa, Telem, Tsofim, Vered Yeriho, Yitav, and Yitzhar in the occupied West Bank; the settlement neighborhoods of&amp;nbsp;French Hill, Gilo, Har Homa, Mount Olives, Mount Scopus, Old City, Pisgat Zeev, Ramat Shlomo, and Ramot&amp;nbsp;in occupied East Jerusalem; and the settlements of&amp;nbsp;Alonei Habashan, Aniam, Eliad, Elrom, Ein Zivan, Gshur, Had Nes, Hamat Gader, Karmei Tzur, Kanaf, Keshet Yehonatan, Kfar Haruv, Kidmat Zvi, Ma’ale Gamla, Marom Golan, Mount Hermon, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim, and Shaal&amp;nbsp;in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates cellular antennas at the&amp;nbsp;Mevo Horon, Kedumim, and Rimonim settlement Industrial Zones in the West Bank, and the Atarot Industrial Zone in East Jerusalem.&amp;nbsp;Checkpoints&amp;nbsp;Additionally, the company operates cellular antennas at the Hizma checkpoint in the occupied West Bank and the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad and is controlled by Israel.&amp;nbsp;Internet Services for SettlementsIn January 2021 and January 2022, Hot Telecommunications Systems was contracted by the Israeli Ministry of Construction and Housing, Jerusalem District, for the planning, carrying out and relocation of communications infrastructures in public areas in the settlements of Efrat, Beit El, Beitar Illit, Givat Ze’ev, Geva Binyamin (Adam), Ma’ale Adumim, Ma’ale Efraim and Kiryat Arba&amp;nbsp;in the occupied West Bank. The first contract, signed in January 2021, was valued at NIS 4 million.&amp;nbsp;IBC Unlimited&amp;nbsp;In 2020, HOT entered as a partner in IBC Unlimited LP venture for the deployment of fiber-optic internet across the occupied West Bank to provide high-speed internet for Israeli settlements. HOT invested approximately NIS 170 million in the project, which was jointly owned together with Cellcom and the Israel Electric Corporation (IEC).Between 2021 and 2025, IBC Unlimited deployed fiber-optic internet infrastructure in the settlements of Givat Ze’ev, Ma’ale Adumim, Ariel, Beit Aryeh, Oranit, Revava, Barkan, Elkana, Alfei Menashe and Nofim in the occupied West Bank. In June 2025, HOT sold its holdings in the project.&amp;nbsp;Hot MobileHOT’s fully owned subsidiary, Hot Mobile (formerly known as Mirs), is an Israeli mobile communications company part of the HOT Group.&amp;nbsp;Services to Settlements&amp;nbsp;Hot Mobile operates three service and sales centers in occupied East Jerusalem, including in the settlement neighborhood of Pisgat Zeev.&amp;nbsp;In 2018 Hot Mobile won a tender to supply cellular devices to municipal employees in the settlement of Ma'ale Adumim in the occupied West Bank.&amp;nbsp;Palestinian Captive MarketHot Mobile benefits from the structural advantages of Israeli cellular service providers over Palestinian service providers in the Palestinian market. The company operates two sales and customer service centers in Palestinian neighborhoods in occupied East Jerusalem, where Palestinian cellular companies are permitted to operate creating a captive market.Services to the Israeli Military&amp;nbsp;Hot Mobile provides cellular service packages to members of the “IDF Workers' Organization”.In 2014, during the Israeli military onslaught on Gaza, Hot Mobile operated a mobile service vehicle for cellular devices in combat zones for soldiers fighting in Gaza. The vehicle provided field repairs and charging services for mobile devices in soldiers' assembly points near the Gaza border.Between 2015 and 2017, the company provided communication services to the Israeli Coordinator of Government Activities in the Territories (COGAT) in a total amount of NIS 228,959.&amp;nbsp;Between 2005 and 2011, Hot Mobile was the exclusive provider of cellular phone services to the Israeli military. During this time, it was reported that the company had at least 200 antennas set inside military bases of the Israeli army.&amp;nbsp;Services to the Israel Police&amp;nbsp;Between 2019 and 2020, Hot Mobile provided services to the Israel Police in a total amount of NIS 135,988.Between 2013 and 2018, the company was the sole supplier of Push to Talk (PTT) devices for the Israel Police. Between 2013 and 2015, the company was contracted to supply the device for NIS 400,000, and between 2016 and 2018, for NIS 1,200,000.&amp;nbsp;Services to the Israel Prison Service&amp;nbsp;Between 2015 and 2018 the company provided communication services to the Israel Prison Services (IPS) in a total amount of NIS 2,269,392.Jerusalem Light Rail&amp;nbsp;Previously, the Mirs company&amp;nbsp;operated the communication network installed on the Jerusalem Light Rail's motor coaches.&amp;nbsp;The Jerusalem Light Rail connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods. For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project. &amp;nbsp;</t>
   </si>
   <si>
     <t>Economic Exploitation, Israeli Construction on Occupied Land, Palestinian Captive Market, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>$250M-$500M</t>
   </si>
   <si>
     <t>Israel Discount Bank</t>
   </si>
   <si>
-    <t xml:space="preserve">An Israeli&amp;nbsp;commercial bank that provides a variety of banking services and controls the Mercantile Bank. The bank offers banking services in all areas of financial activity.&amp;nbsp;
-[...137 lines deleted...]
-</t>
+    <t xml:space="preserve">A publicly traded Israeli commercial bank that provides a variety of banking and financial services, including in the credit card sector, the investment sector, and portfolio management. Discount Group holds full ownership of Mercantile Discount Bank in Israel and IDBNY Bank for banking operations in the United States.&amp;nbsp;The Discount Bank Group provides financial foundation and services for settlements and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory. In addition, the bank finances renewable energy projects on occupied land. Furthermore, the bank benefits from access to the Palestinian banking market as a captive market that is dependent on the Israeli banking system.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Discount bank provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral.&amp;nbsp;Geva BinyaminIn April 2022, the bank granted Israeli construction company&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;a loan for the construction of 45 housing units across 10.684 dunams (10,684 square meters) of land in the settlement of Geva Binyamin (Adam) in the occupied West Bank, on lands belonging to the Palestinian village of Jaba', according to Plan&amp;nbsp;No. 240/2/14/3/1.&amp;nbsp;The bank holds as collateral a first-degree lien and mortgage on the real estate, including rights arising from winning the construction tender and all rights arising from insurance of the mortgaged property; and rights to all funds and financial rights that will reach the company from the Custodian of Absentee Property in the West Bank. Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;is a construction and development company owned by the settlement movement Amana (Amana from the settlement movement of the Central Cooperative Association Gush Emunim). Amana is considered the main settlement arm of the settlers, working to establish illegal settlements and outposts in the occupied Palestinian territory. The company is based in the Ma'alot Dafna settlement neighborhood in occupied East Jerusalem.Beitar IlitIn 2021, Discount Bank granted Israeli construction company&amp;nbsp;Shitrit Ayalon company a loan for a construction project on 4.5 dunams of land in the settlement of Beitar Ilit in the occupied West Bank. The bank holds as collateral the company’s contractual and rights to the land and project.Ariel&amp;nbsp;In December 2021, the bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Kedma in Ariel Ltd.&amp;nbsp;a loan for a construction project of 91 housing units on 25 plots of land across 20.423 dunams on lands belonging to the Palestinian towns of&amp;nbsp;Salfit and Marda in the occupied West Bank.&amp;nbsp;The project is part of City Plan&amp;nbsp;No. 130/8&amp;nbsp;for housing southeast of Ariel on an area of ​​443.294 dunams on Salfit and Marda lands as part of a housing program of the Ministry of Construction and Housing and the Israel Land Authority for buying a first apartment on preferential terms.&amp;nbsp;The bank holds as collateral liens on all of the company's rights and assets in the real estate located in Ariel, including all construction rights and everything built and/or to be built on it; and rights under the real estate lease contract and the tender given to the company by the Israeli Civil Administration in the West Bank; the company's rights in the account maintained at the bank branch, in the project's receipts, including the money of purchasers and/or tenants of units and/or areas and/or parts of the real estate and/or the project, the company's rights towards suppliers and/or subcontractors and/or service providers for the project and/or in connection with it; the company's rights in its funds in the bank, and in the mortgaged assets related to the project.&amp;nbsp;Ramat Shlomo&amp;nbsp;In January 2019, the bank granted&amp;nbsp;Israeli construction company Effi Capital Nadlan a loan for a construction project of&amp;nbsp;136 housing units across 7.726 dunams&amp;nbsp;in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem.&amp;nbsp;The project is part of City Plan&amp;nbsp;No.&amp;nbsp;11085 for the expansion of the settlement neighborhood by adding 1,531 housing units, public buildings, institutions, waterworks and infrastructure across 561.448 dunams. The bank holds as collateral a first and exclusive lien without limitation in amount on all of the company's rights of any kind and type in the property, including all ownership, lease, development, and contractual rights, and all funds and financial rights that will reach the company in connection with the mortgaged property.&amp;nbsp;In October 2022, the bank granted the company an additional loan for the same project, for which the bank holds as collateral a lien on all of the company's rights and assets in the real estate, including all construction rights and everything built and/or to be built on and/or under it and everything located and/or to be located there in the future and rights under the lease agreement under which the real estate was purchased from the Israel Land Authority; the company's rights in the projct's receipts, including the money of purchasers and/or tenants of the project, suppliers and/or subcontractors, and/or service providers for the project and/or in connection with it; the company's rights in its funds in the bank, and in the mortgaged assets related to the project; and all rights under a contract for the construction of public infrastructure signed between the mortgagors and Moriah Jerusalem Development Company Ltd.&amp;nbsp;In June 2024, the bank granted the company an additional loan for the same project, for which the bank holds as collateral a first and exclusive mortgage on the lease of the land as it is today and as it will be in the future, including all building rights and all rights of any kind or type in connection with the mortgaged properties.&amp;nbsp;Old City in JerusalemIn February 2022 and in 2020, Discount Bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Shoham Engineering and Developmentloans against all the company’s funds and financial rights from its projects with The Society for the Reconstruction and Development of the Jewish Quarter in the Old City in occupied East Jerusalem. The bank holds as collateral the company’s contractual and actual rights in the land and the project.&amp;nbsp;Atarot Industrial Zone&amp;nbsp;In June 2016, the bank granted&amp;nbsp;Israeli construction company Zalman Barashi &amp;amp; Bros Co. a loan in relation to a property on 3.215 dunams of land in the Atarot Industrial Zone in occupied East Jerusalem, as part of City Plan&amp;nbsp;No. 1689 for the designation of land for industrial and commercial areas and new roads in the industrial zone.&amp;nbsp;The company holds as collateral a first-degree lien and mortgage on all of the company's rights arising from a lease agreement with the Israel Lands Authority and all rights relating to the insurance of the mortgaged property, and a lien and check on all funds and financial rights that will reach the company from the Israel Lands Authority.&amp;nbsp;Previously, the bank financed additional construction projects in the settlements of Alfei Menashe, Ariel and Mishor Adumim in the occupied West Bank, and the settlement neighborhoods of Gilo and Neve Ya'akov in occupied East Jerusalem. For more, see Who Profits’ report from 2017&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.Financing Settlement-Based Construction Companies&amp;nbsp;In November 2022, Mercantile Discount granted settlement-based construction and infrastructure contracting company Har Kabir Ltd., a loan, for which the bank holds as collateral a first degree permanent lien in an unlimited amount on all funds deposited and/or to be deposited in the company's account at the bank's branch in the settlement neighborhood of Ramot, and all rights arising from and/or related to it/them. The company is based in the settlement of Ariel in the occupied West Bank.&amp;nbsp;In April 2022, the bank granted settlement-based company Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;a loan, for which the bank holds as collateral a first degree permanent lien on all funds deposited and/or to be deposited in the company's account/s at the bank's branch in the settlement neighborhood of Ramat Eshkol, and all rights arising from and/or related to it. In May 2019, the bank granted Bar Amana a loan for which the bank holds as collateral a permanent lien and a first mortgage on rights to all funds and financial rights of any kind that accrue and/or will accrue to the company from the Jerusalem Municipality pursuant to an agreement dated December 2017.Banking Services to Settlement Local and Regional CouncilsDiscount Bank provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank and the Syrian Golan. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Discount Bank, Mercantile Discount and Municipal Bank provide loans, credit facilities and various banking services for over 200 settlements in the occupied West Bank and the Syrian Golan.These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), the Megilot Dead Sea Regional Council (consisting of 8 settlements in the northern Dead Sea area), the Mateh Binyamin Regional Council (consisting of 52 settlements), the Shomron Regional Council (consisting of 33 settlements), and the settlements of Alfei Menashe, Ariel, Beit Aryeh-Ofarim, Beit El, Beitar Ilit, Elkana, Emanuel, Givat Ze'ev, Gush Etzion, Har Adar, Karnei Shomron, Kdumim, Kiryat Arba, Ma'ale Adumim, Ma'ale Efraim, Modiin Ilit, Oranit, and Sha’ar Shomron in the occupied West Bank. In addition, the bank has provided such services to the Golan Regional Council,&amp;nbsp;consisting of&amp;nbsp;33 settlements in the occupied Syrian Golan, and the settlement of Katzrin in the occupied Syrian Golan.&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;The Gush Etzion Regional Council consists of 24 settlements in the occupied West Bank.&amp;nbsp;As of April 2026, Israel Discount Bank, Mercantile Discount and Municipal Bank had a total of 12 active pledge agreements with the Gush Etzion Regional Council in the occupied West Bank.&amp;nbsp;In September 2024, Discount Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 17 years (ends 2041) for a loan in the principal amount of NIS 8,000,000. The bank holds a first-degree lien on the council’s rights to all current and future revenues.&amp;nbsp;In July 2023, Mercantile Discount signed a pledge agreement with the Gush Etzion Regional Council for a period of 17 years (ends 2040) for a loan of NIS 13,500,00. The bank holds the council’s current and future revenue as collateral.&amp;nbsp;In May 2022, Israel Discount Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 45 years (ends&amp;nbsp;2067), for which the bank holds the council’s rights to all its current and future revenue as collateral.In February 2021, Mercantile Discount signed a pledge agreement with the Gush Etzion Regional Council for a period of 13 years (ends 2034) for a loan of NIS 7,900,000. The bank holds the council’s current and future revenue as collateral.&amp;nbsp;Har Hevron Regional CouncilThe Har Hevron Regional Council consists of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area in the occupied West Bank.As of April 2026, Israel Discount and Mercantile Discount Bank&amp;nbsp;have 14 active pledge agreements with the Har Hevron Regional Council in the occupied West Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in&amp;nbsp;May 2025, the council approved taking out a NIS 9.3 million loan from Mercantile Bank for 15 years, approved by the bank. In 2024 and 2025, Discount and Mercantile provided the council with a total of NIS 4,800,000 in credit facilities.&amp;nbsp;In October 2025, Discount Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 17 years (ends 2042) for a loan of NIS 5,565,000. The bank holds as collateral the council’s rights to all its current and future revenues.In July 2025, Discount Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 17 years (ends 2042) for a loan of NIS 3,752,000. The bank holds the council’s rights to all its current and future revenues as collateral.In August 2024, Discount Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 15 years (ends 2039). The bank holds as collateral the council’s rights to all revenues, excluding water and sewage revenues, arising from assets located within its jurisdiction.According to the council’s meeting protocols,&amp;nbsp;in 2024, Discount Bank provided the council with a NIS 750,000 loan.&amp;nbsp;In 2023, the bank provided the council with a NIS 2,700,000 credit facility from Mercantile Bank and a NIS 1,750,000 credit facility from Discount Bank. In September 2023, the council approved a NIS 2,241,278 loan from Mercantile Bank for 15 years. Also in 2023, the council maintained 4 bank accounts in Mercantile Bank for 4 schools located in the settlements of Susya, Atniel, and Sansana, which are under its jurisdiction.In 2022, the bank provided the council with a NIS 1,980,000 credit facility from Mercantile Bank and a NIS 1,750,000 credit facility from Discount Bank.Jordan Valley Regional Council&amp;nbsp;The Jordan Valley Regional Council (also known as Bik'at HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;As of April 2026, Israel Discount, Mercantile Discount and Municipal Bank had 2 active pledge agreements with the Jordan Valley Regional Council.&amp;nbsp;In August 2022, the bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 10 years (ends 2032) for a loan in principal amount of NIS 2,123,544. The bank holds as collateral a first-degree lien on the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;In May 2022, the bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 12 years (ends 2034) for a loan in principal amount of NIS 10 million. The bank holds as collateral a first-degree lien on the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;Megilot Dead Sea Regional Council&amp;nbsp;The Megilot Dead Sea Regional Council consists of 8 settlements in the northern Dead Sea area in the occupied West Bank.&amp;nbsp;As of April 2026, Mercantile Discount has 3 active pledge agreements with the Megilot Dead Sea Regional Council in the occupied West Bank.&amp;nbsp;In August 2018, Mercantile Discount signed 3 pledge agreements with the Megilot Dead Sea Regional Council for a period of 35 years (ends 2053), for three loans of NIS 1,414,114, NIS 362,647, and NIS 1,978,687. The bank holds the council’s rights to its current and future revenue and property as collateral.Mateh Binyamin Regional Council&amp;nbsp;The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.As of April 2026, Israel Discount, Mercantile Discount and Municipal Bank had 6 active pledge agreements with the Mateh Binyamin Regional Council in the occupied West Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in 2024 and 2025, Discount Bank provided the council with a NIS 20 million credit facility.&amp;nbsp;In August 2018, Israel Discount signed a pledge agreement with the Mateh Binyamin Regional Council for a period of 25 years (ends 2043) for a loan of NIS 130 million. The bank holds the council’s rights to all its current and future revenue and property as collateral.&amp;nbsp;Shomron Regional Council&amp;nbsp;The Shomron Regional Council consists of 33 settlements&amp;nbsp;in the central occupied West Bank.As of April 2026, Israel Discount and Mercantile Discount had 8 active pledge agreements with the Shomron Regional Council in the occupied West Bank.In February 2026, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 17 years (ends 2043) for a loan of NIS 750,000. The bank holds a first-degree lien on all the council’s current and future revenues.&amp;nbsp;In December 2025, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 15 years (ends 2040) for a loan of NIS 3 million. The bank holds as collateral a first-degree lien on all the council’s current and future revenues.&amp;nbsp;In July 2025, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 17 years (ends 2042) for a loan of NIS 2 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In November 2024, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 17 years (ends 2041) for a loan of NIS 9,300,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In July 2024, Mercantile Bank signed 2 pledge agreements (ending 2041) with the Shomron Regional Council for two loans in the amounts of NIS 1 million and NIS 3 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.&amp;nbsp;Alfei MenasheAs of April 2026, Israel Discount and Municipal Bank had 2 active pledge agreements with the Alfei Menashe Local Council in the occupied West Bank.In November 2025, Mercantile Bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 7 years (ends 2032) for a loan of NIS 1,445,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In November 2020, Mercantile Discount signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2119) for a loan of NIS 3.5 million. The bank holds as collateral the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;In October 2020, Mercantile Discount signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2119) for a loan of NIS 2,021,000. The bank holds as collateral the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;ArielAs of April 2026, Mercantile Discount had 4 active pledge agreements with the Ariel Municipality in the occupied West Bank.In December 2025, Mercantile Bank signed a pledge agreement with the Ariel Municipality for a period of 17 years (ends 2042) for a loan in the principal amount of NIS 4 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In February 2025, Mercantile signed 2 pledge agreements for a period of 17 years (ending 2042) with the Ariel Municipality for two loans in the principal amounts of NIS 2,496,802 and NIS 6,768,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In June 2022, Mercantile Discount signed a pledge agreement with the Ariel Municipality for a period of 10 years (ends 2032) for a loan of NIS 3,877,679. The bank holds the council’s rights to all its current and future revenues as collateral.According to the Municipality’s&amp;nbsp;meeting protocols, in&amp;nbsp;2020, Mercantile Discount granted the Municipality with a NIS 3&amp;nbsp;million loan for 15 years for the construction of a country club in the settlement.&amp;nbsp;Beit El&amp;nbsp;As of April 2026, Mercantile Discount had 5 active pledge agreements with the Beit El Local Council in the occupied West Bank.&amp;nbsp;In April 2025, Mercantile Discount Bank signed a pledge agreement with the Beit El Local Council for a period of 13 years (ends 2038) for a loan in the principal amount of NIS 22,500,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In May 2022, Mercantile Discount Bank signed a pledge agreement with the Beit El Local Council for a period of 17 years (ends 2039) for a loan in the principal amount of NIS 3 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.&amp;nbsp;Beit Aryeh-Ofarim&amp;nbsp;As of April 2026, Mercantile Discount had 14 active pledge agreements with the Beit Aryeh Local Council in the occupied West Bank.&amp;nbsp;According to the council’s meeting protocols, in February 2025, the council approved increasing the short-term credit limit provided to it by Mercantile Discount from NIS 3,000,000 to 9% of the council's budget for the period between January and June 2025.&amp;nbsp;In November 2024, the council approved a permit to receive credit for a NIS 3,000,000 loan for 2025 from Mercantile Discount. According to the council's protocols, Mercantile Bank is the main bank through which the council requests a line of credit.&amp;nbsp;In 2024, Mercantile Discount provided the council with NIS 2.5 million credit loans. In 2023, Mercantile Discount provided the council with NIS 2.5 million credit loans. Between July and December 2022, Mercantile Discount provided the council with NIS 2 million credit loans.In December 2023, Mercantile Bank signed a pledge agreement with the&amp;nbsp;Beit Aryeh Local Council for a period of 99 years (ends 2122).&amp;nbsp;The bank holds a first-degree mortgage on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind up to the amount of the secured amounts defined in the mortgage deed.In July 2023, Mercantile Bank signed 2 pledge agreements with the Beit Aryeh Local Council for a period of 99 years and 17 years respectively, for two loans in the principal amount of NIS 2,500,000 and NIS 300,000. The bank holds a first-degree lien on the council’s rights to all current and future revenues.&amp;nbsp;The bank holds a first-degree lien on the council’s rights to all current and future revenues.In June 2023, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 750,000. The bank holds the council’s rights to all its current and future revenues as collateral.In April 2023, Mercantile Bank signed a pledge agreement with the Beit Aryeh Local Council for a period of 17 years (ends 2040) for a loan in the principal amount of NIS 700,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In March 2023, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 8 years (ends 2031) for a loan of NIS 2,036,549. The bank holds the council’s rights to all its current and future revenues as collateral.In January 2023, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2122) for a loan of NIS 750,000. The bank holds the council’s rights to all its current and future revenues as collateral.In May 2022, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 500,000. The bank holds the council’s rights to all its current and future revenues as collateral.In April 2022, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 7,900,000. The bank holds the council’s rights to all its current and future revenues as collateral.In January 2022, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 890,000. The bank holds the council’s rights to all its current and future revenues as collateral.Beitar IlitAs of April 2026, Mercantile Discount had 4 active pledge agreements with the Beitar Ilit Municipality in the occupied West Bank.In August 2024, Mercantile Bank signed a&amp;nbsp;pledge&amp;nbsp;agreement with the Beitar Ilit Municipality for a period of 45 years (ends 2069). The bank holds all rights to receive funds due in respect of the CompuSafe device (cash storage, management and deposit system) located in the municipality building, including all property rights, ownership rights, possession rights, and any other rights.&amp;nbsp;In August 2015, Mercantile Discount signed a pledge agreement with the Beitar Ilit Municipality for a period of 20 years (ends 2035), for which the bank holds as collateral the council’s rights to current and future funds from the Israel Police in respect of a rental agreement.In November 2010, Mercantile Discount signed a pledge agreement with the Beitar Ilit Municipality for a period of 99 years (ends&amp;nbsp;2109), for which the bank holds as collateral the council’s rights for funds from Isracard Ltd., the Ministry of Education, the Ministry of the Interior and the municipality's own receipts.ElkanaAs of April 2026, Mercantile Discount and Municipal Bank had 5 active pledge agreements with the Elkana Local Council in the occupied West Bank.&amp;nbsp;In February 2024, Mercantile Bank signed a pledge agreement with the&amp;nbsp;Elkana Local Council for a period of 99 years (ends 2123).&amp;nbsp;The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind&amp;nbsp;up to the amount of the secured amounts defined in the mortgage deed.&amp;nbsp;According to the council’s meeting protocols, in 2024, Mercantile Discount provided the council approved a NIS 1 million loan for 2024. In March 2023, the council decided to open an account at the Mercantile Discount and work with the bank in all areas of operation as well as receive banking services according to the council's needs.In December 2022, Mercantile Bank signed a pledge agreement with the Elkana Local Council for a period of 10 years (ends 2032) for a loan of NIS 2,099,330. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.EmanuelAs of April 2026, Mercantile Discount and Municipal Bank had 3 active pledge agreements with the Emanuel Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;In September 2023, Mercantile Discount signed a pledge agreement with the Emanuel Local Council for a period of 10 years (ends 2033) for a loan of NIS 1,573,934. The bank holds the council’s rights to all its current and future revenues as collateral.In September 2019, Municipal Bank signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2118) for a loan in the principal amount of NIS 1 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.&amp;nbsp;Givat Ze'evAs of April 2026, Mercantile Discount had 2 active pledge agreements with the Givat Ze’ev Local Council in the occupied West Bank.In February 2010, Mercantile Discount signed 2 pledge agreements with the Givat Ze’ev Local Council (ending 2030), for which the bank holds as collateral all the council’s rights for current and future funds from the Ministry of Interior, and all the council’s rights for current and future funds from&amp;nbsp;Israelcard Ltd. and Israel Credit Cards Ltd.&amp;nbsp;According to the council’s meeting protocols, in June 2022, the council opened a bank account at Mercantile Bank.In February 2010, Mercantile Discount signed a pledge agreement with the Givat Ze’ev Local Council for a period of 20 years (ends&amp;nbsp;2030), for which the bank holds as collateral all the council’s rights for current and future funds from the Ministry of Education.&amp;nbsp;Har AdarAs of April 2026, Mercantile Discount Bank had 5 active pledge agreements with the Har Adar Local Council in the occupied West Bank.In February 2026, Mercantile Bank signed a pledge agreement with the Har Adar Local Council for a period of 12 years (ends 2038) for a loan in the principal amount of NIS 1 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In April 2024, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 12 years (ends 2036) for a loan of NIS 2,100,000. The bank holds the council’s rights to all its current and future revenues as collateral.In December 2023, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 99 years (ends&amp;nbsp;2122), for which the bank holds as collateral the council’s current and future revenue as collateral.According to the council’s meeting protocols, in October 2023, Mercantile Bank provided the council with a NIS 3,265,000 loan for 10 years.In August 2022, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 7 years (ends 2029) for a loan of NIS 400,000. The bank holds the council’s rights to all its current and future revenues as collateral.In April 2022, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 12 years (ends 2034) for a loan of NIS 1,610,000. The bank holds the council’s rights to all its current and future revenues as collateral.Karnei Shomron&amp;nbsp;As of April 2026, Mercantile Discount and Municipal Bank had 6 active pledge agreements with the Karnei Shomron Local Council in the occupied West Bank.&amp;nbsp;In 2024, the council maintained an account at Mercantile Bank.&amp;nbsp;In January 2024, Mercantile Discount signed a pledge agreement with the Karnei Shomron Local Council for a period of 4 years (ends 2028) for a loan of NIS 550,000. The bank holds the council’s rights to all its current and future revenues as collateral.In July 2023, Mercantile Discount signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2122) for a loan of NIS 2,825,000. The bank holds the council’s rights to all its current and future revenues as collateral.In June 2022, Mercantile Discount signed a pledge agreement with the Karnei Shomron Local Council for a period of 11 years (ends 2033) for a loan of NIS 2,025,561. The bank holds the council’s rights to all its current and future revenues as collateral.Kdumim&amp;nbsp;As of April 2026, Mercantile Discount and Municipal Bank had 5 active pledge agreements with the Kdumim Local Council in the occupied West Bank.As of July 2024, Mercantile Discount has 3 active pledge agreements with the Kedumim Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;In March 2023, Mercantile Discount signed a pledge agreement with the Kedumim Local Council for a period of 10 years (ends 2033) for a loan of NIS 2,095,951. The bank holds the council’s rights to all its current and future revenues as collateral.In August 2022, Mercantile Discount signed a pledge agreement with the Kedumim Local Council for a period of 12 years (ends 2034) for a NIS 6,200,000 loan. The bank holds the council’s rights to all its current and future revenues as collateral. According to the council’s meeting protocols, the loan was approved by the council in May 2022.&amp;nbsp;In April 2022, Mercantile Discount signed a pledge agreement with the Kedumim Local Council for a period of 10 years (ends 2032) for a loan of NIS 1,100,000. The bank holds the council’s rights to all its current and future revenues as collateral.Kiryat ArbaAs of April 2026, Mercantile Discount had 4 active pledge agreements with the Kiryat Arba Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;According to the Local Council’s meeting protocols, in 2025, Mercantile Bank provided the council with a NIS 2 credit facility. In December 2025, the council approved a NIS 2 million credit facility with Mercantile Bank for 2026.&amp;nbsp;As of April 2025, the Council had 3 outstanding loans from Mercantile Bank in the amounts of NIS 2,000,000, NIS 800,000, and NIS 1,850,000. &amp;nbsp;In February 2022, Mercantile Discount signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2121) for a NIS 1,850,000 loan. The bank holds the council’s rights </t>
   </si>
   <si>
     <t>East Jerusalem, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Joe Gourmet Coffee</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli chain of coffee shops.
 Joe Gourmet Coffee holds branches in Delek gas stations and Menta convenience stores across the occupied West Bank and East Jerusalem.
 The company offers services in Gush Etzion settlement and Gal Habiqa station, occupied Jordan Valley. It also offers services at the Mikhmas junction, occupied West Bank. In occupied Jerusalem, the Caf&amp;eacute;&amp;#39;s branches can be found in the settlement neighborhoods of French Hill and Neve Yaakov, Givat Ze&amp;#39;ev settlement and the Mishor Adumim settlement industrial zone.
 </t>
   </si>
   <si>
     <t>Services to the Settlements</t>
   </si>
   <si>
     <t>Kardan NV</t>
   </si>
   <si>
     <t>TASE, Euronext</t>
   </si>
   <si>
     <t>Netherlands</t>
   </si>
@@ -1021,50 +580,80 @@
 Services for Ariel University&amp;nbsp; 
 In 2019 and 2021, the company was awarded a contract to provide security services to Ariel University in the Ariel settlement in the occupied West Bank.
 In June 2024, the company published a job ad for security and patrol guards for the university. In November 2023, the company published a job ad for the security unit for managing the Ariel university project.&amp;nbsp;
 Previously, the company has provided security for settlement regional councils in the occupied West Bank, including the settlements of Ariel, Oranit, Sha&amp;rsquo;arei Tikva, Barkan, Yakir, Ma&amp;rsquo;ale Shomron, Kiryat Arba and Ma&amp;rsquo;ale Adumim, and to businesses in the Mishor Adumim Industrial Zone. In 2010, the company was contracted to provide security services to the Mount Hebron settlement regional council.
 Services to Israel Police 
 In 2021, the company was awarded a contract with the Israeli police to provide security services for police facilities.
 Checkpoints 
 By the end of 2005, the Israeli Ministry of Defense published the first tenders for the operation of checkpoints as part of the privatization project of Israeli checkpoints in the occupied West Bank. In 2008, Modi&amp;rsquo;in Ezrachi was one of two companies that won the tender for the operation of several checkpoints for NIS 5.64 million. As part of the tender, Modi&amp;rsquo;in Ezrachi operated the Jalameh (Gilboa), Barta&amp;#39;a (Reihan), Eyal, Hotze Shomron (Highway 5), Qalandia, Sheikh Sa&amp;rsquo;ad, Anata, and Al-Jib (Givat Ze&amp;rsquo;ev) checkpoints in the occupied West Bank and the Jerusalem Envelope.
 In 2016, Modiin Ezrachi security guards shot to death a brother and sister, aged 16 and 23, at the Qalandiya checkpoint. Since 2019, these checkpoints have been operated by T &amp;amp; M Protection Resources Holdings Israel.&amp;nbsp;
 </t>
   </si>
   <si>
     <t>Private Security and Surveillance Technology, Services to the Settlements, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Mordechai Aviv Construction Industries</t>
   </si>
   <si>
     <t xml:space="preserve">A development and construction company.
 The company constructs several housing projects in settlements in the West Bank, including Ma&amp;#39;ale Adumim and Pisgat Ze&amp;#39;ev, and in the settlement neighborhoods of Jerusalem including Homat Shmuel (Har Homa), Givat Ze&amp;#39;ev and Talpiot East.
 The company owns factories for the manufacturing and processing of building materials, a garage and a warehouse on a 7.5 dunam plot in its possession in the&amp;nbsp;Atarot Industrial Zone, which is a settlement in the occupied Palestinian territory.&amp;nbsp;The company&amp;#39;s real estate asset in the occupied Palestinian land of Atarot has generated 1 million NIS in 2013 alone. The land is in full ownership of the company until 2023 and it is subject to renewal of ownership vis-&amp;agrave;-vis the Israeli land Adminstraion for another 49 years.
 In addition, the company has constructed Ma&amp;#39;aleh Adumim City Hall, and owned Adumim Mall, Ma&amp;#39;ale Adumim&amp;#39;s shopping mall, until March 2006.
 </t>
   </si>
   <si>
+    <t xml:space="preserve">Orad </t>
+  </si>
+  <si>
+    <t>A publicly traded Israeli company that provides comprehensive solutions for technological projects in the fields of security and perimeter defense, safety and fire detection, infrastructure, electromechanical systems, automation, communication and control, and solar energy systems (PV) worldwide.&amp;nbsp;The company markets the DROM drone defense system for protection against drones and UAVs, and holds valid permits from the Israeli Ministry of Defense to export combat equipment and defense knowledge to several countries.&amp;nbsp;Orad provides services to the Israeli Ministry of Defense, the Israeli military, the Israel Prison Service and the security establishment. In addition, the company provides solar energy services to settlements in the occupied West Bank.&amp;nbsp;As part of its activities, the company provides the establishment of biometric systems for entry control systems for identification and automatic search of suspect lists for the Israel Police and border crossings.&amp;nbsp;Services to the Israeli Ministry of Defense&amp;nbsp;Orad performs ongoing work for the Ministry of Defense and at military bases and provides solutions to the Israeli military in the military and paramilitary fields. The company supplies the Israeli military and the defense establishment with a cyber protection system for communication systems and mobile phones.&amp;nbsp;Orad carried out several projects for the Israeli Ministry of Defense, including a project for the Israeli Air Force that included a central command-and-control system for 151 buildings, a video management system and a burglary system, and a project to supply 600 solar light poles. The company has also&amp;nbsp;provided the entire fire detection and automatic extinguishing systems, a designated network, and a command-and-control center for the Israeli military’s City of Training Bases, also known as Ariel Sharon Camp, the military's central training campus in the Naqab. The company has also supplied technological systems installed in fences as part of the construction of the Separation Wall.Collaboration with Israeli Weapon Manufacturers&amp;nbsp;Orad works in collaboration with state-owned weapons manufacturers Israel Aerospace Industries (IAI) and Rafael Advanced Defense Systems and with the Israeli military technology company Elbit Systems.&amp;nbsp;Services to Israel Prison Service&amp;nbsp;Orad provides the Israel Prison Service (IPS) with installation, maintenance and repair of fire detection, fire alarm, and fire extinguishing systems, and is the sole supplier of maintenance, repair, and modification services for Siemens fire alarm systems installed at IPS facilities.Since 2008, Orad has been the exclusive distributor in Israel of Siemens fire detection and extinguishing systems and hazard management stations and a non-exclusive distributor of Siemens intrusion detection systems, access control systems and closed-circuit television systems, which it provides to the Israel Prison Service.&amp;nbsp;In January 2021, Orad was contracted by the IPS as the sole supplier to provide maintenance, repair, and modification services to Siemens fire alarm systems until the end of December 2023 for a total of NIS 540,000.&amp;nbsp;In October 2025,&amp;nbsp;Orad was contracted to provide the IPS with&amp;nbsp;repairs and maintenance of fire extinguishing systems until August 2026 for NIS&amp;nbsp;50,000.&amp;nbsp;In May 2025, the company was contracted to provide service for fire detection systems at IPS facilities until August 2025 for NIS&amp;nbsp;130,862.&amp;nbsp;In&amp;nbsp;February 2025, the company was contracted to provide&amp;nbsp;fire extinguishing&amp;nbsp;maintenance until August 2025 for NIS&amp;nbsp;100,000.&amp;nbsp;In November 2024, the company was contracted to provide&amp;nbsp;extinguishing&amp;nbsp;and fire detection works at the IPS Rimonim Prison until August 2025 for NIS 35,302. In October 2024, the company was contracted to provide detection system for prisoner employment at Rimonim Prison&amp;nbsp;until August 2025&amp;nbsp;for NIS 28,132.&amp;nbsp;In September 2024,&amp;nbsp;the company was contracted to provide&amp;nbsp;fire extinguishing maintenance services for fire detection systems at the IPS until August 2025 for NIS 129,753.&amp;nbsp;In January 2024, the company was contracted to provide the IPS with maintenance and installation of fire and smoke detectors until August 2025 for NIS&amp;nbsp;439,871.&amp;nbsp;In October 2023,&amp;nbsp;the company was contracted to provide the IPS with&amp;nbsp;fire extinguishing&amp;nbsp;maintenance in units until August 2024 for NIS 100,000.&amp;nbsp;In April 2023, the company was contracted to provide repair services for&amp;nbsp;extinguishing systems until August 2024 for 265,000. In January 2023, the company was contracted to provide&amp;nbsp;fire extinguishing maintenance services until August 2023 for NIS 35,000.&amp;nbsp;Orad has previously provided security systems for the IPS' Gilboa and Ktzi'ot prisons, where Palestinian prisoners are incarcerated and held under administrative detention. In 2005, Orad established a perimeter security system for Gilboa Prison for NIS 4 million. The project included the installation of fixed cameras on the prison wall that provide perimeter security, and command cameras that allow for surveillance and viewing for several kilometers outside the prison. The company has also supplied a range radar control system and a night vision system for Ktzi'ot Prison.Services to the Israel&amp;nbsp;Police&amp;nbsp;In 2018, the company was contracted, with an exemption from tender, to be the sole supplier of maintenance of fire detection systems for the Israeli Police for NIS 150,000 for six months.&amp;nbsp;Services to Settlements&amp;nbsp;As part of its activities in the field of solar energy, the company installs solar systems on rooftops using photovoltaic technology to generate electricity and provides maintenance services for solar systems.The company provides maintenance services for solar systems for the settlement of Yafit in the occupied West Bank. The company has carried out the installation of solar systems in the settlements of Ariel, Elkana, and Neria in the occupied West Bank.&amp;nbsp;In 2018, through its former subsidiary SolarPower, the company installed solar systems at the Mateh Binyamin Regional Council settlements in the occupied West Bank. The systems were installed on the roofs of schools and educational institutions throughout the council with a capacity of approximately 900 kilowatts.&amp;nbsp;The company has also installed solar systems for&amp;nbsp;Compost Or, which operates a recycling facility near the settlement of Masua in the Jordan Valley in the occupied West Bank.The company has also established a solar project in the Naqab.&amp;nbsp;In 2010, Who Profits documented&amp;nbsp;Siemens traffic&amp;nbsp;light&amp;nbsp;systems&amp;nbsp;bearing the logo of&amp;nbsp;Orad on Highway 443 near the settlement of Givat Ze'ev in&amp;nbsp;the occupied West Bank. The highway is part of the Israeli road system that runs through the occupied West Bank&amp;nbsp;on which Palestinians are prohibited from driving.Surveillance in East JerusalemIn 2010, Orad supplied dozens of sky cameras for surveillance that were deployed in the Old City of occupied East Jerusalem, as part of the Jerusalem Municipality's Safe City project for 24-hour traffic monitoring throughout the city.&amp;nbsp;In 2004, Orad installed a camera system in the Western Wall area adjacent to al-Aqsacompound&amp;nbsp;in the Old City of occupied East Jerusalem. The system was designed to allow a virtual visit to the Western Wall site. The system installed by the company included two Siemens command cameras that can be controlled remotely via the Internet and allow viewing of the site 24 hours a day, with the option of changing the viewing angle and distance. An additional fixed camera was installed at the site.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Private Security and Surveillance Technology, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>Energy and Renewable Energy, Military, Security and Surveillance</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Partner Communications </t>
+  </si>
+  <si>
+    <t>A publicly traded Israeli communications company that provides a wide range of integrated and customized cellular and fixed communications services, including fiber optic infrastructure services, international calls, Internet services, television, and sale of associated equipment. &amp;nbsp;Partner provides landline telecommunications and cellular services to the Israeli military and to dozens of settlements in the occupied West Bank. Through its subsidiaries, the company operates telecommunications infrastructure and cellular antennas on occupied Land in the occupied West Bank, East Jerusalem and the Syrian Golan. In addition, the company provides services to the Israel Police and the Israel Prison Service.&amp;nbsp;Services to Settlements&amp;nbsp;Partner has a consolidated general license to provide landline telecommunications services to Israeli citizens in the occupied West Bank, valid until January 2027. In addition, since 2000, the company has had a license to provide cellular services in the occupied West Bank, valid until February 2032. Both licenses were granted to the company by the Israeli Civil Administration in the occupied West Bank.&amp;nbsp;In February 2026, Partner was contracted by the Ministry of Construction and Housing, with exemption from tender, for planning and implementing the relocation of infrastructure owned by the company in public areas in 22 localities, including the settlements of Efrat, Beit El, Beitar Illit, Givat Ze'ev, Geva Binyamin, Ma'ale Adumim, Ma'ale Ephraim, Kiryat Arba, and Har Hevron in the occupied West Bank, for NIS 6 million.&amp;nbsp;In 2022, Partner won a tender from the Beitar Illit settlement Municipality in the occupied West Bank for the supply, installation, training, and conversion of email server data.&amp;nbsp;Service CentersPartner operates two customer services centers in the occupied East Jerusalem, in the Atarot IZ and near the French Hill settlement neighborhood.&amp;nbsp;P.H.I. Networks&amp;nbsp;Through its Limited Partnership with&amp;nbsp;Hot Telecommunication, P.H.I. Networks (2015) LP, Partner operates cellular radio infrastructure in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;P.H.I. Networks (2015) LP was established by Partner and Hot Telecommunication to manage and operate a unified cellular antenna network for both companies in a network sharing model. P.H.I. holds a special license to provide cellular radio infrastructure services in “areas populated by Israeli citizens” (i.e. Israeli settlements) in the occupied West Bank. The license is valid until June 2030.As of July 2026, P.H.I. operates over 245 active&amp;nbsp;cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.The company has 144 antennas in the&amp;nbsp;occupied West Bank located in the settlements of Alei Zahav, Alfei Menashe, Anatot, Argaman, Ariel, Ariel, Ateret, Beit Aryeh, Beit El, Beit Ha’arava, Beit Hagai, Beit Horon, Beitar Ilit, Beqa’ot, Bracha, Dolev, Edora, Efrat, Eli, Elon Moreh, Elkana, Emanuel, Eshkolot, Etz Efraim, Fatsa'el, Givat Asaf, Givat Nili, Givon Ha’hadash, Gush Etzion, Halamish, Har Adar, Karmei Tzur, Karnei Shomron, , Kedumim, Kfar Etzion, Kfar HaOranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kochav Yaakov, Kokhav Hashachar, Ma’on, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Mikhmash, Mateh Binyamin, Matityahu, Matzad Shimon, Mehola, Metzadot Yehuda, Migdalim, Mitspe Shalem, Mitspe Yericho, Mitzpe Hagit, Modi’in Ilit, Na’ale, Na’ama, Negohot, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Psagot, Rehelim, Rotem, Rosh Tzurim, Sal’it, Shadmot Mehola, Sha’arei Tikva, Shaked, Shom’a, Talmon, Tekoa, Telem, Tzufim, Vered Yericho, Yitav, Yitzhar, the Jewish settlement in Hebron, and in the industrial areas of the settlements of Geva Binyamin, Kedumim,&amp;nbsp;Mevo Horon, Mishor Adumim and Rimonim.&amp;nbsp;The company has 61 antennas in&amp;nbsp;occupied East Jerusalem, located in the settlement neighborhoods of French Hill, Gilo, Har Homa, Neve Yaakov, Nof Zion, Pisgat Ze’ev, Ramat Shlomo and Ramot, in the Old City and in the Atarot Industrial Zone.&amp;nbsp;The company has 44 antennas in the&amp;nbsp;occupied Syrian Golan, located in the settlements of Alonei HaBashan, Ani’am, Ein Zivan, El Rom, Geshur, Givat Yoav, Had Nes, Kanaf, Katzrin, Keshet Yonatan, Kidmat Zvi, Kfar Haruv, Ma’ale Gamla, Mevo Hama, Merom Golan, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim and Sha’al.&amp;nbsp;Checkpoints&amp;nbsp;Some of the company's cellular antennas are located at Israeli checkpoints in the occupied West Bank and East Jerusalem, including the Hizma, Qalandiya and Tarquimya checkpoints, the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad, and the Erez Checkpoint, located at the northern end of the Gaza Strip.&amp;nbsp;Captive Market&amp;nbsp;Some of the company's cellular antennas and infrastructure are located in Palestinian neighborhoods in occupied East Jerusalem, including Beit Hanina and Abu Tor, an area where Palestinian cellular companies' activity is restricted. In this way, Partner benefits from the structural advantages of Israeli cellular service providers over Palestinian competitors in the Palestinian market, which constitutes a captive market.&amp;nbsp;Services to the Israeli Military&amp;nbsp;In 2019, Partner was the only company with full cellular coverage in the occupied West Bank and provided its cellular services to the Israeli military. The company established cellular sites at military bases in the West Bank.&amp;nbsp;Services to&amp;nbsp;the Coordinator of Government Activities in the Territories&amp;nbsp;Partner provides telecommunication and internet services to Israeli military&amp;nbsp;Coordinator of Government Activities in the Territories (COGAT), including to the Israeli Civil Administration (ICA) in the occupied West Bank and the District Coordination Office (DCO) for Gaza.&amp;nbsp;In 2023 and 2024, Partner was contracted by ICA to provide fax-to-mail services to its headquarters in the settlements of Beit El for NIS 9,196 and NIS 5,940, respectively.&amp;nbsp;In 2023, the company was contracted by DCO Gaza to provide communication services for NIS 14,040. In 2022, the company was contracted by DCO Gaza to provide landline network calls within Israel for NIS 26,910.&amp;nbsp;Between 2017 and 2020, Partner won several tenders for the operation and maintenance of communications and internet services for the Gaza DCO.&amp;nbsp;Services for Soldiers&amp;nbsp;Partner "adopts" Israeli military combat units that operated in Gaza during the genocide and provides soldiers with cellular equipment and services. In addition, the company offers special cell phone packages for soldiers.In June 2023, Partner renewed its adoption agreement of two Israeli military combat units,&amp;nbsp;which it has been adopting for 16-18 years as part of the "Adopt a Fighter" project. Partner adopts the "Azuz" Battalion, part of the 460th Brigade, which trains Armored Corps fighters on the Merkava Mark 4 tank and took an extensive part in numerous operations in the Gaza Strip during the genocide, and the "Shahar" Battalion, which participated in combat alongside infantry forces in Gaza during the Israeli offensive on Gaza in 2014.&amp;nbsp;The sponsorship includes joint activities for the welfare of the soldiers, support during times of combat, assistance to soldiers in need and their employment in companies, community activities, and accompanying the soldiers at various points during their military service.&amp;nbsp;In February 2025, Partner adopted the 96th Division's "Negba" reserve brigade. The brigade was formed from a selected reserve force during the Gaza genocide to operate in the occupied West Bank.&amp;nbsp;In October 2023, amid the military invasion of Gaza, the company operated a mobile repair and charging station for cellular devices for soldiers in military assembly areas in the south and at various army bases. In addition, the company announced it will provide benefits for soldiers. The company also donated cellular equipment to soldier battalions in the field and security forces personnel.&amp;nbsp;During the Israeli offensive on Gaza in 2014 Partner was on the front lines providing various benefits and monetary compensation to soldiers who participated in the military operation. Mobile service units were sent by the company to the Gaza border, equipped with generators, chargers, batteries and cellular phones for the soldiers’ use.&amp;nbsp;Services to the Israel Police&amp;nbsp;Partner provides the Israel Police with internet access services.&amp;nbsp;In April 2025, the company was contracted in a follow-up tender for internet access services to provide services from May 2025 until November 2025 for NIS 217,000. In October 2025, the company was contracted to extend the services from November 2025 until January 2026 for NIS 73,000. In December 2025, the company was contracted to extend the services from January 2026 until April 2026 for NIS 80,000.&amp;nbsp;Services to the Israel Prison ServicePartner provides the Israel Prison Service (IPS) with technology, technology infrastructure and technology maintenance services.&amp;nbsp;In 2025, the company was contracted to provide the IPS with technology for a total of NIS 283,513.&amp;nbsp;In 2024, the company was contracted to provide the IPS with technology, technology infrastructure and technology maintenance for a total of NIS 325,779.&amp;nbsp;In 2023, the company was contracted to provide the IPS with technology maintenance and planning and organization projects for a total of NIS 351,585.Government Cellular TenderIn June 2025, Partner was one of two winners of the government cellular tender worth hundreds of millions of NIS to provide cellular services to civil servants.&amp;nbsp;The tender regulates the supply of cellular communication services to hundreds of thousands of civil servants and a significant technological upgrade of information security and functional continuity for government ministries. Partner will provide services to 40% of 220,000 subscribers included in the tender. The tender includes basing the government cellular network on independent networks with backup systems and strict cyber requirements, and providing a private and secure network and communications system using "cellular bubble" technology for the security and emergency forces.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Phoenix Financial </t>
+  </si>
+  <si>
+    <t>Phoenix Financial is a publicly traded Israeli company operating in the fields of insurance, asset and investment management, agencies, financial services and credit.The company finances settlement expansion projects and exploitation of occupied natural resources, and provides services to the Israeli Ministry of Defense and the Israel Police.As previous research by Who Profits has shown, Phoenix Financial and other major Israeli insurance companies are complicit in financing settlement construction, settlement transportation projects, exploitation of occupied natural resources, and in Israel’s military-industrial complex, both directly and through their holdings in other complicit companies.For more on the complicity of Israeli insurance companies and pension funds see Who Profits’ report:&amp;nbsp;Insuring Dispossession: The Complicity of Five Israeli Insurance and Pension Companies in the Violation of Palestinian Rights.Financing Settlement Construction Projects&amp;nbsp;Construction on Occupied Land&amp;nbsp;In July 2022, Phoenix granted Israeli construction company Efi Capital’s a loan for a construction project of 166 housing units on 10 plots on 27.459 dunams (27,549 square meters) of land as part of&amp;nbsp;Plan No. 120/6 for the development of a residential neighborhood in the settlement of Emmanuel. As part of the agreement Phoenix holds as collateral the company's rights in the project.In March 2022, Phoenix granted Israeli construction company Z.F. Building a NIS 7 million loan for a construction project of 106 housing units in the settlement of Efrat. As part of the agreement Phoenix holds as collateral the company's rights in the project.Holdings in Complicit CompaniesServices to the Israeli Military&amp;nbsp;Phoenix holds 19.95% of the shares in Israeli manufacturer of riot control weapons,&amp;nbsp;ISPRA- Explosives Manufacturing Industries, which provides riot control weapons, mainly tear gas, to the Israeli military, the Israel Police and the Israel Prison Service.&amp;nbsp;Phoenix holds 13.8% in&amp;nbsp;Smart Shooter, which provides Artificial Intelligence and Machine Learning based technologies weapon systems to the Israeli military used in Gaza and the occupied West Bank. In 2021, Phoenix invested USD 10 million in Smart Shooter. Phoenix first invested in the company in 2019.&amp;nbsp;Phoenix holds 11.9% in Mayer Cars &amp;amp; Trucks Co., the exclusive importer of Volvo Group in Israel. Mayer Cars provides Volvo equipment, vehicles, spare parts and maintenance services to the Israeli Ministry of Defense (IMOD). Through its subsidiary, Merkavim Transportation Technologies Ltd., jointly held with Volvo Group, Mayer Cars provides armored buses to settlements in the occupied West Bank and to transportation companies operating bus lines in the occupied West Bank and East Jerusalem. &amp;nbsp;The company has also provided buses for the Israel Prison Service.Phoenix holds 8.16 % shares in Aryt Industries which manufactures, through its subsidiary Reshef Technologies, electronic fuses, which enable the operation control of explosive charges found in artillery shells, tanks, mortars and artillery rockets. The company provides fuses to the Israeli Ministry of Defense.&amp;nbsp;Phoenix holds 8.12% of the shares in Israeli IT company,&amp;nbsp;One Software Technologies, which is a supplier of a wide range of computing services, computers, and equipment to the Israeli Ministry of Defense, the Coordinator of Government Activities in the Territories (COGAT), the Israeli Civil Administration (ICA) in the West Bank, and the Israeli military District Coordination and Liaison (DCL) Gaza. The company has also provided services to the Israel Prison Service.Phoenix holds 6.62% of the shares in Israeli IT company,&amp;nbsp;Malam Team, which is an official supplier for the Israeli Ministry of Defense (IMOD) and supplies services to the Israel Police, Israeli military and the Israel Security Agency (Shin Bet).Phoenix holds 6.6% of the shares of&amp;nbsp;the Israeli IT company,&amp;nbsp;Formula Systems which provides through its subsidiaries services for the Israeli Ministry of Defense and Israeli army, especially in air and missile defense, command &amp;amp; control, intelligence and cyber systems development.Exploitation of Occupied Natural Resources&amp;nbsp;Phoenix provides financial infrastructure for renewable energy projects in the occupied Syrian Golan. And holds shares in companies involved in the exploitation of occupied natural resources in both the occupied West Bank and Syrian Golan.&amp;nbsp;ARAN Wind ProjectPhoenix holds&amp;nbsp;7.15%&amp;nbsp;of the shares of&amp;nbsp;Afcon Holdings, which won the tender for carrying out electrical works and civil infrastructure for the ARAN project. The ARAN project of&amp;nbsp;Energix Renewable Energies&amp;nbsp;is a large wind turbine farm in the occupied Syrian Golan. The project will include 41 wind turbines, 200 meters long each, built on agricultural land owned by Syrian farmers. Additionally, Afcon supplies services to the Israeli military, the Israel Prison Service and the Israel Police.Emek HabachaPhoenix holds&amp;nbsp;4.24%&amp;nbsp;of the shares of&amp;nbsp;Enlight Renewable Energy, which develops and operates several renewable energy projects in the occupied Syrian Golan.Phoenix, together with a consortium of&amp;nbsp;Bank Hapoalim&amp;nbsp;and&amp;nbsp;Harel Insurance, financed the construction of Enlight’s Emek Habacha Wind Project in the occupied Syrian Golan with NIS 525, million 80% of the cost of the entire project.The projects are two of the largest Israeli wind energy projects in the Golan, contingent on the exploitation of occupied land and natural resources for the benefit of Israeli households and industry on both sides of the Green Line.&amp;nbsp;For more on the Israeli wind energy industry in the occupied Golan, see Who Profits reports&amp;nbsp;Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources&amp;nbsp;and&amp;nbsp;Greenwashing the Golan: The Israeli Wind Energy Industry in the Occupied Syrian Golan.&amp;nbsp;Renewable Energy in the NaqabPhoenix provided financing to the Neot Hovav solar field in the Naqab, established by&amp;nbsp;Energix Renewable Energies. The project is contingent on the dispossession of local Palestinian Bedouin communities in the region and the demolition of over 1,000 Bedouin homes while exposing thousands of residents of the area to health risks.Phoenix financed additional renewable energy projects in the Naqab region in which it holds shares. For more on developmental projects in the Naqab, see Who Profits Dynamic Map&amp;nbsp;Tools of Dispossession in the Naqab: Development &amp;amp; Military Projects. &amp;nbsp;Phoenix holds 10.53% of the shares of Israeli construction company&amp;nbsp;Ashtrom Group, which operates a quarry in the occupied West Bank and a cement plant in occupied East Jerusalem, and is involved in a renewable energy project in the occupied Syrian Golan.&amp;nbsp;Phoenix holds 1.3% of the shares in Israeli renewable energy company,&amp;nbsp;Meshek Energy-Renewable Energies, which owns the Meitarim Solar Field located in the Meitarim settlement Industrial Zone in South Hebron Hills in the occupied West Bank.&amp;nbsp;Jerusalem Light Rail&amp;nbsp;Phoenix holds&amp;nbsp;8.18%&amp;nbsp;in&amp;nbsp;Shapir Engineering and Industry, the co-operator and developer of the Jerusalem Light Rail (JLR), a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line. For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the expansion of the JLR network: The J-Net project.&amp;nbsp;In addition, Shapir operates a quarry and a concrete plant near the settlement of Nili in the occupied West Bank.&amp;nbsp;Settlement Infrastructure&amp;nbsp;I.B.C. Unlimited&amp;nbsp;Phoenix holds 34.3% shares of I.B.C. (Unlimited) Holdings, which provides planning and construction of fiber optic network for settlements in the occupied West Bank.&amp;nbsp;IBC Unlimited holds a license to deploy fiber across the occupied West Bank to provide high-speed internet to settlements in the West Bank. The company provides fiber optic internet infrastructure in the settlements of Givat Ze’ev, Ma’ale Adumim, Ariel, Beit Aryeh, Oranit, Revava, Barkan, Elkana, Alfei Menashe, Nofim, Kfar Adumim, Geva Binyamin, Har Adar, Ma’ale Michmash, Psagot, Kochav Ya’akov, Geva Binyamin, Kochav Hashahar, rimomim, Talmon, Dolav, Na’ale, Kdumim, Emmanuel, Sala’it and Kochav Yair in the occupied West Bank.Phoenix holds&amp;nbsp;6.87%&amp;nbsp;of the shares of&amp;nbsp;Lesico Group, a publicly traded Israeli company that carried out works for the expansion of the Kidron water treatment plant located in the occupied West Bank and provides services to settlements in the occupied West BankPhoenix holds 6.23% of the shares of&amp;nbsp;Cellcom Israel&amp;nbsp;which provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan, and provides cellular and internet services to the Israeli Ministry of Defense, the Israeli military and the Israeli Civil Administration in the occupied West Bank. The company has provided cellular infrastructure to the Israeli military inside occupied Gaza.Phoenix holds 6.1% of the shares of&amp;nbsp;Partner Communications&amp;nbsp;which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, the Israeli military and the Israeli District Coordination of Gaza and the Israeli Civil Administration in the settlement of Beit El in the occupied West Bank.Construction on Occupied Land&amp;nbsp;Phoenix holds&amp;nbsp;12.74%&amp;nbsp;of the shares of&amp;nbsp;Shikun &amp;amp; Binui Group&amp;nbsp;which has significant involvement in the construction and expansion of settlements and infrastructure in the occupied West Bank and East Jerusalem. The company was also involved in the construction of the barrier surrounding the besieged Gaza.Phoenix holds&amp;nbsp;6.62% of the shares of&amp;nbsp;Oron Group, which is involved in construction on occupied land and the exploitation of occupied natural resources in the occupied West Bank. The company owns and operates the Meitarim Quarry located near the settlement of Tene Omarim in the southern Hebron Hills in the occupied West Bank.Phoenix holds&amp;nbsp;6.97%&amp;nbsp;of the shares of&amp;nbsp;Electra, which is involved in construction in the occupied West Bank and East Jerusalem and provides service to the Israeli military and the Israel Police.Other&amp;nbsp;Services to SettlementsPhoenix owns 80% of the Ramot shopping mall, located in the settlement neighborhood of Ramot in occupied East Jerusalem.Phoenix shares 11.28% of the shares in Israeli fashion retail company, Castro Model, the Castro Group operates four stores in Ariel and Ma’ale Adumim settlements in the occupied West Bank.Phoenix holds 7.36% of the shares in Israeli clothes manufacturer,&amp;nbsp;Delta Galil Industries, which operates branches in the settlement neighborhoods of Pisgat Zeev and Ramot in occupied East Jerusalem and in the settlement of Maale Adumim in the occupied West Bank.Phoenix holds 6.63% of the shares of&amp;nbsp;Shufersal&amp;nbsp;which operates supermarket and drugstore branches under the brand names “Shufersal”, “Shufersal Deal”, “Yesh Chesed” and “Be” in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.Holdings in Israeli BanksPhoenix holds shares in Israeli banks&amp;nbsp;Discount Bank&amp;nbsp;(7.26%),&amp;nbsp;Leumi Bank&amp;nbsp;(7.12%), and&amp;nbsp;Hapoalim Bank&amp;nbsp;(7.12%), all of which are involved in financing settlement construction on occupied land and in providing financial services to settlements' regional and local councils. For more on the involvement of Israeli banks see their profiles and Who Profits’ report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.Services to the Israel PolicePhoenix provides group dental insurance for officers and retirees of the Israel Police and their families. In March&amp;nbsp;2024, the company was contracted, with an exemption from tender, to provide dental insurance to the Israel Police for NIS 42,000,000 for four years.In September 2023, the company was contracted, with an exemption from tender, to provide dental insurance to the Israel Police for NIS 6,000,000 for one year.Services to the Israeli Prison ServicesIn August 2025, Phoenix was contracted to provide dental insurance for guards and retirees of the IPS for NIS 10,196,666 for 3 years.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Naqab, Syrian Golan</t>
+  </si>
+  <si>
     <t>Psagot Winery</t>
   </si>
   <si>
     <t>Occupied Palestinian Territory</t>
   </si>
   <si>
     <t>A private Israeli winery based in the occupied West Bank.&amp;nbsp;Psagot Winery is the largest settlement winery in the occupied West Bank, producing around 750,000 bottles a year.The winery is based in the Sha’ar Binyamin Industrial Zone in the Mateh Binyamin Regional Council in the occupied West Bank. The winery site includes a wine production plant, a wine cellar, and a visitor center. The winery offers tours, hosts events, conferences, and seminars, and operates a wine shop, café, and nursery.Psagot wines are made from grapes sourced from several vineyards in the settlements of Psagot, Har Bracha, Elon Moreh and the Kida outpost, most of which were planted on privately owned Palestinian land.&amp;nbsp;The winery markets its wines labeled as "Made in Israel."Settlements Vineyards&amp;nbsp;Psagot Winery was established in 2003 by Yaakov Berg in the settlement of Psagot on lands belonging to the Palestinian city of Al-Bireh in the occupied West Bank. In 2020, the winery relocated from Psagot to the Sha’ar Binyamin settlement Industrial Zone in the Mateh Binyamin settlement Regional Council. The winery was initially based on vineyards located around the settlement of Psagot, which were planted on private land belonging to the residents of Al-Bireh, who were denied access to their land by an electric fence illegally built around the settlement and repeated settler violence. According to "Kerem Navot" organization, the Berg family took over 84 dunams of private Palestinian land, which belonged to the residents of Al-Bireh and used it for some of its vineyards. The family received water allocations for these areas at reduced prices, and with the infrastructure of the Mekorot company.&amp;nbsp;Selling Points in SettlementsThe winery has selling points in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. These include 15 selling points in the settlements of Modiin Ilit, Ma’ale Adumim, Efrat, Givat Ze’ev, Karnei Shomron, Beitar Illit, Yitzhar, Bat Ayn, Kohav HaShahar, the Esh Kodesh outpost, and the Mishor Adumim Industrial Zone in the occupied West Bank. Additionally, the winery has selling points in the settlement neighborhoods of Ramat Eshkol, Neve Ya’akov and Ramot Alon in occupied East Jerusalem, and in the settlement of Katzrin in the Syrian Golan.&amp;nbsp;Support from the Ministry of Economy and IndustryThe company receives support from the Ministry of Economy and Industry. In 2024, the company received from the Ministry NIS 1,307,808. In 2022, the company received NIS 501,259, and in 2020, NIS 1,460,220. In 2021, the company received NIS 328,189 specifically for the purpose of assisting with exporting abroad. In 2018 and 2019, the company received additional NIS 24,125 for the same purpose. In 2019, with the support of the Ministry of Economy and Industry, the winery began exporting and marketing its wines in China.Services to the&amp;nbsp;Israeli Coordinator of Government Activities in the TerritoriesIn 2018 and 2017, the winery provided services to the Israeli Coordinator of Government Activities in the Territories (COGAT), the unit in the Israeli Ministry of Defense that enforces the civilian aspects of Israel’s military occupation in the occupied West Bank.Psagot wines are imported to the UK by Kedem Europe Ltd. &amp;nbsp;</t>
   </si>
   <si>
     <t>Services to the Settlements, Settlement Production</t>
   </si>
   <si>
     <t>Agriculture and Agrotechnology, Food Industry</t>
   </si>
   <si>
     <t>RE/MAX Holdings</t>
   </si>
   <si>
     <t>NYSE</t>
   </si>
   <si>
     <t>USA</t>
   </si>
   <si>
     <t>RE/MAX Holdings Inc. is an American international real estate company that operates through a franchise system. The company has franchise real estate brokerages operating globally under the RE/MAX brand and mortgage brokerages in the U.S. operating under the Motto Mortgage brand. The company provides ancillary products and services to its franchise networks.&amp;nbsp;The company’s Israeli franchisee, RE/MAX Israel, provides brokerage services for the sale and rental of properties in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;RE/MAX Israel offers dozens of properties for sale and rent in the occupied West Bank, East Jerusalem and the Syrian Golan including in the settlements of Ma'ale Adumim, Beit El, Ofra, Kochav Ya'akov, Tel Tsion, Beitar Illit, Geva Binyamin (Adam), Givat Ze'ev, Efrat, Anatot, Karnei Shomron, and Shim'a in the occupied West Bank; the settlement neighborhoods of Gilo, Ramot, Ramat Eshkol, Pisgat Ze'ev, French Hill, Ramat Shlomo, Armon HaNatziv, Har Homa, and Neve Ya'akov in occupied East Jerusalem; and the settlement of Katzrin in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates licensed&amp;nbsp;RE/MAX offices in the settlement of Ma’ale Adumim in the occupied West Bank, in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem, and an&amp;nbsp;office in a shopping center located in a “demilitarized zone” outside the Green Line in the city of Maccabim (Modi'in-Maccabim-Re'ut).&amp;nbsp;</t>
@@ -1073,97 +662,112 @@
     <t>Real Estate</t>
   </si>
   <si>
     <t xml:space="preserve">RE/MAX Israel (Impact Property Developers) </t>
   </si>
   <si>
     <t>Impact Property Developers Ltd., also known as RE/MAX Israel, is the largest Israeli real estate brokerage agency, a franchisee of the American international real estate brokerage network, RE/MAX (Real Estate Maximums), which operates through franchises. The company also has a real estate school.The company provides brokerage services for the sale and rental of properties in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.The company's website lists at least 99 properties for sale and rent in the settlement neighborhoods of Gilo, Ramot, Ramat Eshkol, Pisgat Ze'ev, French Hill, Ramat Shlomo, Armon HaNatziv, Har Homa, and Neve Ya'akov in occupied East Jerusalem.In addition, the company's website lists at least 65 properties in the settlements of Ma'ale Adumim, Beit El, Ofra, Kochav Ya'akov, Tel Tsion, Beitar Illit, Geva Binyamin (Adam), Givat Ze'ev, Efrat, Anatot, Karnei Shomron, and Shim'a in the occupied West Bank. The website also lists property in the settlement of New Givon (Givon Ha'hadasha), which was built around the home of the Palestinian Gharib family, leaving them inside a small, isolated compound surrounded by a fence within the settlement, with every exit from their home requiring going through an Israeli military checkpoint.Additionally, the company’s website offers at least eight properties in the settlement of Katzrin in the occupied Syrian Golan.Branches in SettlementsThe company has offices in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem, in the settlement of Ma’ale Adumim in the occupied West Bank, and an office in a shopping center located in a “demilitarized zone” outside the Green Line in the city of Maccabim (Modi'in-Maccabim-Re'ut).</t>
   </si>
   <si>
     <t xml:space="preserve">Reshef Security </t>
   </si>
   <si>
     <t>Private, Subsidiary of Public</t>
   </si>
   <si>
     <t>A private Israeli company from the Tigbur Group that provides guarding and security services, including technology and call centers, event security services, and sensitive site security. The company provides services to the Israel Police and government ministries.CheckpointsThe company provides security services and security guards for Israeli checkpoints in the occupied West Bank and East Jerusalem.In December 2024, the company won a tender from the Israel Police for the provision of security services in the Jerusalem area. The tender includes the provision of security services at checkpoints in occupied East Jerusalem area that are under the responsibility of the Israel Police. The service includes the placement of security guards, maintaining their operational competence, and providing a logistical and administrative envelope for a period of two years with the option of extending the first contract period by an additional year or in part for up to three additional years.The company was awarded the contract to provide security services in “Cluster B: Southern Sector”, which includes eight checkpoints – the Rachel (Checkpoint 300), Zeitim (Ras Abu Sbitan), Sheikh Sa’ed, Mazmoriya, Ein Yael (Al-Walajah), Tunnels, A-Za'ayem, and Metsudat Yehuda (the Ring) - for an annual payment of NIS 36 million and a total of NIS 180 million throughout the entire contract period.&amp;nbsp;Israel Antiquities AuthorityIn October 2023, the company won a tender to provide security and guarding services for the Israel Antiquities Authority which operates in the occupied West Bank, East Jerusalem and the Syrian Golan.Services to Settlements &amp;nbsp;The company operates a branch in the settlement of Katzrin in the occupied Syrian Golan.&amp;nbsp;In May 2024, the company won a tender to provide security and guarding services to the Ma'ale Adumim settlement municipality in the occupied West Bank.In 2015, 2017 and 2018, the company won two additional tenders for the provision of security and patrolling services to educational institutions in the Ma'ale Adumim settlement. &amp;nbsp;In 2011, the company won a NIS 40 million tender to provide security services to the settlement, including guarding educational facilities and entrance gates, operating the central control room and surveillance systems, providing patrol services and securing checkpoints around the settlement.In 2019, the company won a tender to provide security services and operating intrusion detection systems to&amp;nbsp;Hagihon - Jerusalem’s Water and Sewage Corporation. According to the tender documents, the provider is required to supply security services to any Hagihon site located within Jerusalem’s municipal jurisdiction, including illegally annexed East Jerusalem. Among other services, the company is to provide guards for sites in the settlement neighborhoods of Gilo and Har Homa (Homat Shmuel) in occupied East Jerusalem.In 2019, the company won a tender issued by the Israel Nature and Parks Authority for the provision of security services to its sites. The tender lists nine sites in the occupied Syrian Golan and ten sites in the occupied West Bank, including the Nabi Samuel National Park, located on the lands of the Palestinian village Nebi Samwil, and Qumran in the Jordan Valley.In 2017, the company won a tender for the provision of guarding services for the Givat Ze’ev settlement local council.In 2015 and 2017, the company provided security and patrolling services to educational institutions for the settlement of Katzrin in the occupied Syrian Golan.In 2017, the company provided a smart earthquake warning system to Israel Railways, operated by sensors installed in the settlements of Maskiot, Shadmot Mehola, Ro’i, Masua, Argaman, Na’ama, Beit Ha’arava, Avnat, Mitzpe Shalem, Kalia and Yafit in the Jordan Valley area in the occupied West Bank.&amp;nbsp;</t>
   </si>
   <si>
     <t>Rotshtein Real Estate</t>
   </si>
   <si>
     <t xml:space="preserve">A public Israeli construction and real estate company. The company was responsible for the construction of Israeli military and governmental facilities, as well as, factories for Israel&amp;rsquo;s aerospace industries and IMI (Israel Military Industries).
 The company is involved in a construction project in Givat Ze&amp;#39;ev settlement in occupied West Bank.
 The company is also involved in construction projects in Har Homa, Gilo, Neve Yaacov and The French Hill settlements in occupied East Jerusalem.
 </t>
+  </si>
+  <si>
+    <t>Shikun &amp; Binui Group</t>
+  </si>
+  <si>
+    <t>A publicly traded Israeli global group operating in the fields of infrastructure and construction contracting, real estate development, franchising, energy, and others. The Group is one of the largest real estate, infrastructure and energy groups in Israel, and is active in America and Europe.&amp;nbsp;Through its civil engineering and construction arm, Solel Boneh, and other Group companies, Shikun &amp;amp; Binui provides construction and operational services to the Israeli Ministry of Defense, the Israeli military and the Israel Police. The Group is engaged in the construction and expansion of settlements and settlement infrastructure in the occupied West Bank and East Jerusalem. The company carried out the construction of the barrier surrounding the besieged Gaza.The majority of the Group's customers are Israeli government ministries and government companies, including the Ministry of Defense, which accounted for 21.43% of the company's total revenue in 2025.&amp;nbsp;Military ProjectsShikun &amp;amp; Binui is a construction contractor for the Israeli military and the Israeli Ministry of Defense (IMOD).&amp;nbsp;Shikun &amp;amp; Binui is the developer and operator of three major central military bases covering approximately one million square meters, currently under construction. The projects are part of the Israeli Ministry of Defense’s "Relocation to the South" project, which includes the relocation of Israeli military units to the Naqab (Negev) region. Shikun &amp;amp; Binui fully owns the operating companies of these projects. &amp;nbsp;During 2025, the company accelerated the execution of works for the Ministry of Defense.&amp;nbsp;Wide Horizon (Ofek Rahav)&amp;nbsp;Shikun &amp;amp; Binui is the establisher and operator of the Israeli military "Wide Horizon" multi-branch military camp project.&amp;nbsp;In October 2022, the Group won a tender issued by the IMOD for the financing, planning, construction, operation and maintenance of the "Wide Horizon" (known as Ofek Rahav in Hebrew) project for a period of 25 years. The project's construction cost was estimated at approximately NIS 2.1 billion.&amp;nbsp;The new multi-branch military base with a built-up area of over 300,000 square meters, will incorporate most of the military headquarters deployed in the central region, including the selection and placement bodies, the Human Resources Division's recruitment centers, and the Central Recruitment Bureau. The new base will also house a recruiting office, a new medical center, laboratories, and the military’s service centers.&amp;nbsp;The new complex will allow doubling the number of recruits that can be taken in during each recruitment phase. As part of the project, Shikun &amp;amp; Binui will develop and operate a computerized recruitment system responsible for the recruitment process. A fully owned subsidiary of Shikun &amp;amp; Binui will operate the project for 20 years.&amp;nbsp;Construction work began in the second quarter of 2024, and the center is expected to start operating in 2029.In March 2023, the company entered into a concession agreement with the State of Israel, under which the company will be entitled to payments totaling over NIS 4 billion.&amp;nbsp;A group led by&amp;nbsp;Bank Hapoalim&amp;nbsp;provided financing for the project. Israeli company&amp;nbsp;Malam Team&amp;nbsp;will be the IT contractor for the project.Military Intelligence Campus (Kiryat HaModi’in)In 2020, Shikun &amp;amp; Binui won a tender from the IMOD to finance, plan, develop, operate and maintain the Israeli military Intelligence Campus “Kiryat HaModi’in” in the Naqab for 26 years, with an estimated value of NIS 11 billion.&amp;nbsp;The campus is located near the Palestinian Bedouin village of Lakiya and will cover over 2,500,000 square meters. It will host the headquarters units of the Intelligence Division and house about 13,000 soldiers and officers of the Intelligence, Cyber and Technology units.&amp;nbsp;The population of the campus is expected to be completed in 2028, and Shikun &amp;amp; Binui will be the operator of the project for 20 years from the end of construction.&amp;nbsp;In August 2022, the construction agreement was signed, according to which the company will be entitled to a total payment in advance of a fixed amount. The construction is expected to last approximately 6 years, with construction costs estimated at approximately NIS 5.4 billion.&amp;nbsp;In 2024, an addition to the concession agreement was signed, under which the constructor company will construct approximately 40,000 additional square meters, for which it will receive about NIS 500 million. In addition, Shikun &amp;amp; Binui will be entitled to an additional fixed payment in the amount of approximately NIS 2.8 million per month of operation for a period of 20 years from construction completion.&amp;nbsp;In 2025, the agreements were completed, and an agreement was signed for acceleration in the amount of NIS 60 million.Military ICT Campus (Kiryat HaTikshuv)Shikun &amp;amp; Binui is the constructor and operator of the Israeli military ICT Campus in the Naqab.&amp;nbsp;In 2018, the Group was contracted by the IMOD to establish and operate the military Information and Communication Technology (ICT) center in the Naqab area, at an estimated cost of NIS 2.4 billion.&amp;nbsp;The project is designed to relocate the technological units of the ICT and Cyber Defense Division and the Air Force's technological unit to the military base in the Naqab.&amp;nbsp;The campus is expected to fully operate by the second half of 2026, and Shikun &amp;amp; Binu will be the operator of the project for 21 years from completion of construction.&amp;nbsp;In June 2025, Shikun &amp;amp; Binui completed the sale of 50% of its holdings in the construction concessions for the three projects for approximately NIS 265 million. The Group holds full ownership of the operating concessions for the projects.Gaza&amp;nbsp;Shikun &amp;amp; Binui carried out the construction of the barrier surrounding the besieged Gaza.&amp;nbsp;In 2020, the company completed the construction of an underground along the barrier surrounding Gaza for the Israeli Ministry of Defense. The construction included 700,000 cubic meters of deep slurry walls over a length of 15 km.&amp;nbsp;In 2019, Solel Boneh Infrastructures was awarded a NIS 1.2 billion contract from the Israeli Ministry of Defense for the development and construction of the project.In 2018, the Group’s fully owned subsidiary Solel Boneh Infrastructures won an IMOD contract for the renovation and expansion of the Emanuel military base in the Naqab for NIS 200 million.Settlement Construction&amp;nbsp;Givat Ze'evSolel Boneh is the construction contractor for a development project of hundreds of housing units in the settlement of Givat Ze'ev in the occupied West Bank.In March 2025, Solel Boneh was contracted to build a project of approximately 552 housing units and a Country Club in the settlement of Givat Ze'ev in the occupied West Bank at an estimated cost of NIS 850 million. The project, named “Givat HaShalva” (Hill of Serenity in Hebrew), was designed specifically for the Haredi-American and Anglo-Saxon communities.&amp;nbsp;ArielFurthermore, Solel Boneh carried out settlement construction and expansion including in the settlements of Modi’in Illit in 1974 and Ma’ale Adumim in 1975 in the occupied West Bank, and in the settlement neighborhood of Har Homa in 1990 in occupied East Jerusalem.Furthermore, Solel Boneh carried out settlement construction and expansion including in the settlements of Modi’in Illit in 1974, Ma’ale Adumim in 1975 &amp;nbsp;in the occupied West Bank, and in the settlement neighborhoods of Har Homa in 1990, and Ramat Shlomo in occupied East Jerusalem. In addition, Solel Boneh, in cooperation with&amp;nbsp;Efgad Engineering and Construction Works, built 126 housing units and a commercial center in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem.The company has also carried out the construction of Road 90, completed in 2003, which crosses through the occupied West Bank, including in the Jordan Valley area.&amp;nbsp;Settlement Transportation Projects&amp;nbsp;Jerusalem Light RailShikun &amp;amp; BInui carries out construction for the Jerusalem Light Rail.&amp;nbsp;The Jerusalem Light Rail (JLR) network&amp;nbsp;connects Israeli settlement blocs in occupied East Jerusalem with the western part of the city and is contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods.&amp;nbsp;In 2024, Shikun &amp;amp; Binui received NIS 3 million from the Ministry of Transportation for the Jerusalem Light Rail Blue Line project. For more on the JLR Blue Line, see&amp;nbsp;Developments in the Expansion of the JLR Network: The Blue Line.In 2019, Solel Boneh was contracted to carry out construction work on the Jerusalem Light Rail Green Line route, which connects the settlement neighborhoods of Gilo and French Hill to the city center. For more on the JLR Green Line, see&amp;nbsp;Developments in the expansion of the JLR network: The J-Net project.Highway 60&amp;nbsp;Solel Boneh carried out the expansion of Highway 60, also known as the “Tunnels Road”, which connects Jerusalem to the Gush Etzion settlement cluster in the occupied West Bank. The road lies between Beit Jala and Bethlehem, and Palestinian vehicles are prohibited from traveling on it. The implementation work on the project began in 2019 at an estimated cost of about NIS 1 billion and was set to be completed in 2025.&amp;nbsp;The project included adding two traffic lanes and building two new tunnels alongside the existing tunnels, one 270 meters long and the other 890 meters long. In addition, the construction included expanding the road by 12 kilometers, from the Gilo settlement neighborhood in East Jerusalem to the Elazar settlement in the occupied West Bank, and&amp;nbsp;building a new 60 meter-high bridge over Wadi Al-Haramiya.&amp;nbsp;The project also includes rehabilitation of the existing tunnels and upgrading of the ventilation, lighting, water, fire detection and communication systems to innovative technological systems, as well as the installation of advanced systems in the new tunnels.&amp;nbsp;&amp;nbsp;Services to the Israel PoliceShikun &amp;amp; Binui is the operator of the Israel Police National Academy, the primary training center for the Israel Police.&amp;nbsp;Shikun &amp;amp; Binui holds 50% of Policity Ltd., the concessionaire operating the Israel Police National Academy center.&amp;nbsp;In 2011, the company was awarded the franchise to establish, operate, maintain and provide training services to the Israel Police National School for 25 years.&amp;nbsp;Shikun &amp;amp; Binui also holds 25% of the venture that provides training and ICT services for the project for a period of 22 years.In September 2024, Shikun &amp;amp; Binui was awarded a tender for the planning and construction of a police station building in the city of Sderot.&amp;nbsp;NaqabShikun &amp;amp; Binui is significantly involved in the development of energy, infrastructure and military projects in the Naqab region. These projects are part of long-standing policies aimed at expanding industrial production and military presence and increasing the Israeli Jewish population in the region, while dispossessing the Naqab’s Palestinian Bedouin population.&amp;nbsp;Neot Hovav Waste Treatment PlantShikun &amp;amp; Binui fully owns and operates a plant for the treatment of industrial waste and hazardous materials in the Neot Hovav Industrial Zone in the Naqab.&amp;nbsp;Shikun &amp;amp; Binui&amp;nbsp;holds a lease agreement for 29,978 square meters of land with the Israel Land Authority for 49 years, until September 2062, with an option to extend for an additional 49 years.&amp;nbsp;The Neot Hovav Industrial Zone centralizes the treatment of the most hazardous chemical waste in Israel, located only meters from the unrecognized Palestinian Bedouin village of Wadi Na'am.&amp;nbsp;Ramat Hovav Power StationShikun &amp;amp; Binui holds 50% of the Ramat Hovav Power Station, a gas-fired power plant project with a production capacity of approximately 1,149 megawatts, located next to the Neot Hovav Industrial Zone in the Naqab. The plant was acquired in 2020 from the Israel Electric Corporation.&amp;nbsp; &amp;nbsp;The power station runs primarily on natural gas sourced from offshore fields in the Mediterranean Sea.&amp;nbsp;Shikun &amp;amp; Binui holds agreements for the purchase of natural gas worth billions of NIS from the “Karish” and “Leviathan” gas fields in the Mediterranean for the power station. The agreements were signed in 2020 for a period of 20 years.Israel’s unilateral gas production in the Mediterranean and its control of maritime infrastructure facilitate its control over energy supply, maritime borders, and Palestinian access to resources. Israel systematically denies Palestinians access to their oil and gas reserves, ensuring the undevelopment of the Palestinian economy and its continued dependence on Israel for energy needs.&amp;nbsp;Siemens Energy provides maintenance services for turbines at the power station.&amp;nbsp;Solar Projects&amp;nbsp;In October 2025, Shikun &amp;amp; Binui Energy signed a concession agreement with the Ministry of Finance to establish a photovoltaic project in Ashalim in the Naqab for NIS 425 million. Under the agreement, the State will be entitled to 50% of the profit from the facility, which is expected to begin commercial operation in 2027.In May 2023, Shikun &amp;amp; Binui won a NIS 277 million tender from the Israeli Land Authority for the design and construction of a photovoltaic facility with leasing rights for 24 years in the Neot Hovav Industrial Zone in the Naqab. The project is part of the establishment of six photovoltaic facilities in an area of about 5,000 dunams located within the Ramat Beka Military Industrial Zone plan, which occupies an area of approximately 112,838 dunams, and its planned expansion entails the demolition of 1,200 Bedouin homes while exposing thousands of Bedouin residents of the area to health risks.The company holds 50% of Ramat Hovav Power Plant Limited Partnership in the Naqab. The plant was purchased from Israel Electric Corporation (IEC) in December 2020 in partnership with Edeltech company, which holds the remaining 50%.&amp;nbsp;The company has been involved in the construction, operation and maintenance of additional solar projects in the Naqab, , Nevatim, Shneur Tze’elim, Sde Boker, Givolim, Hatzerim, Timna Valley, Kibbutz Urim, Moshav Nevatim, Shibolim, and Brosh. Together these solar farms produce over 300 MW of electricity and take over thousands of dunams of land.</t>
+  </si>
+  <si>
+    <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>Construction, Energy and Renewable Energy, Real Estate</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Gaza, Naqab, West Bank</t>
   </si>
   <si>
     <t>Tahal Group International</t>
   </si>
   <si>
     <t>Israel, Netherlands</t>
   </si>
   <si>
     <t xml:space="preserve">A multinational engineering company specializing in water and waste-water systems.
 Tahal Group International was contracted to develop the master plan for sewerage and wastewater reuse for Jerusalem. The master plan covers the western plant (Sorek-Refa&amp;rsquo;im), which serves the settlements of Givat Zeev and Beitar Illit in the occupied West Bank, as well as two plants, Homat Shmuel and Nabi Musa, that treat sewage from the eastern basin of Jerusalem.
 The Eastern Sewage Treatment Plant (Nabi Musa) treats sewage from the northeastern neighborhoods of Jerusalem (including the settlement neighborhoods of Neve Ya&amp;#39;akov and Pisgat Ze&amp;#39;ev) as well as the settlements of Ma&amp;rsquo;aleh Adumim, Ma&amp;#39;aleh Adumin Industrial Zone, Adam, Anatot, and Mitzpeh Yericho. The treatment plant was built in the area of Nabi Mussa in the Jordan Valley in the occupied West Bank, on a 200 dunam plot to be used for aerated lagoons. According to Tahal&amp;#39;s design, the plant will have the potential to treat sewage from the Og basin and from the Kidron Valley. The Eastern Plant will replace the Og Reservoir, located near the Dead Sea, which is temporarily being used as a sewage treatment plant. The reservoir will continue to be used as a reservoir for treated effluent used in irrigation within agricultural settlements in the occupied Jordan Valley.
 The company was also contracted by the Association of Towns in the Ayalon Region, located between Jerusalem and Tel Aviv, to dispose and reclaim waste-water from the Ayalon Region. This purified waste-water will be used for irrigation of cotton, citrus, avocados, vineyards and industrial crops in the Ramla and Latrun areas, parts of which are located beyond the green line. During this project, a water reservoir was constructed in the Latrun Valley in the occupied Palestinian territory.
 Through its wholly owned subsidiary Tahal Consulting Engineers, the company has carried out numerous sewage and water infrastructure projects in settlements of Givat Zeev, Maale Adumim, Nokdim and Beitar Illit in the occupied West Bank.
 Between 1997 and 2018, it was contracted by the Israeli Ministry of Housing and Construction to carry out several water and sewage infrastructure projects in Beitar Illit for the total sum of 1,433,761 NIS. Its most recent contract is valid until 2023.
 In Maale Adumim, the company has multiple infrastructure planning contracts, some of them in connection with the planning of new housing projects in the settlement. In Nokdim, it has a 125,055 NIS water and sewage planning project.
 In occupied East Jerusalem, Tahal Consulting Engineers carried out projects in the settlement neighborhoods of Neve Yaakov and Har Homa (Homat Shmuel). In 2012-2018, it was contracted to carry out a sewage planning project in Neve Yaakov. The contracts are in connection with the marketing of 394 housing units and are valued at 226,459 NIS. In 2007-2018, it was contracted to perform sewage infrastructure works in Har Homa for 193,469 NIS.
 In 2015, company subsidiary Tahal-Leitersdorf (50%) was contracted for preliminary planning works for the construction of Hiran, a new Jewish-only town to be built on the ruins of the Palestinian Bedouin village of Umm al-Hiran in the Naqab (Negev) region within the Green Line. The contract is valued at 941,773 NIS and is valid until 2021.
 Tahal was also contracted by the Israeli Ministry of Defense to build roads and Infrastructural works for the Zikkim military base in a 15 million USD project. In the early 2000s, it took part in the planning of Nachshonim military base.
 In 2007, Tahal Consulting Engineers was also contracted by the Israeli government to carry out water planning as part of the Peace Talks with the Palestinian Authority. In 2005-2010, it was contracted to perform water systems coordination work for the so-called Disengagement Plan, under which Israeli settlements in the Gaza Strip were evacuated and Israeli forces withdrew from Gaza. Israeli withdrawal was immediately followed by the imposition of a full Israeli military blockade on Gaza.
 </t>
   </si>
   <si>
     <t>Electricity, Gas and Water Supply, Waste Management</t>
   </si>
   <si>
     <t>Teralight</t>
   </si>
   <si>
     <t>Public</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Israeli company active in the development, financing, operation and management of solar energy projects.
 The company has several solar field projects in different stages of development in the occupied West Bank
 In July 2023, Teralight was one of five companies that were awarded a tender issued by 19 settlements in the West Bank for the construction of photovoltaic (PV) solar systems to generate electricity on the roofs of local council buildings and on top of the roofing of public areas in the settlements. The tender, supported by the Israeli Ministry of Energy, included a proposed potential area for the construction of solar systems on more than 1,541 dunams and a planned capacity of 173.6 MW, with a potential revenue of NIS 120 million a year. The settlements issued the tender include Ma&amp;#39;ale Adumim, Modi&amp;#39;in Illit, Bitar Illit, Elkana, Beit El, Karnei Shomron, Kdumim, Givat Ze&amp;#39;ev, Sha&amp;rsquo;ar Shomron, Oranit, Emanuel, Alfei Menashe, Emanuel, Har Adar, and the settlements of the Jordan Valley Regional Council, the Megilot Regional Council, Mateh Binyamin Regional Council, Shomron Regional Council and Mount Hebron Regional Council.
 Jordan Valley Solar Field 
 Through its fully-owned subsidiary, Menorah Mivtachim Energy Jordan Valley Solar Project Ltd, the company is the financier, developer and operator of a planned 340MW solar energy project in the Jordan Valley in the occupied West Bank, expected to start its commercial operation in 2026. The solar field will take up a total of 3,250 dunams of occupied land and is expected to be the largest solar energy project on both sides of the Green Line.
 For the purpose of the project, the company entered into an agreement with 13 settlements for the right to use the land for a period not exceeding 24 years and 11 months in exchange for a fixed annual usage fee. The company holds the option to carry out the project through a joint corporation with the settlements, in which Teralight will hold 74% and the settlements would hold the remaining 26%.
 Naama Solar Field
 In March 2020, Menorah Mivtahim C.S Solar Investments 1 Ltd, a fully owned subsidiary of Teralight, was awarded a tender from the Israeli Civil Administration&amp;nbsp;to establish a 9.97 MW capacity solar PV facility in the West Bank which will be connected to high and low voltages distribution network, at a fixed tariff for a period of 23 years from the date of commercial operation of the project. The company established a &amp;nbsp;joint corporation with the settlement of Naama in the Jordan Valley in which they hold 74% and 26% stakes, respectively. The project, at a cost of NIS 36 million, is currently under construction.
 In 2022, Menorah Mivtahim Energy was selected to participate in a pilot program launched by the Ministry of Energy and the Ministry of Agriculture &amp;amp; Rural Development to examine the feasibility of the dual use of agricultural land for electricity generation from solar energy. As part of the project, the company will collaborate with Ariel University to construct an agro-voltaic facility in a vineyard in the settlement of Beka&amp;rsquo;ot in the Jordan Valley.
 </t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Services to the Settlements, Settlement Enterprise, Settlement Production</t>
   </si>
   <si>
-    <t>Renewable Energy</t>
+    <t>Energy and Renewable Energy</t>
   </si>
   <si>
     <t>Jordan Valley</t>
   </si>
   <si>
     <t>Tnuva Group</t>
   </si>
   <si>
     <t>An Israeli food production and marketing company, the largest food group in Israel.&amp;nbsp;The company has the largest distribution network in Israel of chilled and frozen products, including a wide range of dairy products, meat, fish, frozen vegetables, doughs and frozen and chilled food. Tnuva owns the brands Tnuva Milk, Tnuva Cottage, Emek Cheese, GO Piraeus, Yoplait, YOLO, Tnuva Alternative, Adom Adom, Mama Of, Sunfrost, Maadanot, Tnuva Fish, and more.&amp;nbsp;The company's second largest shareholder, Mishkey Kibutzim Agricultural Cooperative Society (23%), is a cooperative association which includes settlements in the occupied West Bank and the Syrian Golan, including the settlements of Beit Ha'arava, Gilgal, Yitav, Almog, Na'aran, and Kalia in the occupied West Bank, and the settlements of Mevo Hama, Kfar Haruv, Gshur, Afik, Ein Zivan, Merom Golan, Ortal, El Rum, Neve Eitan, Sha’ar Hagolan and Odem in the occupied Syrian Golan.Settlement Production&amp;nbsp;Tnuva is the largest provider of milk and dairy products in Israel. Some of its milk originates from dairy farms located in the occupied West Bank and the Syrian Golan, including the settlements of Almog, Shadmot Mehola and&amp;nbsp;Kalia in the Jordan Valley, and in the settlement of Rosh Tzurim in the occupied West Bank. Additional dairy farms are located in the settlements of Gshur, Kfar Haruv, Afik, Meitsar, Alumot, Yonatan, Ma'agan, Keshet, Kanaf, Ne'ot Golan, Giv'at Yo'av, Avnei Eitan, Ma'ale Gamla and Kidmat Tsvi in the occupied Syrian Golan.&amp;nbsp;Services to Settlements&amp;nbsp;The company’s brand “Tnuva GO” sponsors gym complexes in settlements in the occupied West Bank, including in Jordan Valley, Elkana, Alefi Menashe, Beit El and Givat Ze’ev, and in the settlement neighborhoods of Pisgat Ze’ev and Gilo in occupied East Jerusalem.&amp;nbsp;Services to the Israel Police and Israel Prison Service&amp;nbsp;Tnuva supplies food products to the Israel Police and the Isreal Prison Service (IPS).&amp;nbsp;In July 2018, the company won a joint tender for the Israeli Police and the Israel Prison Service for the purchase of grocery products for five years for a total amount of 52,000,000 NIS.In July 2023, the contract for supplies to the Police was extended until January 2024 for NIS 6,000,000, and to the IPS for NIS 22,000,000. In October 2023, the contract was expanded with additional supplies to the Police until the end of December 2023 for NIS 9,000,000. In December 2023, the contract for supplies to the Police was extended until June 2024 for NIS 5.5 million.&amp;nbsp;In February 2024, the company was awarded a tender from the IPS for the supply of grocery products and eggs until the end of March 2024 for 6,000,000 NIS.In June 2024, the company was contracted with exemption from tender to provide the Police with additional grocery shopping for NIS 1,500,000.&amp;nbsp;In September 2019, the company won a tender for the purchase of meat, poultry, fish and frozen products for the Israeli Prison Service and the Israel Police for a period of five years. Between September 2019 and September 2024, the company provided the services under the agreement for an estimated average amount of approximately NIS 34,000,000 per year.In September 2024, Tnuva was awarded a tender from the IPS for the supply of meat, poultry, fish and frozen products until January 2025 for 17,000,000 NIS. In May 2025, the contract with the IPS was extended until the end of June 2025 for 800,000 NIS.&amp;nbsp;In September 2024, the company was contracted by the Israel Police with exemption from tender to provide meat, poultry and fish products until January 2025 for NIS 1,800,000.&amp;nbsp;Palestinian Captive Market&amp;nbsp;Tnuva enjoys access to the Palestinian captive market and markets its products in the occupied West Bank. In 2016, Tnuva Group's sales to the Palestinian Authority amounted to hundreds of millions of shekels.&amp;nbsp;Prior to the Israeli invasion of the Gaza Strip in October 2023, the company marketed its products in Gaza, which has been under Israeli siege since 2017, with Israel controlling and restricting the goods entering it. In 2014, 200 tons of Tnuva products were imported to Gaza every day, mainly milk and cream, and distributed in about 1,700 stores. In 2012, the import value of Israeli products bought in Gaza amounted to NIS 1.3 billion.&amp;nbsp;</t>
   </si>
   <si>
     <t>Economic Exploitation, Palestinian Captive Market, Services to the Settlements, Settlement Enterprise, Settlement Production, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Gaza, Syrian Golan, West Bank</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
@@ -1481,51 +1085,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I39"/>
+  <dimension ref="A1:I41"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -1584,1070 +1188,1126 @@
       </c>
       <c r="E3" s="0" t="s">
         <v>20</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H3" s="0" t="s">
         <v>23</v>
       </c>
       <c r="I3" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="0">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>25</v>
       </c>
       <c r="C4" s="0" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="D4" s="0" t="s">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="E4" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>22</v>
-[...3 lines deleted...]
-      </c>
+        <v>29</v>
+      </c>
+      <c r="H4" s="0"/>
       <c r="I4" s="0" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="0">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D5" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E5" s="0" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="F5" s="0" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="G5" s="0" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="H5" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I5" s="0" t="s">
-        <v>33</v>
+        <v>24</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="0">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>34</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>35</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="H6" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="I6" s="0" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="0">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C7" s="0" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E7" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>22</v>
+        <v>37</v>
       </c>
       <c r="H7" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I7" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C8" s="0" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F8" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="H8" s="0" t="s">
-        <v>27</v>
+        <v>46</v>
       </c>
       <c r="I8" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="0">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="G9" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H9" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I9" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="F10" s="0" t="s">
-        <v>49</v>
+        <v>13</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="H10" s="0" t="s">
-        <v>15</v>
+        <v>38</v>
       </c>
       <c r="I10" s="0" t="s">
-        <v>50</v>
+        <v>16</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H11" s="0" t="s">
         <v>23</v>
       </c>
       <c r="I11" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="H12" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="I12" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F13" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H13" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="I13" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>19</v>
+        <v>63</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>64</v>
-[...3 lines deleted...]
-      </c>
+        <v>66</v>
+      </c>
+      <c r="H14" s="0"/>
       <c r="I14" s="0" t="s">
-        <v>24</v>
+        <v>67</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>66</v>
+        <v>19</v>
       </c>
       <c r="E15" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>64</v>
-[...1 lines deleted...]
-      <c r="H15" s="0"/>
+        <v>71</v>
+      </c>
+      <c r="H15" s="0" t="s">
+        <v>59</v>
+      </c>
       <c r="I15" s="0" t="s">
-        <v>69</v>
+        <v>24</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>72</v>
+        <v>41</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="H16" s="0" t="s">
-        <v>58</v>
-[...3 lines deleted...]
-      </c>
+        <v>59</v>
+      </c>
+      <c r="I16" s="0"/>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>36</v>
+        <v>77</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>76</v>
+        <v>37</v>
       </c>
       <c r="H17" s="0" t="s">
-        <v>58</v>
-[...1 lines deleted...]
-      <c r="I17" s="0"/>
+        <v>38</v>
+      </c>
+      <c r="I17" s="0" t="s">
+        <v>30</v>
+      </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E18" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="H18" s="0" t="s">
-        <v>15</v>
+        <v>81</v>
       </c>
       <c r="I18" s="0" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>49</v>
+        <v>77</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="H19" s="0" t="s">
-        <v>15</v>
+        <v>38</v>
       </c>
       <c r="I19" s="0" t="s">
-        <v>33</v>
+        <v>84</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>84</v>
-[...3 lines deleted...]
-      </c>
+        <v>87</v>
+      </c>
+      <c r="G20" s="0"/>
       <c r="H20" s="0" t="s">
-        <v>85</v>
+        <v>59</v>
       </c>
       <c r="I20" s="0" t="s">
-        <v>33</v>
+        <v>24</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>18</v>
+        <v>89</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>19</v>
+        <v>90</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>30</v>
+        <v>41</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>31</v>
+        <v>92</v>
       </c>
       <c r="H21" s="0" t="s">
-        <v>32</v>
+        <v>59</v>
       </c>
       <c r="I21" s="0" t="s">
-        <v>88</v>
+        <v>93</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>89</v>
+        <v>94</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>19</v>
+        <v>63</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>91</v>
-[...1 lines deleted...]
-      <c r="G22" s="0"/>
+        <v>96</v>
+      </c>
+      <c r="G22" s="0" t="s">
+        <v>74</v>
+      </c>
       <c r="H22" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="I22" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="0">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>93</v>
+        <v>10</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>94</v>
+        <v>19</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>36</v>
+        <v>87</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="H23" s="0" t="s">
-        <v>58</v>
+        <v>42</v>
       </c>
       <c r="I23" s="0" t="s">
-        <v>97</v>
+        <v>30</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="0">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>66</v>
+        <v>19</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>100</v>
+        <v>21</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>76</v>
-[...3 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="H24" s="0"/>
       <c r="I24" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="0">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>91</v>
+        <v>21</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>103</v>
-[...3 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="H25" s="0"/>
       <c r="I25" s="0" t="s">
-        <v>33</v>
+        <v>24</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="0">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="s">
         <v>104</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>105</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>21</v>
+        <v>106</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="H26" s="0"/>
+        <v>74</v>
+      </c>
+      <c r="H26" s="0" t="s">
+        <v>81</v>
+      </c>
       <c r="I26" s="0" t="s">
-        <v>24</v>
+        <v>84</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="0">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>22</v>
       </c>
-      <c r="H27" s="0"/>
+      <c r="H27" s="0" t="s">
+        <v>46</v>
+      </c>
       <c r="I27" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="0">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>76</v>
+        <v>66</v>
       </c>
       <c r="H28" s="0" t="s">
-        <v>85</v>
+        <v>42</v>
       </c>
       <c r="I28" s="0" t="s">
-        <v>88</v>
+        <v>30</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="0">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="C29" s="0" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>21</v>
+        <v>96</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H29" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I29" s="0" t="s">
-        <v>24</v>
+        <v>67</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="0">
         <v>29</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="C30" s="0" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>64</v>
+        <v>117</v>
       </c>
       <c r="H30" s="0" t="s">
-        <v>37</v>
+        <v>46</v>
       </c>
       <c r="I30" s="0" t="s">
-        <v>33</v>
+        <v>93</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="0">
         <v>30</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>100</v>
+        <v>13</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H31" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="I31" s="0" t="s">
-        <v>69</v>
+        <v>16</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="0">
         <v>31</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="C32" s="0" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>119</v>
+        <v>19</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>122</v>
+        <v>37</v>
       </c>
       <c r="H32" s="0" t="s">
-        <v>23</v>
+        <v>38</v>
       </c>
       <c r="I32" s="0" t="s">
-        <v>33</v>
+        <v>123</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="0">
         <v>32</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="C33" s="0" t="s">
-        <v>124</v>
+        <v>10</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>125</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>126</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>91</v>
+        <v>127</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="H33" s="0" t="s">
-        <v>85</v>
+        <v>23</v>
       </c>
       <c r="I33" s="0" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="0">
         <v>33</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="C34" s="0" t="s">
-        <v>10</v>
+        <v>130</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>19</v>
+        <v>131</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>91</v>
+        <v>87</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>127</v>
-[...1 lines deleted...]
-      <c r="H34" s="0"/>
+        <v>133</v>
+      </c>
+      <c r="H34" s="0" t="s">
+        <v>81</v>
+      </c>
       <c r="I34" s="0" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="0">
         <v>34</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="C35" s="0" t="s">
-        <v>131</v>
+        <v>10</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>115</v>
+        <v>87</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>64</v>
+        <v>133</v>
       </c>
       <c r="H35" s="0"/>
       <c r="I35" s="0" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="0">
         <v>35</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="C36" s="0" t="s">
-        <v>18</v>
+        <v>137</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>134</v>
+        <v>138</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>21</v>
+        <v>111</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>22</v>
-[...3 lines deleted...]
-      </c>
+        <v>66</v>
+      </c>
+      <c r="H36" s="0"/>
       <c r="I36" s="0" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="0">
         <v>36</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="C37" s="0" t="s">
-        <v>131</v>
+        <v>18</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>136</v>
+        <v>19</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>36</v>
+        <v>21</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>138</v>
+        <v>22</v>
       </c>
       <c r="H37" s="0" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="I37" s="0" t="s">
-        <v>97</v>
+        <v>24</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="0">
         <v>37</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="C38" s="0" t="s">
-        <v>140</v>
+        <v>18</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="H38" s="0" t="s">
-        <v>58</v>
+        <v>38</v>
       </c>
       <c r="I38" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="0">
         <v>38</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="C39" s="0" t="s">
-        <v>54</v>
+        <v>137</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>19</v>
+        <v>147</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>147</v>
+        <v>41</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>122</v>
+        <v>149</v>
       </c>
       <c r="H39" s="0" t="s">
-        <v>32</v>
+        <v>42</v>
       </c>
       <c r="I39" s="0" t="s">
-        <v>148</v>
+        <v>93</v>
+      </c>
+    </row>
+    <row r="40" spans="1:9">
+      <c r="A40" s="0">
+        <v>39</v>
+      </c>
+      <c r="B40" s="0" t="s">
+        <v>150</v>
+      </c>
+      <c r="C40" s="0" t="s">
+        <v>151</v>
+      </c>
+      <c r="D40" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E40" s="0" t="s">
+        <v>152</v>
+      </c>
+      <c r="F40" s="0" t="s">
+        <v>153</v>
+      </c>
+      <c r="G40" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="H40" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="I40" s="0" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="41" spans="1:9">
+      <c r="A41" s="0">
+        <v>40</v>
+      </c>
+      <c r="B41" s="0" t="s">
+        <v>156</v>
+      </c>
+      <c r="C41" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="D41" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>157</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="G41" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="H41" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="I41" s="0" t="s">
+        <v>159</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">