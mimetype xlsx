--- v0 (2026-05-31)
+++ v1 (2026-08-26)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="181">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="182">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -381,101 +381,104 @@
   </si>
   <si>
     <t>Falcon (WF) Technologies</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company specializing in the development, installation and maintenance of command and control systems.
 The company developed a sensor-based intrusion detection system for the Israeli military that is installed in the Jerusalem &amp;lsquo;Seam Zone&amp;rsquo; area, the area annexed by the Separation Wall. According to the company&amp;rsquo;s website, the system underwent two years of extensive testing by the Israeli military. The system is marketed to clients by ELSEC, a subsidiary of Elbit Systems.
 Additionally, the company developed and provided a wireless-based control systems for Israeli military storage facilities for tanks, armored vehicles, jeeps and launchers.
 The company also develops and installs computerized systems that detect malfunctions in electric systems, air conditioning systems, refrigerators and incubators. According to a map on the company&amp;rsquo;s website, such systems are installed in Maale Adumim and Ariel settlements in the occupied West Bank.
 In September 2015, E.D.I.G Industries &amp;amp; Installations, an affiliated company, signed an agreement with Treatec 21 Industries to establish a purification plant to serve the settlements of Nokdim and Kfar Eldad in the occupied West Bank and to provide maintenance services for a period of five years. The project was commissioned by the settlement regional council of Gush Ezion for the amount of 5.9 million NIS.
 </t>
   </si>
   <si>
     <t>Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Military, Security and Surveillance</t>
   </si>
   <si>
     <t>Formula Systems</t>
   </si>
   <si>
     <t>NASDAQ, TASE</t>
   </si>
   <si>
-    <t>A publicly traded Israeli&amp;nbsp; provider of IT solutions. Traded in TASE and NASDAQ.The company holds a 48.9% stake in Matrix IT, a publicly traded Israeli IT company that provides services for the Israeli Ministry of Defense and Israeli army, especially in air and missile defense, command &amp;amp; control, intellegnce and cyber systems development.In 2008, Matrix developed a training set for the Israeli army's armored troop vehicle. In 2011, Matrix won a 3-year contract to operate a Power Builder system for the IMOD. In addition, the company developed a unified system for all of the Israeli army’s websites. In 2017, John Bryce, a subsidiary of the company, won a 3-year contract to provide training for the Israeli army on cybersecurity and information security.In 2016-2017, Matrix provided IT consultants for the IMOD’s Coordinator of Government Activities in the Territories (COGAT). In 2017, it was contracted by COGAT to provide biometric identification for Palestinians in the occupied West Bank as part of the matrix of technologies that govern all movement of Palestinians within the oPt and into the Green Line. In 2018, the company was contracted by COGAT to provide an IT analyst for the Israeli military’s Philosopher Stone system, which contains all data on Palestinian workers entering Israel, and to provide screens for the Meitar system, part of the same system.In 2020, Matrix won a tender to supply, install and provide maintenance and support services for a High-Performance Computing Cluster system for Ariel University in the settlement of Ariel in the occupied West Bank.Formula Systems holds a 50% stake in TSG IT Advanced Systems, which develops advanced command and control, telecommunication, and Homeland Security (HLS) applications for the Israeli military, among other clients. Together with a consortium led by Israel Aerospace Industries (IAI), the company won an IMOD tender for relocating the Israeli military ICT units to the Naqab (Negev) region and establishing new data centers for the military, valued at hundreds of millions of shekels.Additionally, TSG’s Sky Solver (Hebrew: Poter Shamaim) technology has been used by the Israeli military in drills.TSG developed a command and control system for the Israeli Home Front Command. The system is installed in dozens of Israeli local authorities, including the settlement of Ma’ale Adumim in the occupied West Bank. The system is also installed in the Mateh Yehuda Regional Council, whose municipal jurisdiction area includes the Latrun enclave no-man’s-land, occupied in 1967.In addition, in 2019, TSG gave a technological demonstration to the Israeli military showcasing the company’s computerized vision and geolocation capabilities for military intelligence use in the West Bank. According to the company, the military aims to first deploy these technologies in the Nablus area of the West Bank.&amp;nbsp;</t>
-[...5 lines deleted...]
-    <t>Technology and Hi-tech</t>
+    <t>Israel, USA</t>
+  </si>
+  <si>
+    <t>Formula Systems (1985) Ltd. is an Israeli publicly traded information technology group that operates in 60 countries worldwide.&amp;nbsp;The group’s companies specialize in the production and development of software for the defense, utilities, telecommunications, healthcare, local administration, insurance and banking sectors, and implement technologies such as cloud, cyber, digital, data, and AI.&amp;nbsp;The company is controlled by the Polish multinational software company Asseco Poland S.A. (WSE: ACP).&amp;nbsp;The company's subsidiaries,&amp;nbsp;Matrix IT, Magic Software, and TSG Systems, provide services to the Israeli Ministry of Defense (IMOD), the Israeli military, security forces, and defense industries.&amp;nbsp;Matrix ITFormula Systems holds 48.21% in Israeli information technology company&amp;nbsp;Matrix IT (TASE: MTRX). Matrix IT provides various computing services and products to the Israeli Ministry of Defense, the Israeli military, and security forces, including the Israel Police, Border Police and the Israel Prison Service. Through its subsidiaries, the company also provides computing services and equipment to the Coordinator of Government Activities in the Territories, including to the Israeli Civil Administration in the occupied West Bank, and has previously provided to the Israeli military District Coordination and Liaison in Gaza.&amp;nbsp;For more, see Matrix IT&amp;nbsp;company profile.TSG IT Advanced Systems&amp;nbsp;Formula Systems’&amp;nbsp;subsidiary, TSG IT Advanced Systems Ltd. (TSE: TSG), is jointly owned with Israeli state-owned weapon manufacturer Israel Aerospace Industries (IAI), with each owning 42.32% of the company's shares.&amp;nbsp;TSG produces software systems primarily for the defense sector. The company develops control, monitoring and supervision systems that support decision-making, command and control systems for air and sea spaces, tactical systems, intelligence systems, and recording and interrogation systems.Services to the Israeli Ministry of Defense&amp;nbsp;70% of the&amp;nbsp;TSG IT’s revenue comes from the defense sector, mainly from the Israeli Ministry of Defense and the Israel Aerospace Industries. The company provides software solutions and services to the IMOD and the Israeli military, which account for 31% of its defense sector operations, and to Israeli weapon manufacturers&amp;nbsp;Elbit Systems and Rafael Advanced Technologies.&amp;nbsp;The company provides command and control systems for the Israeli military General Staff and various commands, including information fusion systems, intelligence research systems, recording systems, systems for homeland security, systems for managing communication networks, and software consulting services. The company develops, among other things, aerial imaging systems that include identification and tracking and are used for interception and warning, command and control systems, emergency preparedness and response systems, intelligence systems for planning attacks on targets, and intelligence systems for law enforcement authorities.Under contracts with the Israeli government, some of the rights to the company's technologies and inventions are retained by the Ministry of Defense.&amp;nbsp;According to the company's agreement with the Israeli Ministry of Defense dated June 26, 2019, for an indefinite period, the company is obligated to pay the Ministry royalties from its export sales in relation to sales resulting from government-funded development.Gaza Genocide &amp;nbsp;TSG developed and provided system implementation and maintenance for the Ministry of Defense during the genocide in Gaza.According to the company, some of its systems have been used extensively during the ongoing military onslaught on Gaza, including systems that were used operationally for the first time. These systems include rocket and unmanned aerial vehicle tracking services, maritime imagery, real-time intelligence event prediction, and home front command and control systems.The company participates in the development of critical defense systems, such as the Arrow and David's Slings missiles. David's Sling, also known as Magic Wand, is a Medium to Long-Range air and missile defense system operated by the Israeli military, developed by Rafael Advanced Technologies. The Arrow Anti-Ballistic Missile Defense System, developed by&amp;nbsp;Israel Aerospace Industries (IAI), is in use by the Israeli Air Force. The system has been extensively used since the Israeli military invasion of Gaza in October 2023. In addition, the company provides the Israeli air defense with artificial intelligence aerial imaging technologies.EarthSolverTSG developed the "EarthSolver" system for the Israeli military, which is used to generate targets using mobile devices distributed in the field. In August 2020, the military began implementing the system in the Infantry Corps brigades.&amp;nbsp;EarthSolver is an automated system that provides a critical capability for guided weapon systems by producing accurate 3D targeting coordinates in real time from multi-domain sensor data. The system allows soldiers in the field to independently generate accurate coordinates for building a target bank in short periods of time. The targets are attacked using a fighter jet that is operated by the combat team in the field shortly after marking a target.&amp;nbsp;The EarthSolver system was used in the Israeli military onslaught on Gaza in 2014.Tower of Fire&amp;nbsp;The company developed the "Tower of Fire" command and control system for the Israeli military.&amp;nbsp;The system is installed on the military's "Tzofit" aircraft and serves as a central intelligence collection means with an observation capability of tens of kilometers. The system has been operational since 2000 and is in regular use, both in routine and combat, by the Air Force, the military, and the defense establishment. The Tzofit aircraft (Beechcraft King-Air B-200) accompanies ground forces in various activities, such as reconnaissance missions in the occupied West Bank. The system is used to locate and identify targets for attacks from the air or from the ground, generate precise coordinates, and build a bank of targets for attacks.&amp;nbsp;The Tower of Fire simulator is also used in the Air Force training center.Military Intelligence Campus&amp;nbsp;In 2020, the company was selected to establish an advanced technological infrastructure for ICT services for the Israeli Military Intelligence Campus project, “Kiryat Hamodi’in”, in the Naqab. The Campus hosts the military’s Intelligence operations and houses soldiers and officers of the Intelligence, Cyber and Technology units, as well as the headquarters units of the Intelligence Division.&amp;nbsp;For more on military projects in the Naqab, see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab: Development and Military Projects.Military Data Centers&amp;nbsp;In 2017, TSG, together with Israel Aerospace Industries, won a huge tender from the Ministry of Defense&amp;nbsp;for a project&amp;nbsp;to consolidate dozens of the military data centers and establish new computing centers in the Naqab region as part of a plan to consolidate the military's ICT infrastructure. The tender, worth hundreds of millions of NIS, was the largest technology tender in the history of the Israeli military and defense establishment, and includes long-term planning, construction, migration, operation and maintenance services in accordance with military requirements, for a period of 10 years, with an option to extend for an additional seven years.&amp;nbsp;Command and Control System for the Home Front Command&amp;nbsp;TSG is the developer of the "Shu'al" system, a military and civilian Command and Control information system in use since 2016. The system was developed by TSG for the Israeli military Home Front Command in collaboration with the military ICT Division. The central emergency response system connects all Israeli emergency and rescue organizations, including the police and the military, onto a single platform.The Shu'al military system is used to transfer and share information between various bodies involved in home front activities, such as local authorities and government ministries, and collects vital information from military systems.Since October 2023, the Shu'al civilian system has been used by all Israeli local authorities, including the settlement of Ma’ale Adumim in the occupied West Bank.&amp;nbsp;TSG also developed the central command and control system of the military General Staff, known as "Lake Castle". &amp;nbsp;Services to the Israel Police&amp;nbsp;In March 2022, TSG was awarded, with exemption from tender, to provide the Israel Police with version update services for a Nuance biometric speaker recognition system from May 2022 until March 2025 for 200,000 NIS.&amp;nbsp;The Nuance system has been in use by the Israel Police since 2016. The system is sold and supported exclusively by TSG.Services to SettlementsIn 2020, TSG won a tender from the Modi'in Maccabim Re'ut Municipality to establish smart security infrastructure throughout the city, estimated at hundreds of thousands of euros. The tender included the installation of dozens of smart cameras and monitoring sensors, and the establishment of a new municipal CCTV system. The council's municipal area includes the city of Maccabim, located in a “demilitarized zone” outside the Green Line in the occupied West Bank.&amp;nbsp;Ofek Aerial Photography&amp;nbsp;Services for the Israeli Civil AdministrationThe company's subsidiary, Ofek Aerial Photography, provides aerial photography services for the Israeli Civil Administration (ICA) in the West Bank since 2015.&amp;nbsp;In 2024, the company received from the ICA NIS 1,544,400 for aerial multivision photography services.&amp;nbsp;In November 2023, the company was contracted, with exemption from tender, to conduct aerial photography of the West Bank areas for the period from November 2023 to the end of December 2023, for NIS 300,000.&amp;nbsp;In August 2023, the company was contracted, with exemption from tender, to expand an existing contract with the ICA for aerial photography in the West Bank areas, including vertical photography, orthophotography and point-by-point photographs according to polygons. Between July 2023 and the end of December 2023, the company was contracted to conduct aerial photography in the West Bank areas for NIS 300,000. &amp;nbsp;Between January and the end of October 2023, the company carried out aerial photography sorties for the ICA for NIS 1,126,920.&amp;nbsp;Between November 2021 and November 2022, the company carried out vertical photography and photography sorties for the ICA for NIS 585,000 and NIS 1,277,678, respectively. In 2020, the company was contracted by the ICA to carry out photography sorties for NIS 299,999. In 2019, the company carried out aerial photography in West Bank areas for NIS 799,998, and between 2018 and 2019, for NIS 309,999.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Services to the Settlements, Specialized Equipment and Services</t>
+  </si>
+  <si>
+    <t>Military, Security and Surveillance, Technology and Hi-tech</t>
+  </si>
+  <si>
+    <t>Gaza, Naqab, West Bank</t>
   </si>
   <si>
     <t>G1 Secure Solutions (formerly G4S Israel)</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Israeli provider of human security and electronic security services and technologies.
 The company was formerly part of the global&amp;nbsp;G4S&amp;nbsp;concern, which specializes in security personnel services, electronic security services, arrest alternative such as ankle monitors and operating private jail houses around the world. In December 2016, the company was&amp;nbsp;sold&amp;nbsp;to the Israeli equity fund, FIMI.
 Security services to settlements and industrial zones
 The company has provided security services, including security equipment and personnel, to businesses in the settlements in the occupied West Bank, including&amp;nbsp;Modi&amp;rsquo;in Illit,&amp;nbsp;Ma&amp;rsquo;ale Adumim, and the&amp;nbsp;Kalia&amp;nbsp;settlement in the Jordan Valley. The company also provided security services to businesses in the settlements&amp;rsquo; industrial zones of&amp;nbsp;Mishor Adumim&amp;nbsp;and&amp;nbsp;Atarot. In addition, after the company purchased Aminut Moked Artzi, one of the oldest private security companies in Israel, it took over its entire business operations, including security services to businesses in the&amp;nbsp;Barkan industrial Zone. The company has also provided services to the settlement neighborhood of&amp;nbsp;Har Adar&amp;nbsp;in occupied East Jerusalem.
 G1 Secure Solutions provides Closed Circuit TV (CCTV) systems to the Israeli Ministry of Public Security&amp;rsquo;s safe city project. The safe city project is implemented in dozens of settlement municipalities in the West Bank.
 In 2020, the company&amp;rsquo;s fully-owned subsidiary, G1 Hotelo Computerized, Systems was contracted by Ariel University, in the settlement of Ariel in the occupied West Bank, to provide small maintenance work services. The contract is for a period of three years with the option of extension for a total of five years.
 Additionally, in 2018, the company maintained cooperation with Ariel University which included the company&amp;rsquo;s participation in an open career day in the university.
 The company also provides security to Mei Tamar, a Mekorot (Israeli national water company) installation in the Jordan Valley in the West Bank.
 Services to Israeli Checkpoints
 The company has provided equipment for Israeli-run checkpoints in the occupied West Bank and Gaza, including luggage scanning machines and full body scanners by&amp;nbsp;Rapiscan&amp;nbsp;and&amp;nbsp;L-3&amp;lsquo;s Safeview, including to the&amp;nbsp;Erez&amp;nbsp;checkpoint in Gaza and to the&amp;nbsp;Qalandia,&amp;nbsp;Bethlehem&amp;nbsp;and&amp;nbsp;Irtah&amp;nbsp;(Sha&amp;rsquo;ar Efraim) checkpoints in the West bank. From 2008 to 2017, the company was contracted by the Israeli Civil Administration (ICA) for the provision and maintenance of nine Rapiscan metal gates installed in ICA checkpoints. In 2017, the contract was renewed until 30 April 2018.
 Services to Israeli Police
 In January 2021, the company&amp;rsquo;s fully-owned subsidiary G1 Hotelo Computerized Systems, was contracted by Israel Police, with an exemption from tender, to be the sole provider of control system maintenance for Israeli Border Police base located in the settlement of Atarot in occupied East Jerusalem, until the end of 2025 for the amount of NIS 120,000. Also in 2021, the company was contracted by Israel Police, with an exemption from tender, to provide Structure Control System maintenance until 2026, for NIS 120,000.
 G1 holds a 25% stake in Policity&amp;ndash; Operator Ltd., the consortium that won the tender for the construction, financing, planning, management, operation, maintenance and training of the National Police Academy campus and training facility, which was opened in 2015, for a period of 25 years for an amount of NIS 2.2 billion.
 G1 built the PA system, fire detection system, multimedia, safety and security systems for the project and its security division operates the systems at Policity during the operating period. The remaining shares are held by the publicly traded Israeli corporation Housing and Construction Shikun &amp;amp; Binui Group (50%) and G4S Holdings (B) B.V (25%).
 In 2020, Policity provided shooting trainings for the Israeli Civil Administration (ICA) for NIS 52,556. In 2011, the G1 won a public tender to provide, install and maintain low tension security systems to the Israeli police. The contract ended in 2015. The company provided equipment to the headquarters of the Israeli police in the West Bank, located in the highly contested E-1 area next to Ma&amp;rsquo;ale Adumim settlement (the Judea and Samaria Police Headquarters &amp;ndash; &amp;ldquo;Machoz Shai&amp;rdquo;).
 Services to Israel Prison Service (IPS)
 In April 2022, G1 was contracted by the IPS, with exemption from tender, to provide supervised patrol and verification services for the amount of NIS 350,000 until November 2022. In March 2022, the company was contracted to provide maintenance and installation services of fire and smoke detection systems and fire extinguishing systems for a period of one year with the possibility for a three year extension of the contract.
 Also in 2022, the company was contracted, with an exemption from tender, to provide Baggage Systems maintenance for a period of three years for NIS 2,120,826. In 2021, the company was contracted, with an exemption from tender, to provide patrol and verification services for NIS 350,000 for a period of six months.
 Also in 2021, the company was contracted with an exemption from tender, to provide maintenance services for Baggage X-ray System for NIS 970,000 until 2022.
 In August 2018, G1 was contracted to provide maintenance for integrated management systems for Israel Prison Service (IPS), including a CCTV system, digital recording, control rooms and control and monitoring computers. The contract, in the amount of NIS 2,644,000, is valid through 31 December 2019.
 According to IPS&amp;rsquo; logistical support center, maintenance provision will gradually be transferred to Magalcom (of Telrad Group) and Top Sky Line, which won a 2015 IPS tender for the development of new management systems to be installed in all prisons, as well as maintenance of existing systems.
 In 2017, the company was contracted to provide maintenance of security and control systems for NIS 335,902.
 During 2016, it had contracts with the IPS in the amount of NIS 11,543,885. These contracts include: An integrated management system in Ofer prison for NIS 663,306. Ofer is an Israeli prison for Palestinian political prisoners, located in the West Bank, near the settlement of&amp;nbsp;Givat Ze&amp;rsquo;ev.
 The prison holds 1,500 Palestinian political prisoners and includes a military court which judges detainees from the West bank on a daily basis. Installing and maintaining an integrated management system, a closed circuit system and a cards&amp;rsquo; reader in Megido prison for NIS 569,639. Megido prison, located within the Green Line, is a detention facility designated for&amp;nbsp;Palestinian political prisoners. Megido prison holds over 1,200 Palestinian political prisoners. The company installed and maintained technological systems in Ketziot prison for NIS 430,019. Ketziot prison is the biggest incarceration facility in Israel and holds some 2,200 Palestinian political prisoners (the entire prison population includes 2,500 prisoners). The Ketziot prison has a military court for administrative detention and many of the prisoners held in Ketziot are under administrative detention. The Ketziot prison also includes the Holot facility and Saharonim prison for foreign immigrants. Installing a collaborating management system in Shata prison for the amount of NIS 318,111. Shata prison (currently Hashita prison) is a maximum security prison for criminal prisoners and for Palestinian political prisoners. In addition, the company installed cameras in Nachshon cells for NIS 128,406. Nachson is a central unit of the IPS for escort of prisoners, a security force and an intervention force of the IPS. The unit facilitates the transportation of prisoners for place to place.
 During 2016, the company also installed a PA systems in Rimonim prison for the amount of NIS 238,330 and performs the maintenance of a collaborating management system in Rimonim prison for NIS 35,336. Rimonim prison (part of Hasharon compound) is mostly a criminal prison but includes a wing for Palestinian political prisoners. In previous years, the company was contracted by the IPS to perform the following activities: Installing and operating the entire security system of the Ketziot Prison, the central control room of the Megido Prison and security services to Damon prison. Damon Prison, also located inside Israel, holds over 500 Palestinian political prisoners and undocumented persons from the occupied West Bank. Some of these prisoners have not been charged yet and some are administrative detainees. The company also installed peripheral defense systems on the walls surrounding the Ofer prison and operates a central control room for the entire Ofer compound.
 In addition, the company also provided the entire security systems and the central control room in Rimonim prison. The company also provided security systems for the Abu Kabir, Kishon (&amp;ldquo;Al-Jalameh&amp;rdquo;) and Jerusalem (&amp;ldquo;Russian Compound&amp;rdquo;) detention and interrogation facilities. Palestinian political prisoners are usually held in detention facilities without legal proceeding for long periods of time.&amp;nbsp;Human rights organizations&amp;nbsp;have collected evidence showing that Palestinian prisoners are regularly subjected to torture in these facilities. Since 2005, the company has been providing IPS with ankle monitors. The ankle monitors are manufactured by the Israeli company Elmo Tech.
 Additional activities of the company
 The company is one of the major security systems provider to the Israeli government, the Israeli Ministry of Defense (IMOD) and the Israeli Air Force, including the IMOD complex (&amp;ldquo;Hakirya&amp;rdquo;) in Tel Aviv. It also provided security systems to the Israeli armored corps base of Nachshonim, which was donated by the US army in accordance with the&amp;nbsp;Wye River Memorandum. The company operates security patrol units which secure oceanic facilities, vehicles and transport routes, buildings and equipment of the security and finance industries. These units, as the company states, are manned by &amp;ldquo;combatants who graduated elite combat units in the Israeli army&amp;rdquo;.
 Between 2010 and 2018, the company provided and maintained security systems for the Israeli Population and Immigration Authority for the total sum of NIS 9,123,095. In March 2019, the contract was extended to 30 September 2019 for an additional NIS 750,000. Among the company&amp;rsquo;s clients is the Western Wall Heritage Foundation, a governmental body established by the Ministry of Religion in 1988 carrying out development and infrastructure work and hold Jewish religion ceremonies in the site located in the occupied Old City in East Jerusalem.
 </t>
   </si>
   <si>
     <t>Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Gadish Engineering – Yoram Gadish Group</t>
-  </si>
-[...1 lines deleted...]
-    <t>Israel, USA</t>
   </si>
   <si>
     <t xml:space="preserve">Gadish Group is one of Israel&amp;rsquo;s largest private engineering management company with an annual turnover exceeding 300 million USD.
 The Group was awarded a Moriah &amp;ndash; Jerusalem Development Company contract for the construction of a bridge for the Jerusalem Light Rail (JLR) worth some 74 million USD (250 million NIS). The JLR connects Israeli settlements in occupied East Jerusalem with the western part of the city, expropriating occupied Palestinian land and promoting increased territorial contiguity for settlements.
 The Group is also involved in a housing construction project in Beitar Illit settlement. In addition, the Group&amp;rsquo;s clients include the Ministry of Defense, the Israeli Police, Shufersal supermarket with branches in settlements across the occupied West Bank and East Jerusalem, as well as Barkan Winery and Maale Adumim settlement council.
 Furthermore, the Group was selected to take part in the construction of a railway in the Naqab from Beer Sheva to Arad. When completed, the 28km railway will lead to the forced displacement and adversely impact the daily life of some 50,000 Palestinians in the Naqab living Alfora&amp;rsquo;a, Ksefe, Alzarora, Ktmat.
 According to BIMKOM &amp;ndash; Planners for Planning Rights, the rail will block people&amp;rsquo;s entry to their villages, limit access to residential area and agricultural land; restriction and prevention of construction and development on both sides of the rails and wide areas of land where their communities exist; land expropriation and demolition of residential buildings.
 </t>
   </si>
   <si>
     <t>East Jerusalem, Naqab, West Bank</t>
   </si>
   <si>
     <t>Hagihon Company Ltd. – Jerusalem Area's Water and Wastewater Utility</t>
   </si>
   <si>
     <t xml:space="preserve">Hagihon provides wastewater management to illegal Israeli settlements, appropriates Palestinian wastewater and natural resources, and handles water infrastructure across occupied East Jerusalem. The company is involved in several Israeli high national priority projects including the Kedron Stream restoration project and the construction and expansion of the Jerusalem Light Rail.
 The Kedron stream restoration project
 As of 2020, Hagihon takes part in the restoration of the Kedron stream in the occupied West Bank. The project is worth more than NIS 800 million, done in cooperation with the Water Authority-Mekorot, the Coordinator of Government Operations in the West Bank (COGAT), the Jerusalem Municipality, Jerusalem Sewage Treatment Plants Ltd (JWPE), the Civil Administration (ICA) and the Prime Minister&amp;rsquo;s Office. The project aims to stop the sewage flow to the stream and lay a collection line. This line will drain the sewage for several kilometers, including the Palestinian Authority&amp;rsquo;s sewage through an eight-kilometer pipe to Og purification facility located in the Jordan Valley in the Occupied West Bank.
 The project also includes the construction of a hydroelectric station that will generate green electricity. The purified water will be used for agriculture and irrigation of palm groves in the Dead Sea area, in the Jordan Valley and in the Palestinian Authority.
 Since 2008, the Jordan Valley Water Association, a settlement water cooperative, has been operating an unauthorized facility near Kedron Stream that diverts the wastewater for settler use in date crops irrigation. In December 2015, Hagihon signed an agreement with the Jordan Valley Water Association to upgrade the unauthorized facility, stating that Hagihon will pay the cooperative in order to remove the solid waste from the wastewater.
 A 2016 report by Israel&amp;rsquo;s state audit mentions the intention of the Jordan Valley Water Association&amp;rsquo;s intention to close the facility in Horkanya Valley near the Kedron Stream.
 In 2020, a report by the Israeli Water authority showed that the Jordan Valley Water Association still holds property in the area of the Kedron Valley.
 Infrastructure and Water Projects in Jerusalem
 Hagihon takes part in the development of different infrastructure projects in Jerusalem including the development of new infrastructures for the Jerusalem Light rail, connecting Jerusalem with several settlement neighborhoods.
@@ -1856,823 +1859,823 @@
       <c r="E22" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>86</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>87</v>
       </c>
       <c r="H22" s="0"/>
       <c r="I22" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="0">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="s">
         <v>88</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>89</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>11</v>
+        <v>90</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="H23" s="0" t="s">
-        <v>20</v>
+        <v>74</v>
       </c>
       <c r="I23" s="0" t="s">
-        <v>24</v>
+        <v>94</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="0">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>87</v>
       </c>
       <c r="H24" s="0" t="s">
         <v>36</v>
       </c>
       <c r="I24" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="0">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>97</v>
+        <v>90</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H25" s="0"/>
       <c r="I25" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="0">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="H26" s="0" t="s">
         <v>57</v>
       </c>
       <c r="I26" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="0">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>52</v>
       </c>
       <c r="H27" s="0" t="s">
         <v>57</v>
       </c>
       <c r="I27" s="0"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="0">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H28" s="0"/>
       <c r="I28" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="0">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H29" s="0"/>
       <c r="I29" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="0">
         <v>29</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C30" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="H30" s="0" t="s">
         <v>57</v>
       </c>
       <c r="I30" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="0">
         <v>30</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H31" s="0"/>
       <c r="I31" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="0">
         <v>31</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="H32" s="0" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="I32" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="0">
         <v>32</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>41</v>
       </c>
       <c r="H33" s="0"/>
       <c r="I33" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="0">
         <v>33</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H34" s="0" t="s">
         <v>57</v>
       </c>
       <c r="I34" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="0">
         <v>34</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H35" s="0" t="s">
         <v>36</v>
       </c>
       <c r="I35" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="0">
         <v>35</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H36" s="0"/>
       <c r="I36" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="0">
         <v>36</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H37" s="0" t="s">
         <v>36</v>
       </c>
       <c r="I37" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="0">
         <v>37</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="H38" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="I38" s="0" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="0">
         <v>38</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H39" s="0"/>
       <c r="I39" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="0">
         <v>39</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>52</v>
       </c>
       <c r="H40" s="0" t="s">
         <v>36</v>
       </c>
       <c r="I40" s="0" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="0">
         <v>40</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>83</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H41" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="I41" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="0">
         <v>41</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>46</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H42" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I42" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="0">
         <v>42</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="H43" s="0" t="s">
         <v>74</v>
       </c>
       <c r="I43" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="0">
         <v>43</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C44" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H44" s="0" t="s">
         <v>57</v>
       </c>
       <c r="I44" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="0">
         <v>44</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="H45" s="0" t="s">
         <v>20</v>
       </c>
       <c r="I45" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="0">
         <v>45</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="C46" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="H46" s="0" t="s">
         <v>36</v>
       </c>
       <c r="I46" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="0">
         <v>46</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>87</v>
       </c>
       <c r="H47" s="0"/>
       <c r="I47" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="0">
         <v>47</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="H48" s="0"/>
       <c r="I48" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="0">
         <v>48</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="C49" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>27</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>30</v>
       </c>
       <c r="H49" s="0" t="s">
         <v>74</v>
       </c>
       <c r="I49" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="0">
         <v>49</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>46</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="H50" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I50" s="0" t="s">
         <v>24</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>