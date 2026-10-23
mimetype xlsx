--- v1 (2026-08-26)
+++ v2 (2026-10-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="182">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="168">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -105,88 +105,60 @@
 In addition, the company is involved in building the &amp;ldquo;Nofei Hasela&amp;rdquo; neighborhood in the settlement of Ma&amp;rsquo;ale Adumim.
 The company is also involved in multiple projects with the Israeli Ministry of Defense and the Israeli army. The company is a contractor with the Israeli military and the Ministry of Defense. Its military projects include the construction of &amp;ldquo;Kiryat Hatikshuv&amp;rdquo; in Be&amp;rsquo;er Sheva, which will be a &amp;ldquo;smart&amp;rdquo; army base operated by the Israeli army. The subsidiary Alom-Danya is involved in conducting aluminum works in a military base in the Naqab (Negev) area.
 Company subsidiary Geo Danya is involved in the construction of three sections of an underground wall around the besieged Gaza Strip under a Ministry of Defense contract valued at 770 million NIS.
 Another subsidiary, Cebus- Rimon is involved in the construction of a military training city. This subsidiary was also involved in the construction of the Tel Aviv Jerusalem Fast Train (A1) route, which crosses into the occupied West Bank in two sections.
 Additionally, another subsidiary of Africa Israel,&amp;nbsp;P.L.H. Lighting Engineering,&amp;nbsp;supplies lighting poles to construction projects in the settlements. P.L.H. has provided 18 and 25 meter high lightning poles to the Jerusalem light rail, which connects the city center with the surrounding settlement neighborhoods. P.L.H lightning poles were also documented in A-Jib Checkpoint and along the entrance road to the settlement of Gush Etzion.
 </t>
   </si>
   <si>
     <t>$1B-</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, West Bank</t>
   </si>
   <si>
     <t>Ahuzat Adi Construction Company</t>
   </si>
   <si>
     <t xml:space="preserve">A private construction company.
 The company is involved in several construction projects in Maaleh Adumim. The project is part of a contract between the company and the Israeli Civil Administration&amp;#39;s Custodian Unit Section in Yehuda and Shomron. In addition, the company is involved in a construction project in Efrat settlement and the construction of a commercial center in Beitar Ilit settlement in the occupied West Bank.
 </t>
   </si>
   <si>
     <t>West Bank</t>
   </si>
   <si>
-    <t>Airbnb, Inc.</t>
-[...29 lines deleted...]
-  <si>
     <t>Amisragas, American Israeli Gas Crop.</t>
   </si>
   <si>
     <t xml:space="preserve">Gas manufacturer and supplier.
 The company operates branches in the settlements of Ariel and Kiryat Arba&amp;#39;a, both located in the occupied West Bank.
 The company subsidiary, Rand Energy Systems, operates marketers in the West Bank.
 </t>
+  </si>
+  <si>
+    <t>Services to the Settlements</t>
   </si>
   <si>
     <t>Electricity, Gas and Water Supply</t>
   </si>
   <si>
     <t>$100M-$250M</t>
   </si>
   <si>
     <t>Amos Hadar Properties and Investments (Hadar Group)</t>
   </si>
   <si>
     <t xml:space="preserve">A construction and real estate group.
 Its full subsidiary and construction executer, Kir Had, has constructed 11 housing projects in the Ma&amp;#39;ale Adumim settlement in the occupied West Bank, and as of 2010 it is the major constructor of residential construction in Ma&amp;#39;aleh Adumim.&amp;nbsp;In fact from 2011 until today the company has constructed 5 housing projects consisting of 165 housing units in Ma&amp;#39;ale Adomim alone.
 Today the company is marketing its three main projects, all of which are located in Ma&amp;#39;ale Adumim. The projects are: Ma&amp;#39;aleh Hadar project, over 30 buildings taking up 18,200 square meters, Hadar boutique project, a high rise building with 17 housing units, and Medoragi Hadar a construction project that includes 10 buildings with 60 housing units, taking up over 6,000 square meters.
 The executing contractor of several projects in Ma&amp;#39;aleh Adumim is another full subsidiary of the group:&amp;nbsp;Mitzpor Adumim. The construction projects are funded by&amp;nbsp;Bank Leumi&amp;nbsp;and Mizrahi Tefahot Bank in&amp;nbsp;accompaniment agreements&amp;nbsp;given to&amp;nbsp;Mitzpor Adumim. In 2015, Mizrahi Bank and Bank Leumi provided the group of Mitzpor Adumim with financial support that reached 51 million NIS (18 million NIS from Bank Leumi and 33 million NIS from Mizrahi Bank).
 The company is also a holder of 2,800 square meters in the settlement neighborhood of Pisgat Zeev in occupied East Jerusalem that are invested for agricultural use and future construction of shopping areas.
 Additionally, the group holds 50% of the shares of Hadkirsh (Givat Ze&amp;#39;ev), which is in advanced stages of registering development and building rights on the land of the Palestinian village of Al Jib in the West Bank, near the settlement of Givat Ze&amp;#39;ev.
 Hadkirsh (Givat Zeev) was registered during the Oslo accords in Ramallah as a company in the occupied territory in order to bypass the legal limitations of getting the rights for the land. Because an Israeli company cannot legally own a company which is registered in the occupied territory, the shares of Hadkirsh are held by Amos Hadar, the main shareholder of&amp;nbsp;Kir Had, in trusteeship for&amp;nbsp;Kir Had.
 </t>
   </si>
   <si>
     <t>Anglo Saxon Real Estate Agency (Israel 1992)</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli network of real estate agencies with 80 branches.
@@ -236,50 +208,53 @@
 In December 2014, the company signed a contract&amp;nbsp;for an urban renewal project in the settlement neighborhood of Gilo in occupied East Jerusalem. The planned project will include 464 housing beyond the Green Line.
 </t>
   </si>
   <si>
     <t>Construction, Real Estate</t>
   </si>
   <si>
     <t>B. Yair Building Corporation</t>
   </si>
   <si>
     <t xml:space="preserve">The company specializes in the construction, development, design and marketing of real estate projects.
 In the occupied West Bank, the company is involved in three construction projects in Givat Ze&amp;#39;ev, three construction projects in Maaleh Adumim, three construction projects in Bitar Ilit and three in Geva Binyamin.
 In occupied East Jerusalem, the company is involved in construction projects in the settlement neighborhood of Har Homa. In addition, the company owns &amp;quot;Hapisga&amp;quot; mall which is located in the settlement neighborhood of Pisgat Ze`ev.
 </t>
   </si>
   <si>
     <t>Burger Ranch (Orgad HSN)</t>
   </si>
   <si>
     <t xml:space="preserve">An Israeli fast-food chain.
 The company operates branches in the settlements of Maale Adumim and Ariel in the West Bank, a branch in the settlement neighborhood of Pisgat Ze&amp;#39;ev in occupied East Jerusalem, and a branch in the settlement of Katzrin in the occupied Syrian Golan.
 </t>
   </si>
   <si>
     <t>$10M-$50M</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>CIM Lustigman</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli real estate and construction company.
 The company is involved in several construction projects in settlement neighborhoods in occupied East Jerusalem, including 128 housing units in the French Hill, 122 housing units in Har Homa and 32 housing units in Pisgat Ze&amp;#39;ev.
 In addition, the company is responsible for building the Judea and Samaria District Police Headquarters in Maaleh Adumim settlement in the occupied West Bank.
 The subsidiary Yael Hill Ltd was involved in the plan to build &amp;quot;Givat Yael&amp;quot; settlement on the lands of the Palestinian village Al-Walajah in the occupied West Bank, which will include building 14,000 housing units.
 The subsidiary Somwood Constructions, is involved in building 300 housing units in the settlement Neighborhood French Hill in East Jerusalem.
 </t>
   </si>
   <si>
     <t>Clal Industries</t>
   </si>
   <si>
     <t xml:space="preserve">A large private Israeli investment company with holdings in heavy industry, biotechnology, hi-tech and energy companies.
 Through its fully owned subsidiary Nesher Israel Cement Enterprises, the company holds a&amp;nbsp;monopoly over the Israeli and Palestinian cement markets. Since Nesher sells more than 85% of all cement in Israel, it is safe to assume that the separation wall, checkpoints, settlements and Israeli infrastructure in occupied territory were all built using cement purchased from the company.
 Nesher products were recorded in construction sites in the settlements of&amp;nbsp;Alfei Menashe,&amp;nbsp;Kedumim&amp;nbsp;and&amp;nbsp;Ma&amp;rsquo;ale Adumim&amp;nbsp;in the occupied West Bank and in the&amp;nbsp;Har Homa&amp;nbsp;settlement neighborhood in occupied East Jerusalem. Nesher cement bags were also documented during the construction of the Jerusalem light rail, a transportation project that connects settlement neighborhoods in East Jerusalem to the city center of West Jerusalem.
 Following calls from Amnesty International to clarify the company&amp;rsquo;s involvement in the construction of the separation wall, CRH, then a major shareholder, admitted in 2004 that &amp;ldquo;in all probability&amp;rdquo;&amp;nbsp;Nesher&amp;nbsp;cement is being used in the construction of the Wall.
 Nesher has a monopoly on the Palestinian cement market. According to a 2014 publication by Nesher, &amp;ldquo;Revenues from the Palestinian Authority, which is the largest customer of the company, are historically 20% of total revenues&amp;rdquo;. Through an agreement with the Palestinian Authority and its fully owned&amp;nbsp;Palestinian Commercial Services Company (PCSC), the&amp;nbsp;West Bank and the Gaza strip constitute&amp;nbsp;a captive market for Nesher&amp;rsquo;s cement. Moreover, the company actively tried to block Jordanian competitors from operating in the Palestinian market, either through&amp;nbsp;claims over &amp;lsquo;dumping prices&amp;rsquo;&amp;nbsp;by Jordanian exporters or through the actions of company&amp;nbsp;personnel in Allenby border crossing.
 Under the framework of the UN-sponsored agreement for the reconstruction of Gaza,&amp;nbsp;Nesher&amp;nbsp;gained profit from the aid funds invested in the rebuilding of the Strip.
 Clal Sun, a 50% subsidiary of Clal Industries, specializes in the development and construction of solar energy projects. Among its projects is Kalia project, a joint project of Clal Sun Ltd and Kibbutz Kalia, an Israeli settlement in the West Bank. The project is one of the three largest commercial solar fields that have been built on occupied Palestinian land. The takes up 135,000 square meters of Palestinian land, all owned by Kalia. The 10.8 Mega Watts project is connected to the high-voltage power grid.
 Clal Industries also holds a 52% stake in Golf &amp;amp; Co. Group, an Israeli retail store which operates branches in the settlement neighborhoods of Pisgat Ze&amp;rsquo;ev and Ramot in East Jerusalem and in the settlement of Maale Adumim in the West Bank.
 </t>
@@ -394,88 +369,50 @@
     <t>Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Military, Security and Surveillance</t>
   </si>
   <si>
     <t>Formula Systems</t>
   </si>
   <si>
     <t>NASDAQ, TASE</t>
   </si>
   <si>
     <t>Israel, USA</t>
   </si>
   <si>
     <t>Formula Systems (1985) Ltd. is an Israeli publicly traded information technology group that operates in 60 countries worldwide.&amp;nbsp;The group’s companies specialize in the production and development of software for the defense, utilities, telecommunications, healthcare, local administration, insurance and banking sectors, and implement technologies such as cloud, cyber, digital, data, and AI.&amp;nbsp;The company is controlled by the Polish multinational software company Asseco Poland S.A. (WSE: ACP).&amp;nbsp;The company's subsidiaries,&amp;nbsp;Matrix IT, Magic Software, and TSG Systems, provide services to the Israeli Ministry of Defense (IMOD), the Israeli military, security forces, and defense industries.&amp;nbsp;Matrix ITFormula Systems holds 48.21% in Israeli information technology company&amp;nbsp;Matrix IT (TASE: MTRX). Matrix IT provides various computing services and products to the Israeli Ministry of Defense, the Israeli military, and security forces, including the Israel Police, Border Police and the Israel Prison Service. Through its subsidiaries, the company also provides computing services and equipment to the Coordinator of Government Activities in the Territories, including to the Israeli Civil Administration in the occupied West Bank, and has previously provided to the Israeli military District Coordination and Liaison in Gaza.&amp;nbsp;For more, see Matrix IT&amp;nbsp;company profile.TSG IT Advanced Systems&amp;nbsp;Formula Systems’&amp;nbsp;subsidiary, TSG IT Advanced Systems Ltd. (TSE: TSG), is jointly owned with Israeli state-owned weapon manufacturer Israel Aerospace Industries (IAI), with each owning 42.32% of the company's shares.&amp;nbsp;TSG produces software systems primarily for the defense sector. The company develops control, monitoring and supervision systems that support decision-making, command and control systems for air and sea spaces, tactical systems, intelligence systems, and recording and interrogation systems.Services to the Israeli Ministry of Defense&amp;nbsp;70% of the&amp;nbsp;TSG IT’s revenue comes from the defense sector, mainly from the Israeli Ministry of Defense and the Israel Aerospace Industries. The company provides software solutions and services to the IMOD and the Israeli military, which account for 31% of its defense sector operations, and to Israeli weapon manufacturers&amp;nbsp;Elbit Systems and Rafael Advanced Technologies.&amp;nbsp;The company provides command and control systems for the Israeli military General Staff and various commands, including information fusion systems, intelligence research systems, recording systems, systems for homeland security, systems for managing communication networks, and software consulting services. The company develops, among other things, aerial imaging systems that include identification and tracking and are used for interception and warning, command and control systems, emergency preparedness and response systems, intelligence systems for planning attacks on targets, and intelligence systems for law enforcement authorities.Under contracts with the Israeli government, some of the rights to the company's technologies and inventions are retained by the Ministry of Defense.&amp;nbsp;According to the company's agreement with the Israeli Ministry of Defense dated June 26, 2019, for an indefinite period, the company is obligated to pay the Ministry royalties from its export sales in relation to sales resulting from government-funded development.Gaza Genocide &amp;nbsp;TSG developed and provided system implementation and maintenance for the Ministry of Defense during the genocide in Gaza.According to the company, some of its systems have been used extensively during the ongoing military onslaught on Gaza, including systems that were used operationally for the first time. These systems include rocket and unmanned aerial vehicle tracking services, maritime imagery, real-time intelligence event prediction, and home front command and control systems.The company participates in the development of critical defense systems, such as the Arrow and David's Slings missiles. David's Sling, also known as Magic Wand, is a Medium to Long-Range air and missile defense system operated by the Israeli military, developed by Rafael Advanced Technologies. The Arrow Anti-Ballistic Missile Defense System, developed by&amp;nbsp;Israel Aerospace Industries (IAI), is in use by the Israeli Air Force. The system has been extensively used since the Israeli military invasion of Gaza in October 2023. In addition, the company provides the Israeli air defense with artificial intelligence aerial imaging technologies.EarthSolverTSG developed the "EarthSolver" system for the Israeli military, which is used to generate targets using mobile devices distributed in the field. In August 2020, the military began implementing the system in the Infantry Corps brigades.&amp;nbsp;EarthSolver is an automated system that provides a critical capability for guided weapon systems by producing accurate 3D targeting coordinates in real time from multi-domain sensor data. The system allows soldiers in the field to independently generate accurate coordinates for building a target bank in short periods of time. The targets are attacked using a fighter jet that is operated by the combat team in the field shortly after marking a target.&amp;nbsp;The EarthSolver system was used in the Israeli military onslaught on Gaza in 2014.Tower of Fire&amp;nbsp;The company developed the "Tower of Fire" command and control system for the Israeli military.&amp;nbsp;The system is installed on the military's "Tzofit" aircraft and serves as a central intelligence collection means with an observation capability of tens of kilometers. The system has been operational since 2000 and is in regular use, both in routine and combat, by the Air Force, the military, and the defense establishment. The Tzofit aircraft (Beechcraft King-Air B-200) accompanies ground forces in various activities, such as reconnaissance missions in the occupied West Bank. The system is used to locate and identify targets for attacks from the air or from the ground, generate precise coordinates, and build a bank of targets for attacks.&amp;nbsp;The Tower of Fire simulator is also used in the Air Force training center.Military Intelligence Campus&amp;nbsp;In 2020, the company was selected to establish an advanced technological infrastructure for ICT services for the Israeli Military Intelligence Campus project, “Kiryat Hamodi’in”, in the Naqab. The Campus hosts the military’s Intelligence operations and houses soldiers and officers of the Intelligence, Cyber and Technology units, as well as the headquarters units of the Intelligence Division.&amp;nbsp;For more on military projects in the Naqab, see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab: Development and Military Projects.Military Data Centers&amp;nbsp;In 2017, TSG, together with Israel Aerospace Industries, won a huge tender from the Ministry of Defense&amp;nbsp;for a project&amp;nbsp;to consolidate dozens of the military data centers and establish new computing centers in the Naqab region as part of a plan to consolidate the military's ICT infrastructure. The tender, worth hundreds of millions of NIS, was the largest technology tender in the history of the Israeli military and defense establishment, and includes long-term planning, construction, migration, operation and maintenance services in accordance with military requirements, for a period of 10 years, with an option to extend for an additional seven years.&amp;nbsp;Command and Control System for the Home Front Command&amp;nbsp;TSG is the developer of the "Shu'al" system, a military and civilian Command and Control information system in use since 2016. The system was developed by TSG for the Israeli military Home Front Command in collaboration with the military ICT Division. The central emergency response system connects all Israeli emergency and rescue organizations, including the police and the military, onto a single platform.The Shu'al military system is used to transfer and share information between various bodies involved in home front activities, such as local authorities and government ministries, and collects vital information from military systems.Since October 2023, the Shu'al civilian system has been used by all Israeli local authorities, including the settlement of Ma’ale Adumim in the occupied West Bank.&amp;nbsp;TSG also developed the central command and control system of the military General Staff, known as "Lake Castle". &amp;nbsp;Services to the Israel Police&amp;nbsp;In March 2022, TSG was awarded, with exemption from tender, to provide the Israel Police with version update services for a Nuance biometric speaker recognition system from May 2022 until March 2025 for 200,000 NIS.&amp;nbsp;The Nuance system has been in use by the Israel Police since 2016. The system is sold and supported exclusively by TSG.Services to SettlementsIn 2020, TSG won a tender from the Modi'in Maccabim Re'ut Municipality to establish smart security infrastructure throughout the city, estimated at hundreds of thousands of euros. The tender included the installation of dozens of smart cameras and monitoring sensors, and the establishment of a new municipal CCTV system. The council's municipal area includes the city of Maccabim, located in a “demilitarized zone” outside the Green Line in the occupied West Bank.&amp;nbsp;Ofek Aerial Photography&amp;nbsp;Services for the Israeli Civil AdministrationThe company's subsidiary, Ofek Aerial Photography, provides aerial photography services for the Israeli Civil Administration (ICA) in the West Bank since 2015.&amp;nbsp;In 2024, the company received from the ICA NIS 1,544,400 for aerial multivision photography services.&amp;nbsp;In November 2023, the company was contracted, with exemption from tender, to conduct aerial photography of the West Bank areas for the period from November 2023 to the end of December 2023, for NIS 300,000.&amp;nbsp;In August 2023, the company was contracted, with exemption from tender, to expand an existing contract with the ICA for aerial photography in the West Bank areas, including vertical photography, orthophotography and point-by-point photographs according to polygons. Between July 2023 and the end of December 2023, the company was contracted to conduct aerial photography in the West Bank areas for NIS 300,000. &amp;nbsp;Between January and the end of October 2023, the company carried out aerial photography sorties for the ICA for NIS 1,126,920.&amp;nbsp;Between November 2021 and November 2022, the company carried out vertical photography and photography sorties for the ICA for NIS 585,000 and NIS 1,277,678, respectively. In 2020, the company was contracted by the ICA to carry out photography sorties for NIS 299,999. In 2019, the company carried out aerial photography in West Bank areas for NIS 799,998, and between 2018 and 2019, for NIS 309,999.&amp;nbsp;</t>
   </si>
   <si>
     <t>Services to the Settlements, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Military, Security and Surveillance, Technology and Hi-tech</t>
   </si>
   <si>
     <t>Gaza, Naqab, West Bank</t>
-  </si>
-[...36 lines deleted...]
-    <t>Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Gadish Engineering – Yoram Gadish Group</t>
   </si>
   <si>
     <t xml:space="preserve">Gadish Group is one of Israel&amp;rsquo;s largest private engineering management company with an annual turnover exceeding 300 million USD.
 The Group was awarded a Moriah &amp;ndash; Jerusalem Development Company contract for the construction of a bridge for the Jerusalem Light Rail (JLR) worth some 74 million USD (250 million NIS). The JLR connects Israeli settlements in occupied East Jerusalem with the western part of the city, expropriating occupied Palestinian land and promoting increased territorial contiguity for settlements.
 The Group is also involved in a housing construction project in Beitar Illit settlement. In addition, the Group&amp;rsquo;s clients include the Ministry of Defense, the Israeli Police, Shufersal supermarket with branches in settlements across the occupied West Bank and East Jerusalem, as well as Barkan Winery and Maale Adumim settlement council.
 Furthermore, the Group was selected to take part in the construction of a railway in the Naqab from Beer Sheva to Arad. When completed, the 28km railway will lead to the forced displacement and adversely impact the daily life of some 50,000 Palestinians in the Naqab living Alfora&amp;rsquo;a, Ksefe, Alzarora, Ktmat.
 According to BIMKOM &amp;ndash; Planners for Planning Rights, the rail will block people&amp;rsquo;s entry to their villages, limit access to residential area and agricultural land; restriction and prevention of construction and development on both sides of the rails and wide areas of land where their communities exist; land expropriation and demolition of residential buildings.
 </t>
   </si>
   <si>
     <t>East Jerusalem, Naqab, West Bank</t>
   </si>
   <si>
     <t>Hagihon Company Ltd. – Jerusalem Area's Water and Wastewater Utility</t>
   </si>
   <si>
     <t xml:space="preserve">Hagihon provides wastewater management to illegal Israeli settlements, appropriates Palestinian wastewater and natural resources, and handles water infrastructure across occupied East Jerusalem. The company is involved in several Israeli high national priority projects including the Kedron Stream restoration project and the construction and expansion of the Jerusalem Light Rail.
 The Kedron stream restoration project
 As of 2020, Hagihon takes part in the restoration of the Kedron stream in the occupied West Bank. The project is worth more than NIS 800 million, done in cooperation with the Water Authority-Mekorot, the Coordinator of Government Operations in the West Bank (COGAT), the Jerusalem Municipality, Jerusalem Sewage Treatment Plants Ltd (JWPE), the Civil Administration (ICA) and the Prime Minister&amp;rsquo;s Office. The project aims to stop the sewage flow to the stream and lay a collection line. This line will drain the sewage for several kilometers, including the Palestinian Authority&amp;rsquo;s sewage through an eight-kilometer pipe to Og purification facility located in the Jordan Valley in the Occupied West Bank.
 The project also includes the construction of a hydroelectric station that will generate green electricity. The purified water will be used for agriculture and irrigation of palm groves in the Dead Sea area, in the Jordan Valley and in the Palestinian Authority.
 Since 2008, the Jordan Valley Water Association, a settlement water cooperative, has been operating an unauthorized facility near Kedron Stream that diverts the wastewater for settler use in date crops irrigation. In December 2015, Hagihon signed an agreement with the Jordan Valley Water Association to upgrade the unauthorized facility, stating that Hagihon will pay the cooperative in order to remove the solid waste from the wastewater.
 A 2016 report by Israel&amp;rsquo;s state audit mentions the intention of the Jordan Valley Water Association&amp;rsquo;s intention to close the facility in Horkanya Valley near the Kedron Stream.
@@ -494,51 +431,51 @@
 The Company also carried out a NIS 1.46 million project for the installment of water meters in occupied East Jerusalem. The project aims to reduce water lost, prevent water theft and increase payment collection rates in East Jerusalem.
 In 20200, Hagihon carried out collection pools purification worth NIS 6 million in Homat Shmuel, Gilo, Ramot, and Neve Ya&amp;rsquo;akov settlement neighborhoods in occupied East Jerusalem.
 Jerusalem Light Rail project and road construction services
 In 2022, Hagihon has planned to carry out NIS 65.8 million projects to replace water lines that interfere with road construction or other development projects. The company intends to replace water lines with diameters between 6&amp;Prime; and 32&amp;Prime; as part of Moriah Jerusalem Development company&amp;rsquo;s work on the Green and Blue Line of the Jerusalem light rail. In addition, Hagihon takes part in several construction projects commissioned by Moriah including French Hill Junction, Umm Leeson &amp;ndash; Road 1, Atarot parking lot, Jabel Mukaber and Asher Wiener Streets.
 Other involvements
 Between 2016 and 2021, Hagihon received NIS 35.7 million from the Israeli Water Authority to provide water beyond the Separation Wall. Palestinian neighborhoods such as Ras Khamis, Ras Shhadi, Al Salam and Shu&amp;rsquo;afat refugee camp suffer from poor water infrastructure and services. In 2015, the Israeli Supreme Court assigned the responsibility of installing and upgrading water pipelines in these neighborhoods to Hagihon, the Jerusalem Municipality, the Israeli Government Water and Sewage Authority, and the Ministry of National Infrastructure, Water and Energy. As of 2021, 94% of these neighborhoods&amp;rsquo; residents reported that they still suffer from lack of supply and water shortage, having to pay and maintain for alternative water supply systems.
 In 2020, Hagihon received NIS 300,000 from the Ministry of Housing and Construction for the maintenance and drainage of sewage systems in Har Homa settlement in occupied East Jerusalem.
 In 2020, the Ministry of Housing and Construction paid NIS 300,000 for the maintenance and drainage of sewage systems in Har Homa settlement in occupied East Jerusalem.
 In 2016, the Coordinator of Government Activities in the occupied Territories (COGAT) paid Hagihon NIS 25,000 for connecting water pipes in Rachel Tomb, a religious Jewish site northern of Bethlehem in the occupied West Bank.
 In 2016, the Israeli Prison Services paid Hagihon NIS 15,777 for water and sewage services in Jerusalem.
 Involvement of Subsidiary- Jerusalem Sewage Treatment Plants Ltd. (JWPE):
 As of 2021, the company&amp;rsquo;s subsidiary&amp;nbsp; JWPE purifies the sewage for several settlements including Ma&amp;rsquo;ale Adumim, Givat Zeev, Beitar Illit, New Givhon, Mount Gilo (Har Gilo), Ma&amp;rsquo;ale Adumim, Mitzpe Jericho, Kfar Adumim, Anatot, Adam, and Alon, as well as&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp; Palestinian towns in occupied West Bank including Bethlehem, Beit Jala, Bir Nabala, Al-ram, Al-Jib, Anata and Hizma.
 JWPE owns the Homat Shmuel (Har Homa) purification plant, opened in 2014 and processes sewage from the Har Homa settlement neighborhood and the Palestinian neighborhoods of Sur Baher and Umm Tuba in occupied East Jerusalem. The treated water is used for irrigation of public parks throughout Jerusalem.
 The company owns the Sorek sewage treatment plant, treating 90,000 cubic meters of sewage per day. It is the third largest plant in Israel; the plant receives sewage from settlements in the occupied West Bank, including Beitar Illit, Givat Zeev and Gush Etzion. It also treats sewage from the Palestinian towns of Beit Jala, Bir Nabala, Bethlehem and Al-Ram. The treated water is used in irrigation for agriculture in Israeli towns within the Green Line. The purification process is also used to generate electricity through biogas, generating over 12 million KW annually.
 In 2019, JWPE purchased the Og water purification plant for NIS 73 million from Mekorot&amp;rsquo;s Subsidiary, Mekorot Development and Enterprise. The plant, located in the occupied West Bank, was built under a BOT (Build-Operate-Transfer) agreement for NIS 85 million, it started operating in 2014 by Mekorot Development and Enterprise and treated 9 million cubic meter of wastewater.
 The Og plant treats wastewater from northern East Jerusalem and from Maale Adumim settlement and the Mateh Binyamin settlement regional council. The treated water is used primarily to irrigate date palm orchards in settlements in the occupied Jordan Valley.
 Palestinian De-development/ Captive Market
 Hagihon holds the Palestinian water sector as a captive market and exploits the natural resources of the occupied West Bank. The company does so&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp; by selling water to the Palestinian Authority and the Ramallah water plant. Through its subsidiary, JWPE, the company appropriates&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp; Palestinian wastewater, provides it for illegal settlements in the occupied West Bank, and reuses it within the Green Line while restricting Palestinian communities&amp;rsquo; access to water. This violates international laws, among them the 4th&amp;nbsp;Geneva Convention, which states that the transfer of an occupying power&amp;rsquo;s population to settlements in an occupied land is illegal, and it cannot acquire sovereignty over an occupied land or its resources.
 Hagihon Company is also responsible for supplying water within the Jerusalem Municipality, including to Palestinian neighborhoods in occupied East Jerusalem. However, residents of Ras Khamis, Ras Shahada, Dahyat a-Salam, and the Shuafat Refugee Camp, which have been cut off from the rest of the city by the construction of the Separation Wall, suffer from a chronic water crisis. In 2014, residents petitioned the Israeli High Court of Justice after the company stopped the regular supply of water, leaving an estimated 60,000-80,000 Palestinians without regular running water.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
-    <t>Electricity, Gas and Water Supply, Renewable Energy</t>
+    <t>Electricity, Gas and Water Supply, Energy and Renewable Energy</t>
   </si>
   <si>
     <t>Haim Zaken Construction and Investments</t>
   </si>
   <si>
     <t xml:space="preserve">An Israeli construction and development company predominantly active beyond the Green Line. The company constructed multiple housing projects in the settlements of Beitar Illit, Givat Zeev and Ma&amp;#39;ale Adumim and in settlement neighborhoods of Har Homa (Homat Shmuel), Gilo and Pisgat Zeev in occupied East Jerusalem. According to company publications, these projects include thousands of populated housing units: 110 apartments in Ma&amp;#39;ale Adumim, 112 in Givat Zeev, 102 in Gilo, 70 in Har Homa, 142 in Pisgat Zeev and 922 units in Beitar Illit. Currently, the company is building new housing projects in Har Homa and Beitar Illit.
 The company also constructed a 8,000 square meters mall in Beitar Illit. It wholly owns the mall and rents out some of its commercial space to Hapolaim Bank and Jerusalem Bank.
 </t>
   </si>
   <si>
     <t>Hasid Brothers Building Contracting Co. Ltd</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli construction company. The company builds residential and commercial projects in West Bank and East Jerusalem settlements.
 The company is executing a residential project in the southwest of Beitar Illit (Hill A) according to a tender which it won on 21 June 2015 to build 20 housing units on an area of 2,012m2 for NIS 818,000, with development expenses of NIS 7.62 million. The tender is part of Local Outline Plan 426/1/3/12, which refers to the land of the Palestinian village Nahhalin. Bank Hapoalim accompanies the project.
 On 16 August 2015, the company won a tender of NIS 5.8 million, with development expenses of NIS 4.8 million, to construct a hotel on an area of 3,222m2 in the Talpiot East (Armon Hanatziv), a no man&amp;#39;s land. The project is also accompanied by Hapoalim Bank.
 Hasid Brothers also carried out a project of 77 housing units on an area of 6,347 m2 in the south of the Har Homa. The project was executed under a tender of NIS 15.58 million, with development expenses of NIS 12.2 million, awarded to the company on 23 April 2012. The project was executed according to Municipal Zoning Plan 7509, which refers to the peripheral expansion of Har Homa. Leumi Bank accompanied the project.
 The company is currently carrying out residential projects in two settlement neighborhoods in East Jerusalem, Har Homa and Pisgat Zeev. It has completed construction projects in&amp;nbsp;Ma&amp;#39;aleh Adumim, Beithar Illit, Pisgat Zeev&amp;nbsp;and Homat Shmuel (Har Homa).
 </t>
   </si>
   <si>
     <t>Itzkin Eyal  Architects</t>
   </si>
   <si>
     <t xml:space="preserve">An architecture firm.
@@ -710,88 +647,57 @@
 The company has been involved in the construction of two sections of the Seam Zone, an area of the occupied West Bank annexed to Israel by the Wall.
 The company planned streets and patrol roads in the settlements of Ariel, Emanuel, Maaleh Adumim, Alfei Menashe and Har Adar in the West Bank. It was also involved in the expansion of the settlement of Modi&amp;#39;in Illit.
 Peretz Sela was also involved in the planning of three checkpoints in the occupied Palestinian territory: Jaba&amp;#39; checkpoint, Ni&amp;#39;lin checkpoint, and Nitzarim checkpoint.
 In addition, the company was involved in construction in three Israeli military bases: Zikim, Nitzanim, and Ofir.
 </t>
   </si>
   <si>
     <t>$0M-$1M</t>
   </si>
   <si>
     <t>Gaza, West Bank</t>
   </si>
   <si>
     <t>SA.D.R. Construction Works Co.</t>
   </si>
   <si>
     <t xml:space="preserve">A development and construction company, based in the settlement of&amp;nbsp;Adam (Geva Binyamin)&amp;nbsp;in the West Bank.
 The company constructs housing projects, which include hundreds of housing units, in the settlements of Adam,&amp;nbsp;Ma&amp;#39;aleh Adumim&amp;nbsp;and&amp;nbsp;Anatot&amp;nbsp;in the West Bank and in&amp;nbsp;Har Homa (Homat Shmuel) and&amp;nbsp;Ramot, settlement neighborhoods located in occupied East Jerusalem. The company has also built public buildings in the settlements of&amp;nbsp;Halamish (Neve Tzuf)&amp;nbsp;and&amp;nbsp;Ma&amp;#39;ale Levona.
 Additionally, the company preformed maintenance work for the Israel Custodian of Absentee Property&amp;nbsp;in Palestinian expropriated&amp;nbsp;assets in the old city of Jerusalem.
 </t>
   </si>
   <si>
     <t>Shikun &amp; Binui Group</t>
   </si>
   <si>
-    <t xml:space="preserve">A publicly-traded Israeli infrastructure and real estate company involved in various fields, including infrastructure, real estate development, water, energy, and concessions.
-[...30 lines deleted...]
-</t>
+    <t>A publicly traded Israeli global group operating in the fields of infrastructure and construction contracting, real estate development, franchising, energy, and others. The Group is one of the largest real estate, infrastructure and energy groups in Israel, and is active in America and Europe.&amp;nbsp;Through its civil engineering and construction arm, Solel Boneh, and other Group companies, Shikun &amp;amp; Binui provides construction and operational services to the Israeli Ministry of Defense, the Israeli military and the Israel Police. The Group is engaged in the construction and expansion of settlements and settlement infrastructure in the occupied West Bank and East Jerusalem. The company carried out the construction of the barrier surrounding the besieged Gaza.The majority of the Group's customers are Israeli government ministries and government companies, including the Ministry of Defense, which accounted for 21.43% of the company's total revenue in 2025.&amp;nbsp;Military ProjectsShikun &amp;amp; Binui is a construction contractor for the Israeli military and the Israeli Ministry of Defense (IMOD).&amp;nbsp;Shikun &amp;amp; Binui is the developer and operator of three major central military bases covering approximately one million square meters, currently under construction. The projects are part of the Israeli Ministry of Defense’s "Relocation to the South" project, which includes the relocation of Israeli military units to the Naqab (Negev) region. Shikun &amp;amp; Binui fully owns the operating companies of these projects. &amp;nbsp;During 2025, the company accelerated the execution of works for the Ministry of Defense.&amp;nbsp;Wide Horizon (Ofek Rahav)&amp;nbsp;Shikun &amp;amp; Binui is the establisher and operator of the Israeli military "Wide Horizon" multi-branch military camp project.&amp;nbsp;In October 2022, the Group won a tender issued by the IMOD for the financing, planning, construction, operation and maintenance of the "Wide Horizon" (known as Ofek Rahav in Hebrew) project for a period of 25 years. The project's construction cost was estimated at approximately NIS 2.1 billion.&amp;nbsp;The new multi-branch military base with a built-up area of over 300,000 square meters, will incorporate most of the military headquarters deployed in the central region, including the selection and placement bodies, the Human Resources Division's recruitment centers, and the Central Recruitment Bureau. The new base will also house a recruiting office, a new medical center, laboratories, and the military’s service centers.&amp;nbsp;The new complex will allow doubling the number of recruits that can be taken in during each recruitment phase. As part of the project, Shikun &amp;amp; Binui will develop and operate a computerized recruitment system responsible for the recruitment process. A fully owned subsidiary of Shikun &amp;amp; Binui will operate the project for 20 years.&amp;nbsp;Construction work began in the second quarter of 2024, and the center is expected to start operating in 2029.In March 2023, the company entered into a concession agreement with the State of Israel, under which the company will be entitled to payments totaling over NIS 4 billion.&amp;nbsp;A group led by&amp;nbsp;Bank Hapoalim&amp;nbsp;provided financing for the project. Israeli company&amp;nbsp;Malam Team&amp;nbsp;will be the IT contractor for the project.Military Intelligence Campus (Kiryat HaModi’in)In 2020, Shikun &amp;amp; Binui won a tender from the IMOD to finance, plan, develop, operate and maintain the Israeli military Intelligence Campus “Kiryat HaModi’in” in the Naqab for 26 years, with an estimated value of NIS 11 billion.&amp;nbsp;The campus is located near the Palestinian Bedouin village of Lakiya and will cover over 2,500,000 square meters. It will host the headquarters units of the Intelligence Division and house about 13,000 soldiers and officers of the Intelligence, Cyber and Technology units.&amp;nbsp;The population of the campus is expected to be completed in 2028, and Shikun &amp;amp; Binui will be the operator of the project for 20 years from the end of construction.&amp;nbsp;In August 2022, the construction agreement was signed, according to which the company will be entitled to a total payment in advance of a fixed amount. The construction is expected to last approximately 6 years, with construction costs estimated at approximately NIS 5.4 billion.&amp;nbsp;In 2024, an addition to the concession agreement was signed, under which the constructor company will construct approximately 40,000 additional square meters, for which it will receive about NIS 500 million. In addition, Shikun &amp;amp; Binui will be entitled to an additional fixed payment in the amount of approximately NIS 2.8 million per month of operation for a period of 20 years from construction completion.&amp;nbsp;In 2025, the agreements were completed, and an agreement was signed for acceleration in the amount of NIS 60 million.Military ICT Campus (Kiryat HaTikshuv)Shikun &amp;amp; Binui is the constructor and operator of the Israeli military ICT Campus in the Naqab.&amp;nbsp;In 2018, the Group was contracted by the IMOD to establish and operate the military Information and Communication Technology (ICT) center in the Naqab area, at an estimated cost of NIS 2.4 billion.&amp;nbsp;The project is designed to relocate the technological units of the ICT and Cyber Defense Division and the Air Force's technological unit to the military base in the Naqab.&amp;nbsp;The campus is expected to fully operate by the second half of 2026, and Shikun &amp;amp; Binu will be the operator of the project for 21 years from completion of construction.&amp;nbsp;In June 2025, Shikun &amp;amp; Binui completed the sale of 50% of its holdings in the construction concessions for the three projects for approximately NIS 265 million. The Group holds full ownership of the operating concessions for the projects.Gaza&amp;nbsp;Shikun &amp;amp; Binui carried out the construction of the barrier surrounding the besieged Gaza.&amp;nbsp;In 2020, the company completed the construction of an underground along the barrier surrounding Gaza for the Israeli Ministry of Defense. The construction included 700,000 cubic meters of deep slurry walls over a length of 15 km.&amp;nbsp;In 2019, Solel Boneh Infrastructures was awarded a NIS 1.2 billion contract from the Israeli Ministry of Defense for the development and construction of the project.In 2018, the Group’s fully owned subsidiary Solel Boneh Infrastructures won an IMOD contract for the renovation and expansion of the Emanuel military base in the Naqab for NIS 200 million.Settlement Construction&amp;nbsp;Givat Ze'evSolel Boneh is the construction contractor for a development project of hundreds of housing units in the settlement of Givat Ze'ev in the occupied West Bank.In March 2025, Solel Boneh was contracted to build a project of approximately 552 housing units and a Country Club in the settlement of Givat Ze'ev in the occupied West Bank at an estimated cost of NIS 850 million. The project, named “Givat HaShalva” (Hill of Serenity in Hebrew), was designed specifically for the Haredi-American and Anglo-Saxon communities.&amp;nbsp;ArielFurthermore, Solel Boneh carried out settlement construction and expansion including in the settlements of Modi’in Illit in 1974 and Ma’ale Adumim in 1975 in the occupied West Bank, and in the settlement neighborhood of Har Homa in 1990 in occupied East Jerusalem.Furthermore, Solel Boneh carried out settlement construction and expansion including in the settlements of Modi’in Illit in 1974, Ma’ale Adumim in 1975 &amp;nbsp;in the occupied West Bank, and in the settlement neighborhoods of Har Homa in 1990, and Ramat Shlomo in occupied East Jerusalem. In addition, Solel Boneh, in cooperation with&amp;nbsp;Efgad Engineering and Construction Works, built 126 housing units and a commercial center in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem.The company has also carried out the construction of Road 90, completed in 2003, which crosses through the occupied West Bank, including in the Jordan Valley area.&amp;nbsp;Settlement Transportation Projects&amp;nbsp;Jerusalem Light RailShikun &amp;amp; BInui carries out construction for the Jerusalem Light Rail.&amp;nbsp;The Jerusalem Light Rail (JLR) network&amp;nbsp;connects Israeli settlement blocs in occupied East Jerusalem with the western part of the city and is contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods.&amp;nbsp;In 2024, Shikun &amp;amp; Binui received NIS 3 million from the Ministry of Transportation for the Jerusalem Light Rail Blue Line project. For more on the JLR Blue Line, see&amp;nbsp;Developments in the Expansion of the JLR Network: The Blue Line.In 2019, Solel Boneh was contracted to carry out construction work on the Jerusalem Light Rail Green Line route, which connects the settlement neighborhoods of Gilo and French Hill to the city center. For more on the JLR Green Line, see&amp;nbsp;Developments in the expansion of the JLR network: The J-Net project.Highway 60&amp;nbsp;Solel Boneh carried out the expansion of Highway 60, also known as the “Tunnels Road”, which connects Jerusalem to the Gush Etzion settlement cluster in the occupied West Bank. The road lies between Beit Jala and Bethlehem, and Palestinian vehicles are prohibited from traveling on it. The implementation work on the project began in 2019 at an estimated cost of about NIS 1 billion and was set to be completed in 2025.&amp;nbsp;The project included adding two traffic lanes and building two new tunnels alongside the existing tunnels, one 270 meters long and the other 890 meters long. In addition, the construction included expanding the road by 12 kilometers, from the Gilo settlement neighborhood in East Jerusalem to the Elazar settlement in the occupied West Bank, and&amp;nbsp;building a new 60 meter-high bridge over Wadi Al-Haramiya.&amp;nbsp;The project also includes rehabilitation of the existing tunnels and upgrading of the ventilation, lighting, water, fire detection and communication systems to innovative technological systems, as well as the installation of advanced systems in the new tunnels.&amp;nbsp;&amp;nbsp;Services to the Israel PoliceShikun &amp;amp; Binui is the operator of the Israel Police National Academy, the primary training center for the Israel Police.&amp;nbsp;Shikun &amp;amp; Binui holds 50% of Policity Ltd., the concessionaire operating the Israel Police National Academy center.&amp;nbsp;In 2011, the company was awarded the franchise to establish, operate, maintain and provide training services to the Israel Police National School for 25 years.&amp;nbsp;Shikun &amp;amp; Binui also holds 25% of the venture that provides training and ICT services for the project for a period of 22 years.In September 2024, Shikun &amp;amp; Binui was awarded a tender for the planning and construction of a police station building in the city of Sderot.&amp;nbsp;NaqabShikun &amp;amp; Binui is significantly involved in the development of energy, infrastructure and military projects in the Naqab region. These projects are part of long-standing policies aimed at expanding industrial production and military presence and increasing the Israeli Jewish population in the region, while dispossessing the Naqab’s Palestinian Bedouin population.&amp;nbsp;Neot Hovav Waste Treatment PlantShikun &amp;amp; Binui fully owns and operates a plant for the treatment of industrial waste and hazardous materials in the Neot Hovav Industrial Zone in the Naqab.&amp;nbsp;Shikun &amp;amp; Binui&amp;nbsp;holds a lease agreement for 29,978 square meters of land with the Israel Land Authority for 49 years, until September 2062, with an option to extend for an additional 49 years.&amp;nbsp;The Neot Hovav Industrial Zone centralizes the treatment of the most hazardous chemical waste in Israel, located only meters from the unrecognized Palestinian Bedouin village of Wadi Na'am.&amp;nbsp;Ramat Hovav Power StationShikun &amp;amp; Binui holds 50% of the Ramat Hovav Power Station, a gas-fired power plant project with a production capacity of approximately 1,149 megawatts, located next to the Neot Hovav Industrial Zone in the Naqab. The plant was acquired in 2020 from the Israel Electric Corporation.&amp;nbsp; &amp;nbsp;The power station runs primarily on natural gas sourced from offshore fields in the Mediterranean Sea.&amp;nbsp;Shikun &amp;amp; Binui holds agreements for the purchase of natural gas worth billions of NIS from the “Karish” and “Leviathan” gas fields in the Mediterranean for the power station. The agreements were signed in 2020 for a period of 20 years.Israel’s unilateral gas production in the Mediterranean and its control of maritime infrastructure facilitate its control over energy supply, maritime borders, and Palestinian access to resources. Israel systematically denies Palestinians access to their oil and gas reserves, ensuring the undevelopment of the Palestinian economy and its continued dependence on Israel for energy needs.&amp;nbsp;Siemens Energy provides maintenance services for turbines at the power station.&amp;nbsp;Solar Projects&amp;nbsp;In October 2025, Shikun &amp;amp; Binui Energy signed a concession agreement with the Ministry of Finance to establish a photovoltaic project in Ashalim in the Naqab for NIS 425 million. Under the agreement, the State will be entitled to 50% of the profit from the facility, which is expected to begin commercial operation in 2027.In May 2023, Shikun &amp;amp; Binui won a NIS 277 million tender from the Israeli Land Authority for the design and construction of a photovoltaic facility with leasing rights for 24 years in the Neot Hovav Industrial Zone in the Naqab. The project is part of the establishment of six photovoltaic facilities in an area of about 5,000 dunams located within the Ramat Beka Military Industrial Zone plan, which occupies an area of approximately 112,838 dunams, and its planned expansion entails the demolition of 1,200 Bedouin homes while exposing thousands of Bedouin residents of the area to health risks.The company holds 50% of Ramat Hovav Power Plant Limited Partnership in the Naqab. The plant was purchased from Israel Electric Corporation (IEC) in December 2020 in partnership with Edeltech company, which holds the remaining 50%.&amp;nbsp;The company has been involved in the construction, operation and maintenance of additional solar projects in the Naqab, , Nevatim, Shneur Tze’elim, Sde Boker, Givolim, Hatzerim, Timna Valley, Kibbutz Urim, Moshav Nevatim, Shibolim, and Brosh. Together these solar farms produce over 300 MW of electricity and take over thousands of dunams of land.</t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
-    <t>Construction, Real Estate, Renewable Energy</t>
+    <t>Construction, Energy and Renewable Energy, Real Estate</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Naqab, West Bank</t>
   </si>
   <si>
     <t>Shlomo Cohen Construction Company</t>
   </si>
   <si>
     <t xml:space="preserve">A private construction company.
 The company is currently involved in the construction of a new housing project in the settlement
 of Ma&amp;rsquo;aleh Adumim in the occupied West Bank. Named Kdm, the project includes the
 construction of three buildings and a variety of apartments.
 In previous years the company was involved in the construction of 60 housing units in the
 settlement neighborhood of Gilo, 90 housing units in the settlement neighborhood of Har Homa
 and 64 housing units and 16 cottages in the settlement neighborhood of Pisgat Ze&amp;rsquo;ev, in occupied
 East Jerusalem. In the occupied West Bank, the company was involved in the construction of 72
 housing units in the settlement of Ma&amp;rsquo;aleh Adumim.
 &amp;nbsp;
 </t>
   </si>
   <si>
     <t>Super Pharm (Israel)</t>
   </si>
   <si>
     <t xml:space="preserve">An Israeli drug store chain.
@@ -835,71 +741,50 @@
 Additionally, Tandu provides security services around the besieged Gaza Strip for the Israeli army as well as security and communications services for the Israeli Ministry of Defense at checkpoints along the Annexation Wall and at an IMOD internment facility. The company has also carried out numerous projects for Israel Police and Israel Prison Services, including the planning of interrogation rooms and electronic security systems.
 </t>
   </si>
   <si>
     <t>Private Security and Surveillance Technology, Services to the Settlements, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>The Metrontario Group</t>
   </si>
   <si>
     <t>Canada</t>
   </si>
   <si>
     <t xml:space="preserve">A private Canadian corporation with investments in the fields of real estate, environmental development, nuclear medicine, marine agriculture and tourism.
 The subsidiary AnyWay Solutions, which is active in Canada, the US and Israel and has an active Israeli office, was involved in building a cycling path in Mount Hermon, located in the occupied Syrian Golan. In addition, it was involved in stabilizing a strip of land for the Israeli Ministry of Defense on the wall surrounding the besieged Gaza.
 The subsidiary Seakura Sea for Life, an Israeli company for the development of seaweed in land-based eco-pools, has distribution points for its products in Gush Etzion settlement and Ariel settlement in the occupied West Bank.
 Cim Lustigman, one of the company&amp;#39;s subsidiaries, which is a private Israeli construction company, is involved in building 128 housing units in the settlement neighborhood French Hill in East Jerusalem, 122 housing units in Har Homa settlement in East Jerusalem and 32 housing units in Pisgat Ze&amp;#39;ev settlement also in East Jerusalem. &amp;nbsp;In addition, the company is responsible for building the Judea and Samaria District Police Headquarters in Maaleh Adumim settlement in the occupied West Bank. One of the subsidiaries of Cim Lustigman, Yael Hill Ltd, was involved in building 14,00 housing units in the Palestinian village Al-Walajah, located in the West Bank. Another subsidiary of the company, Somwood Constructions, is involved in building 300 housing units in the settlement neighborhood French Hell.
 &amp;nbsp;
 </t>
   </si>
   <si>
     <t>Agriculture and Agrotechnology, Construction, Real Estate</t>
-  </si>
-[...19 lines deleted...]
-    <t>East Jerusalem, Jordan Valley, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Y. Tzarfati Car and Metal Services</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli garage servicing private, commercial and military vehicles.
 The company also operates a welding workshop and is a licensed garage for the brands of DAF, Scania, IVECO, International and Isuzu.
 The company is based in the Mishor Adumim settlement Industrial Zone in the occupied West Bank.
 </t>
   </si>
   <si>
     <t>Exploitation of Labor, Exploitation of Occupied Production and Resources, Services to the Settlements, Settlement Production</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1214,51 +1099,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I50"/>
+  <dimension ref="A1:I47"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -1344,1343 +1229,1256 @@
       <c r="D4" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G4" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H4" s="0"/>
       <c r="I4" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="0">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>25</v>
       </c>
       <c r="C5" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D5" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E5" s="0" t="s">
         <v>26</v>
       </c>
-      <c r="D5" s="0" t="s">
+      <c r="F5" s="0" t="s">
         <v>27</v>
       </c>
-      <c r="E5" s="0" t="s">
+      <c r="G5" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="F5" s="0" t="s">
+      <c r="H5" s="0" t="s">
         <v>29</v>
       </c>
-      <c r="G5" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I5" s="0" t="s">
-        <v>32</v>
+        <v>24</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="0">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="C6" s="0" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>29</v>
+        <v>13</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>35</v>
+        <v>14</v>
       </c>
       <c r="H6" s="0" t="s">
-        <v>36</v>
+        <v>15</v>
       </c>
       <c r="I6" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="0">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="C7" s="0" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E7" s="0" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>13</v>
+        <v>27</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="H7" s="0"/>
       <c r="I7" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="F8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="G8" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="H8" s="0" t="s">
         <v>29</v>
       </c>
-      <c r="G8" s="0" t="s">
-[...2 lines deleted...]
-      <c r="H8" s="0"/>
       <c r="I8" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="0">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="C9" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D9" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E9" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="F9" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="G9" s="0" t="s">
         <v>42</v>
       </c>
-      <c r="C9" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H9" s="0" t="s">
-        <v>36</v>
+        <v>15</v>
       </c>
       <c r="I9" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="C10" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D10" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E10" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="F10" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G10" s="0" t="s">
         <v>45</v>
       </c>
-      <c r="C10" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H10" s="0" t="s">
-        <v>15</v>
+        <v>29</v>
       </c>
       <c r="I10" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>52</v>
+        <v>14</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>36</v>
+        <v>20</v>
       </c>
       <c r="I11" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>13</v>
+        <v>27</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="H12" s="0" t="s">
-        <v>20</v>
+        <v>50</v>
       </c>
       <c r="I12" s="0" t="s">
-        <v>16</v>
+        <v>51</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>29</v>
+        <v>13</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="H13" s="0" t="s">
-        <v>57</v>
+        <v>50</v>
       </c>
       <c r="I13" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>59</v>
+        <v>55</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>13</v>
+        <v>56</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>52</v>
-[...1 lines deleted...]
-      <c r="H14" s="0" t="s">
         <v>57</v>
       </c>
+      <c r="H14" s="0"/>
       <c r="I14" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E15" s="0" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>62</v>
+        <v>13</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>63</v>
-[...1 lines deleted...]
-      <c r="H15" s="0"/>
+        <v>14</v>
+      </c>
+      <c r="H15" s="0" t="s">
+        <v>15</v>
+      </c>
       <c r="I15" s="0" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>13</v>
+        <v>62</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>63</v>
+      </c>
+      <c r="H16" s="0"/>
       <c r="I16" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="C17" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D17" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E17" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>66</v>
       </c>
-      <c r="C17" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E17" s="0" t="s">
+      <c r="G17" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="F17" s="0" t="s">
+      <c r="H17" s="0" t="s">
         <v>68</v>
       </c>
-      <c r="G17" s="0" t="s">
-[...2 lines deleted...]
-      <c r="H17" s="0"/>
       <c r="I17" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="C18" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D18" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="C18" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
-        <v>72</v>
+        <v>13</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>73</v>
+        <v>14</v>
       </c>
       <c r="H18" s="0" t="s">
-        <v>74</v>
+        <v>29</v>
       </c>
       <c r="I18" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>76</v>
+        <v>72</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>13</v>
+        <v>73</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>14</v>
+        <v>74</v>
       </c>
       <c r="H19" s="0" t="s">
-        <v>36</v>
+        <v>68</v>
       </c>
       <c r="I19" s="0" t="s">
-        <v>16</v>
+        <v>51</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="C20" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D20" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E20" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="F20" s="0" t="s">
         <v>77</v>
       </c>
-      <c r="C20" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G20" s="0" t="s">
-        <v>80</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="H20" s="0"/>
       <c r="I20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="C21" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D21" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E21" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="F21" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="G21" s="0" t="s">
         <v>81</v>
-      </c>
-[...13 lines deleted...]
-        <v>14</v>
       </c>
       <c r="H21" s="0"/>
       <c r="I21" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="C22" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="D22" s="0" t="s">
         <v>84</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>86</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="H22" s="0"/>
+      <c r="H22" s="0" t="s">
+        <v>68</v>
+      </c>
       <c r="I22" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="0">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>89</v>
+        <v>10</v>
       </c>
       <c r="D23" s="0" t="s">
+        <v>84</v>
+      </c>
+      <c r="E23" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="E23" s="0" t="s">
+      <c r="F23" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G23" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="H23" s="0"/>
+      <c r="I23" s="0" t="s">
         <v>91</v>
-      </c>
-[...10 lines deleted...]
-        <v>94</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="0">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="s">
+        <v>92</v>
+      </c>
+      <c r="C24" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D24" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E24" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="F24" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G24" s="0" t="s">
         <v>95</v>
       </c>
-      <c r="C24" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H24" s="0" t="s">
-        <v>36</v>
+        <v>50</v>
       </c>
       <c r="I24" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="0">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>90</v>
+        <v>11</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>13</v>
+        <v>62</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>14</v>
-[...4 lines deleted...]
-      </c>
+        <v>45</v>
+      </c>
+      <c r="H25" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="I25" s="0"/>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="0">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>103</v>
+        <v>13</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>104</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="H26" s="0"/>
       <c r="I26" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="0">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>105</v>
+        <v>100</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>106</v>
+        <v>101</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>68</v>
+        <v>13</v>
       </c>
       <c r="G27" s="0" t="s">
-        <v>52</v>
-[...4 lines deleted...]
-      <c r="I27" s="0"/>
+        <v>14</v>
+      </c>
+      <c r="H27" s="0"/>
+      <c r="I27" s="0" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="0">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>107</v>
+        <v>102</v>
       </c>
       <c r="C28" s="0" t="s">
-        <v>10</v>
+        <v>103</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>11</v>
+        <v>104</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>13</v>
+        <v>62</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="H28" s="0"/>
+        <v>106</v>
+      </c>
+      <c r="H28" s="0" t="s">
+        <v>50</v>
+      </c>
       <c r="I28" s="0" t="s">
-        <v>16</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="0">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H29" s="0"/>
       <c r="I29" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="0">
         <v>29</v>
       </c>
       <c r="B30" s="0" t="s">
+        <v>109</v>
+      </c>
+      <c r="C30" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D30" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E30" s="0" t="s">
+        <v>110</v>
+      </c>
+      <c r="F30" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="G30" s="0" t="s">
         <v>111</v>
       </c>
-      <c r="C30" s="0" t="s">
+      <c r="H30" s="0" t="s">
         <v>112</v>
       </c>
-      <c r="D30" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="I30" s="0" t="s">
-        <v>100</v>
+        <v>24</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="0">
         <v>30</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>11</v>
+        <v>114</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>13</v>
+        <v>62</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>14</v>
+        <v>34</v>
       </c>
       <c r="H31" s="0"/>
       <c r="I31" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="0">
         <v>31</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>119</v>
+        <v>117</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>29</v>
+        <v>13</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>120</v>
+        <v>14</v>
       </c>
       <c r="H32" s="0" t="s">
-        <v>121</v>
+        <v>50</v>
       </c>
       <c r="I32" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="0">
         <v>32</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>122</v>
+        <v>118</v>
       </c>
       <c r="C33" s="0" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>123</v>
+        <v>11</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>124</v>
+        <v>119</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>68</v>
+        <v>120</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>41</v>
-[...1 lines deleted...]
-      <c r="H33" s="0"/>
+        <v>14</v>
+      </c>
+      <c r="H33" s="0" t="s">
+        <v>29</v>
+      </c>
       <c r="I33" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="0">
         <v>33</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>125</v>
+        <v>121</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>126</v>
+        <v>122</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>14</v>
       </c>
-      <c r="H34" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H34" s="0"/>
       <c r="I34" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="0">
         <v>34</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>127</v>
+        <v>123</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>128</v>
+        <v>124</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>129</v>
+        <v>125</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H35" s="0" t="s">
-        <v>36</v>
+        <v>29</v>
       </c>
       <c r="I35" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="0">
         <v>35</v>
       </c>
       <c r="B36" s="0" t="s">
+        <v>126</v>
+      </c>
+      <c r="C36" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D36" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E36" s="0" t="s">
+        <v>127</v>
+      </c>
+      <c r="F36" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="G36" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="H36" s="0" t="s">
         <v>130</v>
       </c>
-      <c r="C36" s="0" t="s">
-[...14 lines deleted...]
-      <c r="H36" s="0"/>
       <c r="I36" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="0">
         <v>36</v>
       </c>
       <c r="B37" s="0" t="s">
+        <v>131</v>
+      </c>
+      <c r="C37" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D37" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E37" s="0" t="s">
         <v>132</v>
       </c>
-      <c r="C37" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F37" s="0" t="s">
-        <v>134</v>
+        <v>62</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>14</v>
       </c>
-      <c r="H37" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H37" s="0"/>
       <c r="I37" s="0" t="s">
-        <v>24</v>
+        <v>133</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="0">
         <v>37</v>
       </c>
       <c r="B38" s="0" t="s">
+        <v>134</v>
+      </c>
+      <c r="C38" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D38" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E38" s="0" t="s">
         <v>135</v>
       </c>
-      <c r="C38" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E38" s="0" t="s">
+      <c r="F38" s="0" t="s">
         <v>136</v>
       </c>
-      <c r="F38" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G38" s="0" t="s">
-        <v>138</v>
+        <v>45</v>
       </c>
       <c r="H38" s="0" t="s">
-        <v>139</v>
+        <v>29</v>
       </c>
       <c r="I38" s="0" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="0">
         <v>38</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>140</v>
+        <v>137</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>68</v>
+        <v>77</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>14</v>
       </c>
-      <c r="H39" s="0"/>
+      <c r="H39" s="0" t="s">
+        <v>139</v>
+      </c>
       <c r="I39" s="0" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="0">
         <v>39</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>11</v>
+        <v>39</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>145</v>
+        <v>125</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>52</v>
+        <v>14</v>
       </c>
       <c r="H40" s="0" t="s">
-        <v>36</v>
+        <v>15</v>
       </c>
       <c r="I40" s="0" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="0">
         <v>40</v>
       </c>
       <c r="B41" s="0" t="s">
+        <v>143</v>
+      </c>
+      <c r="C41" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D41" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>144</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>145</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>146</v>
       </c>
-      <c r="C41" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E41" s="0" t="s">
+      <c r="H41" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I41" s="0" t="s">
         <v>147</v>
-      </c>
-[...10 lines deleted...]
-        <v>149</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="0">
         <v>41</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>46</v>
+        <v>11</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>134</v>
+        <v>13</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H42" s="0" t="s">
-        <v>15</v>
+        <v>50</v>
       </c>
       <c r="I42" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="0">
         <v>42</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="C43" s="0" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>154</v>
+        <v>27</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>155</v>
+        <v>111</v>
       </c>
       <c r="H43" s="0" t="s">
-        <v>74</v>
+        <v>20</v>
       </c>
       <c r="I43" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="0">
         <v>43</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>157</v>
+        <v>152</v>
       </c>
       <c r="C44" s="0" t="s">
-        <v>10</v>
+        <v>153</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>11</v>
+        <v>154</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>158</v>
+        <v>155</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>13</v>
+        <v>62</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>14</v>
+        <v>156</v>
       </c>
       <c r="H44" s="0" t="s">
-        <v>57</v>
+        <v>29</v>
       </c>
       <c r="I44" s="0" t="s">
-        <v>16</v>
+        <v>91</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="0">
         <v>44</v>
       </c>
       <c r="B45" s="0" t="s">
+        <v>157</v>
+      </c>
+      <c r="C45" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D45" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E45" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="F45" s="0" t="s">
         <v>159</v>
       </c>
-      <c r="C45" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E45" s="0" t="s">
+      <c r="G45" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="H45" s="0"/>
+      <c r="I45" s="0" t="s">
         <v>160</v>
-      </c>
-[...10 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="0">
         <v>45</v>
       </c>
       <c r="B46" s="0" t="s">
         <v>161</v>
       </c>
       <c r="C46" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D46" s="0" t="s">
         <v>162</v>
       </c>
-      <c r="D46" s="0" t="s">
+      <c r="E46" s="0" t="s">
         <v>163</v>
       </c>
-      <c r="E46" s="0" t="s">
+      <c r="F46" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G46" s="0" t="s">
         <v>164</v>
       </c>
-      <c r="F46" s="0" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="H46" s="0"/>
       <c r="I46" s="0" t="s">
-        <v>100</v>
+        <v>16</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="0">
         <v>46</v>
       </c>
       <c r="B47" s="0" t="s">
+        <v>165</v>
+      </c>
+      <c r="C47" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D47" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E47" s="0" t="s">
         <v>166</v>
       </c>
-      <c r="C47" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E47" s="0" t="s">
+      <c r="F47" s="0" t="s">
         <v>167</v>
       </c>
-      <c r="F47" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G47" s="0" t="s">
-        <v>87</v>
-[...1 lines deleted...]
-      <c r="H47" s="0"/>
+        <v>111</v>
+      </c>
+      <c r="H47" s="0" t="s">
+        <v>15</v>
+      </c>
       <c r="I47" s="0" t="s">
-        <v>169</v>
-[...83 lines deleted...]
-      <c r="I50" s="0" t="s">
         <v>24</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>