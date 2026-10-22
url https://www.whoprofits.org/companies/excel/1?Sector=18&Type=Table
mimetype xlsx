--- v0 (2026-05-24)
+++ v1 (2026-10-22)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="209">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="214">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -177,50 +177,62 @@
   </si>
   <si>
     <t>Agrifood Marketing</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company that grows and exports organic dates under the brand name &amp;ldquo;Star Dates&amp;rdquo;.
 The company&amp;rsquo;s date plantations are located in the occupied Jordan Valley and north of the Dead Sea.
 The company&amp;rsquo;s main facilities are located in the settlements of Tomer and Bka&amp;rsquo;ot in the occupied Jordan Valley.
 In 2020 and 2021, the company received indemnification from the Israeli Ministry of Economy and Industry under the budget line for the &amp;ldquo;indemnification of exporters from Judea and Samaria [West Bank] and the Golan&amp;rdquo; through the Israeli Export Institute. In 2021, the company received NIS 196,784, and in 2020, NIS 161,811.
 </t>
   </si>
   <si>
     <t>Settlement Production</t>
   </si>
   <si>
     <t>$5M-$10M</t>
   </si>
   <si>
     <t>Agrofresh Pro</t>
   </si>
   <si>
     <t>The company provides solutions for individual organic growers.
 The company’s packages were found in the Na’aran settlement’s packing house on 29 April 2012.</t>
   </si>
   <si>
+    <t>Agrotop</t>
+  </si>
+  <si>
+    <t>A private Israeli company specializing in poultry farming, livestock and agro-industry construction projects. The company has operations in 50 countries worldwide.&amp;nbsp;West Bank&amp;nbsp;In 2020, Agrotop established two new breeding coops in the settlement of Hemdat in the Jordan Valley, the occupied West Bank. The coops were built to house approximately 10,000 laying hens and were equipped with special ventilation and cooling system solutions to suit the specific conditions of the area.In January 2022, the company held a professional workshop for company employees and managers in the settlement of Sal'it in the occupied West Bank.In 2017, Agrotop’s parent company, Hapah Metal Industries, published photos of an industrial chicken coop structure in the settlement of Hamra in the Jordan Valley, the occupied West Bank. In 2012, Hapah Metal Industries carried out a project in a chicken farm in the settlement of Sal'it in the occupied West Bank.&amp;nbsp;In 2011, Agrotop executed a construction project in the Ariel West Industrial Zone, in the settlement of Ariel in the occupied West Bank.&amp;nbsp;In 2010, the company constructed chicken coops in the settlement of Keshet in the occupied Syrian Golan.Agrotop was also involved in the construction of a cargo warehouse in the Erez checkpoint in Gaza in 2001.Naqab&amp;nbsp;The company has established several projects in the Naqab region. In 2022, the company established the largest chicken coop in Israel for the localities of Bnei Netzarim and Naveh in the Naqab, as well as an additional project for the locality of Revivim.&amp;nbsp;The company established one of the largest broiler coops in the Naqab, consisting of 15 coops that hold hundreds of thousands of chickens. The coops include solar installations used to produce solar energy.&amp;nbsp;For more on renewable energy production in the Naqab, see Who Profits’ report Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources.&amp;nbsp;In 2017, the company constructed an 8,000 m2&amp;nbsp;warehouse for SodaStream Israel in the Palestinian Bedouin city of Rahat in the Naqab.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Israeli Construction on Occupied Land, Services to the Settlements</t>
+  </si>
+  <si>
+    <t>Naqab, Syrian Golan, West Bank</t>
+  </si>
+  <si>
     <t>Amir Marketing and Investments in Agriculture</t>
   </si>
   <si>
     <t>TASE</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Israeli company that supplies, imports and markets agricultural products, and manufactures food blends for Farm animals. The company also owns real estate assets.
 The company operates branches in the settlements of Tomer and Na&amp;#39;ama in the Jordan Valley in the occupied West Bank.
 </t>
   </si>
   <si>
     <t>$100M-$250M</t>
   </si>
   <si>
     <t>Arava Export Growers</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company that exports vegetables, fruits, fresh herbs and dates and worldwide.
 The company exports produce grown in the Jordan Valley in the occupied West Bank.
 In April 2022, Who Profits documented four company packing houses in the settlements of Roi, Argaman and Mehola in the Jordan Valley in the occupied West Bank.
 In 2021, the company received an indemnification of NIS 103,436 from the Israeli Ministry of Economy and Industry under the budget line for the &amp;ldquo;indemnification of exporters from Judea and Samaria [West Bank] and the Golan&amp;rdquo; through the Israeli Export Institute.
 In 2010, Arava products were documented being packed in packing houses in the settlements of Gilgal, Netiv Hagdud, Mehola, Na&amp;rsquo;aran and Roi.
 One of the company&amp;rsquo;s shareholders, Jordan River Herbs, is a settlement-based business located in the settlement of Mehola in the occupied Jordan Valley. The company exports produce grown in the settlement of Mehola in the occupied Jordan Valley by&amp;nbsp;Jordan River Herbs.
 </t>
   </si>
@@ -505,51 +517,54 @@
   <si>
     <t>Hamashbir Agriculture</t>
   </si>
   <si>
     <t xml:space="preserve">A supplier of agricultural equipment.
 The company operates a branch in the settlement of Tomer in the occupied West Bank. It also operates a branch in Avnei Eitan settlement in the occupied Syrian Golan.
 </t>
   </si>
   <si>
     <t>Hishtil</t>
   </si>
   <si>
     <t xml:space="preserve">A global nursery corporation that specializes in the production and sales of vegetables, herbs, seedlings, flowers and young plants.
 The company owns 60% of the Desert Edge Nursery Ltd., a plant nursery located in the settlement of Sussia in the southern Hebron Hills in the occupied West Bank (formerly named &amp;ldquo;Hishtil Sussia Mountain Nursery&amp;rdquo;).
 In April 2022, Who Profits team documented company signs in a packing house in Mehola settlement in the occupied Jordan Valley.
 In 2013, company signs were documented in aubergine greenhouses in Mehola&amp;nbsp;and&amp;nbsp;Almog&amp;nbsp;settlements in the occupied Jordan Valley.
 </t>
   </si>
   <si>
     <t>ICL Group Ltd.</t>
   </si>
   <si>
     <t>TASE, Public, NYSE</t>
   </si>
   <si>
-    <t>An Israel-based global specialty minerals and chemicals company active in the agriculture, energy, industrial, AgTech, Health and personal care, transportation, food, paints and coatings materials market.Extraction of natural resourcesDead Sea Works Ltd. (DSW), a fully owned subsidiary of ICL Group, is engaged in the extraction of minerals from the Dead Sea, including its northern Basin in the occupied West Bank. The company is one of the world’s largest producer and supplier of potash products, in addition to a range of chemical products.The company holds a concession to utilize the natural resources of the Dead Sea until March 31, 2030. The concession covers an area of 652 square meters, and allows the company to construct and expand pumping stations, roads, wells, drillings and other facilities in the Dead Sea.The company extracts salt, potash and bromide from the Northern Basin of the Dead Sea, located in the occupied West Bank, where the company has pumping stations and a feeding canal. The company pumps brine from the Northern Basin into evaporation ponds located in the Southern Basin.In 2021 alone, ICL pumped around 443 million cubic meters of water from the Northern Basin, where water levels are declining annually by 1.2 meters due to industrial water pumping.In 2021, the company produced around 3.9 million tons of potash, 187 thousand tons of bromine, 18.2 thousand tons of metal magnesium, 111 thousand tons of salt and 131 thousand tons of solid magnesium chloride. In the first quarter of 2022, ICL sold 1.15 million tons of potash, worth USD 410 million, with almost a million ton of the potash being extracted from the Dead Sea.NaqabICL Rotem, a fully owned subsidiary of ICL Group, operates two phosphate mining fields in the Naqab, , Rotem Field and Zafir Field (Oron-Zin). The company holds a concession for phosphate mining in the Naqab for over sixty years. In December 2021, the Israeli Ministry of Energy granted the company an extension to a unified concession (which includes all Rotem's mining fields) for an additional three years, until the end of 2024.&amp;nbsp;Services to SettlementsProducts manufactured by &amp;nbsp;ICL Group’s fully owned subsidiary, Fertilizers and Chemicals (ICL Haifa), were documented in several agricultural settlements in the Jordan Valley in the occupied West Bank in June 2019, including the settlements of Naama, Mehola and Na’aran.ICL Haifa's customer retention services include regional agronomists for the Jordan Valley, the occupied Syrian Golan and the occupied West Bank.In 2016-2017, ICL Haifa participated in an agricultural experiment in almond trees in an orchard in Ramat Magshimim settlement in the Syrian Golan, testing the impact of its humic acids fertilizer Oded. In 2014, company fertilizers were used in an agricultural experiment conducted by the Jordan Valley R&amp;amp;D Center on the use of pesticides in bell peppers in Tomer settlement.</t>
+    <t>ICL Group, formerly Israel Chemicals Ltd., is an Israeli multinational manufacturing company engaged in the production, manufacture and marketing of potash, phosphate, fertilizers, and chemicals for the agriculture, energy, industry, and health &amp;amp; personal care markets.&amp;nbsp;In addition, the company supplies white phosphorus for the production of ammunition for the US Department of Defense. The company is also engaged in the extraction of salts, minerals and phosphate in Spain, the United Kingdom, and China.Through its fully owned subsidiaries, the Group is engaged in the extraction of occupied natural resources in the occupied West Bank and provides services to settlements in the occupied West Bank and the Syrian Golan.&amp;nbsp;Exploitation of Occupied Natural ResourcesICL Group’s fully owned subsidiary, Dead Sea Works Ltd. (DSW) is engaged in the extraction of minerals from the Dead Sea, including from its northern Basin in the occupied West Bank. The company is one of the world’s largest producers and suppliers of potash products, in addition to a range of chemical products.&amp;nbsp;The company has 37 extraction ponds covering an area of ​​146.7 square kilometers in the Dead Sea, in addition to associated processing facilities.Dead Sea Works holds a concession from the Israeli government to utilize the natural resources of the Dead Sea until March 31, 2030. The concession covers an area of 652 square meters and allows the company to construct and expand pumping stations, roads, wells, drillings and other facilities in the Dead Sea.&amp;nbsp;The company pays royalties and lease payments to the Israeli government.&amp;nbsp;DSW extracts salt, metal magnesium, magnesium chloride, potash, and bromide from the Northern Basin of the Dead Sea, which is located in the occupied West Bank. The company has pumping stations and a feeding canal located in the Northern Basin from where it pumps brine into evaporation ponds located in the Southern Basin.In 2025, ICL pumped approximately 476 million cubic meters of water from the Northern Basin into its evaporation ponds, producing approximately 3.57 million tons of potash from the Dead Sea, as well as 150,000 tons of bromine, 17,800 tons of metal magnesium, 185,000 tons of salt and 112,000 tons of solid magnesium chloride. As of December 31, 2025, the company had 97.7 million tons of potash reserves compared to 122.7 million tons as of December 31, 2024, a decrease of 25 million tons due to ongoing extraction operations.&amp;nbsp;NaqabICL Group’s fully owned subsidiary, Rotem Amfert Negev (also known as ICL Rotem), is engaged in the mining of&amp;nbsp;phosphate rock from phosphate deposits in the Naqab region. The company operates two phosphate mining fields in the Naqab area, the Rotem Field and the Zafir Field (Oron-Zin). The company holds a concession for phosphate mining in the Naqab for a total period of over sixty years.&amp;nbsp;In December 2024, the Israeli Ministry of Energy&amp;nbsp;and Infrastructure renewed the company’s mining concession in an area spanning 177.8 square kilometers until 31 December 2044.&amp;nbsp;For more on industrial development projects in the Naqab, see Who Profits’ report&amp;nbsp;Tools of Dispossession in the Naqab: Development and Military Projects.&amp;nbsp;Services to SettlementsIn June 2019, products manufactured by ICL Group’s fully owned subsidiary, Fertilizers and Chemicals Ltd., were documented in several agricultural settlements in the Jordan Valley in the occupied West Bank, including the settlements of Naama, Mehola and Na’aran.ICL Group’s customer retention services include regional agronomists for the Jordan Valley, the occupied Syrian Golan and the occupied West Bank.In 2016-2017, the company participated in an agricultural experiment in almond trees in an orchard in Ramat Magshimim settlement in the Syrian Golan, testing the impact of its humic acids fertilizer Oded.&amp;nbsp;In 2014, company fertilizers were used in an agricultural experiment conducted by the Jordan Valley R&amp;amp;D Center on the use of pesticides in bell peppers in Tomer settlement.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>$1B-$5B</t>
   </si>
   <si>
     <t xml:space="preserve">Jerusalem Winery </t>
   </si>
   <si>
     <t xml:space="preserve">Jerusalem Winery - Agricultural Cooperative Association is an Israeli winery&amp;nbsp;based in the Atarot settlement industrial zone in occupied East Jerusalem. The company has vineyards in Jerusalem Mountains, Carmel Slopes and Judean Plains.
 The wines are marketed under the brand name Jerusalem Vineyard Winery, labeled as made in Israel.
 In September 2023, the company hosted an event in the Atarot Industrial Zone (IZ)&amp;nbsp;for the owners of the factories in the IZ, in the presence of the Mayor of Jerusalem and the CEO of the Atarot Industrial Zone.
 In 2016, the winery received a grant of 15,363,000 NIS from the Investment Authority of the Israeli Ministry of Economy to expand its winery in Atarot IZ. The investment will involve the creation of 10 new jobs in the settlement industrial zone.
 Between 2016 and 2021, Jerusalem Winery provided wines and grape juice to the Israeli Prison Service (IPS) for NIS 1,859,424.
 </t>
   </si>
   <si>
     <t>East Jerusalem</t>
   </si>
   <si>
     <t>Jordan River Herbs</t>
   </si>
   <si>
     <t xml:space="preserve">Growers and distributors of herbs and organic herbs.
 The company&amp;#39;s farm is located in the settlement of Mehola in the occupied Jordan Valley. The company also hold shares in Arava Export Growers.
 </t>
@@ -1220,51 +1235,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I69"/>
+  <dimension ref="A1:I70"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -1468,1750 +1483,1779 @@
       </c>
       <c r="E8" s="0" t="s">
         <v>43</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>40</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H8" s="0" t="s">
         <v>28</v>
       </c>
       <c r="I8" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="0">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>44</v>
       </c>
       <c r="C9" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D9" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E9" s="0" t="s">
         <v>45</v>
       </c>
-      <c r="D9" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E9" s="0" t="s">
+      <c r="F9" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="F9" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G9" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H9" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="I9" s="0" t="s">
         <v>47</v>
       </c>
-      <c r="I9" s="0"/>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>48</v>
       </c>
       <c r="C10" s="0" t="s">
-        <v>10</v>
+        <v>49</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="F10" s="0" t="s">
-        <v>50</v>
+        <v>13</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H10" s="0" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="I10" s="0" t="s">
         <v>51</v>
       </c>
+      <c r="I10" s="0"/>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>52</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>54</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>27</v>
+        <v>14</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>41</v>
+        <v>15</v>
       </c>
       <c r="I11" s="0" t="s">
-        <v>16</v>
+        <v>55</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>58</v>
-[...1 lines deleted...]
-      <c r="H12" s="0"/>
+        <v>27</v>
+      </c>
+      <c r="H12" s="0" t="s">
+        <v>41</v>
+      </c>
       <c r="I12" s="0" t="s">
-        <v>59</v>
+        <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="C13" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D13" s="0" t="s">
         <v>60</v>
-      </c>
-[...4 lines deleted...]
-        <v>53</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F13" s="0" t="s">
         <v>40</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>14</v>
+        <v>62</v>
       </c>
       <c r="H13" s="0"/>
       <c r="I13" s="0" t="s">
-        <v>16</v>
+        <v>63</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>40</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>27</v>
+        <v>14</v>
       </c>
       <c r="H14" s="0"/>
       <c r="I14" s="0" t="s">
-        <v>59</v>
+        <v>16</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="E15" s="0" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>13</v>
+        <v>40</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
       <c r="H15" s="0"/>
       <c r="I15" s="0" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>11</v>
+        <v>60</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>68</v>
+        <v>13</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H16" s="0"/>
       <c r="I16" s="0" t="s">
-        <v>69</v>
+        <v>63</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>70</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>71</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>40</v>
+        <v>72</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>27</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="H17" s="0"/>
       <c r="I17" s="0" t="s">
-        <v>59</v>
+        <v>73</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E18" s="0" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>40</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>27</v>
       </c>
       <c r="H18" s="0" t="s">
-        <v>32</v>
+        <v>15</v>
       </c>
       <c r="I18" s="0" t="s">
-        <v>23</v>
+        <v>63</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>40</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>27</v>
       </c>
       <c r="H19" s="0" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="I19" s="0" t="s">
-        <v>59</v>
+        <v>23</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="F20" s="0" t="s">
         <v>40</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="H20" s="0"/>
+        <v>27</v>
+      </c>
+      <c r="H20" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="I20" s="0" t="s">
-        <v>16</v>
+        <v>63</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>79</v>
+        <v>10</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>11</v>
+        <v>57</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>81</v>
+        <v>40</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>82</v>
+        <v>14</v>
       </c>
       <c r="H21" s="0"/>
       <c r="I21" s="0" t="s">
-        <v>83</v>
+        <v>16</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="C22" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="D22" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>84</v>
       </c>
-      <c r="C22" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
         <v>85</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G22" s="0" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>86</v>
+      </c>
+      <c r="H22" s="0"/>
       <c r="I22" s="0" t="s">
-        <v>16</v>
+        <v>87</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="0">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>13</v>
+        <v>40</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H23" s="0" t="s">
-        <v>15</v>
+        <v>41</v>
       </c>
       <c r="I23" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="0">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="C24" s="0" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H24" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I24" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="0">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="C25" s="0" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>40</v>
+        <v>21</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H25" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I25" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="0">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>79</v>
+        <v>10</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>40</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="H26" s="0"/>
+        <v>14</v>
+      </c>
+      <c r="H26" s="0" t="s">
+        <v>15</v>
+      </c>
       <c r="I26" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="0">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="C27" s="0" t="s">
-        <v>10</v>
+        <v>83</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>21</v>
+        <v>40</v>
       </c>
       <c r="G27" s="0" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>27</v>
+      </c>
+      <c r="H27" s="0"/>
       <c r="I27" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="0">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H28" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I28" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="0">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>53</v>
+        <v>11</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>40</v>
+        <v>21</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="H29" s="0"/>
+        <v>14</v>
+      </c>
+      <c r="H29" s="0" t="s">
+        <v>15</v>
+      </c>
       <c r="I29" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="0">
         <v>29</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>40</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>27</v>
+      </c>
+      <c r="H30" s="0"/>
       <c r="I30" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="0">
         <v>30</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>40</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>27</v>
+        <v>14</v>
       </c>
       <c r="H31" s="0" t="s">
-        <v>15</v>
+        <v>28</v>
       </c>
       <c r="I31" s="0" t="s">
-        <v>59</v>
+        <v>16</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="0">
         <v>31</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>13</v>
+        <v>40</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>27</v>
       </c>
-      <c r="H32" s="0"/>
+      <c r="H32" s="0" t="s">
+        <v>15</v>
+      </c>
       <c r="I32" s="0" t="s">
-        <v>16</v>
+        <v>63</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="0">
         <v>32</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>40</v>
+        <v>13</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>108</v>
-[...3 lines deleted...]
-      </c>
+        <v>27</v>
+      </c>
+      <c r="H33" s="0"/>
       <c r="I33" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="0">
         <v>33</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C34" s="0" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>11</v>
+        <v>57</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>40</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>14</v>
+        <v>112</v>
       </c>
       <c r="H34" s="0" t="s">
-        <v>47</v>
-[...1 lines deleted...]
-      <c r="I34" s="0"/>
+        <v>28</v>
+      </c>
+      <c r="I34" s="0" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="0">
         <v>34</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="C35" s="0" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>21</v>
+        <v>40</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>113</v>
+        <v>14</v>
       </c>
       <c r="H35" s="0" t="s">
-        <v>47</v>
-[...3 lines deleted...]
-      </c>
+        <v>51</v>
+      </c>
+      <c r="I35" s="0"/>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="0">
         <v>35</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>14</v>
+        <v>117</v>
       </c>
       <c r="H36" s="0" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="I36" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="0">
         <v>36</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>14</v>
       </c>
-      <c r="H37" s="0"/>
+      <c r="H37" s="0" t="s">
+        <v>51</v>
+      </c>
       <c r="I37" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="0">
         <v>37</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="C38" s="0" t="s">
-        <v>119</v>
+        <v>10</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>113</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="H38" s="0"/>
       <c r="I38" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="0">
         <v>38</v>
       </c>
       <c r="B39" s="0" t="s">
         <v>122</v>
       </c>
       <c r="C39" s="0" t="s">
-        <v>30</v>
+        <v>123</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>53</v>
+        <v>11</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>40</v>
+        <v>125</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="H39" s="0"/>
+        <v>117</v>
+      </c>
+      <c r="H39" s="0" t="s">
+        <v>126</v>
+      </c>
       <c r="I39" s="0" t="s">
-        <v>124</v>
+        <v>47</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="0">
         <v>39</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="C40" s="0" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>40</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>27</v>
+      </c>
+      <c r="H40" s="0"/>
       <c r="I40" s="0" t="s">
-        <v>16</v>
+        <v>129</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="0">
         <v>40</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>11</v>
+        <v>57</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>40</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>14</v>
       </c>
-      <c r="H41" s="0"/>
-      <c r="I41" s="0"/>
+      <c r="H41" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I41" s="0" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="0">
         <v>41</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="C42" s="0" t="s">
-        <v>130</v>
+        <v>10</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>132</v>
+        <v>40</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>14</v>
       </c>
-      <c r="H42" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H42" s="0"/>
+      <c r="I42" s="0"/>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="0">
         <v>42</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="C43" s="0" t="s">
-        <v>10</v>
+        <v>135</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>53</v>
+        <v>11</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="H43" s="0"/>
+        <v>14</v>
+      </c>
+      <c r="H43" s="0" t="s">
+        <v>51</v>
+      </c>
       <c r="I43" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="0">
         <v>43</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="C44" s="0"/>
+        <v>138</v>
+      </c>
+      <c r="C44" s="0" t="s">
+        <v>10</v>
+      </c>
       <c r="D44" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
       <c r="H44" s="0"/>
       <c r="I44" s="0" t="s">
-        <v>59</v>
+        <v>16</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="0">
         <v>44</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>139</v>
-[...3 lines deleted...]
-      </c>
+        <v>141</v>
+      </c>
+      <c r="C45" s="0"/>
       <c r="D45" s="0" t="s">
-        <v>140</v>
+        <v>60</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>14</v>
       </c>
-      <c r="H45" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H45" s="0"/>
       <c r="I45" s="0" t="s">
-        <v>16</v>
+        <v>63</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="0">
         <v>45</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="C46" s="0" t="s">
-        <v>79</v>
+        <v>10</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>11</v>
+        <v>145</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>21</v>
+        <v>147</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H46" s="0" t="s">
-        <v>47</v>
+        <v>15</v>
       </c>
       <c r="I46" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="0">
         <v>46</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="C47" s="0" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H47" s="0" t="s">
-        <v>121</v>
+        <v>51</v>
       </c>
       <c r="I47" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="0">
         <v>47</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="C48" s="0" t="s">
-        <v>10</v>
+        <v>83</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>40</v>
+        <v>21</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>27</v>
+        <v>14</v>
       </c>
       <c r="H48" s="0" t="s">
-        <v>28</v>
+        <v>126</v>
       </c>
       <c r="I48" s="0" t="s">
-        <v>59</v>
+        <v>23</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="0">
         <v>48</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>53</v>
+        <v>153</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>13</v>
+        <v>40</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>27</v>
       </c>
       <c r="H49" s="0" t="s">
-        <v>41</v>
+        <v>28</v>
       </c>
       <c r="I49" s="0" t="s">
-        <v>152</v>
+        <v>63</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="0">
         <v>49</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>10</v>
       </c>
-      <c r="D50" s="0"/>
+      <c r="D50" s="0" t="s">
+        <v>57</v>
+      </c>
       <c r="E50" s="0" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>40</v>
+        <v>13</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>27</v>
       </c>
-      <c r="H50" s="0"/>
+      <c r="H50" s="0" t="s">
+        <v>41</v>
+      </c>
       <c r="I50" s="0" t="s">
-        <v>59</v>
+        <v>157</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="0">
         <v>50</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>10</v>
       </c>
-      <c r="D51" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D51" s="0"/>
       <c r="E51" s="0" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>21</v>
+        <v>40</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>27</v>
+      </c>
+      <c r="H51" s="0"/>
       <c r="I51" s="0" t="s">
-        <v>23</v>
+        <v>63</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="0">
         <v>51</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>158</v>
+        <v>11</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>160</v>
+        <v>21</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H52" s="0" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="I52" s="0" t="s">
-        <v>161</v>
+        <v>23</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="0">
         <v>52</v>
       </c>
       <c r="B53" s="0" t="s">
         <v>162</v>
       </c>
       <c r="C53" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D53" s="0" t="s">
         <v>163</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>21</v>
+        <v>165</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H53" s="0" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="I53" s="0" t="s">
-        <v>16</v>
+        <v>166</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="0">
         <v>53</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="C54" s="0" t="s">
-        <v>10</v>
+        <v>168</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>53</v>
+        <v>11</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H54" s="0" t="s">
-        <v>41</v>
+        <v>51</v>
       </c>
       <c r="I54" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="0">
         <v>54</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="C55" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>40</v>
+        <v>13</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="H55" s="0"/>
+        <v>14</v>
+      </c>
+      <c r="H55" s="0" t="s">
+        <v>41</v>
+      </c>
       <c r="I55" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="0">
         <v>55</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>11</v>
+        <v>57</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>40</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>27</v>
       </c>
       <c r="H56" s="0"/>
       <c r="I56" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="0">
         <v>56</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="C57" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>173</v>
+        <v>40</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>27</v>
+      </c>
+      <c r="H57" s="0"/>
       <c r="I57" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="0">
         <v>57</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="C58" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>176</v>
+        <v>11</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>177</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>40</v>
+        <v>178</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>14</v>
       </c>
-      <c r="H58" s="0"/>
+      <c r="H58" s="0" t="s">
+        <v>179</v>
+      </c>
       <c r="I58" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="0">
         <v>58</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="C59" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>53</v>
+        <v>181</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>40</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>27</v>
+        <v>14</v>
       </c>
       <c r="H59" s="0"/>
       <c r="I59" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="0">
         <v>59</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="C60" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>11</v>
+        <v>57</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>40</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>27</v>
+      </c>
+      <c r="H60" s="0"/>
       <c r="I60" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="0">
         <v>60</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="C61" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>184</v>
+        <v>40</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>27</v>
+        <v>14</v>
       </c>
       <c r="H61" s="0" t="s">
-        <v>15</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="0">
         <v>61</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="C62" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>186</v>
+        <v>11</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>189</v>
-[...1 lines deleted...]
-      <c r="H62" s="0"/>
+        <v>27</v>
+      </c>
+      <c r="H62" s="0" t="s">
+        <v>15</v>
+      </c>
       <c r="I62" s="0" t="s">
-        <v>190</v>
+        <v>16</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="0">
         <v>62</v>
       </c>
       <c r="B63" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="C63" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D63" s="0" t="s">
         <v>191</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>40</v>
+        <v>193</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>27</v>
+        <v>194</v>
       </c>
       <c r="H63" s="0"/>
       <c r="I63" s="0" t="s">
-        <v>23</v>
+        <v>195</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="0">
         <v>63</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="C64" s="0" t="s">
-        <v>194</v>
+        <v>10</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>196</v>
+        <v>40</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>27</v>
       </c>
-      <c r="H64" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H64" s="0"/>
       <c r="I64" s="0" t="s">
-        <v>83</v>
+        <v>23</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" s="0">
         <v>64</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="C65" s="0" t="s">
-        <v>10</v>
+        <v>199</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>53</v>
+        <v>11</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>40</v>
+        <v>201</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="H65" s="0"/>
+        <v>27</v>
+      </c>
+      <c r="H65" s="0" t="s">
+        <v>126</v>
+      </c>
       <c r="I65" s="0" t="s">
-        <v>16</v>
+        <v>87</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" s="0">
         <v>65</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="C66" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>40</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H66" s="0"/>
       <c r="I66" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" s="0">
         <v>66</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="C67" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>176</v>
+        <v>57</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>204</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="H67" s="0"/>
       <c r="I67" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" s="0">
         <v>67</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="C68" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>53</v>
+        <v>181</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>40</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>14</v>
+        <v>209</v>
       </c>
       <c r="H68" s="0" t="s">
-        <v>36</v>
+        <v>15</v>
       </c>
       <c r="I68" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" s="0">
         <v>68</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="C69" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>40</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H69" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="I69" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="70" spans="1:9">
+      <c r="A70" s="0">
+        <v>69</v>
+      </c>
+      <c r="B70" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="C70" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D70" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="F70" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="G70" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="H70" s="0" t="s">
         <v>41</v>
       </c>
-      <c r="I69" s="0" t="s">
+      <c r="I70" s="0" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>