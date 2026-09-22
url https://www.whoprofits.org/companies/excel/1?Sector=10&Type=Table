--- v0 (2026-05-31)
+++ v1 (2026-09-22)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="211">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="215">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -348,95 +348,104 @@
 The company is located in the settlement of Netiv Hagdud in the occupied Jordan Valley.
 </t>
   </si>
   <si>
     <t>Haifa Chemicals (Haifa Group)</t>
   </si>
   <si>
     <t xml:space="preserve">Haifa Group is a multi-national corporation and a global supplier of specialty plant fertilizers.
 The company has distributors in the occupied Syrian Golan and West Bank. These include one distributor in the Avnei Eitan Settlement in the occupied Syrian Golan, and four distributors in settlements in the Jordan Valley in the occupied West Bank, one in Fatsa&amp;rsquo;el , two in Tomer, and one in Na&amp;rsquo;ama.
 On 18 June 2019, company products were documented in the settlement of Mehola and near the settlement of Beit Ha&amp;rsquo;arava in the Jordan Valley.
 In 2016, The company provided consulting services and seminars to growers in the occupied Syrian Golan and the Jordan Valley.
 In October 2015, a company regional specialist held a meeting in the settlement of Fatsa&amp;rsquo;el with growers from agricultural settlements in the Jordan Valley. Growers received agronomic consultation on water and soil testing, fertilizer plans and company products.
 The company&amp;rsquo;s January 2014 newsletter featured the Jordan River Herbs company based in Mehola settlement, which developed a fertilizer spreader on wheels using the company&amp;rsquo;s fertilizer tanks, and a farm in the agricultural settlement of Masua that uses Haifa Chemicals fertilizers in its dates, lemons and grapes cultivation.
 </t>
   </si>
   <si>
     <t>Services to the Settlements</t>
   </si>
   <si>
     <t>Agriculture and Agrotechnology, Industrial Manufacturing</t>
   </si>
   <si>
     <t>$100M-$250M</t>
   </si>
   <si>
-    <t>Hamat Group (formerly: Lipski Plastic)</t>
-[...8 lines deleted...]
-    <t>$50M-$100M</t>
+    <t xml:space="preserve">Hamat Group </t>
+  </si>
+  <si>
+    <t>Hamat Group is a publicly traded Israeli company engaged in the production, marketing, distribution and sale of products in the construction products industry, sanitary ware, faucets, plumbing products and ceramics.The group owns the following trade names: “HAMAT”, “HAMAT USA”, “HARSA”, “HOUZER”, “ZM”, “LAB3”, “FORMEX”, “BATH Clip”, “Ziv Kitchens”, “Lipski”, and “Aloni A” under which a significant portion of its products are marketed.Settlement Production&amp;nbsp;Hamat Group's fully owned subsidiary, Harsa Studio, operates a factory in the Barkan Industrial Zone in the occupied West Bank, located on land owned by the company.&amp;nbsp;In 2017, Hamat Group purchased 12 dunams (12,000 square meters) of land in the Barkan Industrial Zone for a total of NIS 24.7 million. The land was purchased in accordance with a capitalized lease agreement signed with the Israel Land Authority, which is valid until September 2036 with an option to extend the lease period for an additional 49 years. Before the purchase, between 1991 and 2017, the company had leased the land from the Israel Land Authority.&amp;nbsp;The area includes a main building, a factory, a warehouse and offices with an area of approximately 6,100 square meters.&amp;nbsp;Harsa Studio is engaged in the production, development, marketing, and sale of plastic plumbing and sanitation products, including pipes, pipe fittings, cisterns, toilet seats, etc., as well as designed plastic consumer products for bathrooms and kitchens.&amp;nbsp;Harsa Studio products are marketed under the name BathClip. Harsa Studio has an export volume of over 25%, and its products are marketed in North America.Services to Settlements&amp;nbsp;Hamat Group’s products are marketed by authorized distributors in the settlement of Beitar Illit in the occupied West Bank and the settlement neighborhood of Ramat Eshkol in East Jerusalem.Services to Israel Prison Service&amp;nbsp;In 2018,&amp;nbsp;Hamat’s fully owned subsidiary Harsa Studio, provided the Israel Prison Service (IPS) with professional seminar for the plumber staff of the IPS units for NIS 7,956.&amp;nbsp;&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Services to the Settlements, Settlement Enterprise, Settlement Production</t>
+  </si>
+  <si>
+    <t>$250M-$500M</t>
   </si>
   <si>
     <t>Heidelberg Materials (formerly HeidelbergCement)</t>
   </si>
   <si>
     <t>FWB, DUS, MUN, STU</t>
   </si>
   <si>
     <t>Germany</t>
   </si>
   <si>
     <t>Heidelberg Materials AG (formerly HeidelbergCement) is a German multinational building materials company. The company produces and markets construction aggregates, cement, and ready-mixed concrete. The company is engaged in Israel in the production of aggregates and ready-mixed concrete, and operates a cement import terminal.Exploitation of Occupied Natural Resources&amp;nbsp;Through its Israeli subsidiary, Hanson (Israel) Ltd. (99.98%), the company has been engaged in quarrying&amp;nbsp;and in the production of construction materials&amp;nbsp;in the occupied West Bank. Hanson Israel owns the Nahal Raba Quarry, located south of Qalqilya in the occupied West Bank.&amp;nbsp;The quarry, operated by Hanson since 1989, covers around 515,000 square meters (515 dunam) of private and public lands belonging to the Palestinian villages of Al-Zawiya and Rafat, which were confiscated and allocated for the quarry. The quarry area includes an asphalt plant and a concrete plant, for which Hanson Israel holds a license for the production and sale of ready-mix concrete and asphalt mixture, valid until November 2026.&amp;nbsp;Hanson Quarry Expansion Plan&amp;nbsp;In May 2025, the Israeli Civil Administration (ICA) in the West Bank approved a plan for the expansion of the Nahal Rabah quarry submitted by Hanson Israel.The expansion plan, submitted in 2020,&amp;nbsp;has been promoted by the company since 2012 due to the depletion of quarry reserves in the existing quarry area.&amp;nbsp;The plan, titled Plan No. 52/14/2, is intended to expand the existing Hanson Quarry by approximately 100,000 square meters (100 dunams) on its southern side adjacent to it, on lands belonging to the Palestinian villages of Al-Zawiya and Rafat. The total area of ​​the plan is approximately 432,000 square meters, of which approximately 97,000 square meters are designated for quarrying.&amp;nbsp;On 28 May 2025, the expansion plan was approved by the Mining and Quarrying Subcommittee of the ICA Central Planning Bureau, which is responsible for planning in Area C in the occupied West Bank.&amp;nbsp;The plan was published for effect on July 4, 2025.Services to Settlements&amp;nbsp;On July 20, 2023, Who Profits documented a Hanson Israel company truck with the HeiderlbergCement (former name of the company) logo in Ramallah city, in the occupied West Bank. According to the company, Hanson Israel did not deliver any material to Ramallah.In 2017, Who Profits documented a truck carrying gravel from the Hanson Nahal Raba quarry in the occupied West Bank going into Israel.&amp;nbsp;In 2016, a Hanson truck was documented delivering construction raw material to a construction zone in the settlement of Ofarim near the Palestinian village al-Lubban al-Gharbi in the occupied West Bank.&amp;nbsp;In 2015, Who Profits documented Hanson trucks at the Qalandiya checkpoint. Also in 2015, Hanson Israel concrete truck was documented delivering concrete to the expansion of the Barkan settlement Industrial Zone.&amp;nbsp;Services to Israel Prison Service&amp;nbsp;In January 2022, a Hanson truck was documented in the Gilboa prison complex, where Palestinian prisoners are incarcerated, as part of work on enhancing the prison.Construction on Occupied Land&amp;nbsp;Hanson supplied construction materials for the construction of Highway 4197, which connects the northeastern entrance to Jerusalem with Highway 50, through the settlement neighborhood of Pisgat Ze'ev and the Palestinian neighborhoods of Beit Hanina in occupied East Jerusalem. The interchange was inaugurated in 2013 at a cost of approximately NIS 180 million.</t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Services to the Settlements, Settlement Production</t>
   </si>
   <si>
     <t>$25B-$50B</t>
   </si>
   <si>
     <t>I.R.P.C. Rubber Products Co.</t>
   </si>
   <si>
     <t xml:space="preserve">An Israeli manufacturer of rubber products for the automotive industry.
 The company operates a factory in Barkan I.Z in the occupied West Bank. In addition, the company provides rubber products for the Israeli army.
 </t>
   </si>
   <si>
+    <t>$50M-$100M</t>
+  </si>
+  <si>
     <t>ICL Group Ltd.</t>
   </si>
   <si>
     <t>TASE, Public, NYSE</t>
   </si>
   <si>
-    <t>An Israel-based global specialty minerals and chemicals company active in the agriculture, energy, industrial, AgTech, Health and personal care, transportation, food, paints and coatings materials market.Extraction of natural resourcesDead Sea Works Ltd. (DSW), a fully owned subsidiary of ICL Group, is engaged in the extraction of minerals from the Dead Sea, including its northern Basin in the occupied West Bank. The company is one of the world’s largest producer and supplier of potash products, in addition to a range of chemical products.The company holds a concession to utilize the natural resources of the Dead Sea until March 31, 2030. The concession covers an area of 652 square meters, and allows the company to construct and expand pumping stations, roads, wells, drillings and other facilities in the Dead Sea.The company extracts salt, potash and bromide from the Northern Basin of the Dead Sea, located in the occupied West Bank, where the company has pumping stations and a feeding canal. The company pumps brine from the Northern Basin into evaporation ponds located in the Southern Basin.In 2021 alone, ICL pumped around 443 million cubic meters of water from the Northern Basin, where water levels are declining annually by 1.2 meters due to industrial water pumping.In 2021, the company produced around 3.9 million tons of potash, 187 thousand tons of bromine, 18.2 thousand tons of metal magnesium, 111 thousand tons of salt and 131 thousand tons of solid magnesium chloride. In the first quarter of 2022, ICL sold 1.15 million tons of potash, worth USD 410 million, with almost a million ton of the potash being extracted from the Dead Sea.NaqabICL Rotem, a fully owned subsidiary of ICL Group, operates two phosphate mining fields in the Naqab, , Rotem Field and Zafir Field (Oron-Zin). The company holds a concession for phosphate mining in the Naqab for over sixty years. In December 2021, the Israeli Ministry of Energy granted the company an extension to a unified concession (which includes all Rotem's mining fields) for an additional three years, until the end of 2024.&amp;nbsp;Services to SettlementsProducts manufactured by &amp;nbsp;ICL Group’s fully owned subsidiary, Fertilizers and Chemicals (ICL Haifa), were documented in several agricultural settlements in the Jordan Valley in the occupied West Bank in June 2019, including the settlements of Naama, Mehola and Na’aran.ICL Haifa's customer retention services include regional agronomists for the Jordan Valley, the occupied Syrian Golan and the occupied West Bank.In 2016-2017, ICL Haifa participated in an agricultural experiment in almond trees in an orchard in Ramat Magshimim settlement in the Syrian Golan, testing the impact of its humic acids fertilizer Oded. In 2014, company fertilizers were used in an agricultural experiment conducted by the Jordan Valley R&amp;amp;D Center on the use of pesticides in bell peppers in Tomer settlement.</t>
+    <t>ICL Group, formerly Israel Chemicals Ltd., is an Israeli multinational manufacturing company engaged in the production, manufacture and marketing of potash, phosphate, fertilizers, and chemicals for the agriculture, energy, industry, and health &amp;amp; personal care markets.&amp;nbsp;In addition, the company supplies white phosphorus for the production of ammunition for the US Department of Defense. The company is also engaged in the extraction of salts, minerals and phosphate in Spain, the United Kingdom, and China.Through its fully owned subsidiaries, the Group is engaged in the extraction of occupied natural resources in the occupied West Bank and provides services to settlements in the occupied West Bank and the Syrian Golan.&amp;nbsp;Exploitation of Occupied Natural ResourcesICL Group’s fully owned subsidiary, Dead Sea Works Ltd. (DSW) is engaged in the extraction of minerals from the Dead Sea, including from its northern Basin in the occupied West Bank. The company is one of the world’s largest producers and suppliers of potash products, in addition to a range of chemical products.&amp;nbsp;The company has 37 extraction ponds covering an area of ​​146.7 square kilometers in the Dead Sea, in addition to associated processing facilities.Dead Sea Works holds a concession from the Israeli government to utilize the natural resources of the Dead Sea until March 31, 2030. The concession covers an area of 652 square meters and allows the company to construct and expand pumping stations, roads, wells, drillings and other facilities in the Dead Sea.&amp;nbsp;The company pays royalties and lease payments to the Israeli government.&amp;nbsp;DSW extracts salt, metal magnesium, magnesium chloride, potash, and bromide from the Northern Basin of the Dead Sea, which is located in the occupied West Bank. The company has pumping stations and a feeding canal located in the Northern Basin from where it pumps brine into evaporation ponds located in the Southern Basin.In 2025, ICL pumped approximately 476 million cubic meters of water from the Northern Basin into its evaporation ponds, producing approximately 3.57 million tons of potash from the Dead Sea, as well as 150,000 tons of bromine, 17,800 tons of metal magnesium, 185,000 tons of salt and 112,000 tons of solid magnesium chloride. As of December 31, 2025, the company had 97.7 million tons of potash reserves compared to 122.7 million tons as of December 31, 2024, a decrease of 25 million tons due to ongoing extraction operations.&amp;nbsp;NaqabICL Group’s fully owned subsidiary, Rotem Amfert Negev (also known as ICL Rotem), is engaged in the mining of&amp;nbsp;phosphate rock from phosphate deposits in the Naqab region. The company operates two phosphate mining fields in the Naqab area, the Rotem Field and the Zafir Field (Oron-Zin). The company holds a concession for phosphate mining in the Naqab for a total period of over sixty years.&amp;nbsp;In December 2024, the Israeli Ministry of Energy&amp;nbsp;and Infrastructure renewed the company’s mining concession in an area spanning 177.8 square kilometers until 31 December 2044.&amp;nbsp;For more on industrial development projects in the Naqab, see Who Profits’ report&amp;nbsp;Tools of Dispossession in the Naqab: Development and Military Projects.&amp;nbsp;Services to SettlementsIn June 2019, products manufactured by ICL Group’s fully owned subsidiary, Fertilizers and Chemicals Ltd., were documented in several agricultural settlements in the Jordan Valley in the occupied West Bank, including the settlements of Naama, Mehola and Na’aran.ICL Group’s customer retention services include regional agronomists for the Jordan Valley, the occupied Syrian Golan and the occupied West Bank.In 2016-2017, the company participated in an agricultural experiment in almond trees in an orchard in Ramat Magshimim settlement in the Syrian Golan, testing the impact of its humic acids fertilizer Oded.&amp;nbsp;In 2014, company fertilizers were used in an agricultural experiment conducted by the Jordan Valley R&amp;amp;D Center on the use of pesticides in bell peppers in Tomer settlement.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Services to the Settlements, Settlement Enterprise</t>
+  </si>
+  <si>
+    <t>Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Israel Salt Company</t>
   </si>
   <si>
     <t>Private, Subsidiary of Public</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company for the production of sea salt products. The company is the largest Israeli producer of salt, accounting for 80% of the salt market.
 The company operates a factory in Kalia settlement in the occupied Jordan Valley, exploiting occupied Palestinian natural resources.
 The parent company, through its different subsidiaries, is involved in the Israeli occupation in several ways. For more information, check out Arison Investments&amp;rsquo; profile.
 </t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Settlement Production</t>
   </si>
   <si>
     <t>Food Industry, Industrial Manufacturing</t>
   </si>
   <si>
     <t>Jaguar Land Rover Automotive PLC</t>
   </si>
   <si>
     <t>Public, Public Limited</t>
   </si>
@@ -1792,1136 +1801,1136 @@
       </c>
       <c r="H18" s="0" t="s">
         <v>84</v>
       </c>
       <c r="I18" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>85</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>50</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>46</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>13</v>
+        <v>87</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H19" s="0" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="I19" s="0" t="s">
-        <v>21</v>
+        <v>55</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C20" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H20" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="I20" s="0" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>46</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>77</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H21" s="0" t="s">
-        <v>87</v>
+        <v>97</v>
       </c>
       <c r="I21" s="0" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="C22" s="0" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>82</v>
+        <v>101</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>83</v>
       </c>
       <c r="H22" s="0" t="s">
         <v>54</v>
       </c>
       <c r="I22" s="0" t="s">
-        <v>44</v>
+        <v>102</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="0">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="H23" s="0" t="s">
-        <v>87</v>
+        <v>97</v>
       </c>
       <c r="I23" s="0" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="0">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="C24" s="0" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H24" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="I24" s="0"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="0">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>63</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H25" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I25" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="0">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="I26" s="0" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="0">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H27" s="0" t="s">
         <v>48</v>
       </c>
       <c r="I27" s="0" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="0">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>66</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>67</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>116</v>
+        <v>120</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>69</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>117</v>
+        <v>121</v>
       </c>
       <c r="H28" s="0" t="s">
         <v>31</v>
       </c>
       <c r="I28" s="0"/>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="0">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>118</v>
+        <v>122</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>30</v>
       </c>
       <c r="H29" s="0"/>
       <c r="I29" s="0" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="0">
         <v>29</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>121</v>
+        <v>125</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>35</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>117</v>
+        <v>121</v>
       </c>
       <c r="H30" s="0"/>
       <c r="I30" s="0"/>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="0">
         <v>30</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="C31" s="0" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H31" s="0" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="I31" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="0">
         <v>31</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>67</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>129</v>
+        <v>133</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>35</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>117</v>
+        <v>121</v>
       </c>
       <c r="H32" s="0"/>
       <c r="I32" s="0" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="0">
         <v>32</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>131</v>
+        <v>135</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>134</v>
+        <v>138</v>
       </c>
       <c r="H33" s="0" t="s">
         <v>48</v>
       </c>
       <c r="I33" s="0" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="0">
         <v>33</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="C34" s="0" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="H34" s="0" t="s">
         <v>70</v>
       </c>
       <c r="I34" s="0" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="0">
         <v>34</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="H35" s="0" t="s">
-        <v>87</v>
+        <v>97</v>
       </c>
       <c r="I35" s="0" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="0">
         <v>35</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>145</v>
+        <v>149</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>69</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>117</v>
+        <v>121</v>
       </c>
       <c r="H36" s="0" t="s">
         <v>48</v>
       </c>
       <c r="I36" s="0" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="0">
         <v>36</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>146</v>
+        <v>150</v>
       </c>
       <c r="C37" s="0" t="s">
-        <v>147</v>
+        <v>151</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>149</v>
+        <v>153</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>150</v>
+        <v>154</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H37" s="0" t="s">
         <v>70</v>
       </c>
       <c r="I37" s="0"/>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="0">
         <v>37</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>151</v>
+        <v>155</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>152</v>
+        <v>156</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>153</v>
+        <v>157</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>117</v>
+        <v>121</v>
       </c>
       <c r="H38" s="0"/>
       <c r="I38" s="0"/>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="0">
         <v>38</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>154</v>
+        <v>158</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>46</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>155</v>
+        <v>159</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H39" s="0" t="s">
         <v>48</v>
       </c>
       <c r="I39" s="0" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="0">
         <v>39</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>156</v>
+        <v>160</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>66</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>157</v>
+        <v>161</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H40" s="0" t="s">
         <v>31</v>
       </c>
       <c r="I40" s="0" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="0">
         <v>40</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H41" s="0" t="s">
-        <v>161</v>
+        <v>165</v>
       </c>
       <c r="I41" s="0" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="0">
         <v>41</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>162</v>
+        <v>166</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>163</v>
+        <v>167</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="H42" s="0"/>
       <c r="I42" s="0" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="0">
         <v>42</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>165</v>
+        <v>169</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>66</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>67</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>35</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>117</v>
+        <v>121</v>
       </c>
       <c r="H43" s="0" t="s">
-        <v>167</v>
+        <v>171</v>
       </c>
       <c r="I43" s="0" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="0">
         <v>43</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="C44" s="0" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>63</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>170</v>
+        <v>174</v>
       </c>
       <c r="H44" s="0" t="s">
         <v>48</v>
       </c>
       <c r="I44" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="0">
         <v>44</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="C45" s="0" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>173</v>
+        <v>177</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>174</v>
+        <v>178</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H45" s="0" t="s">
         <v>84</v>
       </c>
       <c r="I45" s="0" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="0">
         <v>45</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>175</v>
+        <v>179</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>176</v>
+        <v>180</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H46" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I46" s="0" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="0">
         <v>46</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>177</v>
+        <v>181</v>
       </c>
       <c r="C47" s="0" t="s">
-        <v>178</v>
+        <v>182</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>179</v>
+        <v>183</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="G47" s="0" t="s">
-        <v>117</v>
+        <v>121</v>
       </c>
       <c r="H47" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="I47" s="0" t="s">
-        <v>180</v>
+        <v>184</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="0">
         <v>47</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>181</v>
+        <v>185</v>
       </c>
       <c r="C48" s="0" t="s">
-        <v>182</v>
+        <v>186</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>183</v>
+        <v>187</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="H48" s="0" t="s">
-        <v>185</v>
+        <v>189</v>
       </c>
       <c r="I48" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="0">
         <v>48</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>186</v>
+        <v>190</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>77</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H49" s="0"/>
       <c r="I49" s="0" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="0">
         <v>49</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>188</v>
+        <v>192</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>190</v>
+        <v>194</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>53</v>
       </c>
       <c r="H50" s="0" t="s">
         <v>31</v>
       </c>
       <c r="I50" s="0" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="0">
         <v>50</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>46</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>82</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>53</v>
       </c>
       <c r="H51" s="0" t="s">
         <v>48</v>
       </c>
       <c r="I51" s="0" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="0">
         <v>51</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="C52" s="0" t="s">
-        <v>194</v>
+        <v>198</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>195</v>
+        <v>199</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H52" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="I52" s="0" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="0">
         <v>52</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
       <c r="C53" s="0" t="s">
         <v>66</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>197</v>
+        <v>201</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>35</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H53" s="0" t="s">
-        <v>198</v>
+        <v>202</v>
       </c>
       <c r="I53" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="0">
         <v>53</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>199</v>
+        <v>203</v>
       </c>
       <c r="C54" s="0" t="s">
-        <v>200</v>
+        <v>204</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>201</v>
+        <v>205</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="H54" s="0" t="s">
-        <v>198</v>
+        <v>202</v>
       </c>
       <c r="I54" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="0">
         <v>54</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="C55" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>204</v>
+        <v>208</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H55" s="0"/>
       <c r="I55" s="0" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="0">
         <v>55</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>205</v>
+        <v>209</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>46</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
       <c r="F56" s="0" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="G56" s="0" t="s">
-        <v>134</v>
+        <v>138</v>
       </c>
       <c r="H56" s="0"/>
       <c r="I56" s="0" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="0">
         <v>56</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>207</v>
+        <v>211</v>
       </c>
       <c r="C57" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>208</v>
+        <v>212</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>209</v>
+        <v>213</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H57" s="0" t="s">
         <v>84</v>
       </c>
       <c r="I57" s="0" t="s">
-        <v>210</v>
+        <v>214</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">