--- v0 (2026-05-25)
+++ v1 (2026-09-20)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="235">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="229">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -375,112 +375,104 @@
 Through its travel booking and search websites, Expedia.com, Hotels.com and its majority-owned subsidiary trivago, the company promotes properties located on&amp;nbsp;occupied Palestinian and Syrian land in the occupied West Bank, East Jerusalem and the Syrian Golan.
 Some of the properties in Israeli settlements in the West Bank are listed on the company&amp;rsquo;s websites as located in &amp;ldquo;Israeli settlement&amp;rdquo; while all locations in the Syrian Golan are listed exclusively as located in Israel.
 Expedia.com
 Exeopdia.com is&amp;nbsp;an online travel agency owned by Expedia Group.
 8 Listings were found on Expedia.com website in the settlements of Tekoa, Alon, Kfar Adumim, Ma&amp;rsquo;ale Adumim, Mitzpe Yericho, and Kalia in the occupied West Bank, all listed as located in &amp;ldquo;Israeli settlement.&amp;rdquo;
 32 listings were found in the settlements of El Rom, Ma&amp;rsquo;ale Gamla, Eliad, Ramot, Had Nes, Giv&amp;#39;at Yo&amp;#39;av, Bnei Yahuda, Yonatan, Katzrin, Merom Golan, Keshet, Alonei HaBashan, Ortal, Odem and Ein Zivan in the occupied Syrian Golan.
 Hotels.com
 Hotels.com is a provider of&amp;nbsp;hotel&amp;nbsp;accommodation worldwide, offering booking services.
 11 listings were found on Hotels.com website in the settlements of Tekoa, Kalia, Almog, Ma&amp;rsquo;ale Adumim, Nofei Prat, Kfar Adumim and Mitzpe Yericho in the occupied West Bank; and 37 listings in the settlements of Afik, Givat Yoav, Ramot, Ma&amp;rsquo;ale Gamla, Keshet, Had Nes, Ortal, Katzrin, Eliad, Alonei HaBashan, Ein Zivan, Merom Golan, El Rom and Odem in the occupied Syrian Golan.
 &amp;nbsp;
 trivago
 Expedia Group&amp;rsquo;s majority-owned subsidiary trivago (Nasdaq: TRVG) is a Germany-based global accommodation search platform company, which offers price comparisons for hotels and booking websites.
 4 listings were found on trivago website in three hotels in occupied East Jerusalem; 3 listings were found in the settlements of Tekoa and Kfar Adumim in the occupied West Bank; and 18 listings in the settlements of Ramot, Ma&amp;rsquo;ale Gamla, Ne&amp;rsquo;ot Golan, Afik, Eliad, Ein Zivan, Ortal, Sha&amp;rsquo;al, Brochim Qela&amp;rsquo; Alon, and Had Nes in the occupied Syrian Golan.
 </t>
   </si>
   <si>
     <t>$10B-$20B</t>
   </si>
   <si>
     <t>Fassi</t>
   </si>
   <si>
     <t>Italy</t>
   </si>
   <si>
-    <t xml:space="preserve">Private Italian manufacturer of cranes.
-[...1 lines deleted...]
-</t>
+    <t>Fassi Gru S.p.A.&amp;nbsp;is an Italian manufacturer of lifting machinery and cranes. The Fassi Group consists of eight companies based in Italy that manufacture and market hydraulic cranes.Fassi cranes have been used in the demolition of Palestinian infrastructure by the Israeli Civil Administration (ICA) and the Israeli military in the occupied West Bank.&amp;nbsp;Fassi loader cranes have been used to dismantle and confiscate residential tents, agricultural structures, and water and solar power equipment, particularly in rural communities in areas where Palestinian residents face the risk of forced displacement.On 9 June 2020, a FASSI crane truck was documented in use by ICA personnel and Israeli military in a demolition and confiscation of four residential shacks at the Palestinian community of Abu Ghaliya, southeast of the town of al-‘Azariyah in the so-called E1 area, in the occupied West Bank. The structures served as a residence for a family of 11 people, including four minors.On 6 February 2020, Fassi loader crane was documented used by Israeli forces to confiscate&amp;nbsp;a structure serving as a store in the village of al Hijrah al Fawwar&amp;nbsp;in the South Hebron Hills.&amp;nbsp;On 5 February 2020, Fassi loader crane was used by Israeli forces for demolition of a shack in the&amp;nbsp;Palestinian town&amp;nbsp;of Deir Qaddis near Ramallah.&amp;nbsp;On 9 January 2020, Fassi loader crane was used by Israeli forces to dismantle a car wash and a commercial store in the village of Ras Karkar west of Ramallah.On 6 January 2020, Fassi loader crane was used by Israeli forces in demolition and confiscation of mobile homes in the Al-Auja area near Jericho.On 1 December 2021, Fassi loader cranes were used by Israeli forces to confiscate 6 tractors, 4 water trailers and 5 cars at Khirbet Ras al-Ahmar in the northern Jordan Valley.On 25 October 2021, Fassi cranes were used by Israeli forces for a demolition at a school of 45 students in the community of Khirbet al-Malih (the Hamamat al-Malih area), near Tayasir in the northern Jordan Valley. The Israeli forces dismantled and confiscated a metal pergola that provided shade for the playground and a two-room structure that was intended as a clinic.On 24 August 2021, Fassi machinery was documented in a demolition of agricultural facilities and sheep barns in the village of Al-Rahwa.&amp;nbsp;On 4 August 2021, Fassi crane was used by Israeli forces to&amp;nbsp;dismantle and confiscate 4 residential tents, 7 tents used as livestock enclosures and 3 livestock pens owned by 3 families at the community of&amp;nbsp;Khirbet Ibziq&amp;nbsp;in the northern Jordan Valley. The forces also demolished two generators, two solar panels, parts of a third solar panel and two cars belonging to community residents.&amp;nbsp;On 14 July 2021, Fassi machinery was documented in use by Israeli forces in demolitions and confiscations of equipment&amp;nbsp;in the community of Al-Qaboun near Al-Mughayyir village northeast of Ramallah.On 14 June 2021, Fassi loader crane was documented in used in the demolition of sheep pens in the village of Al-Nabi Samuel.On 17 March 2021, Fassi machinery was documented in a demolition of a shack and confiscation of 10 tents and 9 plastic water containers at the community of a-Nuwei’mah al-Foqa, north of Jericho. &amp;nbsp;On&amp;nbsp;1 March 2021, FASSI machinery was documented in demolitions and confiscation of residential&amp;nbsp;shacks in the Fasayil a-Tahta area in the Jordan Valley.&amp;nbsp;On 22 February 2021, Fassi cranes were documented in a demolition and confiscation of 12 tents that housed 74 people and four tents used as livestock pens at the community of Khirbet Humsah al-Fouqa in the northern Jordan Valley.&amp;nbsp;On 8 February 2021, Fassi loader crane was used by Israeli forces to dismantle and confiscate residential tents, shade sails, shacks used for storage, and a water container at the community of Khirbet Humsah al-Fouqa in the northern Jordan Valley. The forces dismantled and confiscated 9 tents that were homes for 11 families of 61 people, 12 additional structures, and 5 livestock enclosures.On 3 February 2021, Fassi loader cranes were documented in demolitions carried out by Israeli forces at the community of Khirbet Humsah al-Fouqa. The forces demolished 7 residential tents that served 9 families of 61 people, 5 tents and 2 shacks that served as livestock enclosures, and 3 livestock pens. The forces also confiscated portable 4 toilets and 2 tents that served as Tabun ovens. In addition, they confiscated vehicles owned by Palestinian human rights activists.&amp;nbsp;On 15 December 2022, Fassi machinery was used by Israeli forces in demolitions&amp;nbsp;in the Al-Taybeh area near Tarkumiya in Hebron.On 6 December 2022, Fassi machinery was used by Israeli forces to&amp;nbsp;dismantle and confiscate 2 tents used as classrooms for the community’s schoolchildren at the community of Khirbet a-Safai al-Foqa in Masafer Yatta.On 19 September 2022, Fassi loader crane was used by Israeli forces to&amp;nbsp;dismantle and confiscate 4 tents and a barbed wire fence about 300 meters long at the al ‘Awasaj farm&amp;nbsp;south of the town of al-‘Auja in Jericho District.On 15 August 2022, three Fassi&amp;nbsp;loader cranes were used by Israeli forces to confiscate agricultural equipment at a banana plantation spanning about 8 dunams southeast of the community of Khirbet Ras al-Ahmar in the Jordan Valley. The forces confiscated about 300 metal poles intended to be used for a protective net for the plantation.On 11 August 2022, Fassi loader crane was used by Israeli forces to place concrete barricade at the entrance of Tuwani village in Masafer Yatta.&amp;nbsp;On 23 March 2022, Fassi loader crane was used by Israeli forces to confiscate a prefab that served as a gas station and a minibus used for storage at the village of Khirbet Qalqas in the South Hebron Hills.On 31 July 2023, Fassi machinery participated in the demolition of a structure that housed a family near the town of A-Samu' in the South Hebron Hills.&amp;nbsp;Previously, Fassi cranes were documented being used by the Israeli Civil Administration in demolitions and confiscation of solar equipment in the occupied West Bank as early as 2017.&amp;nbsp;</t>
   </si>
   <si>
     <t>Specialized Equipment and Services</t>
+  </si>
+  <si>
+    <t>$500M-$1B</t>
   </si>
   <si>
     <t>Field Produce</t>
   </si>
   <si>
     <t>Private, Subsidiary of Public</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company specializing in procurement from growers, treatment, processing, sorting, and packing of peanuts, dates, and almonds for overseas and Israeli marketing.
 The company is a major Israeli exporter exporting more than 80% of the total peanuts exported from Israel to overseas markets.
 More than 80% of the company&amp;#39;s dates are marketed for export under the brand name &amp;ldquo;Paradise Dates&amp;rdquo;.
 The company operates a packing house for dates in the settlement of Yafit in the occupied Jordan Valley. According to the company&amp;#39;s website, the dates handled in the packing house and marketed by the company are grown in the facility&amp;#39;s proximity.
 In 2019 and 2020, the company received a total amount of NIS 150,333 from the Israeli Ministry of Economy and Industry under the budget line for the &amp;ldquo;indemnification of exporters from Judea and Samaria [West Bank] and the Golan&amp;rdquo; through the Israeli Export Institute.
 The company&amp;rsquo;s clients include major international supermarket and health food chains, including: the COOP, Migros and Seeberger.
 </t>
   </si>
   <si>
     <t>Settlement Production</t>
   </si>
   <si>
     <t>Agriculture and Agrotechnology, Food Industry</t>
   </si>
   <si>
     <t>Ford Motor Company</t>
   </si>
   <si>
     <t xml:space="preserve">Ford Motor Company is an American multinational automobile manufacturer.
 Ford vehicles&amp;#39; chasses are used as armored vehicles for the Israeli military in the occupied West Bank and in the besieged Gaza.
 In 2023, the Israeli military began using the &amp;ldquo;SandCat Tigris&amp;rdquo; 4X4 armored vehicle intended for military forces. The SandCat (also known as MK4) is based on the Ford F-550 chassis and drivetrain, and the suspension setup includes a pair of Ford&amp;#39;s original live axles. The multi-purpose protected off-road vehicle with vehicle armor is manufactured by Israeli-based company Plasan Sasa. The bulletproof vehicle can carry a driver and up to eight soldiers and is suitable for combat in built-up areas. The vehicle is protected against anti-tank fire, stones, and Molotov cocktails, and slots were added to the vehicle to allow shooting from the inside.
 Sandcat Tigris vehicles that were delivered to the Israeli Ministry of Defense (IMOD) at the beginning of 2023, in an emergency procurement procedure, have been deployed in a variety of operational activities in Gaza during Israel&amp;#39;s 2023 attack on Gaza.
 The Sandcat Tigris was documented in use during military invasion and arrests in Jenin in the occupied West Bank.
 In mid-October 2023, the IMOD began the accelerated purchase of US-made armored vehicles, including vans and SUVs made by Ford. The vehicles will be purchased directly from the manufacturers or the companies working with them within the framework of the US defense aid funds.
 On 6 December 2023, the IMOD published a picture of a cargo plane delivery with military equipment for the Israeli military carrying a Ford armored vehicle.
 In November 2022, the IMOD purchased 50 &amp;quot;Sand Cat&amp;quot; armored vehicles based on the Ford F-550 platform for the military to use in raids across the West Bank. The vehicles were purchased through an expedited order from Plasan Sasa and according to estimates, the scope of the deal is over NIS 50 million.
 The Ford F-350 pickup trucks are used as the Israeli military&amp;#39;s Unmanned Ground Vehicles (UGVs). The Unmanned Ground Vehicle &amp;quot;Border Protector&amp;quot; is based on a commercial Ford F-350 pickup on which remote control systems, observation systems and communication systems were installed. The vehicle is deployed to surveille the barrier surrounding Gaza since 2016. The Ford vehicles were equipped by Elbit Systems with remote driving technology, and fitted with driving cameras and a 360-degree observation camera for remote operation. In 2017, the vehicles were armed to be used as remotely controlled weapons.
 In 2017, the Israeli military purchased 290 Ford F-150 and F-350 trucks which were meant to replace previous Ford trucks as well other trucks.
 In June 2012, Ford F-550 trucks were documented in the occupied West Bank during a non-violent demonstration. In 2003, Ford F-550 trucks were retrofitted by Carmor Integrated Vehicle Solutions (previously Hatehof) to Armored Personnel Carriers for use by the Israeli military in the occupied West Bank.
 </t>
   </si>
   <si>
     <t>Industrial Manufacturing</t>
   </si>
   <si>
     <t>$100B-$250B</t>
   </si>
   <si>
     <t>Gaza, West Bank</t>
-  </si>
-[...7 lines deleted...]
-    <t>Settlement Production, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Fox-Wizel Ltd.  (Fox Group)</t>
   </si>
   <si>
     <t>Public</t>
   </si>
   <si>
     <t xml:space="preserve">Through its subsidiaries, Fox Group operates stores in illegal settlements in the occupied Palestinian territory.
 Fox operates stores in shopping centers in the settlements of Ariel, Ma&amp;#39;ale Adumim, and the Gush Etzion cluster of settlements in the occupied West Bank, and three stores in the settlement neighborhoods of Ramot, Pisgat Ze&amp;#39;ev and in the Atarot Industrial Zone (IZ) in occupied East Jerusalem.&amp;nbsp;
 Fox Home has branches in the settlements of Ariel, Ma&amp;#39;ale Adumim and in Harim Mall in the Gush Etzion cluster of settlements in the occupied West Bank,and two branches in the settlement neighborhood of Ramot and in Atarot IZ in occupied East Jerusalem
 Laline has branches in the settlements of Ariel and Ma&amp;#39;ale Adumim in the occupied West Bank, and two branches in the settlement neighborhood of Pisgat Ze&amp;#39;ev and in Atarot IZ in occupied East Jerusalem.
 Fox Group operates The Children&amp;#39;s Place store in the Atarot Mall in Atarot IZ and in the Ramot Mall in occupied East Jerusalem.
 The Group operates a Footlocker store in Ofer Adumim Mall in Ma&amp;#39;ale Adumim settlement in the occupied West Bank.&amp;nbsp;
 </t>
   </si>
   <si>
     <t>Service Industry and Retail</t>
   </si>
   <si>
     <t xml:space="preserve">General Electric </t>
   </si>
   <si>
     <t>General Electric, also known as GE Aerospace, is a US-based publicly traded multinational conglomerate company active in the fields of power, renewable energy, aviation and healthcare. The company's aviation division provides jet engines, components and integrated systems for military aircraft.Services to the Israeli militaryGeneral Electric provides engines and components that are used in Israel’s air and naval military forces, including for the AH-64 Apache and UH-60 Black Hawk helicopters, F-16 and F-15 fighter jets, KC-46 tanker aircraft, CH-53 Heavy Lift helicopter and the Sa’ar 5 naval missile ship.General Electric's engines power the F-16 and F-15 fighter jets and the AH-64 Apache which have been used in repeated Israeli attacks on Gaza, and the West Bank, including the targeting of civilians and civilian infrastructures and in attacks on homes and refugee camps. General Electric's gas turbines are used to power the Israeli Navy's attack ships that enforce the illegal naval blockade of Gaza. For more see Who Profits’ update from December 2023: The Companies Supplying Weapons to Israel’s Attack on Gaza.&amp;nbsp;The company supplies Israel directly with various equipment and services through the U.S. Department of Defense’s Foreign Military Sales program. It has provided Israel with gas turbines, jet engines, support services, aircraft propellers and components, a range of other engines, and other military accessories, and technical services to the engines in use by the Israeli military.F-15 and F-16 Fighter Jets&amp;nbsp;GE supplies its F110-GE-129 engines for the Lockheed Martin F-16 fighter jets and the Boeing F-15 fighter jets in use by the Israeli military.In November 2024, the Israeli Ministry of Defense announced the purchase of 25 Boeing F-15IA fighter planes, the Israeli designation for the F-15EX Eagle II, powered by new F110-GE-129 engines with an option to acquire an additional 25 jets. The purchase was valued at USD 5.2 billion and funded through US military aid. The new F-15IAs will be capable of carrying up to 24 air-to-air missiles. The first F-15IA is expected to be delivered in 2031, with subsequent deliveries occurring at a rate of four to six units per year.&amp;nbsp;F-15 and F-16 fighter jets have been used extensively by the Israeli Air Force in its deadly attacks on Gaza, including in 2008, 2009, 2014, 2018, 2021, 2023, 2024, and 2025.&amp;nbsp;Since October 2023, F-15 and F-16 jets have participated in extensive attacks on civilians in the besieged Gaza, including displaced people and medical personnel, on residential buildings, schools, hospitals, shelters for displaced people, media offices, and cemeteries.&amp;nbsp;Gaza 2023-2025&amp;nbsp;On July 2nd, 2025, an Israeli F-16 aircraft targeted Dr. Marwan Sultan, the director of the Indonesian Hospital, who was killed by a missile airstrike on his home in Gaza City along with several family members. &amp;nbsp;&amp;nbsp;On May 13, 2025, Israeli F-16 jets attacked the Gaza European Hospital in Khan Younis in the southern Gaza Strip without any prior warning. Nine missiles hit the courtyard of the hospital, killing at least 16 people and wounding 70.On October 10, 2024, at least 28 people were killed and 54 were injured in an Israeli F-16 airstrike on the Rufaida al-Aslamia school, which sheltered displaced families in the central Gaza Strip.On August 4, 2024, an Israeli F-16 jet attacked the Hassan Salama School in Gaza City, killing at least 30 people and injuring dozens. The school was serving as a shelter for displaced people.F-15 and F-16 jets have also participated in Israeli attacks on Lebanon, Yemen and Iran in 2024 and 2025. In September 2024, Israeli F-16s aircraft attacking Lebanon dropped over two thousand munitions in just three days.AH-64 Apache and UH-60 Black Hawk Helicopters&amp;nbsp;GE supplies its T901 and T700 engines for the Boeing AH-64 Apache and Sikorsky UH-60 Black Hawk helicopters fleet used by the Israeli Air Force.&amp;nbsp;AH-64 Apache helicopters have been used extensively by the Israeli military in recent deadly airstrikes on Gaza and the occupied West Bank.&amp;nbsp;Apache helicopters have participated in previous Israeli military assaults on Gaza, including in 2008, 2009, 2012, 2021, 2023, 2024, and 2025 to this day. They were also used in numerous attacks carried out on, including in Beirut, in southern Lebanon, and the al-Rashidiya Palestinian refugee camp.Gaza 2023-2025Since the beginning of Israel's unprecedented ongoing attack on the Gaza Strip in October 2023, Advanced Apache helicopters operated by the Israeli Air Force Squadron 113, known as "The Wasp," are taking part in unprecedented strikes in Gaza with targeted killings, guided missiles airstrikes, and air support for ground forces operating inside the Gaza Strip. Each helicopter carries six to eight precision missiles, plus hundreds of relatively long-range shells.&amp;nbsp;The Sikorsky UH-60 Black Hawk, known as the “Yanshuf” in the Israeli Air Force, is an armed combat helicopter used for troop transport, supply transfer, and evacuations.&amp;nbsp;Israeli Black Hawk helicopters are powered by two General Electric T700-GE-701C engines, each producing 1,890 shaft horsepower. Black Hawk helicopters of the 123rd Squadron of the Israeli Air Force have been operational in the Gaza Strip continuously since October 2023.&amp;nbsp;The UH-60 Black Hawk were also used in dozens of sorties in the 2014 Israeli attacks on Gaza.West Bank&amp;nbsp;In June 2023, Israel attacked with Apache helicopters in the occupied West Bank for the first time in over 20 years during a raid on Jenin, which killed at least five Palestinians and wounded 91.&amp;nbsp; &amp;nbsp;Sa’ar 5General Electric's LM2500 gas turbines are used to power the Israeli Navy's missile ships, the Corvette Sa'ar 5, which are used for military strikes and enforcing the illegal naval blockade of Gaza.Sa’ar 5 missile ships were used by the Israeli Navy during the 2006 war on Lebanon and the 2008-2009 assault on Gaza.GE's gas turbines provide 30,000 horsepower to the Sa’ar 5 assault ships which include systems and technologies and are equipped with sophisticated anti-aircraft, anti-submarine, and helicopter landing equipment, including long-range Gabriel 5 missiles, Barak 1 missiles for protection against aircraft and missiles, and two Typhoon cannons.&amp;nbsp;CH-53K Helicopter&amp;nbsp;General Electric provides its GE38-1B engines for the Israeli military’s Lockheed Martin CH-53K Heavy Lift Helicopters.&amp;nbsp;In April 2023, General Electric Aviation was awarded a contract to manufacture and supply forty T408-GE-400 turboshaft engines to power CH-53K helicopters to the Israeli Government for USD 153.7 million from U.S Foreign Military Sales to Israel (in Israeli Foreign Military Sales funds).The agreement was part of a USD 683.7 million contract with the U.S. Department of Defense to supply a total of 169 T408 engines for the U.S. Navy and the Israeli Government. The contract includes associated engine, programmatic, and logistics support, and is expected to be completed by June 2027.&amp;nbsp;In 2021, the IMOD selected the CH-53K helicopter to replace the helicopter fleet in the Air Force. That same year, Israel purchased 18 CH-53K Helicopters powered by General Electric's GE38-1B engines at an estimated cost of USD 3.4 billion as part of U.S Foreign Military Sales to Israel. In July 2021, the U.S. State Department approved the Foreign Military Sale to the Government of Israel with support and related equipment of up to 60 General Electric T408-GE-400 Engines for the Israeli Air Force.KC-46General Electric provides components for mission control systems and flight management systems for the Boeing KC-46 tanker aircraft in service of the Israeli Air Force.&amp;nbsp;The KC-46 tanker aircraft are operated by Squadron 120 of the Israeli Air Force from Nevatim Air Base, located in the Naqab region.&amp;nbsp;In 2022, Israel purchased four Boeing KC-46 tankers with an option for two more as part of the procurement program. The first aircraft is scheduled to arrive in the first half of 2026 and are expected to significantly improve Israel's attack and bombing capabilities.In October 2024, the Israeli Air Force carried out a strike in Yemen using the KC-46.IAI Kfir&amp;nbsp;General Electric also supplied the J79 engine for the IAI Kfir multi-role armed fighter, developed by Israel Aerospace Industries. The IAI Kfir entered service in 1975 and was later replaced by more advanced F-15 and F-16 aircraft.&amp;nbsp;Wind Turbines in the Occupied Syrian Golan&amp;nbsp;General Electric provides wind turbines and maintenance services to two large Israeli wind energy production projects in the occupied Syrian Golan.&amp;nbsp;Ruach Beresheet Wind FarmRuach Beresheet (Wind of Genesis) wind farm in the occupied Syrian Golan is the largest Israeli renewable energy project to exist on both sides of the Green Line so far.&amp;nbsp;The wind farm consists of 39 wind turbines made by General Electric company, of which 34 have been connected to the Israeli national electricity grid. General Electric is also responsible for the production, supply, transportation, hoisting, and running of the turbines at the project site. According to an agreement from 2021, General Electric will provide operation and maintenance services for the turbines for 20 years.&amp;nbsp;The wind farm is located in Tel el Farass area in the occupied Syrian Golan and&amp;nbsp;was established by&amp;nbsp;Enlight Renewable Energy&amp;nbsp;in partnership with eight settlements in the occupied Syrian Golan -&amp;nbsp;Yonatan, Alonei HaBashan, Ramat Magshimim, Mevo Hama, Natur, Kanaf, Avnei Eitan and Ma'ale Gamla - which together own 10% of the project.Each turbine has a capacity of 5.3 megawatts and stands approximately 175 meters tall. The turbines are set to produce electricity in an annual volume equivalent to the annual consumption of approximately 70,000 households, for the benefit of Israeli households and industry on both sides of the Green Line.&amp;nbsp;Emek Habacha Wind FarmEmek Habacha wind farm is located in the northern occupied Syrian Golan and consists of 40 wind turbines made by General Electric.&amp;nbsp;General Electric also employs electrical engineers and field technicians on the site who provide maintenance services, management and training of subcontractors, purchase orders and work with suppliers, equipment ordering and inventory management.The farm wind was established by&amp;nbsp;Enlight Renewable Energy&amp;nbsp;in partnership with six settlements in the Syrian Golan: Kidmat Zvi, Elrom, Alonei HaBashan, Odem, Neve Ativ, and Ortal. The wind farm is expected to generate power for 40,000 Israeli households.For more, see Who Profits report: Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources.&amp;nbsp;&amp;nbsp;</t>
   </si>
@@ -842,51 +834,51 @@
 The company manufactures hulls for armored military vehicles and armored personnel carriers (APC) for the Israeli Ministry of Defense (IMOD), used in the occupied West Bank and Gaza. The company provides the Israeli military with the &amp;ldquo;Namer 1500&amp;rdquo; and &amp;ldquo;Eitan&amp;rdquo; Armored Personnel Carriers (APC), both were used in Israel&amp;#39;s recent military invasion of Gaza.
 On December 1st, 2023, Oshkosh announced that it would supply the IMOD with its Joint Light Tactical Vehicles (JLTV), ordered by the IMOD at the end of November 2023. An order for 75 JLTVs was placed through Foreign Military Sale (FMS), and an additional order for dozens more through Direct Commercial Sale (DCS).
 &amp;ldquo;Namer 1500&amp;rdquo; and &amp;ldquo;Eitan&amp;rdquo; Armored Personnel Carriers
 In November 2023, the Israeli military deployed the Namer 1500 APC in its first combat use in the military invasion in northern Gaza. The Namer 1500 is an APC coming from the IMOD&amp;#39;s Directorate of the Merkava and Armored Vehicles, intended to enhance the Israeli Ground Forces&amp;rsquo; effectiveness.
 In February 2023, Oshkosh signed an agreement with the IMOD to produce hundreds of the Namer 1500 armored personnel carrier (APC) variant for over USD 139.6 million (GBP 100 million) financed by US aid. In June 2023, the IMOD received the first delivery of the new APCs.
 Also in November 2023, the Israeli military announced that the &amp;ldquo;Eitan&amp;rdquo; APC had entered into operational use in Gaza. In December 2022, the IMOD contracted Oshkosh in an agreement to produce 500 hulls of the &amp;ldquo;Eitan&amp;rdquo; armored personnel carrier (APC) for the Israeli military for over USD 100 million, funded by the US. According to the contract, the hulls will be fitted with unmanned turrets and other systems and sent for operational use.
 The Eitan APC is based on the Merkava tank and Namer APC technologies. It can accommodate 12 personnel and travel at a speed of 90 km/h with an all-terrain maneuvering capability. It also features Elbit System&amp;#39;s &amp;quot;Iron Fist&amp;quot; defense system, peripheral cameras equipped with day and night vision, front calculation and processing capabilities using computerized technology, and touch monitors and processors.
 &amp;ldquo;Panther&amp;rdquo; Armored Vehicle 
 The Israeli military armored vehicle &amp;ldquo;Panther&amp;rdquo; is built on Oshkosh Defense&amp;rsquo;s tactical vehicle FMTV Military Truck (Family of Medium Tactical Vehicles) and used by the Israeli military in the occupied West Bank and Gaza. Hundreds of additional company&amp;rsquo;s FMTV trucks are used by the Israeli military for logistical transport.
 The Panther vehicle is an armored combat vehicle used in ongoing military operations, mainly in the occupied West Bank. The vehicle is also used by the Israel Border Police Yamas undercover unit (Mista&amp;#39;arvim) whose operatives disguise themselves as Palestinians.
 In 2019, the military completed the development and modification of the Panther. The vehicle was modified to allow it to easily move through the alleys that characterize the area of the West Bank. The modified trucks have space for 14 soldiers and include peripheral cameras, advanced weapons systems and machine guns, a tire inflation system, escape hatches, windshields and a mobile driver assist system. The vehicle is painted on the outside and inside with special materials for thermal insulation, maintaining temperature and retarding combustion, and protective panels designed to absorb small arms bullets without penetration. The vehicle&amp;#39;s estimated cost is about NIS 1 million.
 On June 19, 2023, the Panther vehicle was used by the Israeli military in its invasion of Jenin, during which 5 Palestinians were killed, including a 15-year-old.
 In May 2022, the vehicle was put to show in the military&amp;rsquo;s parking station in the settlement of Elkana in the occupied West Bank.
 In January 2020, the Israeli military purchased new modified versions of Oshkosh Defense&amp;rsquo;s tactical vehicles FMTV Military Truck (FMTV) for its multi-purpose armored &amp;ldquo;Panther&amp;rdquo; vehicles. The FMTVs were provided via several contracts, including one contract for 589 vehicles at a total value of about US$ 159 million. The delivery of the vehicles is expected to be completed in October 2024.
 In November 2017, the company signed NIS 200 million agreement with the Israeli Ministry of Defense (IMOD) according to which the company will supply the military with approximately 200 new FMTV model trucks over the following year and a half. The deal was financed by the US foreign aid funds. Earlier the same year, the IMOD purchased the first six FMTVs trucks which were mainly used to examine their suitability for the military&amp;rsquo;s operational needs.
 In previous years, the IMOD purchased several dozen Oshkosh trucks of an older model from the US Army surplus.
 </t>
   </si>
   <si>
     <t>Industrial Manufacturing, Military, Security and Surveillance</t>
   </si>
   <si>
     <t xml:space="preserve">Palantir Technologies </t>
   </si>
   <si>
-    <t>Palantir Technologies Inc. is an American publicly traded company that specializes in big data analytics. The company develops applications for machine-assisted data mining and analysis, and provides analysis, tools and systems of artificial intelligence to armies and security bodies around the world.&amp;nbsp;The company provides AI-powered data analytics and targeting tools for battlefield information management to support military operations, including data operating and management systems, forensic analysis and predictive tools, intelligence surveillance systems, and artificial intelligence-based decision-making systems capable of suggesting combat moves.Palantir provides the Israeli military with advanced artificial intelligence technologies and services and works with the Israeli defense establishment and security sector.&amp;nbsp;In January 2024, amid unprecedented Israeli attacks in Gaza, Palantir entered into a strategic partnership with the Israeli Ministry of Defense to provide advanced AI-driven technology and services for war-related missions to bolster the capabilities of the Israeli military through rapid data analysis, battlefield decision-making, and targeting to produce analyses of enemy targets and propose battle plans in Gaza.&amp;nbsp;The agreement, estimated to be worth tens of millions of USD to the company, came following a meeting between the company’s executives and Israeli Ministry of Defense officials.In November 2025, American and German military personnel were documented in front of a screen displaying Palantir software at the Civil-Military Coordination Center in the city of Kiryat Gat. The Civil-Military Coordination Center (CMMC) was established in October 2025 in Kiryat Gat, about 20 km north of the Gaza Strip, by US Central Command to support the US plan to deploy an international force in Gaza.</t>
+    <t>Palantir Technologies Inc. is an American publicly traded company that specializes in big data analytics. The company develops applications for machine-assisted data mining and analysis, and provides analysis, tools and systems of artificial intelligence to armies and security bodies around the world.&amp;nbsp;The company provides AI-powered data analytics and targeting tools for battlefield information management to support military operations, including data operating and management systems, forensic analysis and predictive tools, intelligence surveillance systems, and artificial intelligence-based decision-making systems capable of suggesting combat moves.Palantir provides the Israeli military with advanced artificial intelligence technologies and services and works with the Israeli defense establishment and security sector.&amp;nbsp;In January 2024, amid unprecedented Israeli attacks in Gaza, Palantir entered into a strategic partnership with the Israeli Ministry of Defense to provide advanced AI-driven technology and services for war-related missions to bolster the capabilities of the Israeli military through rapid data analysis, battlefield decision-making, and targeting to produce analyses of enemy targets and propose battle plans.&amp;nbsp;The agreement, estimated to be worth tens of millions of USD to the company, came following a meeting between the company’s executives and Israeli Ministry of Defense officials.In November 2025, American and German military personnel were documented in front of a screen displaying Palantir software at the Civil-Military Coordination Center in the city of Kiryat Gat. The Civil-Military Coordination Center (CMMC) was established in October 2025 in Kiryat Gat, about 20 km north of the Gaza Strip, by US Central Command to support the US plan to deploy an international force in Gaza.</t>
   </si>
   <si>
     <t>Military, Security and Surveillance, Technology and Hi-tech</t>
   </si>
   <si>
     <t>Perrigo (Formerly Agis)</t>
   </si>
   <si>
     <t>Ireland</t>
   </si>
   <si>
     <t xml:space="preserve">An Ireland-based global healthcare supplier.
 Perrigo enjoys the advantages generated by the Israeli occupation of Palestinian lands allowing the company to exploit the Palestinian market.
 The Paris Protocol, an annex to the Oslo Accords, which regulates the financial relations between Israel and the PA, placed both entities under the same taxation envelope. As a result, the Palestinians continue to depend on Israeli policies, customs laws and services for the import and export of goods. This dependency has inflicted strong negative economic effects on the Palestinian pharmaceutical industry. Various hindrances generate extra costs that harm the development of the local industry: the burden of the annual licensing of imported raw materials, the costs of back-to-back deliveries to and from the WB and Gaza, the costs of shipping drugs in bulk via Jordan, the exclusion of large Arab markets as well as in Israel, and the inability of the&amp;nbsp;Gazan&amp;nbsp;industry to develop&amp;nbsp;and expand&amp;nbsp;due to the prohibition on export.
 Perrigo, likewise other Israeli and multinational companies, enjoys the aforementioned situation in several ways. The company enjoys easy access to the Palestinian market, free of customs and checkpoint, e.g. change of trucks at cargo checkpoints. Trima&amp;#39;s agents do not have to amend any of their products in order to sell them in the OPT. Thus,&amp;nbsp;the company can sell drugs that are not labeled in Arabic.
 For further&amp;nbsp;information, check our report on the Pharmaceutical Industry:&amp;nbsp;Captive economy.
 </t>
   </si>
   <si>
     <t>PreZero</t>
   </si>
   <si>
     <t xml:space="preserve">In March 2022, Who Profits team documented the company&amp;rsquo;s products in Ariel industrial zone in the occupied West Bank.
 The company has operation facilities in 11 countries around the world, including in Europe.
 PreZero acquired the company Cespa and took over its waste management facilities in Spain and Portugal.
@@ -954,126 +946,100 @@
   <si>
     <t>Industrial Manufacturing, Transportation</t>
   </si>
   <si>
     <t>Steconfer</t>
   </si>
   <si>
     <t>Portugal</t>
   </si>
   <si>
     <t xml:space="preserve">A global rail infrastructure specialist, providing railway construction and maintenance services, and overhead line electrification systems worldwide.
 The company is contracted by the Cfir&amp;nbsp; (CAF and Shapir Engineering and Industry ) consortium to provide the trackwork subsystem of the Jerusalem Light Rail, as part of the construction of the new Green Line and the extension of the existing Red Line, as well as the construction of two new maintenance depots and extension of the depot located in the French Hill settlement neighborhood in East Jerusalem. The company will install 125.000 m of rails, 85.000 twin block concrete sleepers and 242 turnouts, in addition to providing concrete. The execution period stretches from 2021 until 2024.
 The Jerusalem Light Rail connects settlements to the western part of the city. For more, read Who Profits update Spanish multinational CAF and Israeli Shapir win tender to expand the Jerusalem light rail.
 </t>
   </si>
   <si>
     <t>Construction, Transportation</t>
   </si>
   <si>
     <t xml:space="preserve">Sturm, Ruger &amp; Co. </t>
   </si>
   <si>
     <t>Sturm, Ruger &amp;amp; Co. is an American publicly traded manufacturer of firearms - rifles, pistols, revolvers. The Company primarily manufactures firearm products under the Ruger name and trademark. In addition, the Company manufactures lever-action rifles under the Marlin name and trademark.Ruger rifles have been widely used by Israeli security forces against Palestinians as a crowd control weapon in the occupied West Bank, East Jerusalem, Gaza, as well as in Palestinian cities within the Green Line. Ruger rifles have been in use by the Israeli military, the Israel Police, the Border Police, and the Israel Prison Service.&amp;nbsp;Ruger rifles fire 0.22-inch caliber metal bullets, also known as ‘Two-Two’ bullets, that are used against Palestinians as a tool to disperse demonstrations, despite being lethal and causing serious injuries.Over the years, several Palestinians in the occupied West Bank have died, and many have been severely injured after being shot by Israeli forces with Ruger rifles.&amp;nbsp;Israeli security forces have been using the Ruger 10/22 rifles fitted with telescopic sights and bipods, and since 2015, the SR-22 Ruger rifles. Ruger operators in the Israeli military (sometimes called `Rugerists’ or snipers) operate in various military units that take part in dispersing protests, making arrests, or invasions of Palestinian communities.Ruger rifles have been used by Israeli forces in the occupied West Bank since the first Palestinian Intifada (uprising) in 1987. In 2015, the Israel Police began using Ruger sniper rifles against protesters in Palestinian neighborhoods in occupied East Jerusalem.Ruger rifles have also been used by Israeli forces during the Second Intifada in 2000, leading to the death of Palestinian protestors, some of them teenagers and children. Most of the incidents occurred in the Gaza Strip, near the previous Gush Katif settlements block and the city of Khan Yunis. According to the Israeli military itself, the firing of the Ruger against demonstrators was often done unnecessarily.In April 2025, the Israeli Ministry of Defense issued a tender for the production and supply of bullets for the 0.22 Ruger sniper rifle.&amp;nbsp;Occupied West Bank and East Jerusalem&amp;nbsp;In 2023 and 2024, Israeli military, police, and border police forces used Ruger rifles against Palestinians in the Aqabat Jaber refugee camp, in the villages of Deir 'Ammar, Qibya and Ni’lin, and the Rachel's Tomb area near Bethlehem in the occupied West Bank; and in the Palestinian neighborhoods of At-Tur, Abu Tor, Issawiya, and the Shuafat refugee camp in occupied East Jerusalem.&amp;nbsp;On April 10, 2023, Palestinian boy Muhammad Fayez Bilhan was killed by Israeli soldiers during a military raid in the Aqabat Jaber Refugee Camp near Jericho in the occupied West Bank. According to the residents, Israeli forces fired Ruger rifles and live ammunition indiscriminately.&amp;nbsp; &amp;nbsp;Between 2016 and 2022, Israeli security forces killed at least 12 Palestinians using Ruger rifles, some of them minors, in the occupied West Bank.&amp;nbsp;In 2021 alone, eight Palestinians were killed by Israeli forces using Ruger semi-automatic rifles in the West Bank. At least four of them have been shot and killed between May and June 2021. In 2015, 14 Palestinians were killed in the West Bank by Ruger fire.In 2022, Israeli forces used Ruger rifles in the al-Azza (Beit Jibrin) refugee camp, Jalazun refugee camp, Aqabat Jaber refugee camp, the village of Beita, and the cities of al-Bireh and Hebron in the occupied West Bank. On August 9, 2022, 15-year-old Momen Jaber was killed during a demonstration in Bab al-Zawiya checkpoint in Hebron, when Israeli soldiers shot Ruger rifles at demonstrators. On Friday, February 4, 2022, 13-year-old Abdel Rahman Issa Hamayel was shot with a Ruger bullet in his knee during a protest in the village of Beita.&amp;nbsp;In December 2022, it was reported that the Israel Police were using Ruger rifles inside the Al-Aqsa Mosque compound in occupied East Jerusalem.Between May 2021 and February 2022, Ruger ammunition has been routinely used by the Israeli military to snipe demonstrators in weekly protests held in the village of Beita in the occupied West Bank in protest of the establishment of the Evyatar settlement outpost on the village’s lands.&amp;nbsp;At least two Palestinian protestors were killed by Ruger fire in Beita.&amp;nbsp;Previously, Israeli forces shot protesters using Ruger rifles in the villages of Bil’in, Ni’lin, Budrus, Nabi Saleh, Turmusaya, al-Mughayyir, Jayyous, and the al-Aydah Refugee Camp in the occupied West Bank.&amp;nbsp;On December 4, 2020, 15-year-old Palestinian boy Ali Abu Alia was shot and killed by an Israeli Ruger sniper after he was shot in the abdomen near a protest in the village of al-Mugahyer in the West Bank.&amp;nbsp;In May 2017, 20-year-old Saba Nadel Abid was shot and killed by a Ruger during a protest in the village of Nabi Saleh in the West Bank.&amp;nbsp;In 2015, Israeli forces killed at least four Palestinians using Ruger rifles, including 12-year-old boy Abd a-Rahman Abdallah, who was shot in the chest with a Ruger 'Two-Two' bullet from a distance of about 150 meters away from soldiers during a protest at al-Aydah refugee camp near Bethlehem.In 2009, Israeli security forces killed 14-year-old Izz a-Din al-Jamal and 36-year-old Aqel Sarur from the village of Ni’lin, and injured dozens more using Ruger 0.22 ammunition.Gaza&amp;nbsp;In August 2021, the Israeli military used Ruger to snipe Palestinian protestors near the border surrounding the besieged Gaza, leaving dozens wounded in several incidents.&amp;nbsp;In February 2021, the Israeli military reportedly conducted Ruger fire training at a military camp in the Jordan Valley in the occupied West Bank as part of preparations for operational employment in the Gaza Division.&amp;nbsp;The Wall&amp;nbsp;Between October and December 2019, 20 Palestinians were shot and injured by Ruger rifles by Israeli forces who fired at them without warning while trying to cross the fence in the occupied West Bank. All of them were construction workers employed in Israel, within the Green Line.Use of Ruger within the Green Line&amp;nbsp;In May 2021, during the Palestinian May Uprising, Israeli Border Police used Ruger rifles against Palestinian holders of Israeli citizenship within the Green Line in at least two incidents. The incidents took place in the Palestinian town of Kafr Kanna and in the city of Lyd (Lod), where a 15-year-old Palestinian boy was shot in his leg by a Ruger rifle.&amp;nbsp;In June 2021, the Israel Police announced its intention to expand the use of Ruger on both sides of the Green Line. For more on the use of Crowd Control weapons during the May Uprising, see Who Profits report: Israeli Repression of the Palestinian May Uprising: Suppliers of Crowd Control Weapons.Services to the Israel PoliceIn March 2018, Sturm Rugers’ exclusive Israeli supplier, L.H.B. Ltd., was contracted by the Israel Police with an exemption from tender, to be the sole supplier for the purchase of spare parts, accessories and maintenance for the Ruger 0.22 rifle for NIS 150,000 until 2020.&amp;nbsp;In March 2018, the Israeli Police contracted Sturm Ruger's Israeli distributor, L.H.B Ltd., for the supply of Ruger parts for NIS 150,000.Services to&amp;nbsp;the Israel Prison Service&amp;nbsp;&amp;nbsp;In 2016, the&amp;nbsp;Israel Prison Service (IPS) purchased Ruger rifles for NIS 6,028 for the Metzada Unit, its tactical unit tasked with detection and arrest of escaped prisoners and support operation during raids at IPS facilities.&amp;nbsp;</t>
   </si>
   <si>
-    <t>$500M-$1B</t>
-[...1 lines deleted...]
-  <si>
     <t>Terex Corporation</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly-traded US-based manufacturer of heavy machinery for the construction, quarrying, recycling and transportation industries. The company manufactures and markets aerial work platforms, construction cranes, materials processing and mining equipment and road-building and utility products.
 Terex track excavators were used during demolitions in the Palestinian neighborhoods of At-Tur and Beit Hanina in occupied East Jerusalem.
 Terex trucks were also used by private contractors for the construction of the Separation Wall on the land of the Palestinian villages of Ni&amp;rsquo;lin and Ras A-Tira in the occupied West Bank. They were also documented in the construction of the Tel Aviv-Jerusalem Fast Train (A1), which crosses the Green Line into occupied territory in two sections.
 Terex Amida floodlights are used in construction sites along the Separation Wall and in checkpoints. For instance, Amida equipment was used in the construction of the checkpoint near Ofer prison and the Deir Sharaf checkpoint in the West Bank. Terex equipment was also used in Shaar Efraim checkpoint.
 </t>
   </si>
   <si>
     <t>Tripadvisor, Inc.</t>
   </si>
   <si>
     <t>NASDAQ, Public</t>
   </si>
   <si>
     <t xml:space="preserve">A US based publicly traded group that operates online travel agencies, comparison shopping websites, and mobile apps.
 Company&amp;rsquo;s online travel websites include Brand TripAdvisor, Viator and TheFork.
 Through its travel booking website, Tripadvisor.com, the company advertises hotels, resorts, restaurants and guesthouses in the occupied West Bank, occupied East Jerusalem and the occupied Syrian Golan.
 Tripadvisor&amp;rsquo;s website offers listings in 8 illegal settlements including Ariel, Almog, Ma&amp;rsquo;ale Adumim, Kalia, Kfar Adumim, Kfar Etzion, and Karnei Shomron in the occupied West Bank; listings in 10 settlements including Ma&amp;rsquo;ale Gamla, Merom Golan, Odem, Ramot, Giva&amp;rsquo;at Yoav, Ein Zivan, Katzrin, Kfar Haruv, and Had Nes in the occupied Syrian Golan; and listings in different locations in occupied East Jerusalem and tourist sites in the&amp;nbsp; Old City and Givat Hatachmoshet and Mount of Olives area.
 Additionally, the website advertises tourist attractions in settlements in the occupied Palestinian territory, including a shooting range, a winery and jeep tours in the Gush Etzion cluster of settlements in the occupied West Bank; tourist sites in occupied East Jerusalem; and wineries in the settlements of Kidmat Tzvi, Ortal, Odem and Ein Zivan in the occupied Syrian Golan.
 Through its brand&amp;#39;s website Viator.com, the company provides information and a booking service for tours in occupied East Jerusalem.
 </t>
   </si>
   <si>
     <t>East Jerusalem, Jordan Valley, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>TUI Group</t>
   </si>
   <si>
     <t>TUI Group is a global German tourism company.&amp;nbsp;The company offers integrated travel services, operating 125 aircraft, 433 hotels and 17 cruise ships, and over 1,200 travel agencies. Through its brands, the group covers the entire tourism value chain.&amp;nbsp;Through its holiday booking website, the company offers vacation homes and guided tours in occupied East Jerusalem.&amp;nbsp;The company website offers booking for six hotels in occupied East Jerusalem. Properties in occupied East Jerusalem are listed as located in "Israel."&amp;nbsp;Under the title “Things to do in Jerusalem” the company offers tours in the City of David and the Western Wall in occupied East Jerusalem.&amp;nbsp;</t>
   </si>
   <si>
     <t xml:space="preserve">Volkswagen Group </t>
   </si>
   <si>
     <t>The Volkswagen Group is a German manufacturer of automobiles and commercial vehicles and the largest carmaker in Europe. Volkswagen brands include Volkswagen, Škoda, SEAT/CUPRA, Audi, Bentley, Lamborghini, Ducati, Porsche, Traton and MAN.&amp;nbsp;MAN Truck &amp;amp; BusVolkswagen Group's MAN Truck &amp;amp; Bus supplies the chassis for armored riot control vehicles for the Israeli police and security forces.MAN trucks are used to transport security forces and for water cannon vehicles to disperse demonstrations. The water cannon riot control vehicles built on MAN chassis are used by the Israel Border Police and the YASAM unit (Special Patrol and Riot Police unit) of the police.&amp;nbsp;The vehicles are used to disperse water and other substances, like the “Skunk” scent-based weapon and other substances such as tear gas, paint, and foam. Water cannon vehicles have been widely used by Israeli forces against Palestinians both in demonstrations and as a punitive measure in the occupied West Bank, East Jerusalem, and within the Green Line, including to target schools and medical teams. The vehicles have been regularly used in demonstrations in the occupied West Bank.In addition, MAN supplies buses to the Egged Group, which operates bus lines to settlements in the occupied West Bank and occupied East Jerusalem.&amp;nbsp;For more, see MAN’s full&amp;nbsp;company profile.&amp;nbsp;Vehicles for&amp;nbsp;the&amp;nbsp;Israeli Ministry of Defense&amp;nbsp;The Israeli Ministry of Defense provides Volkswagen vehicles for the military permanent staff. Out of 10,000 leasing vehicles from which military personnel can choose, three of four models belong to the Volkswagen Group and are imported to Israel by Champion Motors, Volkswagen's exclusive Israeli importer.&amp;nbsp;Vehicles for the Israel Police&amp;nbsp;Volkswagen Passat vehicles are used as Police traffic vehicles for the Israel Police.</t>
   </si>
   <si>
     <t>Wirtgen Group</t>
   </si>
   <si>
     <t xml:space="preserve">A supplier of technologies for the entire road construction cycle: processing, mixing, paving and rehabilitation.
 In 2012, a Joseph Vogele road paver, which is one of the company&amp;#39;s product brands, was documented paving an expansion to road No. 433, which is built on occupied Palestinian land. The paver was documented near the Ofer prison, an incarceration facility that holds Palestinian political prisoners.
 In 2018, a company truck was documented in Qalandiya checkpoint.
 </t>
   </si>
   <si>
     <t>Construction, Heavy Machinery</t>
-  </si>
-[...21 lines deleted...]
-</t>
   </si>
   <si>
     <t xml:space="preserve">ZIM Integrated Shipping Services </t>
   </si>
   <si>
     <t>Zim Integrated Shipping Services Ltd., commonly known as ZIM, is a publicly traded Israeli international cargo shipping company. The company is one of the top 10 shipping companies in the world, operating in more than 100 countries in over 330 ports worldwide, offering dry cargo, refrigerated cargo, special cargo, dangerous cargo and inland transportation services. The company was previously Israeli state-owned and was privatized at the end of 2003.&amp;nbsp;Weapon Shipments for the Israeli Ministry of Defense&amp;nbsp;The company is one of the main shippers of weapons and military equipment to Israel.&amp;nbsp;“Israel Carrier Association” restrictive arrangementZIM provides the Israeli Ministry of Defense with maritime transport of weapons and security cargo purchased with U.S aid funds from the United States.&amp;nbsp;Under the Israel Carrier Association Federal Maritime Commission Agreement from 1991, ZIM is one of three companies facilitating the maritime transportation of Ministry of Defense cargo, direct or via transshipment, between United States ports and Israel. The agreement allows companies and ZIM, Maersk, and American President Lines, to set rates, terms, charges, conditions and practices for or in connection with the transportation of MOD cargo. The agreement is renewed every year with each of the companies.&amp;nbsp;According to the agreement, half of the security cargo from the United States is transported on direct regular transportation lines between the United States and Israel operated by ZIM.The agreement regulates the operational and commercial cooperation between the shipping companies to provide maritime transportation services of military cargo for the Israeli Ministry of Defense from the US to Israel, in accordance with the Ministry's requirements and in coordination with it. According to the agreement, the IMOD receives preferential transportation conditions, giving preference to cargo in containers over shipments from other customers.The companies are allowed to make arrangements or agreements among themselves and with other modes of transportation for the movement of intermodal shipments to or from inland points in Israel or in the U.S., including setting inland rates, rules, charges, classifications, practices, liability, bill of lading conditions, per diems, free time and detention on carrier-provided containers, chassis and related equipment, positioning of equipment, interchange with connecting carriers, terminal and shoreside loading operations, receipt, handling, storage, pickup and delivery of cargo, consolidation, container yards, depots and freight stations, and other related matters. &amp;nbsp;Between March and September 2024, ZIM shares rose 150% amid the Israeli ongoing military onslaught on Gaza.&amp;nbsp;In 2023, the Israeli shipping company ZIM transported hundreds of tons of ammunition via the port of Antwerp, Belgium, to Israel. Between November 2022 and July 2023, ten ZIM vessels carrying ammunition on board have been documented in Antwerp port on their way to Israel. The vessels carried dozens of kilograms of cartridges for weapons, electric detonators, and detonator assemblies. According to NGO Vredesactie, ZIM transferred the ammunition to Israel without applying for the necessary transit permissions in risk of violations of international law.&amp;nbsp;Also in 2023, investigations by Peace Action and International Peace Information Service (IPIS) revealed that ZIM transported as much as 246 tons of munitions from Hamburg through the port of Antwerp.&amp;nbsp;In May 2024, a coalition of Belgian NGOs filed a criminal complaint against ZIM alleging violations of the Arms Trade Decree due to the transit of weapons to Israel, which poses a risk of use in war crimes in light of the ongoing Israeli military attack against Gaza.&amp;nbsp;</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -1382,51 +1348,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I54"/>
+  <dimension ref="A1:I52"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -1838,1139 +1804,1081 @@
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>92</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>61</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>93</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>94</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>95</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>47</v>
       </c>
       <c r="H16" s="0" t="s">
-        <v>15</v>
+        <v>96</v>
       </c>
       <c r="I16" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="H17" s="0"/>
       <c r="I17" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>43</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>44</v>
       </c>
       <c r="E18" s="0" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>74</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="H18" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="I18" s="0" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>78</v>
+        <v>108</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>108</v>
+        <v>32</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>58</v>
+        <v>110</v>
       </c>
       <c r="H19" s="0" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="I19" s="0" t="s">
-        <v>16</v>
+        <v>76</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="C20" s="0" t="s">
-        <v>110</v>
+        <v>43</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>62</v>
+        <v>44</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>32</v>
+        <v>113</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="H20" s="0" t="s">
-        <v>22</v>
+        <v>115</v>
       </c>
       <c r="I20" s="0" t="s">
-        <v>76</v>
+        <v>116</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>43</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>44</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>116</v>
+        <v>28</v>
       </c>
       <c r="H21" s="0" t="s">
-        <v>117</v>
+        <v>105</v>
       </c>
       <c r="I21" s="0" t="s">
-        <v>118</v>
+        <v>16</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="C22" s="0" t="s">
-        <v>43</v>
+        <v>61</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>44</v>
+        <v>121</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>121</v>
+        <v>100</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>28</v>
+        <v>101</v>
       </c>
       <c r="H22" s="0" t="s">
-        <v>104</v>
+        <v>123</v>
       </c>
       <c r="I22" s="0" t="s">
-        <v>16</v>
+        <v>71</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="0">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>61</v>
+        <v>51</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>123</v>
+        <v>44</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>99</v>
+        <v>74</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>100</v>
+        <v>58</v>
       </c>
       <c r="H23" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="I23" s="0" t="s">
-        <v>71</v>
+        <v>106</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="0">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="C24" s="0" t="s">
-        <v>51</v>
+        <v>128</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>44</v>
+        <v>62</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>74</v>
+        <v>100</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>58</v>
+        <v>130</v>
       </c>
       <c r="H24" s="0" t="s">
-        <v>128</v>
-[...3 lines deleted...]
-      </c>
+        <v>66</v>
+      </c>
+      <c r="I24" s="0"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="0">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="C25" s="0" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>62</v>
+        <v>133</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>99</v>
+        <v>135</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>132</v>
+        <v>104</v>
       </c>
       <c r="H25" s="0" t="s">
-        <v>66</v>
-[...1 lines deleted...]
-      <c r="I25" s="0"/>
+        <v>115</v>
+      </c>
+      <c r="I25" s="0" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="0">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>134</v>
+        <v>43</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>135</v>
+        <v>44</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>137</v>
+        <v>74</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>103</v>
+        <v>58</v>
       </c>
       <c r="H26" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="I26" s="0" t="s">
-        <v>16</v>
+        <v>138</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="0">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="C27" s="0" t="s">
-        <v>43</v>
+        <v>61</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>44</v>
+        <v>62</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>74</v>
+        <v>141</v>
       </c>
       <c r="G27" s="0" t="s">
-        <v>58</v>
-[...3 lines deleted...]
-      </c>
+        <v>130</v>
+      </c>
+      <c r="H27" s="0"/>
       <c r="I27" s="0" t="s">
-        <v>140</v>
+        <v>16</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="0">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="C28" s="0" t="s">
-        <v>61</v>
+        <v>143</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>62</v>
+        <v>144</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>143</v>
+        <v>74</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>132</v>
-[...1 lines deleted...]
-      <c r="H28" s="0"/>
+        <v>146</v>
+      </c>
+      <c r="H28" s="0" t="s">
+        <v>147</v>
+      </c>
       <c r="I28" s="0" t="s">
-        <v>16</v>
+        <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="0">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="C29" s="0" t="s">
-        <v>145</v>
+        <v>149</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>146</v>
+        <v>44</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>74</v>
+        <v>119</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>148</v>
+        <v>58</v>
       </c>
       <c r="H29" s="0" t="s">
-        <v>149</v>
+        <v>48</v>
       </c>
       <c r="I29" s="0" t="s">
-        <v>83</v>
+        <v>49</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="0">
         <v>29</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="C30" s="0" t="s">
-        <v>151</v>
+        <v>61</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>44</v>
+        <v>152</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>121</v>
+        <v>154</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>47</v>
       </c>
       <c r="H30" s="0" t="s">
-        <v>48</v>
+        <v>82</v>
       </c>
       <c r="I30" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="0">
         <v>30</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="C31" s="0" t="s">
-        <v>61</v>
+        <v>98</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>154</v>
+        <v>44</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>47</v>
       </c>
-      <c r="H31" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H31" s="0"/>
       <c r="I31" s="0" t="s">
-        <v>49</v>
+        <v>16</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="0">
         <v>31</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="C32" s="0" t="s">
-        <v>97</v>
+        <v>108</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>44</v>
+        <v>159</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>47</v>
-[...1 lines deleted...]
-      <c r="H32" s="0"/>
+        <v>21</v>
+      </c>
+      <c r="H32" s="0" t="s">
+        <v>48</v>
+      </c>
       <c r="I32" s="0" t="s">
-        <v>16</v>
+        <v>106</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="0">
         <v>32</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="C33" s="0" t="s">
-        <v>110</v>
+        <v>163</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>161</v>
+        <v>62</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>21</v>
+        <v>130</v>
       </c>
       <c r="H33" s="0" t="s">
-        <v>48</v>
+        <v>66</v>
       </c>
       <c r="I33" s="0" t="s">
-        <v>105</v>
+        <v>166</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="0">
         <v>33</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="C34" s="0" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>62</v>
+        <v>133</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>167</v>
+        <v>20</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>132</v>
+        <v>170</v>
       </c>
       <c r="H34" s="0" t="s">
-        <v>66</v>
+        <v>105</v>
       </c>
       <c r="I34" s="0" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="0">
         <v>34</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="C35" s="0" t="s">
-        <v>170</v>
+        <v>51</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>135</v>
+        <v>44</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>20</v>
+        <v>174</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>172</v>
+        <v>58</v>
       </c>
       <c r="H35" s="0" t="s">
-        <v>104</v>
+        <v>126</v>
       </c>
       <c r="I35" s="0" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="0">
         <v>35</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="C36" s="0" t="s">
-        <v>51</v>
+        <v>43</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>44</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>58</v>
+        <v>178</v>
       </c>
       <c r="H36" s="0" t="s">
-        <v>128</v>
+        <v>91</v>
       </c>
       <c r="I36" s="0" t="s">
-        <v>177</v>
+        <v>83</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="0">
         <v>36</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="C37" s="0" t="s">
-        <v>43</v>
+        <v>180</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>44</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>176</v>
+        <v>182</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>180</v>
+        <v>58</v>
       </c>
       <c r="H37" s="0" t="s">
-        <v>91</v>
+        <v>48</v>
       </c>
       <c r="I37" s="0" t="s">
-        <v>83</v>
+        <v>67</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="0">
         <v>37</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="C38" s="0" t="s">
-        <v>182</v>
+        <v>43</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>44</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>184</v>
+        <v>95</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>58</v>
+        <v>185</v>
       </c>
       <c r="H38" s="0" t="s">
-        <v>48</v>
+        <v>82</v>
       </c>
       <c r="I38" s="0" t="s">
-        <v>67</v>
+        <v>106</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="0">
         <v>38</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="C39" s="0" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>44</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>95</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="H39" s="0" t="s">
         <v>82</v>
       </c>
       <c r="I39" s="0" t="s">
-        <v>105</v>
+        <v>171</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="0">
         <v>39</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="C40" s="0" t="s">
-        <v>51</v>
+        <v>78</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>44</v>
+        <v>190</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>95</v>
+        <v>64</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>190</v>
+        <v>65</v>
       </c>
       <c r="H40" s="0" t="s">
-        <v>82</v>
-[...3 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="I40" s="0"/>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="0">
         <v>40</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="C41" s="0" t="s">
-        <v>78</v>
+        <v>61</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>192</v>
+        <v>133</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>193</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>64</v>
+        <v>32</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>65</v>
+        <v>194</v>
       </c>
       <c r="H41" s="0" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="I41" s="0"/>
+        <v>22</v>
+      </c>
+      <c r="I41" s="0" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="0">
         <v>41</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="C42" s="0" t="s">
-        <v>61</v>
+        <v>43</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>135</v>
+        <v>44</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>32</v>
+        <v>197</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="H42" s="0" t="s">
-        <v>22</v>
+        <v>199</v>
       </c>
       <c r="I42" s="0" t="s">
-        <v>16</v>
+        <v>35</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="0">
         <v>42</v>
       </c>
       <c r="B43" s="0" t="s">
+        <v>200</v>
+      </c>
+      <c r="C43" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="D43" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="E43" s="0" t="s">
+        <v>201</v>
+      </c>
+      <c r="F43" s="0" t="s">
         <v>197</v>
       </c>
-      <c r="C43" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G43" s="0" t="s">
-        <v>200</v>
-[...3 lines deleted...]
-      </c>
+        <v>202</v>
+      </c>
+      <c r="H43" s="0"/>
       <c r="I43" s="0" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="0">
         <v>43</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="C44" s="0" t="s">
-        <v>61</v>
+        <v>204</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>38</v>
+        <v>133</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>199</v>
+        <v>206</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>204</v>
-[...1 lines deleted...]
-      <c r="H44" s="0"/>
+        <v>207</v>
+      </c>
+      <c r="H44" s="0" t="s">
+        <v>48</v>
+      </c>
       <c r="I44" s="0" t="s">
-        <v>41</v>
+        <v>76</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="0">
         <v>44</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="C45" s="0" t="s">
-        <v>206</v>
+        <v>61</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>135</v>
+        <v>209</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>208</v>
+        <v>40</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="H45" s="0" t="s">
-        <v>48</v>
+        <v>123</v>
       </c>
       <c r="I45" s="0" t="s">
-        <v>76</v>
+        <v>41</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="0">
         <v>45</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="C46" s="0" t="s">
-        <v>61</v>
+        <v>43</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>211</v>
+        <v>44</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>40</v>
+        <v>182</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>213</v>
+        <v>75</v>
       </c>
       <c r="H46" s="0" t="s">
-        <v>125</v>
+        <v>96</v>
       </c>
       <c r="I46" s="0" t="s">
-        <v>41</v>
+        <v>67</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="0">
         <v>46</v>
       </c>
       <c r="B47" s="0" t="s">
         <v>214</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>43</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>44</v>
       </c>
       <c r="E47" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>184</v>
+        <v>27</v>
       </c>
       <c r="G47" s="0" t="s">
-        <v>75</v>
+        <v>47</v>
       </c>
       <c r="H47" s="0" t="s">
-        <v>216</v>
+        <v>15</v>
       </c>
       <c r="I47" s="0" t="s">
-        <v>67</v>
+        <v>76</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="0">
         <v>47</v>
       </c>
       <c r="B48" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="C48" s="0" t="s">
         <v>217</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>44</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>218</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>47</v>
+        <v>33</v>
       </c>
       <c r="H48" s="0" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="I48" s="0" t="s">
-        <v>76</v>
+        <v>219</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="0">
         <v>48</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="C49" s="0" t="s">
-        <v>220</v>
+        <v>108</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>44</v>
+        <v>133</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>221</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>32</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>33</v>
       </c>
       <c r="H49" s="0" t="s">
-        <v>22</v>
+        <v>115</v>
       </c>
       <c r="I49" s="0" t="s">
-        <v>222</v>
+        <v>41</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="0">
         <v>49</v>
       </c>
       <c r="B50" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="C50" s="0" t="s">
+        <v>108</v>
+      </c>
+      <c r="D50" s="0" t="s">
+        <v>133</v>
+      </c>
+      <c r="E50" s="0" t="s">
         <v>223</v>
       </c>
-      <c r="C50" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F50" s="0" t="s">
-        <v>32</v>
+        <v>206</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>33</v>
+        <v>207</v>
       </c>
       <c r="H50" s="0" t="s">
-        <v>117</v>
+        <v>126</v>
       </c>
       <c r="I50" s="0" t="s">
-        <v>41</v>
+        <v>76</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="0">
         <v>50</v>
       </c>
       <c r="B51" s="0" t="s">
+        <v>224</v>
+      </c>
+      <c r="C51" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="D51" s="0" t="s">
+        <v>133</v>
+      </c>
+      <c r="E51" s="0" t="s">
         <v>225</v>
       </c>
-      <c r="C51" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E51" s="0" t="s">
+      <c r="F51" s="0" t="s">
+        <v>157</v>
+      </c>
+      <c r="G51" s="0" t="s">
         <v>226</v>
       </c>
-      <c r="F51" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H51" s="0" t="s">
-        <v>128</v>
-[...3 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="I51" s="0"/>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="0">
         <v>51</v>
       </c>
       <c r="B52" s="0" t="s">
         <v>227</v>
       </c>
-      <c r="C52" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C52" s="0"/>
       <c r="D52" s="0" t="s">
-        <v>135</v>
+        <v>79</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>159</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>229</v>
+        <v>21</v>
       </c>
       <c r="H52" s="0" t="s">
-        <v>15</v>
+        <v>82</v>
       </c>
       <c r="I52" s="0"/>
-    </row>
-[...52 lines deleted...]
-      <c r="I54" s="0"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>