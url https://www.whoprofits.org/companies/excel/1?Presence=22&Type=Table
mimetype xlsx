--- v0 (2026-06-27)
+++ v1 (2026-09-20)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="225">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="219">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -304,62 +304,50 @@
 </t>
   </si>
   <si>
     <t>Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Military, Security and Surveillance</t>
   </si>
   <si>
     <t>East Jerusalem, West Bank</t>
   </si>
   <si>
     <t>Fassi</t>
   </si>
   <si>
     <t>Italy</t>
   </si>
   <si>
     <t>Fassi Gru S.p.A.&amp;nbsp;is an Italian manufacturer of lifting machinery and cranes. The Fassi Group consists of eight companies based in Italy that manufacture and market hydraulic cranes.Fassi cranes have been used in the demolition of Palestinian infrastructure by the Israeli Civil Administration (ICA) and the Israeli military in the occupied West Bank.&amp;nbsp;Fassi loader cranes have been used to dismantle and confiscate residential tents, agricultural structures, and water and solar power equipment, particularly in rural communities in areas where Palestinian residents face the risk of forced displacement.On 9 June 2020, a FASSI crane truck was documented in use by ICA personnel and Israeli military in a demolition and confiscation of four residential shacks at the Palestinian community of Abu Ghaliya, southeast of the town of al-‘Azariyah in the so-called E1 area, in the occupied West Bank. The structures served as a residence for a family of 11 people, including four minors.On 6 February 2020, Fassi loader crane was documented used by Israeli forces to confiscate&amp;nbsp;a structure serving as a store in the village of al Hijrah al Fawwar&amp;nbsp;in the South Hebron Hills.&amp;nbsp;On 5 February 2020, Fassi loader crane was used by Israeli forces for demolition of a shack in the&amp;nbsp;Palestinian town&amp;nbsp;of Deir Qaddis near Ramallah.&amp;nbsp;On 9 January 2020, Fassi loader crane was used by Israeli forces to dismantle a car wash and a commercial store in the village of Ras Karkar west of Ramallah.On 6 January 2020, Fassi loader crane was used by Israeli forces in demolition and confiscation of mobile homes in the Al-Auja area near Jericho.On 1 December 2021, Fassi loader cranes were used by Israeli forces to confiscate 6 tractors, 4 water trailers and 5 cars at Khirbet Ras al-Ahmar in the northern Jordan Valley.On 25 October 2021, Fassi cranes were used by Israeli forces for a demolition at a school of 45 students in the community of Khirbet al-Malih (the Hamamat al-Malih area), near Tayasir in the northern Jordan Valley. The Israeli forces dismantled and confiscated a metal pergola that provided shade for the playground and a two-room structure that was intended as a clinic.On 24 August 2021, Fassi machinery was documented in a demolition of agricultural facilities and sheep barns in the village of Al-Rahwa.&amp;nbsp;On 4 August 2021, Fassi crane was used by Israeli forces to&amp;nbsp;dismantle and confiscate 4 residential tents, 7 tents used as livestock enclosures and 3 livestock pens owned by 3 families at the community of&amp;nbsp;Khirbet Ibziq&amp;nbsp;in the northern Jordan Valley. The forces also demolished two generators, two solar panels, parts of a third solar panel and two cars belonging to community residents.&amp;nbsp;On 14 July 2021, Fassi machinery was documented in use by Israeli forces in demolitions and confiscations of equipment&amp;nbsp;in the community of Al-Qaboun near Al-Mughayyir village northeast of Ramallah.On 14 June 2021, Fassi loader crane was documented in used in the demolition of sheep pens in the village of Al-Nabi Samuel.On 17 March 2021, Fassi machinery was documented in a demolition of a shack and confiscation of 10 tents and 9 plastic water containers at the community of a-Nuwei’mah al-Foqa, north of Jericho. &amp;nbsp;On&amp;nbsp;1 March 2021, FASSI machinery was documented in demolitions and confiscation of residential&amp;nbsp;shacks in the Fasayil a-Tahta area in the Jordan Valley.&amp;nbsp;On 22 February 2021, Fassi cranes were documented in a demolition and confiscation of 12 tents that housed 74 people and four tents used as livestock pens at the community of Khirbet Humsah al-Fouqa in the northern Jordan Valley.&amp;nbsp;On 8 February 2021, Fassi loader crane was used by Israeli forces to dismantle and confiscate residential tents, shade sails, shacks used for storage, and a water container at the community of Khirbet Humsah al-Fouqa in the northern Jordan Valley. The forces dismantled and confiscated 9 tents that were homes for 11 families of 61 people, 12 additional structures, and 5 livestock enclosures.On 3 February 2021, Fassi loader cranes were documented in demolitions carried out by Israeli forces at the community of Khirbet Humsah al-Fouqa. The forces demolished 7 residential tents that served 9 families of 61 people, 5 tents and 2 shacks that served as livestock enclosures, and 3 livestock pens. The forces also confiscated portable 4 toilets and 2 tents that served as Tabun ovens. In addition, they confiscated vehicles owned by Palestinian human rights activists.&amp;nbsp;On 15 December 2022, Fassi machinery was used by Israeli forces in demolitions&amp;nbsp;in the Al-Taybeh area near Tarkumiya in Hebron.On 6 December 2022, Fassi machinery was used by Israeli forces to&amp;nbsp;dismantle and confiscate 2 tents used as classrooms for the community’s schoolchildren at the community of Khirbet a-Safai al-Foqa in Masafer Yatta.On 19 September 2022, Fassi loader crane was used by Israeli forces to&amp;nbsp;dismantle and confiscate 4 tents and a barbed wire fence about 300 meters long at the al ‘Awasaj farm&amp;nbsp;south of the town of al-‘Auja in Jericho District.On 15 August 2022, three Fassi&amp;nbsp;loader cranes were used by Israeli forces to confiscate agricultural equipment at a banana plantation spanning about 8 dunams southeast of the community of Khirbet Ras al-Ahmar in the Jordan Valley. The forces confiscated about 300 metal poles intended to be used for a protective net for the plantation.On 11 August 2022, Fassi loader crane was used by Israeli forces to place concrete barricade at the entrance of Tuwani village in Masafer Yatta.&amp;nbsp;On 23 March 2022, Fassi loader crane was used by Israeli forces to confiscate a prefab that served as a gas station and a minibus used for storage at the village of Khirbet Qalqas in the South Hebron Hills.On 31 July 2023, Fassi machinery participated in the demolition of a structure that housed a family near the town of A-Samu' in the South Hebron Hills.&amp;nbsp;Previously, Fassi cranes were documented being used by the Israeli Civil Administration in demolitions and confiscation of solar equipment in the occupied West Bank as early as 2017.&amp;nbsp;</t>
   </si>
   <si>
     <t>Specialized Equipment and Services</t>
   </si>
   <si>
     <t>$500M-$1B</t>
-  </si>
-[...10 lines deleted...]
-    <t>Settlement Production, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Fox-Wizel Ltd.  (Fox Group)</t>
   </si>
   <si>
     <t>Public</t>
   </si>
   <si>
     <t xml:space="preserve">Through its subsidiaries, Fox Group operates stores in illegal settlements in the occupied Palestinian territory.
 Fox operates stores in shopping centers in the settlements of Ariel, Ma&amp;#39;ale Adumim, and the Gush Etzion cluster of settlements in the occupied West Bank, and three stores in the settlement neighborhoods of Ramot, Pisgat Ze&amp;#39;ev and in the Atarot Industrial Zone (IZ) in occupied East Jerusalem.&amp;nbsp;
 Fox Home has branches in the settlements of Ariel, Ma&amp;#39;ale Adumim and in Harim Mall in the Gush Etzion cluster of settlements in the occupied West Bank,and two branches in the settlement neighborhood of Ramot and in Atarot IZ in occupied East Jerusalem
 Laline has branches in the settlements of Ariel and Ma&amp;#39;ale Adumim in the occupied West Bank, and two branches in the settlement neighborhood of Pisgat Ze&amp;#39;ev and in Atarot IZ in occupied East Jerusalem.
 Fox Group operates The Children&amp;#39;s Place store in the Atarot Mall in Atarot IZ and in the Ramot Mall in occupied East Jerusalem.
 The Group operates a Footlocker store in Ofer Adumim Mall in Ma&amp;#39;ale Adumim settlement in the occupied West Bank.&amp;nbsp;
 </t>
   </si>
   <si>
     <t>Service Industry and Retail</t>
   </si>
   <si>
     <t>General Motors Company</t>
   </si>
   <si>
     <t xml:space="preserve">An American multinational automotive manufacturing company. The company markets its vehicles under the brand names Chevrolet, Buick, GMC, Cadillac and GM.
 In June 2022, the Israeli Ministry of Defense Department of Production and Procurement signed a NIS 100 million order from Israel Aerospace Industries (IAI) for several hundred off-road vehicles with gasoline engines produced by General Motors. The vehicles are intended for special units in the Israeli military.
@@ -721,60 +709,63 @@
 The company manufactures hulls for armored military vehicles and armored personnel carriers (APC) for the Israeli Ministry of Defense (IMOD), used in the occupied West Bank and Gaza. The company provides the Israeli military with the &amp;ldquo;Namer 1500&amp;rdquo; and &amp;ldquo;Eitan&amp;rdquo; Armored Personnel Carriers (APC), both were used in Israel&amp;#39;s recent military invasion of Gaza.
 On December 1st, 2023, Oshkosh announced that it would supply the IMOD with its Joint Light Tactical Vehicles (JLTV), ordered by the IMOD at the end of November 2023. An order for 75 JLTVs was placed through Foreign Military Sale (FMS), and an additional order for dozens more through Direct Commercial Sale (DCS).
 &amp;ldquo;Namer 1500&amp;rdquo; and &amp;ldquo;Eitan&amp;rdquo; Armored Personnel Carriers
 In November 2023, the Israeli military deployed the Namer 1500 APC in its first combat use in the military invasion in northern Gaza. The Namer 1500 is an APC coming from the IMOD&amp;#39;s Directorate of the Merkava and Armored Vehicles, intended to enhance the Israeli Ground Forces&amp;rsquo; effectiveness.
 In February 2023, Oshkosh signed an agreement with the IMOD to produce hundreds of the Namer 1500 armored personnel carrier (APC) variant for over USD 139.6 million (GBP 100 million) financed by US aid. In June 2023, the IMOD received the first delivery of the new APCs.
 Also in November 2023, the Israeli military announced that the &amp;ldquo;Eitan&amp;rdquo; APC had entered into operational use in Gaza. In December 2022, the IMOD contracted Oshkosh in an agreement to produce 500 hulls of the &amp;ldquo;Eitan&amp;rdquo; armored personnel carrier (APC) for the Israeli military for over USD 100 million, funded by the US. According to the contract, the hulls will be fitted with unmanned turrets and other systems and sent for operational use.
 The Eitan APC is based on the Merkava tank and Namer APC technologies. It can accommodate 12 personnel and travel at a speed of 90 km/h with an all-terrain maneuvering capability. It also features Elbit System&amp;#39;s &amp;quot;Iron Fist&amp;quot; defense system, peripheral cameras equipped with day and night vision, front calculation and processing capabilities using computerized technology, and touch monitors and processors.
 &amp;ldquo;Panther&amp;rdquo; Armored Vehicle 
 The Israeli military armored vehicle &amp;ldquo;Panther&amp;rdquo; is built on Oshkosh Defense&amp;rsquo;s tactical vehicle FMTV Military Truck (Family of Medium Tactical Vehicles) and used by the Israeli military in the occupied West Bank and Gaza. Hundreds of additional company&amp;rsquo;s FMTV trucks are used by the Israeli military for logistical transport.
 The Panther vehicle is an armored combat vehicle used in ongoing military operations, mainly in the occupied West Bank. The vehicle is also used by the Israel Border Police Yamas undercover unit (Mista&amp;#39;arvim) whose operatives disguise themselves as Palestinians.
 In 2019, the military completed the development and modification of the Panther. The vehicle was modified to allow it to easily move through the alleys that characterize the area of the West Bank. The modified trucks have space for 14 soldiers and include peripheral cameras, advanced weapons systems and machine guns, a tire inflation system, escape hatches, windshields and a mobile driver assist system. The vehicle is painted on the outside and inside with special materials for thermal insulation, maintaining temperature and retarding combustion, and protective panels designed to absorb small arms bullets without penetration. The vehicle&amp;#39;s estimated cost is about NIS 1 million.
 On June 19, 2023, the Panther vehicle was used by the Israeli military in its invasion of Jenin, during which 5 Palestinians were killed, including a 15-year-old.
 In May 2022, the vehicle was put to show in the military&amp;rsquo;s parking station in the settlement of Elkana in the occupied West Bank.
 In January 2020, the Israeli military purchased new modified versions of Oshkosh Defense&amp;rsquo;s tactical vehicles FMTV Military Truck (FMTV) for its multi-purpose armored &amp;ldquo;Panther&amp;rdquo; vehicles. The FMTVs were provided via several contracts, including one contract for 589 vehicles at a total value of about US$ 159 million. The delivery of the vehicles is expected to be completed in October 2024.
 In November 2017, the company signed NIS 200 million agreement with the Israeli Ministry of Defense (IMOD) according to which the company will supply the military with approximately 200 new FMTV model trucks over the following year and a half. The deal was financed by the US foreign aid funds. Earlier the same year, the IMOD purchased the first six FMTVs trucks which were mainly used to examine their suitability for the military&amp;rsquo;s operational needs.
 In previous years, the IMOD purchased several dozen Oshkosh trucks of an older model from the US Army surplus.
 </t>
   </si>
   <si>
     <t>Industrial Manufacturing, Military, Security and Surveillance</t>
   </si>
   <si>
     <t xml:space="preserve">Palantir Technologies </t>
   </si>
   <si>
-    <t>Palantir Technologies Inc. is an American publicly traded company that specializes in big data analytics. The company develops applications for machine-assisted data mining and analysis, and provides analysis, tools and systems of artificial intelligence to armies and security bodies around the world.&amp;nbsp;The company provides AI-powered data analytics and targeting tools for battlefield information management to support military operations, including data operating and management systems, forensic analysis and predictive tools, intelligence surveillance systems, and artificial intelligence-based decision-making systems capable of suggesting combat moves.Palantir provides the Israeli military with advanced artificial intelligence technologies and services and works with the Israeli defense establishment and security sector.&amp;nbsp;In January 2024, amid unprecedented Israeli attacks in Gaza, Palantir entered into a strategic partnership with the Israeli Ministry of Defense to provide advanced AI-driven technology and services for war-related missions to bolster the capabilities of the Israeli military through rapid data analysis, battlefield decision-making, and targeting to produce analyses of enemy targets and propose battle plans in Gaza.&amp;nbsp;The agreement, estimated to be worth tens of millions of USD to the company, came following a meeting between the company’s executives and Israeli Ministry of Defense officials.In November 2025, American and German military personnel were documented in front of a screen displaying Palantir software at the Civil-Military Coordination Center in the city of Kiryat Gat. The Civil-Military Coordination Center (CMMC) was established in October 2025 in Kiryat Gat, about 20 km north of the Gaza Strip, by US Central Command to support the US plan to deploy an international force in Gaza.</t>
+    <t>Palantir Technologies Inc. is an American publicly traded company that specializes in big data analytics. The company develops applications for machine-assisted data mining and analysis, and provides analysis, tools and systems of artificial intelligence to armies and security bodies around the world.&amp;nbsp;The company provides AI-powered data analytics and targeting tools for battlefield information management to support military operations, including data operating and management systems, forensic analysis and predictive tools, intelligence surveillance systems, and artificial intelligence-based decision-making systems capable of suggesting combat moves.Palantir provides the Israeli military with advanced artificial intelligence technologies and services and works with the Israeli defense establishment and security sector.&amp;nbsp;In January 2024, amid unprecedented Israeli attacks in Gaza, Palantir entered into a strategic partnership with the Israeli Ministry of Defense to provide advanced AI-driven technology and services for war-related missions to bolster the capabilities of the Israeli military through rapid data analysis, battlefield decision-making, and targeting to produce analyses of enemy targets and propose battle plans.&amp;nbsp;The agreement, estimated to be worth tens of millions of USD to the company, came following a meeting between the company’s executives and Israeli Ministry of Defense officials.In November 2025, American and German military personnel were documented in front of a screen displaying Palantir software at the Civil-Military Coordination Center in the city of Kiryat Gat. The Civil-Military Coordination Center (CMMC) was established in October 2025 in Kiryat Gat, about 20 km north of the Gaza Strip, by US Central Command to support the US plan to deploy an international force in Gaza.</t>
   </si>
   <si>
     <t>Military, Security and Surveillance, Technology and Hi-tech</t>
   </si>
   <si>
     <t>Gaza</t>
   </si>
   <si>
     <t>Perrigo (Formerly Agis)</t>
+  </si>
+  <si>
+    <t>NASDAQ, TASE</t>
   </si>
   <si>
     <t>Ireland</t>
   </si>
   <si>
     <t xml:space="preserve">An Ireland-based global healthcare supplier.
 Perrigo enjoys the advantages generated by the Israeli occupation of Palestinian lands allowing the company to exploit the Palestinian market.
 The Paris Protocol, an annex to the Oslo Accords, which regulates the financial relations between Israel and the PA, placed both entities under the same taxation envelope. As a result, the Palestinians continue to depend on Israeli policies, customs laws and services for the import and export of goods. This dependency has inflicted strong negative economic effects on the Palestinian pharmaceutical industry. Various hindrances generate extra costs that harm the development of the local industry: the burden of the annual licensing of imported raw materials, the costs of back-to-back deliveries to and from the WB and Gaza, the costs of shipping drugs in bulk via Jordan, the exclusion of large Arab markets as well as in Israel, and the inability of the&amp;nbsp;Gazan&amp;nbsp;industry to develop&amp;nbsp;and expand&amp;nbsp;due to the prohibition on export.
 Perrigo, likewise other Israeli and multinational companies, enjoys the aforementioned situation in several ways. The company enjoys easy access to the Palestinian market, free of customs and checkpoint, e.g. change of trucks at cargo checkpoints. Trima&amp;#39;s agents do not have to amend any of their products in order to sell them in the OPT. Thus,&amp;nbsp;the company can sell drugs that are not labeled in Arabic.
 For further&amp;nbsp;information, check our report on the Pharmaceutical Industry:&amp;nbsp;Captive economy.
 </t>
   </si>
   <si>
     <t>RE/MAX Holdings</t>
   </si>
   <si>
     <t>RE/MAX Holdings Inc. is an American international real estate company that operates through a franchise system. The company has franchise real estate brokerages operating globally under the RE/MAX brand and mortgage brokerages in the U.S. operating under the Motto Mortgage brand. The company provides ancillary products and services to its franchise networks.&amp;nbsp;The company’s Israeli franchisee, RE/MAX Israel, provides brokerage services for the sale and rental of properties in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;RE/MAX Israel offers dozens of properties for sale and rent in the occupied West Bank, East Jerusalem and the Syrian Golan including in the settlements of Ma'ale Adumim, Beit El, Ofra, Kochav Ya'akov, Tel Tsion, Beitar Illit, Geva Binyamin (Adam), Givat Ze'ev, Efrat, Anatot, Karnei Shomron, and Shim'a in the occupied West Bank; the settlement neighborhoods of Gilo, Ramot, Ramat Eshkol, Pisgat Ze'ev, French Hill, Ramat Shlomo, Armon HaNatziv, Har Homa, and Neve Ya'akov in occupied East Jerusalem; and the settlement of Katzrin in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates licensed&amp;nbsp;RE/MAX offices in the settlement of Ma’ale Adumim in the occupied West Bank, in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem, and an&amp;nbsp;office in a shopping center located in a “demilitarized zone” outside the Green Line in the city of Maccabim (Modi'in-Maccabim-Re'ut).&amp;nbsp;</t>
   </si>
   <si>
     <t>Real Estate</t>
   </si>
   <si>
     <t>$250M-$500M</t>
   </si>
   <si>
@@ -856,50 +847,53 @@
 </t>
   </si>
   <si>
     <t>Telecommunication</t>
   </si>
   <si>
     <t>$1M-$5M</t>
   </si>
   <si>
     <t xml:space="preserve">Sturm, Ruger &amp; Co. </t>
   </si>
   <si>
     <t>Sturm, Ruger &amp;amp; Co. is an American publicly traded manufacturer of firearms - rifles, pistols, revolvers. The Company primarily manufactures firearm products under the Ruger name and trademark. In addition, the Company manufactures lever-action rifles under the Marlin name and trademark.Ruger rifles have been widely used by Israeli security forces against Palestinians as a crowd control weapon in the occupied West Bank, East Jerusalem, Gaza, as well as in Palestinian cities within the Green Line. Ruger rifles have been in use by the Israeli military, the Israel Police, the Border Police, and the Israel Prison Service.&amp;nbsp;Ruger rifles fire 0.22-inch caliber metal bullets, also known as ‘Two-Two’ bullets, that are used against Palestinians as a tool to disperse demonstrations, despite being lethal and causing serious injuries.Over the years, several Palestinians in the occupied West Bank have died, and many have been severely injured after being shot by Israeli forces with Ruger rifles.&amp;nbsp;Israeli security forces have been using the Ruger 10/22 rifles fitted with telescopic sights and bipods, and since 2015, the SR-22 Ruger rifles. Ruger operators in the Israeli military (sometimes called `Rugerists’ or snipers) operate in various military units that take part in dispersing protests, making arrests, or invasions of Palestinian communities.Ruger rifles have been used by Israeli forces in the occupied West Bank since the first Palestinian Intifada (uprising) in 1987. In 2015, the Israel Police began using Ruger sniper rifles against protesters in Palestinian neighborhoods in occupied East Jerusalem.Ruger rifles have also been used by Israeli forces during the Second Intifada in 2000, leading to the death of Palestinian protestors, some of them teenagers and children. Most of the incidents occurred in the Gaza Strip, near the previous Gush Katif settlements block and the city of Khan Yunis. According to the Israeli military itself, the firing of the Ruger against demonstrators was often done unnecessarily.In April 2025, the Israeli Ministry of Defense issued a tender for the production and supply of bullets for the 0.22 Ruger sniper rifle.&amp;nbsp;Occupied West Bank and East Jerusalem&amp;nbsp;In 2023 and 2024, Israeli military, police, and border police forces used Ruger rifles against Palestinians in the Aqabat Jaber refugee camp, in the villages of Deir 'Ammar, Qibya and Ni’lin, and the Rachel's Tomb area near Bethlehem in the occupied West Bank; and in the Palestinian neighborhoods of At-Tur, Abu Tor, Issawiya, and the Shuafat refugee camp in occupied East Jerusalem.&amp;nbsp;On April 10, 2023, Palestinian boy Muhammad Fayez Bilhan was killed by Israeli soldiers during a military raid in the Aqabat Jaber Refugee Camp near Jericho in the occupied West Bank. According to the residents, Israeli forces fired Ruger rifles and live ammunition indiscriminately.&amp;nbsp; &amp;nbsp;Between 2016 and 2022, Israeli security forces killed at least 12 Palestinians using Ruger rifles, some of them minors, in the occupied West Bank.&amp;nbsp;In 2021 alone, eight Palestinians were killed by Israeli forces using Ruger semi-automatic rifles in the West Bank. At least four of them have been shot and killed between May and June 2021. In 2015, 14 Palestinians were killed in the West Bank by Ruger fire.In 2022, Israeli forces used Ruger rifles in the al-Azza (Beit Jibrin) refugee camp, Jalazun refugee camp, Aqabat Jaber refugee camp, the village of Beita, and the cities of al-Bireh and Hebron in the occupied West Bank. On August 9, 2022, 15-year-old Momen Jaber was killed during a demonstration in Bab al-Zawiya checkpoint in Hebron, when Israeli soldiers shot Ruger rifles at demonstrators. On Friday, February 4, 2022, 13-year-old Abdel Rahman Issa Hamayel was shot with a Ruger bullet in his knee during a protest in the village of Beita.&amp;nbsp;In December 2022, it was reported that the Israel Police were using Ruger rifles inside the Al-Aqsa Mosque compound in occupied East Jerusalem.Between May 2021 and February 2022, Ruger ammunition has been routinely used by the Israeli military to snipe demonstrators in weekly protests held in the village of Beita in the occupied West Bank in protest of the establishment of the Evyatar settlement outpost on the village’s lands.&amp;nbsp;At least two Palestinian protestors were killed by Ruger fire in Beita.&amp;nbsp;Previously, Israeli forces shot protesters using Ruger rifles in the villages of Bil’in, Ni’lin, Budrus, Nabi Saleh, Turmusaya, al-Mughayyir, Jayyous, and the al-Aydah Refugee Camp in the occupied West Bank.&amp;nbsp;On December 4, 2020, 15-year-old Palestinian boy Ali Abu Alia was shot and killed by an Israeli Ruger sniper after he was shot in the abdomen near a protest in the village of al-Mugahyer in the West Bank.&amp;nbsp;In May 2017, 20-year-old Saba Nadel Abid was shot and killed by a Ruger during a protest in the village of Nabi Saleh in the West Bank.&amp;nbsp;In 2015, Israeli forces killed at least four Palestinians using Ruger rifles, including 12-year-old boy Abd a-Rahman Abdallah, who was shot in the chest with a Ruger 'Two-Two' bullet from a distance of about 150 meters away from soldiers during a protest at al-Aydah refugee camp near Bethlehem.In 2009, Israeli security forces killed 14-year-old Izz a-Din al-Jamal and 36-year-old Aqel Sarur from the village of Ni’lin, and injured dozens more using Ruger 0.22 ammunition.Gaza&amp;nbsp;In August 2021, the Israeli military used Ruger to snipe Palestinian protestors near the border surrounding the besieged Gaza, leaving dozens wounded in several incidents.&amp;nbsp;In February 2021, the Israeli military reportedly conducted Ruger fire training at a military camp in the Jordan Valley in the occupied West Bank as part of preparations for operational employment in the Gaza Division.&amp;nbsp;The Wall&amp;nbsp;Between October and December 2019, 20 Palestinians were shot and injured by Ruger rifles by Israeli forces who fired at them without warning while trying to cross the fence in the occupied West Bank. All of them were construction workers employed in Israel, within the Green Line.Use of Ruger within the Green Line&amp;nbsp;In May 2021, during the Palestinian May Uprising, Israeli Border Police used Ruger rifles against Palestinian holders of Israeli citizenship within the Green Line in at least two incidents. The incidents took place in the Palestinian town of Kafr Kanna and in the city of Lyd (Lod), where a 15-year-old Palestinian boy was shot in his leg by a Ruger rifle.&amp;nbsp;In June 2021, the Israel Police announced its intention to expand the use of Ruger on both sides of the Green Line. For more on the use of Crowd Control weapons during the May Uprising, see Who Profits report: Israeli Repression of the Palestinian May Uprising: Suppliers of Crowd Control Weapons.Services to the Israel PoliceIn March 2018, Sturm Rugers’ exclusive Israeli supplier, L.H.B. Ltd., was contracted by the Israel Police with an exemption from tender, to be the sole supplier for the purchase of spare parts, accessories and maintenance for the Ruger 0.22 rifle for NIS 150,000 until 2020.&amp;nbsp;In March 2018, the Israeli Police contracted Sturm Ruger's Israeli distributor, L.H.B Ltd., for the supply of Ruger parts for NIS 150,000.Services to&amp;nbsp;the Israel Prison Service&amp;nbsp;&amp;nbsp;In 2016, the&amp;nbsp;Israel Prison Service (IPS) purchased Ruger rifles for NIS 6,028 for the Metzada Unit, its tactical unit tasked with detection and arrest of escaped prisoners and support operation during raids at IPS facilities.&amp;nbsp;</t>
   </si>
   <si>
     <t>Supergum Industries</t>
   </si>
   <si>
     <t xml:space="preserve">Establihsed in 1956, Supergum Manufacturere of Rubber &amp;amp; Plastic products, specializes in rubber, sealing and chemical, biological, radiological and nuclear (CBRN) protective product design and manufacturing.
 The company&amp;rsquo;s main factory is located in the Barkan settlement industrial zone in the occupied West Bank. In 2018, some 200 workers were employed in the company&amp;rsquo;s Barkan factory.
 The company&amp;#39;s subsidiary, Impertech, also operates its main factory in Barkan. Impertech is the official supplier of CBRN equipment to the Israeli military. In 2020, Imprtech was granted NIS 212,184 from the Israeli Ministry of Economy and Industry to support its implementation of advanced technological production. In 2015 and 2017, Supergum provided equipment for the Israeli Prison Service for NIS 17,199 and NIS 15,210 respectively.
 &amp;nbsp;
 </t>
   </si>
   <si>
+    <t>Settlement Production, Specialized Equipment and Services</t>
+  </si>
+  <si>
     <t>ThyssenKrupp AG</t>
   </si>
   <si>
     <t>FWB, DUS</t>
   </si>
   <si>
     <t xml:space="preserve">A German industrial and technology multinational conglomerate, active in the fields of Automotive Technology, Decarbon Technologies, Materials Services and Marine Systems.
 The company&amp;rsquo;s marine systems division, ThyssenKrupp Marine Systems, has provided warship vessels and submarines to the Israeli Navy since the 1990s.
 The company provided Israel with the &amp;ldquo;Sa&amp;rsquo;ar 6&amp;rdquo; warships.
 Gaza 2023
 On 14 October 2023, during Israel&amp;#39;s attack on Gaza, the Israeli military carried out the first-ever operational attack by the Sa&amp;rsquo;ar 6 ships. The two ships, named Ahi Oz and Ahi Magen, carried out the attacks from the surface of the sea towards the besieged Gaza, in cooperation with the air forces and the ground forces. In December 2023, the Israeli military announced it had completed the operationalization of all four ships. For more see Who Profits&amp;rsquo; report The Companies Supplying Weapons to Israel&amp;rsquo;s Attack on Gaza.&amp;nbsp;
 In May 2015, the IMOD contracted ThyssenKrupp to supply four new Sa&amp;rsquo;ar 6-class warship vessels corvettes for the Israeli Navy at an estimated cost of USD 480 million, of which one-third was funded by the German government. The contract included the construction of the platform including the hull and propulsion systems, engine and electricity. By July 2021, all four Sa&amp;#39;ar 6 corvettes - INS Magen, INS Oz, INS Independence and INS Victory - were transferred to the Israeli Navy.
 The ships were designed to offer enhanced attack capabilities and to be equipped with a range of weaponry and combat systems, including anti-air and anti-ship missiles and machine guns. The vessels were built by ThyssenKrupp in a joint venture with German Naval Yards Kiel, based on advanced German battleships, and the outfitting of combat systems, sensors and other subsystems was carried out in Israel.&amp;nbsp;
 The Sa&amp;rsquo;ar ships are deployed in the maritime space and are also responsible for protecting Israel&amp;#39;s gas rigs in the Mediterranean and are used to conduct patrol duties in shipping lanes and other strategic assets in the Mediterranean.
 SK Group - Israel Weapon Industries&amp;rsquo; subsidiary, Israel Shipyards Ltd., provides the maintenance and repair services for the Sa&amp;rsquo;ar 6-class corvettes and submarines.&amp;nbsp;
 Submarines
 In January 2022, the company signed an agreement with the IMOD to build three advanced operational submarines for the Israeli Navy for &amp;euro;3 billion (USD 3.24 million). The submarines, an upgraded version of the existing Dolphin-class model that Israel already has, will form a new class called Dakar and will be delivered within nine years. Part of the cost will be financed by the German government under an agreement signed between the two countries in 2017. The agreement also calls for the construction of a simulator in Israel, as well as logistic support and the supply of spare parts.
 The agreement includes a parallel contract, signed between the company and the Israeli Economy and Industry Ministry, for reciprocal procurement and industrial strategic cooperation. The agreement calls for Thyssenkrupp to make over &amp;euro;850 million (USD 916.8 million) purchases from Israeli industry and Israeli defense industries over 20 years.&amp;nbsp;
 In July 2021, Thyssenkrupp signed a mutual procurement agreement with the Israeli Ministry of Economy totaling more than USD 323.7 million. The agreement includes the cooperation of Israeli companies in ThyssenKrupp projects around the world, and the execution of joint projects that will include the transfer of new knowledge to Israel, especially in the fields of marine technology.
 </t>
   </si>
   <si>
     <t>Videotec</t>
   </si>
   <si>
@@ -924,76 +918,50 @@
     <t>A Swedish-based multinational public company, which manufactures trucks, buses, construction equipment and marine and industrial engines. The Group brands include: Volvo, Volvo Penta, Rokbak, Renault Trucks, Prevost, Nova Bus, and Mack.Services to the Israeli Ministry of Defense&amp;nbsp;Through its Israeli distributor and partner, Volvo Group supplies heavy machinery to the Israeli Ministry of Defense.&amp;nbsp;Services to the Israeli Ministry of Defense&amp;nbsp;According to a response from the Israeli Ministry of Defense (IMOD) from June 2022 to a Freedom of Information request submitted by Who Profits, between 2017 and 2021, Mayer Cars and Trucks,&amp;nbsp;Volvo’s exclusive distributor in Israel, supplied the IMOD with&amp;nbsp;Volvo equipment, including Volvo vehicles, Volvo spare parts and maintenance services, for NIS 28,104,830.98. In addition to Volvo equipment, Mayer provided the IMOD with NIS 17,792,161.94 worth of additional equipment, including engines, generators and spare parts.GazaVolvo machinery has been used for extensive demolitions carried out by the Israeli military inside the Gaza Strip, following its ground invasion in October 2023.In April 2025, Volvo machinery was documented in extensive demolitions in Rafah carried out by the Israeli military Unit 2640, also known as Uriah Force, operating under the Gaza Division. Since May 2024, Israel has carried out extensive destruction in the city of Rafah, with almost complete erasure of most of its homes, shops, streets, factories, healthcare facilities, and electricity and water systems.On 20 April 2025 and 1 November 2024, Volvo Machinery was documented in use in the demolition of homes by the Israeli military in Rafah, Gaza.&amp;nbsp;In a video posted in January 2025 by soldiers serving in Gaza, Volvo machinery was documented in massive demolitions carried out inside the Gaza Strip by the unit.&amp;nbsp;GolanIn December 2024, Volvo machinery was documented in expansion works on the barrier in the Syria-Israel border area in the occupied Syrian Golan.Home DemolitionsVolvo machinery has been used by the Israeli military and Israeli authorities for the demolition of Palestinian homes, water and electricity infrastructure, agricultural structures and agriculture in the occupied West Bank, East Jerusalem and within the Green Line.On 18 February 2025, a Volvo bulldozer was used by the Israeli Civil Administration accompanied by the Israeli military in the demolition of three houses, leaving more than 14 people homeless, in Umm Al Khair, Masafer Yatta, in the occupied West Bank.&amp;nbsp;On 28 January 2025, Volvo machinery was documented in home demolitions in the Sama Ariha area in the occupied West Bank.&amp;nbsp;On 16 December 2024, a Volvo digger was used by Israeli authorities in the demolition of nine homes, leaving nine families, 35 members including 15 minors, homeless in Silwan neighborhood, in occupied East Jerusalem.&amp;nbsp;On 26 June 2024, a Volvo Wheel Loader was used in the demolition of a community power grid and two homes carried out by the Israeli Civil Administration, leaving 24 people, 15 of them minors, homeless in Umm al Kheir, South of Hebron Hills, occupied West Bank.&amp;nbsp;On 20 July 2023, a Volvo Wheel Loader was documented during the destruction of hundreds of grapevines, olive trees and five water tanks in Khirbet al-Hirdash agricultural area, southeast of Tarqumiya, northwest of Hebron, occupied West Bank.&amp;nbsp;On 6 March 2023, a Volvo Wheel Loader was&amp;nbsp;used in the demolition of four Palestinian homes by (ICA), including an outhouse and two water tanks, leaving 36 people homeless in She'b al Batem village in South Hebron Hills, occupied West Bank.In January 2023, a Volvo heavy-duty machine was documented during the demolition of 14 houses carried out by Israeli authorities in Jabal Al-Mukaber neighborhood in occupied East Jerusalem.In December 2022, Volvo machinery was documented in house demolitions in occupied East Jerusalem. A total of 36 buildings were demolished by the Israeli authorities in East Jerusalem in December 2022, leaving 24 Palestinians, including 14 minors, without a home.On 18 August 2022, a Volvo Wheel Loader was used by the ICA and military in the demolition of 3 homes and 3 livestock enclosures in Khirbet ‘Alan in al-Jiftlik area in the Jordan Valley, occupied West Bank. The Israeli forces destroyed two residential units, an outdoor kitchen and portable belonging to a family of 11, including 7 minors, an additional house, three livestock shacks and two tin rooms used for making cheese, and damaged two water containers and livestock pen fences.On 7 July 2022, the ICA used a Volvo Wheel Loader during the demolishment of a home of a family of 15 members and a house under construction in Khirbert Um Qusa in the South Hebron Hills in the occupied West Bank.On 30 June 2022, the ICA used a Volvo Wheel Loader to demolish two agricultural structures in the villages of a-Rifa’iya and al-Buweib in the South Hebron Hills area, in the occupied West Bank.On 11 May 2022, a Volvo Wheel Loader was documented while Israeli forces demolished 11 structures in Masafer Yatta, South Hebron Hills. Including 8 homes housing 47 people and 19 minors and 4 agricultural structures.On 14 December 2021, Volvo wheel loaders were used in the demolition of a water well and agricultural walls in the Palestinian village Khalet Alfurn, in east Hebron. Additionally, on 18 October 2021 the wheel loaders were used by the Israeli Army in destroying roads between several Palestinian villages near Tayaseer village in the Jordan Valley in occupied West Bank.On July 2021, Volvo wheel loaders were also used to move cement blocks used by the Israeli military to block the entrance to the Palestinian neighborhood Sheikh Jarrah where families are facing the threat of forced displacement, in occupied East Jerusalem.In February 2016, Volvo trucks were used by the ICA and the Israeli military to confiscate solar panels in Khirbet Jebnah, in South Hebron Hills. In April 2015, a Volvo truck was documented during the confiscation of 12 solar panels belonging to Khan al-Ahmar community in the occupied West Bank by the Israeli Civil Administration and Border Police. In both cases, the solar panels, provided by humanitarian aid organizations, were the community’s sole source of electricity.In 2012, Volvo wheel loaders were used to demolish houses in the Palestinian village of Umm al-Khayr and to block roads in the South Hebron Hills area.Volvo track excavators and wheel loaders were also used for house demolitions in the Palestinian neighborhoods in East Jerusalem of Issawiya in 2009, Beit Hanina in 2008 and Tzur Baher in 2007, in addition to demolitions in previous years in Silwan, Wadi Qaddum and Sheikh Jarrah in occupied East Jerusalem.Home Demolitions in the NaqabVolvo equipment is also used by Israeli authorities in the demolition of Palestinian homes within the Green Line, specifically in demolitions carried out against Palestinian Bedouin communities who face displacement in the Naqab region.On 28 May 2025, Volvo Machinery was used in the demolition of a family home and additional facilities in the village of Beer Hadaj in the Naqab.&amp;nbsp;On 14 November 2024, Volvo machinery was documented in the demolition of a mosque, the last remaining structure in Um Al Hiran in the Naqab.&amp;nbsp;On 8 May 2024, Volvo Wheel loader was documented in the demolition of the Wadi Al Khalil village in the Naqab. The demolitions of around 47 houses were carried out as part of the expansion of Highway 6 and left around 300 Palestinian residents homeless.&amp;nbsp;On 11 January 2022, Volvo wheel loaders were documented in the demolitions of residential tents in the Palestinian Bedouin village of Sa’aua and other demolitions in Palestinian villages in the Naqab area.On 29 December 2021, Volvo heavy machinery was documented in demolitions in the Naqab Area.On 2 July 2015, Volvo wheel loaders were used to evict the Bedouin community of Al-Araqib&amp;nbsp;from its land in the Naqab.For more on the development projects in the Naqab see Who Profits interactive map:&amp;nbsp;Tools of Dispossession in the Naqab: Development and Military Projects.&amp;nbsp;Services to SettlementsAccording to Volvo website, the company has two service centers in the Mishor Adumim Industrial Zone in the occupied West Bank and in the Atarot Industrial Zone in occupied East Jerusalem.&amp;nbsp;Merkavim Transportation TechnologiesVolvo Group's subsidiary, Merkavim Transportation Technologies, supplies armored buses to settlements in the occupied West Bank and occupied East Jerusalem. For the full company profile see Merkavim Transportation Technologies. Merkavim is jointly owned by Volvo Group (26.5%) and its Israeli distributor, Mayer’s Cars and Trucks (73.45%).&amp;nbsp;Mayer’s Cars and Trucks, the exclusive distributor of Volvo in Israel, supplies Volvo equipment to the Israeli Ministry of Defense and services to the Israeli Prison Service. For the full company profile, see&amp;nbsp;Mayer’s Cars and Trucks.Settlement ConstructionPreviously, Volvo equipment was used for the construction of the Har Gilo settlement and the Barkan Industrial Zone in the occupied West Bank, and the construction of Route 443 road in the West Bank (for Israelis only).Wall and Checkpoints&amp;nbsp;In 2008, Volvo trucks were used for the construction of the Huwwara checkpoint in the occupied West Bank. Volvo equipment was also used for the construction of the Separation Wall near the Palestinian village of Al-Walaja.</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Population Control, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Heavy Machinery, Transportation</t>
   </si>
   <si>
     <t>East Jerusalem, Naqab, West Bank</t>
   </si>
   <si>
     <t>Wirtgen Group</t>
   </si>
   <si>
     <t xml:space="preserve">A supplier of technologies for the entire road construction cycle: processing, mixing, paving and rehabilitation.
 In 2012, a Joseph Vogele road paver, which is one of the company&amp;#39;s product brands, was documented paving an expansion to road No. 433, which is built on occupied Palestinian land. The paver was documented near the Ofer prison, an incarceration facility that holds Palestinian political prisoners.
 In 2018, a company truck was documented in Qalandiya checkpoint.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land</t>
   </si>
   <si>
     <t>Construction, Heavy Machinery</t>
-  </si>
-[...24 lines deleted...]
-</t>
   </si>
   <si>
     <t xml:space="preserve">ZIM Integrated Shipping Services </t>
   </si>
   <si>
     <t>Israel, USA</t>
   </si>
   <si>
     <t>Zim Integrated Shipping Services Ltd., commonly known as ZIM, is a publicly traded Israeli international cargo shipping company. The company is one of the top 10 shipping companies in the world, operating in more than 100 countries in over 330 ports worldwide, offering dry cargo, refrigerated cargo, special cargo, dangerous cargo and inland transportation services. The company was previously Israeli state-owned and was privatized at the end of 2003.&amp;nbsp;Weapon Shipments for the Israeli Ministry of Defense&amp;nbsp;The company is one of the main shippers of weapons and military equipment to Israel.&amp;nbsp;“Israel Carrier Association” restrictive arrangementZIM provides the Israeli Ministry of Defense with maritime transport of weapons and security cargo purchased with U.S aid funds from the United States.&amp;nbsp;Under the Israel Carrier Association Federal Maritime Commission Agreement from 1991, ZIM is one of three companies facilitating the maritime transportation of Ministry of Defense cargo, direct or via transshipment, between United States ports and Israel. The agreement allows companies and ZIM, Maersk, and American President Lines, to set rates, terms, charges, conditions and practices for or in connection with the transportation of MOD cargo. The agreement is renewed every year with each of the companies.&amp;nbsp;According to the agreement, half of the security cargo from the United States is transported on direct regular transportation lines between the United States and Israel operated by ZIM.The agreement regulates the operational and commercial cooperation between the shipping companies to provide maritime transportation services of military cargo for the Israeli Ministry of Defense from the US to Israel, in accordance with the Ministry's requirements and in coordination with it. According to the agreement, the IMOD receives preferential transportation conditions, giving preference to cargo in containers over shipments from other customers.The companies are allowed to make arrangements or agreements among themselves and with other modes of transportation for the movement of intermodal shipments to or from inland points in Israel or in the U.S., including setting inland rates, rules, charges, classifications, practices, liability, bill of lading conditions, per diems, free time and detention on carrier-provided containers, chassis and related equipment, positioning of equipment, interchange with connecting carriers, terminal and shoreside loading operations, receipt, handling, storage, pickup and delivery of cargo, consolidation, container yards, depots and freight stations, and other related matters. &amp;nbsp;Between March and September 2024, ZIM shares rose 150% amid the Israeli ongoing military onslaught on Gaza.&amp;nbsp;In 2023, the Israeli shipping company ZIM transported hundreds of tons of ammunition via the port of Antwerp, Belgium, to Israel. Between November 2022 and July 2023, ten ZIM vessels carrying ammunition on board have been documented in Antwerp port on their way to Israel. The vessels carried dozens of kilograms of cartridges for weapons, electric detonators, and detonator assemblies. According to NGO Vredesactie, ZIM transferred the ammunition to Israel without applying for the necessary transit permissions in risk of violations of international law.&amp;nbsp;Also in 2023, investigations by Peace Action and International Peace Information Service (IPIS) revealed that ZIM transported as much as 246 tons of munitions from Hamburg through the port of Antwerp.&amp;nbsp;In May 2024, a coalition of Belgian NGOs filed a criminal complaint against ZIM alleging violations of the Arms Trade Decree due to the transit of weapons to Israel, which poses a risk of use in war crimes in light of the ongoing Israeli military attack against Gaza.&amp;nbsp;</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1305,51 +1273,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I50"/>
+  <dimension ref="A1:I48"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -1701,1085 +1669,1027 @@
       </c>
       <c r="H13" s="0" t="s">
         <v>83</v>
       </c>
       <c r="I13" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>84</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>85</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F14" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="G14" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="G14" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H14" s="0" t="s">
-        <v>15</v>
+        <v>29</v>
       </c>
       <c r="I14" s="0" t="s">
-        <v>16</v>
+        <v>78</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>88</v>
       </c>
       <c r="C15" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="D15" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="E15" s="0" t="s">
         <v>89</v>
       </c>
-      <c r="D15" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E15" s="0" t="s">
+      <c r="F15" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="F15" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G15" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="H15" s="0" t="s">
         <v>91</v>
       </c>
-      <c r="H15" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I15" s="0" t="s">
-        <v>78</v>
+        <v>16</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>92</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>51</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F16" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="G16" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="H16" s="0" t="s">
         <v>94</v>
       </c>
-      <c r="G16" s="0" t="s">
-[...2 lines deleted...]
-      <c r="H16" s="0" t="s">
+      <c r="I16" s="0" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>96</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>58</v>
+        <v>18</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>51</v>
+        <v>19</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>97</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>76</v>
+        <v>98</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>65</v>
+        <v>22</v>
       </c>
       <c r="H17" s="0" t="s">
-        <v>98</v>
-[...3 lines deleted...]
-      </c>
+        <v>72</v>
+      </c>
+      <c r="I17" s="0"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="C18" s="0" t="s">
         <v>100</v>
       </c>
-      <c r="C18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D18" s="0" t="s">
-        <v>19</v>
+        <v>101</v>
       </c>
       <c r="E18" s="0" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>22</v>
+        <v>104</v>
       </c>
       <c r="H18" s="0" t="s">
-        <v>72</v>
-[...1 lines deleted...]
-      <c r="I18" s="0"/>
+        <v>105</v>
+      </c>
+      <c r="I18" s="0" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>104</v>
+        <v>68</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>105</v>
+        <v>101</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="H19" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="I19" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C20" s="0" t="s">
-        <v>68</v>
+        <v>50</v>
       </c>
       <c r="D20" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="E20" s="0" t="s">
+        <v>112</v>
+      </c>
+      <c r="F20" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="G20" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="H20" s="0" t="s">
         <v>105</v>
       </c>
-      <c r="E20" s="0" t="s">
-[...5 lines deleted...]
-      <c r="G20" s="0" t="s">
+      <c r="I20" s="0" t="s">
         <v>113</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="C21" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="D21" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="C21" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
         <v>116</v>
       </c>
-      <c r="F21" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="0" t="s">
-        <v>65</v>
-[...3 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="H21" s="0"/>
       <c r="I21" s="0" t="s">
-        <v>117</v>
+        <v>16</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="C22" s="0" t="s">
         <v>118</v>
       </c>
-      <c r="C22" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D22" s="0" t="s">
-        <v>19</v>
+        <v>119</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>120</v>
+        <v>76</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="H22" s="0"/>
+        <v>121</v>
+      </c>
+      <c r="H22" s="0" t="s">
+        <v>23</v>
+      </c>
       <c r="I22" s="0" t="s">
-        <v>16</v>
+        <v>122</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="0">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>123</v>
+        <v>51</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>76</v>
+        <v>90</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>125</v>
+        <v>65</v>
       </c>
       <c r="H23" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I23" s="0" t="s">
-        <v>126</v>
+        <v>56</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="0">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="s">
+        <v>126</v>
+      </c>
+      <c r="C24" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="D24" s="0" t="s">
         <v>127</v>
       </c>
-      <c r="C24" s="0" t="s">
+      <c r="E24" s="0" t="s">
         <v>128</v>
       </c>
-      <c r="D24" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E24" s="0" t="s">
+      <c r="F24" s="0" t="s">
         <v>129</v>
       </c>
-      <c r="F24" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G24" s="0" t="s">
-        <v>65</v>
+        <v>54</v>
       </c>
       <c r="H24" s="0" t="s">
-        <v>55</v>
+        <v>130</v>
       </c>
       <c r="I24" s="0" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="0">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="C25" s="0" t="s">
-        <v>68</v>
+        <v>85</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>54</v>
+        <v>28</v>
       </c>
       <c r="H25" s="0" t="s">
-        <v>134</v>
+        <v>55</v>
       </c>
       <c r="I25" s="0" t="s">
-        <v>56</v>
+        <v>95</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="0">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="s">
         <v>135</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>89</v>
+        <v>136</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>136</v>
+        <v>19</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>137</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>138</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="H26" s="0" t="s">
-        <v>55</v>
+        <v>72</v>
       </c>
       <c r="I26" s="0" t="s">
-        <v>99</v>
+        <v>139</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="0">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="C27" s="0" t="s">
-        <v>140</v>
+        <v>68</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>142</v>
       </c>
       <c r="G27" s="0" t="s">
-        <v>22</v>
+        <v>143</v>
       </c>
       <c r="H27" s="0" t="s">
-        <v>72</v>
+        <v>23</v>
       </c>
       <c r="I27" s="0" t="s">
-        <v>143</v>
+        <v>16</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="0">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="s">
         <v>144</v>
       </c>
       <c r="C28" s="0" t="s">
-        <v>68</v>
+        <v>58</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>19</v>
+        <v>51</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>146</v>
       </c>
       <c r="G28" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="H28" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="I28" s="0" t="s">
         <v>147</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="0">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="s">
         <v>148</v>
       </c>
       <c r="C29" s="0" t="s">
-        <v>58</v>
+        <v>50</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>51</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>149</v>
       </c>
       <c r="F29" s="0" t="s">
+        <v>146</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>150</v>
       </c>
-      <c r="G29" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H29" s="0" t="s">
-        <v>98</v>
+        <v>110</v>
       </c>
       <c r="I29" s="0" t="s">
-        <v>151</v>
+        <v>122</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="0">
         <v>29</v>
       </c>
       <c r="B30" s="0" t="s">
+        <v>151</v>
+      </c>
+      <c r="C30" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="D30" s="0" t="s">
         <v>152</v>
-      </c>
-[...4 lines deleted...]
-        <v>51</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>150</v>
+        <v>98</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>154</v>
       </c>
-      <c r="H30" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H30" s="0"/>
       <c r="I30" s="0" t="s">
-        <v>126</v>
+        <v>16</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="0">
         <v>30</v>
       </c>
       <c r="B31" s="0" t="s">
         <v>155</v>
       </c>
       <c r="C31" s="0" t="s">
-        <v>68</v>
+        <v>156</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>156</v>
+        <v>51</v>
       </c>
       <c r="E31" s="0" t="s">
         <v>157</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>102</v>
+        <v>158</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>158</v>
-[...1 lines deleted...]
-      <c r="H31" s="0"/>
+        <v>65</v>
+      </c>
+      <c r="H31" s="0" t="s">
+        <v>55</v>
+      </c>
       <c r="I31" s="0" t="s">
-        <v>16</v>
+        <v>73</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="0">
         <v>31</v>
       </c>
       <c r="B32" s="0" t="s">
         <v>159</v>
       </c>
       <c r="C32" s="0" t="s">
-        <v>160</v>
+        <v>50</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>51</v>
       </c>
       <c r="E32" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="F32" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="G32" s="0" t="s">
         <v>161</v>
       </c>
-      <c r="F32" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H32" s="0" t="s">
-        <v>55</v>
+        <v>130</v>
       </c>
       <c r="I32" s="0" t="s">
-        <v>73</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="0">
         <v>32</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="C33" s="0" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>51</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>82</v>
       </c>
       <c r="G33" s="0" t="s">
+        <v>164</v>
+      </c>
+      <c r="H33" s="0" t="s">
+        <v>130</v>
+      </c>
+      <c r="I33" s="0" t="s">
         <v>165</v>
-      </c>
-[...4 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="0">
         <v>33</v>
       </c>
       <c r="B34" s="0" t="s">
         <v>166</v>
       </c>
       <c r="C34" s="0" t="s">
-        <v>58</v>
+        <v>167</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>51</v>
+        <v>168</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>82</v>
+        <v>70</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>168</v>
+        <v>71</v>
       </c>
       <c r="H34" s="0" t="s">
-        <v>134</v>
-[...3 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="I34" s="0"/>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="0">
         <v>34</v>
       </c>
       <c r="B35" s="0" t="s">
         <v>170</v>
       </c>
       <c r="C35" s="0" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="E35" s="0" t="s">
         <v>171</v>
       </c>
-      <c r="E35" s="0" t="s">
+      <c r="F35" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="G35" s="0" t="s">
         <v>172</v>
       </c>
-      <c r="F35" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H35" s="0" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="I35" s="0"/>
+        <v>173</v>
+      </c>
+      <c r="I35" s="0" t="s">
+        <v>42</v>
+      </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="0">
         <v>35</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="C36" s="0" t="s">
-        <v>50</v>
+        <v>175</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>51</v>
+        <v>127</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>175</v>
+        <v>161</v>
       </c>
       <c r="H36" s="0" t="s">
-        <v>176</v>
+        <v>105</v>
       </c>
       <c r="I36" s="0" t="s">
-        <v>42</v>
+        <v>177</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="0">
         <v>36</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="C37" s="0" t="s">
-        <v>178</v>
+        <v>68</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>131</v>
+        <v>45</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>165</v>
-[...3 lines deleted...]
-      </c>
+        <v>180</v>
+      </c>
+      <c r="H37" s="0"/>
       <c r="I37" s="0" t="s">
-        <v>180</v>
+        <v>48</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="0">
         <v>37</v>
       </c>
       <c r="B38" s="0" t="s">
         <v>181</v>
       </c>
       <c r="C38" s="0" t="s">
-        <v>68</v>
+        <v>182</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>45</v>
+        <v>101</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>21</v>
+        <v>142</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>183</v>
-[...1 lines deleted...]
-      <c r="H38" s="0"/>
+        <v>184</v>
+      </c>
+      <c r="H38" s="0" t="s">
+        <v>55</v>
+      </c>
       <c r="I38" s="0" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="0">
         <v>38</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="C39" s="0" t="s">
-        <v>185</v>
+        <v>68</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>105</v>
+        <v>186</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>146</v>
+        <v>47</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="H39" s="0" t="s">
-        <v>55</v>
+        <v>189</v>
       </c>
       <c r="I39" s="0" t="s">
-        <v>78</v>
+        <v>48</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="0">
         <v>39</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>68</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>189</v>
+        <v>19</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>47</v>
+        <v>82</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="H40" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="I40" s="0" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="0">
         <v>40</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="C41" s="0" t="s">
-        <v>68</v>
+        <v>50</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>19</v>
+        <v>51</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>82</v>
+        <v>158</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>195</v>
+        <v>77</v>
       </c>
       <c r="H41" s="0" t="s">
-        <v>196</v>
+        <v>83</v>
       </c>
       <c r="I41" s="0" t="s">
-        <v>16</v>
+        <v>73</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="0">
         <v>41</v>
       </c>
       <c r="B42" s="0" t="s">
+        <v>196</v>
+      </c>
+      <c r="C42" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="D42" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E42" s="0" t="s">
         <v>197</v>
       </c>
-      <c r="C42" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E42" s="0" t="s">
+      <c r="F42" s="0" t="s">
         <v>198</v>
       </c>
-      <c r="F42" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G42" s="0" t="s">
-        <v>77</v>
-[...3 lines deleted...]
-      </c>
+        <v>104</v>
+      </c>
+      <c r="H42" s="0"/>
       <c r="I42" s="0" t="s">
-        <v>73</v>
+        <v>16</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="0">
         <v>42</v>
       </c>
       <c r="B43" s="0" t="s">
         <v>199</v>
       </c>
       <c r="C43" s="0" t="s">
-        <v>68</v>
+        <v>200</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>19</v>
+        <v>101</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>87</v>
+        <v>27</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>108</v>
-[...1 lines deleted...]
-      <c r="H43" s="0"/>
+        <v>104</v>
+      </c>
+      <c r="H43" s="0" t="s">
+        <v>105</v>
+      </c>
       <c r="I43" s="0" t="s">
-        <v>16</v>
+        <v>165</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="0">
         <v>43</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="C44" s="0" t="s">
-        <v>202</v>
+        <v>68</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>105</v>
+        <v>80</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>27</v>
+        <v>204</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>108</v>
-[...3 lines deleted...]
-      </c>
+        <v>164</v>
+      </c>
+      <c r="H44" s="0"/>
       <c r="I44" s="0" t="s">
-        <v>169</v>
+        <v>48</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="0">
         <v>44</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="C45" s="0" t="s">
-        <v>68</v>
+        <v>85</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>80</v>
+        <v>101</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>206</v>
+        <v>142</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>168</v>
-[...1 lines deleted...]
-      <c r="H45" s="0"/>
+        <v>184</v>
+      </c>
+      <c r="H45" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="I45" s="0" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="0">
         <v>45</v>
       </c>
       <c r="B46" s="0" t="s">
         <v>207</v>
       </c>
       <c r="C46" s="0" t="s">
-        <v>89</v>
+        <v>85</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>105</v>
+        <v>32</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>208</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>146</v>
+        <v>209</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>187</v>
+        <v>210</v>
       </c>
       <c r="H46" s="0" t="s">
-        <v>98</v>
+        <v>55</v>
       </c>
       <c r="I46" s="0" t="s">
-        <v>78</v>
+        <v>211</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="0">
         <v>46</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="C47" s="0" t="s">
-        <v>89</v>
+        <v>68</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>32</v>
+        <v>101</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="G47" s="0" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="H47" s="0" t="s">
-        <v>55</v>
-[...3 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="I47" s="0"/>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="0">
         <v>47</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>214</v>
-[...3 lines deleted...]
-      </c>
+        <v>216</v>
+      </c>
+      <c r="C48" s="0"/>
       <c r="D48" s="0" t="s">
-        <v>105</v>
+        <v>217</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>216</v>
+        <v>27</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>217</v>
+        <v>28</v>
       </c>
       <c r="H48" s="0" t="s">
-        <v>15</v>
+        <v>130</v>
       </c>
       <c r="I48" s="0"/>
-    </row>
-[...52 lines deleted...]
-      <c r="I50" s="0"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>