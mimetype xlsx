--- v2 (2026-08-19)
+++ v3 (2026-10-03)
@@ -12,481 +12,607 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1247">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1248">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
+    <t xml:space="preserve">L3Harris Technologies </t>
+  </si>
+  <si>
+    <t>NYSE</t>
+  </si>
+  <si>
+    <t>USA</t>
+  </si>
+  <si>
+    <t>L3Harris Technologies, Inc. is an American technology company, defense contractor, and information technology services provider. The company produces products for command-and-control systems, wireless equipment, tactical radios, avionics and electronic systems, night vision equipment, intelligence, surveillance and reconnaissance systems and products, ocean systems, instrumentation, navigation products, training devices and services, and both terrestrial/spaceborne antennas for use in the government, defense, and commercial sectors.&amp;nbsp;L3Harris components and systems are integrated into multiple weapon systems used by the Israeli military, including bombs, fighter jets, and warships used by the Israeli Air Force and Navy, which were used in attacks on Gaza during the genocide. The company works in collaboration with the Israeli Ministry of Defense and works closely with major Israeli weapons manufacturers. In addition, the company provides might vision and laser devices to the Israel Police.&amp;nbsp;Gaza Genocide&amp;nbsp;Night Vision MonocularsIn November 2023, an internal Pentagon document revealed details of weapons and ammunition Israel has requested from the United States since the October 2023 invasion of Gaza.According to the document, Israel requested 5,000 PVS-14 night vision devices, manufactured by L3Harris and&amp;nbsp;Elbit Systems, of which 3,500 were delivered by mid-November 2023.&amp;nbsp;L3Harris' Binocular Night Vision Device, also known by the military name AN/PVS-31A, is a compact, lightweight, high-performance white phosphor dual-tube goggle.&amp;nbsp;Ammunition ComponentsL3Harris manufactures components for the Boeing Joint Direct Attack Munitions (JDAM) guidance kit and Boeing GBU-39 Focused Lethality Munition (FLM) bomb. Israel has repeatedly used the GBU-39 and JDAM-guided bombs against civilians and civilian infrastructure in Gaza during the genocide, including attacks on schools and medical facilities.&amp;nbsp;On 25 May 2025, at least three GBU-39 bombs were used in an Israeli attack on the Fahmi al-Jarjawi School in Gaza City, which was used as a shelter, killing 36 people.&amp;nbsp;On July 27, 2024, GBU-39 and JDAM bombs targeted the Khalida School Complex, killing at least 30 people, including 15 children.In September 2024, the Gaza Civil Defense headquarters in al-Daraj in Gaza City was targeted with a GBU-39 bomb.In October 2023, Joint Direct Attack Munitions (JDAMs) were used by the Israeli military in two airstrikes on Gaza in which 43 people were killed, including 19 children. The attacks occurred in an area to which the Israeli military had ordered residents of northern Gaza to move.&amp;nbsp;Foreign Military SaleIn February 2025, the U.S. State Department approved a possible Foreign Military Sale to the Government of Israel of munitions, Joint Direct Attack Munition (JDAM) Guidance Kits, GBU-39/B Small Diameter Bombs, fuses, and related equipment and support services for an estimated cost of USD 6.75 billion, with L3Harris' fully owned subsidiary, L3Harris Fuzing and Ordnance Systems, as one of the principal contractors.&amp;nbsp;Israeli Navy Warships&amp;nbsp;L3Harris manufactured the integrated platform management system for the Israeli Navy’s Sa’ar 5 and Sa’ar 6 warships.&amp;nbsp;The Sa’ar 6 warships took part in attacks on Gaza during the genocide and have been used for military assaults and enforcing the illegal naval blockade of Gaza.&amp;nbsp;The Israeli Navy's Sa’ar 6 warships, manufactured by ThyssenKrupp, have participated in attacks and assassinations in Gaza since the beginning of the genocide. During the genocide in Gaza, the Sa'ar 6 fleet operated in Gaza and carried out heavy artillery fire from the ships' cannons towards areas in Gaza according to the demand and need of the ground forces. In October 2023, the Israeli military carried out the first ever operational attack by Sa’ar 6 ships, when two ships carried out the attacks from the surface of the sea towards Gaza, in cooperation with the air forces and the ground forces.L3Harris has also provided its Model 980 ALOFTS towed sonar system for the Israeli Navy's Sa’ar 4.5 Corvette vessels and unmanned underwater vehicles (UUVs). In December 2024, Israel procured five "Reshef"&amp;nbsp;class corvette vessels for the Israeli Navy, which were designed to potentially include L3Harris' Model 980 ALOFTS system.F-35 Fighter JetsL3Harris provides the F-35&amp;nbsp;fighter jets with critical avionics and electronics infrastructure, including cockpit communications, data processing, sophisticated avionics and electronic warfare technology.&amp;nbsp;Israeli Air Force F-35 jets have been used in attacks on Gaza since October 2023.&amp;nbsp;Israeli Military&amp;nbsp;Blue Sky Warden&amp;nbsp;In October 2025, L3Harris Technologies and the Israeli state-owned weapons manufacturer Israel Aerospace Industries (IAI) signed a memorandum of understanding (MoU) for strategic cooperation on Israel’s light attack aircraft program.&amp;nbsp;Under the MoU, the companies will jointly develop an Israeli configuration of L3Harris' Sky Warden (also known as Skyraider II) light attack aircraft platform tailored to the requirements of the Israeli Ministry of Defense and the Israeli Air Force.&amp;nbsp;The new aircraft, to be called Blue Sky Warden, will combine L3Harris’ high-endurance Intelligence, Surveillance and Reconnaissance (ISR) aircraft with an open-architecture mission computer developed by IAI and specialized Israeli software and capabilities.&amp;nbsp;The project is led by a joint team established by the companies, in collaboration with the Israeli Ministry of Defense and Air Force.&amp;nbsp;The attack aircraft will operate as part of a new squadron subordinate to the Israeli military's border protection system. This has come amid the Israeli Air Force's plans to establish several new squadrons that would operate continuous aerial presence light aircraft, including in the Gaza, Syria and Lebanon area, under the Israeli military’s various regional divisions.&amp;nbsp;The new version of the aircraft will be adapted for aerial intelligence, observation, and light strike missions, combining anti-armor weapons, advanced sensors, and an air endurance of hours, designed for unique operational needs, capable of integrating into the Israeli military's operational network. The aircraft, with advanced capabilities for aerial intelligence gathering and tactical missions, can be equipped with anti-tank missiles and FiveWay laser-guided bombs, a variety of sensors, a laser designator, and more, and can stay in the air for about 6 hours.&amp;nbsp;PEQ-15&amp;nbsp;Rifle LaserIn January 2025, the Israeli military was reportedly conducting tests to effectively attach the PEQ-15 laser to the military’s "Negev" light machine gun platform.&amp;nbsp; The PEQ-15 has been used in the field, including by the military’s Counter Terror Unit, LOTAR Unit. According to a soldier from the unit, the military has purchased thousands of new PEQ-15s for use with rifles.&amp;nbsp;In August 2022, it was reported that the Israeli military was examining the purchase of L3Harris' laser designators for small arms (AN/PEQ-15).&amp;nbsp;L3Harris' AN/PEQ-15 is an Advanced Target Pointer Illuminator Aiming Laser (ATPIAL), a small, lightweight aiming system with integrated infrared and visible aiming lasers.Submarine PeriscopesL3Harris' subsidiary, L3Harris KEO (formerly Kollmorgen), a manufacturer of periscopes and other optical equipment for military applications, supplied the periscopes for the first Dolphin-class submarines delivered to Israel by&amp;nbsp;ThyssenKrupp.After the submarines' periscopes did not meet the operational requirements of the Israeli Navy, L3 was selected by the Israeli Ministry of Defense to upgrade the periscopes at an estimated cost of approximately USD 20 million, which the company received from U.S. Foreign Military Sales (FMS) for the upgrade project.&amp;nbsp;Services to the Israel PoliceL3 provides the Israeli Police with various devices, including special devices manufactured using advanced technologies, night vision and laser devices, and others.&amp;nbsp;Between 2000 and at least 2018, L3Harris’ L3 Insight Technology has been the sole supplier of Night Vision Binoculars and spare parts for the Israel Police.&amp;nbsp;In 2020, the Israel Police contracted L3 as the sole supplier for the purchase of the company's holographic projection sights and spare parts, as part of increasing the police's existing stock, from February 2020 until January 2021.In 2019, the Israel Police announced its intention to contract the exclusive L3 representative for maintenance services for L3 night vision devices and laser devices from April 2019 to June 2022.In 2018, the Israel Police contracted with L3 Technology Insight to purchase a laser designator as the sole supplier from April 2018 until May 2019.&amp;nbsp;Collaboration With Israeli Weapon Manufacturers&amp;nbsp;L3Harris works closely with IAI and Elta. The companies collaborate on the supply of fire-source detection systems for anti-aircraft guns and the development of airborne early warning and control systems, as well as the marketing of L3Harris' Bombardier mission aircraft in partnership with Israel Aerospace Industries (IAI) ELTA Systems.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Population Control, Specialized Equipment and Services</t>
+  </si>
+  <si>
+    <t>Military, Security and Surveillance</t>
+  </si>
+  <si>
+    <t>$15B-$25B</t>
+  </si>
+  <si>
+    <t>Gaza</t>
+  </si>
+  <si>
+    <t>Expedia Group</t>
+  </si>
+  <si>
+    <t>NASDAQ</t>
+  </si>
+  <si>
+    <t>Expedia Group Inc. is a global travel marketplace offering a wide selection of travel products and services. The company operates travel fare aggregators and travel metasearch engines. Expedia brands include Hotels.com, Vrbo, Orbitz, Travelocity, ebookers and Wotif Group.&amp;nbsp;Through its subsidiaries and websites and travel and booking agencies, Expedia.com, Hotels.com, trivago, Vrbo, Orbitz and ebookers, the company advertises properties located on occupied Palestinian and Syrian land in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;Some of the properties in Israeli settlements in the West Bank are listed on the company’s websites as “Israeli settlements” while all locations in the Syrian Golan are listed exclusively as located in Israel.&amp;nbsp;Expedia.comExeopdia.com is&amp;nbsp;an online travel agency owned by Expedia Group.9 listings were found on the Expedia.com website in the settlements of Almog, Alon, Geva Binyamin, Kalya, Ma’ale Adumim, Nofei Prat, and Tekoa in the occupied West Bank.&amp;nbsp;4 listings were found on the Expedia.com website in the Old City in Jerusalem and in the French Hill settlement neighborhood in occupied East Jerusalem. All listings in the Old City were listed as located in Israel.&amp;nbsp;19 listings were found on the Expedia.com website in the settlements of Geshur, Givat Yoav, Had Nes, Katzrin, Qela Alon, Keshet, Ma’ale Gamla, Merom Golan, Odem, and Ramot in the occupied Syrian Golan. In addition, the website publishes&amp;nbsp;private guided tours in the Syrian Golan.&amp;nbsp;Hotels.comHotels.com is an online travel agency and a booking accommodations search engine.&amp;nbsp;3 listings&amp;nbsp;were found on the Hotels.com website in&amp;nbsp;the settlements of Kalya and Nofei Prat&amp;nbsp;in the occupied West Bank.&amp;nbsp; &amp;nbsp;4 listings were found on the Hotels.com website in the Old City in Jerusalem and in the French Hill settlement neighborhood in occupied East Jerusalem.37 listings were found on the Hotels.com website in&amp;nbsp;the settlements of Alonei HaBashan, El Rom, Geshur, Givat Yoav, Had Nes, Katzrin, Qela Alon, Keshet, Ma’ale Gamla, Merom Golan, Odem, Ortal, and Ramot in the occupied Syrian Golan.&amp;nbsp;Vrbo&amp;nbsp;Vrbo is an online accommodations marketplace.&amp;nbsp;1 listing was found on the Vrbo website in the settlement of Efrat in the occupied West Bank.&amp;nbsp; &amp;nbsp;9 listings were found on the Vrbo website in the Old City in Jerusalem and in the settlement neighborhood of East Talpiot (Armon HaNatziv) in occupied East Jerusalem.&amp;nbsp;19&amp;nbsp;listings were found on the Vrbo website in&amp;nbsp;the settlements of Bnei Yehuda, El Rom, Geshur, Had Nes, Katzrin, Ma’ale Gamla, Neot Golan, Qela Alon, Ramot, Sha’al, and Yonatan in the occupied Syrian Golan.&amp;nbsp;Orbitz&amp;nbsp;3&amp;nbsp;listings were found on the Orbitz website in&amp;nbsp;the settlements of Kalya and Kfar Adumim in the occupied West Bank, both listed as “Israeli settlements”.&amp;nbsp;9 listings were found on the Orbitz website in the Old City in Jerusalem and in the settlement neighborhoods of East Talpiot and the French Hill in occupied East Jerusalem.22&amp;nbsp;listings were found on the Orbitz website in&amp;nbsp;the settlements of Geshur, Givat Yoav, Had Nes, Katzrin, Keshet, Ma’ale Gamla, Merom Golan, Odem, Qela Alon, Ramot, and Sha’al in the occupied Syrian Golan.&amp;nbsp;ebookers&amp;nbsp;An online travel agency owned by the Expedia Group.&amp;nbsp;2 listings were found on the ebookers website in the settlement of Kalya&amp;nbsp;in the occupied West Bank.4 listings were found on the ebookers&amp;nbsp;website in the Old City area and in the settlement neighborhoods of East Talpiot and the French Hill in occupied East Jerusalem.23 listings were found on the ebookers website in the settlements of&amp;nbsp;Alonei HaBashan, Geshur, Givat Yoav, Had Nes, Katzrin, Qela Alon, Keshet, Ma’ale Gamla, Merom Golan, Odem, Ramot, and Sha’al in the occupied Syrian Golan.&amp;nbsp;trivagoExpedia Group’s majority-owned subsidiary trivago N.V. (Nasdaq: TRVG) is a Germany-based global online accommodation search platform which offers price comparisons for hotels and booking websites.&amp;nbsp;15&amp;nbsp;listings were found on the trivago website in&amp;nbsp;the settlements of Aniam, Amiad, Had Nes, Keshet, Ma’ale Gamla, Merom Golan, Neot Golan, and Ramot&amp;nbsp;in the occupied Syrian Golan.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Services to the Settlements, Settlement Enterprise</t>
+  </si>
+  <si>
+    <t>Tourism</t>
+  </si>
+  <si>
+    <t>$10B-$20B</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Syrian Golan, West Bank</t>
+  </si>
+  <si>
+    <t>MDT Armor</t>
+  </si>
+  <si>
+    <t>Private</t>
+  </si>
+  <si>
+    <t>MDT Armor is an American provider of armored vehicles for military, law enforcement and civilian use.MDT Armor is a key supplier of&amp;nbsp;ultra-light armored military vehicles to the Israeli military. The company&amp;nbsp;manufactures the “David” military ultra-light armored personnel carrier.“David” Armored VehicleMDT’s “David” is an armored light all-terrain vehicle based on the Toyota Land Cruiser and the Toyota Hilux.&amp;nbsp;The “David” is an armored light all-terrain vehicle based on the Toyota Land Cruiser and the Toyota Hilux. The David is the most common armored reconnaissance, command and patrol vehicle in the Israeli military and serves as a critical component of the Israeli military's operational capabilities. The vehicle has a roof turret with a manual or remote weapons station option and has gun ports in all 4 directions. The vehicle is widely used by fighters in all sectors, mainly in the occupied West Bank and surrounding the besieged Gaza. It has also been&amp;nbsp;used by the Israeli Border Police in occupied East Jerusalem.&amp;nbsp;MDT is the sole supplier of the David vehicle, and it is marketed as battle-proven for its use by the Israeli military.Contracts with the Israeli Ministry of Defense&amp;nbsp;In January 2026, the Israeli Ministry of Defense (IMOD) marked the receipt of the 1,000th "David" armored vehicle, manufactured by MDT Armor in the United States.&amp;nbsp;In April 2025, MDT Armor was awarded a USD 15.4 million contract from the U.S. Army to supply approximately 100 armored vehicles and related parts to the Israeli military.&amp;nbsp;In April 2023, MDT Armor was awarded a USD 22 million contract to manufacture and supply David armored vehicles to the Israeli military. Deliveries were scheduled to be completed by the end of September 2025.&amp;nbsp;In July 2021, MDT Armor was awarded a USD 10 million sole supplier contract to manufacture and supply 65–70 David vehicles to the Israeli military. The contract was issued by the U.S. Department of Defense and funded through the U.S. Foreign Military Sales program.&amp;nbsp;Gaza Genocide&amp;nbsp;On October 19, 2023, the Israeli Ministry of Defense received an initial shipment of MDT Armor David 4×4 light armored vehicles designated for use by the Israeli military. The vehicles were supplied to replace vehicles damaged during the Israeli military invasion of Gaza the same month.West Bank&amp;nbsp;The David vehicle is often used by Israeli forces in the occupied West Bank.&amp;nbsp;In August 2026, Israeli military David vehicles were documented in a raid by Israeli forces on the Qalandiya refugee camp in the occupied West Bank.&amp;nbsp;In January 2025, Israeli military forces in an armored David vehicle invaded the Palestinian town of Tammun, northeast of Nablus, in the occupied West Bank.In December 2024, Israeli military forces in a David vehicle entered the city of Tulkarm.In 2023, the David was documented in Israeli military raids in Tulkarm Refugee Camp and the city of Nablus in the occupied West Bank.On November 14, 2023, a video published by the Palestine Red Crescent documented two Israeli military David armored vehicles blocking an ambulance carrying an injured person in the Tulkarm Refugee Camp in the occupied West Bank.&amp;nbsp;On May 11, 2022, Al Jazeera reporter Shireen Abu Akleh was shot dead by the Israeli military in Jenin while reporting a military raid on the nearby refugee camp. Shots fired directly at a group of journalists from a gun port of a David vehicle hit Shireen Abu Akleh in the head, fatally wounding her.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Specialized Equipment and Services</t>
+  </si>
+  <si>
+    <t>Industrial Manufacturing, Military, Security and Surveillance</t>
+  </si>
+  <si>
+    <t>$10M-$50M</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Gaza, West Bank</t>
+  </si>
+  <si>
+    <t>Toyota Motor Corporation</t>
+  </si>
+  <si>
+    <t>NYSE, LON, NSE, TSE</t>
+  </si>
+  <si>
+    <t>Japan</t>
+  </si>
+  <si>
+    <t>A publicly traded Japanese multinational automotive manufacturer engaged in automotive manufacturing, equipment and parts, with activities in the fields of housing, financial services, communications, marine and biotechnology, and afforestation.Toyota vehicles are widely used by Israeli Security Forces, including the Israeli military, the Israel Police and the Israeli Border Police, in the occupied West Bank and East Jerusalem. &amp;nbsp;Military Vehicles&amp;nbsp;The “David” is an armored light all-terrain vehicle based on the Toyota Land Cruiser and the Toyota Hilux, manufactured by MDT Armor.&amp;nbsp;The David is the most widely used armored vehicle in the Israeli military, used for reconnaissance, command and patrol. It is used by the Israeli military in all sectors, mainly in the occupied West Bank and around the besieged Gaza area. The vehicle serves as a critical component of the Israeli military's operational capabilities. The David is also used by the Israeli Border Police in the occupied West Bank and the Jerusalem area.&amp;nbsp;The David vehicle has a roof turret designed for a manual or remote weapons station option and has gun ports in all 4 directions. The vehicle is marketed as battle-proven, having been used by the Israeli military. The vehicles have been serviced under a special arrangement at a number of Toyota garages in Israel.In January 2026, the Israeli Ministry of Defense (IMOD) marked the receipt of the 1,000th "David" armored vehicle.&amp;nbsp;Gaza Genocide&amp;nbsp;In November 2023, amid the military invasion of Gaza, dozens of bulletproof ambulances based on the Toyota Land Cruiser 78 were delivered to the Israeli Ministry of Defense from the United States as part of an emergency purchase.&amp;nbsp;On October 19, 2023, the Israeli Ministry of Defense received an initial shipment of MDT Armor’s Toyota-based David 4×4 light armored vehicles designated for use by the Israeli military. The vehicles were supplied to replace vehicles damaged during the military invasion of Gaza the same month.West Bank&amp;nbsp;The David vehicle is widely used by Israeli forces in the occupied West Bank.&amp;nbsp;In August 2026, Israeli military David vehicles were documented in a raid by Israeli forces on the Qalandiya refugee camp in the occupied West Bank.&amp;nbsp;In December 2025, David vehicles were documented in an Israeli military raid on the Palestinian town of Qabatiya in the occupied West Bank.In January 2025, Israeli military forces in an armored David vehicle invaded the Palestinian town of Tammun, northeast of Nablus, in the occupied West Bank.In December 2024, Israeli military forces in a David vehicle entered the city of Tulkarm.In 2023, the David was documented in Israeli military raids in Tulkarm Refugee Camp and the city of Nablus in the occupied West Bank.On November 14, 2023, a video published by the Palestine Red Crescent documented two Israeli military David armored vehicles blocking an ambulance carrying an injured person in the Tulkarm refugee camp in the occupied West Bank.&amp;nbsp;In May 2023, a Toyota vehicle was documented in use by Israeli Civil Administration personnel accompanying bulldozers in house demolitions in Masafer Yatta in the South Hebron Hills in the occupied West Bank.On May 11, 2022, Al Jazeera reporter Shireen Abu Akleh was shot dead by the Israeli military in Jenin while reporting a military raid on the nearby refugee camp. Shots fired directly at a group of journalists from a gun port of a David vehicle hit Shireen Abu Akleh in the head, fatally wounding her.&amp;nbsp;In September 2021, Toyota’s official Israeli distributor, Union Motors, was awarded a tender to provide Toyota Helix 4X4 vehicles to the Mateh Binyamin settlement Regional Council.Israeli Ministry of Defense Tenders&amp;nbsp;In May 2026, the Israeli Ministry of Defense (IMOD) issued a tender for three Toyota Land Cruiser GR-SPORT 300 vehicles.In April 2026, the IMOD issued a tender for the purchase of shock absorbers, leaf springs, and stabilizer bar lowering for Toyota vehicles.&amp;nbsp;In April 2023, MDT Armor was awarded a USD 22 million contract to manufacture and supply David armored vehicles to the Israeli military. &amp;nbsp;In November 2022, the Israeli Ministry of Defense announced that it had selected the Toyota Corolla model vehicles for officers in the ranks of Lieutenant Colonel&amp;nbsp;and Brigadier General as part of a tender in which leasing companies were selected to provide vehicles to be used by permanent military officers.In March 2022, the IMOD issued a&amp;nbsp;tender for the maintenance of armored "David" vehicles on a Toyota "Hilux" platform.&amp;nbsp;In July 2019, the IMOD published a tender for modeling a Toyota Land Cruiser car. In 2018, the IMOD published a tender for the maintenance of Toyota forklifts for the Air Force.&amp;nbsp;In 2002, Toyota's importer in Israel, Union Motors, won a tender from the Israeli Ministry of Defense to supply the Israeli military with Toyota Hilux pickup trucks for NIS 60 million. As part of the tender, the military was to purchase 150 Toyota pickup trucks annually for three years, with a total value of about NIS 60 million.Police Vehicles&amp;nbsp;Toyota Hilux vehicles are also used for the "Jackal" light armored vehicle, used by the Israel Police and the Border Police in the occupied West Bank and East Jerusalem. The vehicles were developed based on the Toyota Hilux by the Israeli company Plasan Re’em. In December 2022, the Israel Police ordered 69 "Jackal" light armored vehicles developed based on the Toyota Hilux&amp;nbsp;chassis&amp;nbsp;to be delivered within two years and to enter service in 2023-2024.&amp;nbsp;The Jackal armored vehicle is designed to carry 5 fighters, is shielded against small arms and stones and equipped with firing slots, a separate compartment for detainees and cargo compartments for fighters' equipment.&amp;nbsp;In April 2024, the Israeli Border Police released a video of its new Jackal vehicle, designed for use in village areas and to enter alleys and buildings, and equipped with 360-degree cameras.In January 2024, the Israel Police purchased dozens of bulletproof vehicles for operational use, including armored civilian vehicles and vehicles for transporting fighters, among them Toyota Land Cruisers.&amp;nbsp;The armored vehicles were destined for the use of police and Border Police officers in the occupied West Bank and the Jerusalem area.&amp;nbsp;Police Patrol Cars&amp;nbsp;In December 2025, the Israel Police introduced new Toyota Corolla Cross police vehicles to its traffic fleet. The purchase was funded by a budget of NIS 50 million and included the purchase of dozens of vehicles.&amp;nbsp;‎In November 2024, the Israel Police released a video of its new Toyota police patrol cars.&amp;nbsp;In September 2022, the Israel Police contracted the Israeli company Palsan Ram to prototype Toyota civilian vehicles with bullet protection for NIS 840,000 by the end of November 2023.In March 2022, the Israel Police contracted Union Industrial Vehicle Ltd., Toyota forklifts’ official distributor in Israel, to provide maintenance and repair of Toyota forklifts for NIS 90,000 until the end of 2024. &amp;nbsp;NaqabOn February 16, 2026, Israeli Police forces with a Police Toyota vehicle were documented shooting tear gas into an elementary school in the Palestinian Bedouin village of Tarabin in the Naqab in the middle of the school day.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Automotive </t>
+  </si>
+  <si>
+    <t>$250B-$500B</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Gaza, Naqab, West Bank</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Partner Communications </t>
+  </si>
+  <si>
+    <t>TASE</t>
+  </si>
+  <si>
+    <t>Israel</t>
+  </si>
+  <si>
+    <t>A publicly traded Israeli communications company that provides a wide range of integrated and customized cellular and fixed communications services, including fiber optic infrastructure services, international calls, Internet services, television, and sale of associated equipment. &amp;nbsp;Partner provides landline telecommunications and cellular services to the Israeli military and to dozens of settlements in the occupied West Bank. Through its subsidiaries, the company operates telecommunications infrastructure and cellular antennas on occupied Land in the occupied West Bank, East Jerusalem and the Syrian Golan. In addition, the company provides services to the Israel Police and the Israel Prison Service.&amp;nbsp;Services to Settlements&amp;nbsp;Partner has a consolidated general license to provide landline telecommunications services to Israeli citizens in the occupied West Bank, valid until January 2027. In addition, since 2000, the company has had a license to provide cellular services in the occupied West Bank, valid until February 2032. Both licenses were granted to the company by the Israeli Civil Administration in the occupied West Bank.&amp;nbsp;In February 2026, Partner was contracted by the Ministry of Construction and Housing, with exemption from tender, for planning and implementing the relocation of infrastructure owned by the company in public areas in 22 localities, including the settlements of Efrat, Beit El, Beitar Illit, Givat Ze'ev, Geva Binyamin, Ma'ale Adumim, Ma'ale Ephraim, Kiryat Arba, and Har Hevron in the occupied West Bank, for NIS 6 million.&amp;nbsp;In 2022, Partner won a tender from the Beitar Illit settlement Municipality in the occupied West Bank for the supply, installation, training, and conversion of email server data.&amp;nbsp;Service CentersPartner operates two customer services centers in the occupied East Jerusalem, in the Atarot IZ and near the French Hill settlement neighborhood.&amp;nbsp;P.H.I. Networks&amp;nbsp;Through its Limited Partnership with&amp;nbsp;Hot Telecommunication, P.H.I. Networks (2015) LP, Partner operates cellular radio infrastructure in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;P.H.I. Networks (2015) LP was established by Partner and Hot Telecommunication to manage and operate a unified cellular antenna network for both companies in a network sharing model. P.H.I. holds a special license to provide cellular radio infrastructure services in “areas populated by Israeli citizens” (i.e. Israeli settlements) in the occupied West Bank. The license is valid until June 2030.As of July 2026, P.H.I. operates over 245 active&amp;nbsp;cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.The company has 144 antennas in the&amp;nbsp;occupied West Bank located in the settlements of Alei Zahav, Alfei Menashe, Anatot, Argaman, Ariel, Ariel, Ateret, Beit Aryeh, Beit El, Beit Ha’arava, Beit Hagai, Beit Horon, Beitar Ilit, Beqa’ot, Bracha, Dolev, Edora, Efrat, Eli, Elon Moreh, Elkana, Emanuel, Eshkolot, Etz Efraim, Fatsa'el, Givat Asaf, Givat Nili, Givon Ha’hadash, Gush Etzion, Halamish, Har Adar, Karmei Tzur, Karnei Shomron, , Kedumim, Kfar Etzion, Kfar HaOranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kochav Yaakov, Kokhav Hashachar, Ma’on, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Mikhmash, Mateh Binyamin, Matityahu, Matzad Shimon, Mehola, Metzadot Yehuda, Migdalim, Mitspe Shalem, Mitspe Yericho, Mitzpe Hagit, Modi’in Ilit, Na’ale, Na’ama, Negohot, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Psagot, Rehelim, Rotem, Rosh Tzurim, Sal’it, Shadmot Mehola, Sha’arei Tikva, Shaked, Shom’a, Talmon, Tekoa, Telem, Tzufim, Vered Yericho, Yitav, Yitzhar, the Jewish settlement in Hebron, and in the industrial areas of the settlements of Geva Binyamin, Kedumim,&amp;nbsp;Mevo Horon, Mishor Adumim and Rimonim.&amp;nbsp;The company has 61 antennas in&amp;nbsp;occupied East Jerusalem, located in the settlement neighborhoods of French Hill, Gilo, Har Homa, Neve Yaakov, Nof Zion, Pisgat Ze’ev, Ramat Shlomo and Ramot, in the Old City and in the Atarot Industrial Zone.&amp;nbsp;The company has 44 antennas in the&amp;nbsp;occupied Syrian Golan, located in the settlements of Alonei HaBashan, Ani’am, Ein Zivan, El Rom, Geshur, Givat Yoav, Had Nes, Kanaf, Katzrin, Keshet Yonatan, Kidmat Zvi, Kfar Haruv, Ma’ale Gamla, Mevo Hama, Merom Golan, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim and Sha’al.&amp;nbsp;Checkpoints&amp;nbsp;Some of the company's cellular antennas are located at Israeli checkpoints in the occupied West Bank and East Jerusalem, including the Hizma, Qalandiya and Tarquimya checkpoints, the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad, and the Erez Checkpoint, located at the northern end of the Gaza Strip.&amp;nbsp;Captive Market&amp;nbsp;Some of the company's cellular antennas and infrastructure are located in Palestinian neighborhoods in occupied East Jerusalem, including Beit Hanina and Abu Tor, an area where Palestinian cellular companies' activity is restricted. In this way, Partner benefits from the structural advantages of Israeli cellular service providers over Palestinian competitors in the Palestinian market, which constitutes a captive market.&amp;nbsp;Services to the Israeli Military&amp;nbsp;In 2019, Partner was the only company with full cellular coverage in the occupied West Bank and provided its cellular services to the Israeli military. The company established cellular sites at military bases in the West Bank.&amp;nbsp;Services to&amp;nbsp;the Coordinator of Government Activities in the Territories&amp;nbsp;Partner provides telecommunication and internet services to Israeli military&amp;nbsp;Coordinator of Government Activities in the Territories (COGAT), including to the Israeli Civil Administration (ICA) in the occupied West Bank and the District Coordination Office (DCO) for Gaza.&amp;nbsp;In 2023 and 2024, Partner was contracted by ICA to provide fax-to-mail services to its headquarters in the settlements of Beit El for NIS 9,196 and NIS 5,940, respectively.&amp;nbsp;In 2023, the company was contracted by DCO Gaza to provide communication services for NIS 14,040. In 2022, the company was contracted by DCO Gaza to provide landline network calls within Israel for NIS 26,910.&amp;nbsp;Between 2017 and 2020, Partner won several tenders for the operation and maintenance of communications and internet services for the Gaza DCO.&amp;nbsp;Services for Soldiers&amp;nbsp;Partner "adopts" Israeli military combat units that operated in Gaza during the genocide and provides soldiers with cellular equipment and services. In addition, the company offers special cell phone packages for soldiers.In June 2023, Partner renewed its adoption agreement of two Israeli military combat units,&amp;nbsp;which it has been adopting for 16-18 years as part of the "Adopt a Fighter" project. Partner adopts the "Azuz" Battalion, part of the 460th Brigade, which trains Armored Corps fighters on the Merkava Mark 4 tank and took an extensive part in numerous operations in the Gaza Strip during the genocide, and the "Shahar" Battalion, which participated in combat alongside infantry forces in Gaza during the Israeli offensive on Gaza in 2014.&amp;nbsp;The sponsorship includes joint activities for the welfare of the soldiers, support during times of combat, assistance to soldiers in need and their employment in companies, community activities, and accompanying the soldiers at various points during their military service.&amp;nbsp;In February 2025, Partner adopted the 96th Division's "Negba" reserve brigade. The brigade was formed from a selected reserve force during the Gaza genocide to operate in the occupied West Bank.&amp;nbsp;In October 2023, amid the military invasion of Gaza, the company operated a mobile repair and charging station for cellular devices for soldiers in military assembly areas in the south and at various army bases. In addition, the company announced it will provide benefits for soldiers. The company also donated cellular equipment to soldier battalions in the field and security forces personnel.&amp;nbsp;During the Israeli offensive on Gaza in 2014 Partner was on the front lines providing various benefits and monetary compensation to soldiers who participated in the military operation. Mobile service units were sent by the company to the Gaza border, equipped with generators, chargers, batteries and cellular phones for the soldiers’ use.&amp;nbsp;Services to the Israel Police&amp;nbsp;Partner provides the Israel Police with internet access services.&amp;nbsp;In April 2025, the company was contracted in a follow-up tender for internet access services to provide services from May 2025 until November 2025 for NIS 217,000. In October 2025, the company was contracted to extend the services from November 2025 until January 2026 for NIS 73,000. In December 2025, the company was contracted to extend the services from January 2026 until April 2026 for NIS 80,000.&amp;nbsp;Services to the Israel Prison ServicePartner provides the Israel Prison Service (IPS) with technology, technology infrastructure and technology maintenance services.&amp;nbsp;In 2025, the company was contracted to provide the IPS with technology for a total of NIS 283,513.&amp;nbsp;In 2024, the company was contracted to provide the IPS with technology, technology infrastructure and technology maintenance for a total of NIS 325,779.&amp;nbsp;In 2023, the company was contracted to provide the IPS with technology maintenance and planning and organization projects for a total of NIS 351,585.Government Cellular TenderIn June 2025, Partner was one of two winners of the government cellular tender worth hundreds of millions of NIS to provide cellular services to civil servants.&amp;nbsp;The tender regulates the supply of cellular communication services to hundreds of thousands of civil servants and a significant technological upgrade of information security and functional continuity for government ministries. Partner will provide services to 40% of 220,000 subscribers included in the tender. The tender includes basing the government cellular network on independent networks with backup systems and strict cyber requirements, and providing a private and secure network and communications system using "cellular bubble" technology for the security and emergency forces.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>Telecommunication</t>
+  </si>
+  <si>
+    <t>$1B-$5B</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Gaza, Syrian Golan, West Bank</t>
+  </si>
+  <si>
+    <t>Ford Motor Company</t>
+  </si>
+  <si>
+    <t>Ford Motor Company is an American multinational automobile manufacturer of the Ford and Lincoln vehicle brands. The company manufactures gas-powered, hybrid, and electric vehicles under the Ford and Lincoln brands and provides financial services through Ford Motor Credit Company.&amp;nbsp;Ford vehicles' chassis are used as armored vehicles by the Israeli military and the Israeli Police in the occupied West Bank and East Jerusalem. In addition, Ford-based unmanned vehicles are used for surveillance and enforcement of the siege on Gaza.&amp;nbsp;Military VehiclesFord vehicle chassis are used for the “SandCat”, “TIGRIS”, “Wolf” and “Amitay” armored vehicles in service with the Israeli military.&amp;nbsp;The “SandCat TIGRIS” is a Ford-based tactical armored vehicle that is widely used by the Israeli military, mainly in the occupied West Bank.&amp;nbsp;The TIGRIS 4X4 armored vehicle is based on a Ford F-550 chassis and drivetrain manufactured by the Israeli company Plasan Sasa. The vehicle's suspension system includes a pair of Ford original live axles. The vehicle entered service in the Israeli military in early 2023 by the so-called "Judea and Samaria" Division operating in the occupied West Bank to serve as the military's primary armored vehicle in the area, set to replace the Ford-based "Wolf" vehicle.&amp;nbsp;The TIGRIS is armored against tank fire, stones and Molotov cocktails and is designed for combat in built-up areas. It can carry up to 8 soldiers and is equipped with firing slots to allow soldiers to shoot from inside, and advanced navigation and communication systems.&amp;nbsp;The TIGRIS was documented in use during Israeli military invasion and arrest operations in Jenin in the occupied West Bank.&amp;nbsp;Gaza Genocide&amp;nbsp;Ford-based SandCat TIGRIS vehicles that were delivered to the Israeli Ministry of Defense (IMOD) at the beginning of 2023 were deployed in a variety of operational activities in Gaza following the military invasion of Gaza in October 2023.In October 2023, amid the military invasion of Gaza, the IMOD purchased dozens of Ford-based SandCat TIGRIS armored vehicles for the military. On 6 December 2023, the IMOD published a picture of a cargo plane delivery with military equipment for the Israeli military carrying a Ford armored vehicle.In addition, in mid-October 2023, the IMOD began the accelerated purchase of US-made armored vehicles, including Ford pickup trucks and SUVs. The vehicles were to be purchased directly from the manufacturers or the companies working with them within the framework of the US defense aid funds.SandCatThe “SandCat”, originally known as Caracal, is a Ford-based armored all-terrain vehicle developed by the Israeli company Plasan Sasa and has been in use by the Israeli military since 2011. The SandCat is based on the Ford F-550 chassis and is mainly used by military special units and light forces for reconnaissance and assault operations.&amp;nbsp;In November 2022, the Israeli Ministry of Defense purchased 50 Ford-based SandCat-type armored combat vehicles in an expedited process from Plasan Sasa. The vehicles purchased were intended to be integrated into the ongoing operational activities of military units throughout the occupied West Bank.AmitayThe "Amitay" is a Ford chassis-based light armored vehicle in use by the Israeli military. The armored vehicle is based on the Ford 3550 chassis and manufactured by the Armored Group (TAG). It is intended for use by Israeli military forces in the occupied West Bank. In June 2022, the Israeli Ministry of Defense announced the purchase of 240 Ford-based "Amitay" vehicles from TAG.Wolf&amp;nbsp;The "Wolf" is a Ford-based military off-road vehicle developed and manufactured by Israeli weapons manufacturer IMI Systems. The vehicle is based on the Ford F-550 chassis and entered service with the Israeli military in 2004. It has been used primarily by infantry units and special forces, and was previously used by the Israeli military in Gaza as well as in Lebanon in 2006.&amp;nbsp; &amp;nbsp;Gaza SiegeUnmanned Ford-based vehicles are used to patrol and surveil the barrier surrounding the besieged Gaza.&amp;nbsp;In 2017, the Israeli military announced the deployment of the Ford-based unmanned ground vehicles known as "Border Protector" around the besieged Gaza. The vehicles are based on commercial Ford F-350 pickup trucks that have been converted for remote-controlled autonomous driving and equipped with intelligence-gathering systems and remotely operated machine guns by Elbit Systems.&amp;nbsp;The vehicle is operated as part of an advanced camera surveillance array that surveils Gaza 24/7. The vehicles are equipped with a remotely operated weapon system that allows the unit's soldiers operating them to open fire from a distance.&amp;nbsp;Police Vehicles&amp;nbsp;The Ford-based “SandCat” is used by the Israel Police and Border Police, including in the occupied West Bank and East Jerusalem area. The SandCat has been in use by the Israeli Border Police since 2010, used by Border Police officers to patrol the Separation Wall in the occupied West Bank and East Jerusalem, in the so-called “Jerusalem Envelope” area. The vehicles were imported by the Israeli Ford franchisee and modified by Plasan.In January 2024, the Israel Police purchased dozens of bulletproof vehicles for operational use, including Ford 550s, armored civilian vehicles, and vehicles for transporting fighters.&amp;nbsp;Ford 350 pickup trucks, supplied by the Israeli Ford franchisee, have been in use for operational activities by various units of the Israel Police.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Specialized Equipment and Services, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>$100B-$250B</t>
+  </si>
+  <si>
+    <t>TUI Group</t>
+  </si>
+  <si>
+    <t>Public</t>
+  </si>
+  <si>
+    <t>Germany</t>
+  </si>
+  <si>
+    <t>TUI Group is a German-based global tourism company that operates a global booking engine and digital travel platforms. The company provides integrated travel services, including hotels, cruise ships, airlines and travel agencies. The Group brands include RIU, Robinson, TUI Blue,&amp;nbsp;TUI Hotels &amp;amp; Resorts and TUI Cruises.&amp;nbsp;Through its holiday booking website, the company lists hotels in occupied East Jerusalem.&amp;nbsp;Two listings were found on the company’s website for Israeli hotels in the Old City area in occupied East Jerusalem. &amp;nbsp;All properties were listed as located in Israel.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>$25B-$50B</t>
+  </si>
+  <si>
+    <t>East Jerusalem</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Carrefour Israel </t>
+  </si>
+  <si>
+    <t>Private, Subsidiary of Public</t>
+  </si>
+  <si>
+    <t>Carrefour Israel, also known as Global Retail C.I. (formerly Yenot Bitan), is a private Israeli company engaged in the food retail sector and operates a chain of supermarkets for the retail sale of food and other consumer products. The company operates stores under the Carrefour brand names (Carrefour City, Carrefour Market, Carrefour Hyper, and La Mercè), and online sales sites under the brand names Carrefour Online, Bitan Online, and Quik.&amp;nbsp;Carrefour FranchiseIn April 2022, the company entered into an exclusive franchise agreement with the French Carrefour Group to operate the Group's supermarkets under the Carrefour brand and for the exclusive use of the brand name and Carrefour's private label in Israel. &amp;nbsp;The franchise agreement was signed for a period of 20 years with automatic renewal for an additional 20 years and extension options for additional 20-year periods.&amp;nbsp;In February 2024, the first franchise period was extended to an additional 7 years for a total of 27 years with an option for an additional 20 years.Services to SettlementsThe company operates a Carrefour store in a shopping center located outside the Green Line in a “demilitarized zone” in the occupied West Bank in the city of Maccabim (Modi'in-Maccabim-Re'ut). &amp;nbsp;The company also operates Bitan Market stores in the settlements of Alfei Menashe and Ma’ale Adumim in the occupied West Bank.The&amp;nbsp;Carrefour and Bitan online stores provide delivery services to the settlements of Oranit, Sha’arei Tikva, Elkana and Etz Efraim in the occupied West Bank, and to the settlement neighborhoods of Gilo and Har Homa in occupied East Jerusalem.&amp;nbsp;Gaza Captive Food MarketIn December 2025, Carrefour Israel was one of 11 companies that reportedly won a tender from the Israeli Customs Directorate to privatize humanitarian aid to Gaza.&amp;nbsp;The tender allows the winning Israeli food chains, importers, and suppliers to sell food to Gaza with a revenue potential of approximately NIS 800 million per year.&amp;nbsp;Since the beginning of the genocide, Israel has severely restricted the entry of food and prevented international aid organizations from entering the Gaza Strip, creating a captive market for food companies authorized by Israel. The Israeli suppliers charge brokerage fees, and traders in Gaza are also required to pay VAT to the State of Israel, increasing the costs for Palestinians in Gaza amid an ongoing blockade and humanitarian crisis.&amp;nbsp;Services to Israeli Military&amp;nbsp;The company provided food and beverages for the Coordinator of Government Activities in the Territories (COGAT), the Israeli military coordination unit in the occupied West Bank and Gaza. In 2024, the company provided food and beverages for COGAT for events in the total amount of NIS 9,610. In 2023, the company provided food and beverages for COGAT for a total of NIS 33,705.&amp;nbsp;Ministry of EconomyIn April 2026, the Ministry of Economy and Industry launched a project in which Carrefour Israel was selected to market 100 products at a set price for at least six months, in exchange for a NIS 50 million publicity campaign funded by the ministry.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Palestinian Captive Market, Services to the Settlements, Settlement Enterprise</t>
+  </si>
+  <si>
+    <t>Food Industry, Service Industry and Retail</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Phoenix Financial </t>
+  </si>
+  <si>
+    <t>Phoenix Financial is a publicly traded Israeli company operating in the fields of insurance, asset and investment management, agencies, financial services and credit.The company finances settlement expansion projects and exploitation of occupied natural resources, and provides services to the Israeli Ministry of Defense and the Israel Police.As previous research by Who Profits has shown, Phoenix Financial and other major Israeli insurance companies are complicit in financing settlement construction, settlement transportation projects, exploitation of occupied natural resources, and in Israel’s military-industrial complex, both directly and through their holdings in other complicit companies.For more on the complicity of Israeli insurance companies and pension funds see Who Profits’ report:&amp;nbsp;Insuring Dispossession: The Complicity of Five Israeli Insurance and Pension Companies in the Violation of Palestinian Rights.Financing Settlement Construction Projects&amp;nbsp;Construction on Occupied Land&amp;nbsp;In July 2022, Phoenix granted Israeli construction company Efi Capital’s a loan for a construction project of 166 housing units on 10 plots on 27.459 dunams (27,549 square meters) of land as part of&amp;nbsp;Plan No. 120/6 for the development of a residential neighborhood in the settlement of Emmanuel. As part of the agreement Phoenix holds as collateral the company's rights in the project.In March 2022, Phoenix granted Israeli construction company Z.F. Building a NIS 7 million loan for a construction project of 106 housing units in the settlement of Efrat. As part of the agreement Phoenix holds as collateral the company's rights in the project.Holdings in Complicit CompaniesServices to the Israeli Military&amp;nbsp;Phoenix holds 19.95% of the shares in Israeli manufacturer of riot control weapons,&amp;nbsp;ISPRA- Explosives Manufacturing Industries, which provides riot control weapons, mainly tear gas, to the Israeli military, the Israel Police and the Israel Prison Service.&amp;nbsp;Phoenix holds 13.8% in&amp;nbsp;Smart Shooter, which provides Artificial Intelligence and Machine Learning based technologies weapon systems to the Israeli military used in Gaza and the occupied West Bank. In 2021, Phoenix invested USD 10 million in Smart Shooter. Phoenix first invested in the company in 2019.&amp;nbsp;Phoenix holds 11.9% in Mayer Cars &amp;amp; Trucks Co., the exclusive importer of Volvo Group in Israel. Mayer Cars provides Volvo equipment, vehicles, spare parts and maintenance services to the Israeli Ministry of Defense (IMOD). Through its subsidiary, Merkavim Transportation Technologies Ltd., jointly held with Volvo Group, Mayer Cars provides armored buses to settlements in the occupied West Bank and to transportation companies operating bus lines in the occupied West Bank and East Jerusalem. &amp;nbsp;The company has also provided buses for the Israel Prison Service.Phoenix holds 8.16 % shares in Aryt Industries which manufactures, through its subsidiary Reshef Technologies, electronic fuses, which enable the operation control of explosive charges found in artillery shells, tanks, mortars and artillery rockets. The company provides fuses to the Israeli Ministry of Defense.&amp;nbsp;Phoenix holds 8.12% of the shares in Israeli IT company,&amp;nbsp;One Software Technologies, which is a supplier of a wide range of computing services, computers, and equipment to the Israeli Ministry of Defense, the Coordinator of Government Activities in the Territories (COGAT), the Israeli Civil Administration (ICA) in the West Bank, and the Israeli military District Coordination and Liaison (DCL) Gaza. The company has also provided services to the Israel Prison Service.Phoenix holds 6.62% of the shares in Israeli IT company,&amp;nbsp;Malam Team, which is an official supplier for the Israeli Ministry of Defense (IMOD) and supplies services to the Israel Police, Israeli military and the Israel Security Agency (Shin Bet).Phoenix holds 6.6% of the shares of&amp;nbsp;the Israeli IT company,&amp;nbsp;Formula Systems which provides through its subsidiaries services for the Israeli Ministry of Defense and Israeli army, especially in air and missile defense, command &amp;amp; control, intelligence and cyber systems development.Exploitation of Occupied Natural Resources&amp;nbsp;Phoenix provides financial infrastructure for renewable energy projects in the occupied Syrian Golan. And holds shares in companies involved in the exploitation of occupied natural resources in both the occupied West Bank and Syrian Golan.&amp;nbsp;ARAN Wind ProjectPhoenix holds&amp;nbsp;7.15%&amp;nbsp;of the shares of&amp;nbsp;Afcon Holdings, which won the tender for carrying out electrical works and civil infrastructure for the ARAN project. The ARAN project of&amp;nbsp;Energix Renewable Energies&amp;nbsp;is a large wind turbine farm in the occupied Syrian Golan. The project will include 41 wind turbines, 200 meters long each, built on agricultural land owned by Syrian farmers. Additionally, Afcon supplies services to the Israeli military, the Israel Prison Service and the Israel Police.Emek HabachaPhoenix holds&amp;nbsp;4.24%&amp;nbsp;of the shares of&amp;nbsp;Enlight Renewable Energy, which develops and operates several renewable energy projects in the occupied Syrian Golan.Phoenix, together with a consortium of&amp;nbsp;Bank Hapoalim&amp;nbsp;and&amp;nbsp;Harel Insurance, financed the construction of Enlight’s Emek Habacha Wind Project in the occupied Syrian Golan with NIS 525, million 80% of the cost of the entire project.The projects are two of the largest Israeli wind energy projects in the Golan, contingent on the exploitation of occupied land and natural resources for the benefit of Israeli households and industry on both sides of the Green Line.&amp;nbsp;For more on the Israeli wind energy industry in the occupied Golan, see Who Profits reports&amp;nbsp;Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources&amp;nbsp;and&amp;nbsp;Greenwashing the Golan: The Israeli Wind Energy Industry in the Occupied Syrian Golan.&amp;nbsp;Renewable Energy in the NaqabPhoenix provided financing to the Neot Hovav solar field in the Naqab, established by&amp;nbsp;Energix Renewable Energies. The project is contingent on the dispossession of local Palestinian Bedouin communities in the region and the demolition of over 1,000 Bedouin homes while exposing thousands of residents of the area to health risks.Phoenix financed additional renewable energy projects in the Naqab region in which it holds shares. For more on developmental projects in the Naqab, see Who Profits Dynamic Map&amp;nbsp;Tools of Dispossession in the Naqab: Development &amp;amp; Military Projects. &amp;nbsp;Phoenix holds 10.53% of the shares of Israeli construction company&amp;nbsp;Ashtrom Group, which operates a quarry in the occupied West Bank and a cement plant in occupied East Jerusalem, and is involved in a renewable energy project in the occupied Syrian Golan.&amp;nbsp;Phoenix holds 1.3% of the shares in Israeli renewable energy company,&amp;nbsp;Meshek Energy-Renewable Energies, which owns the Meitarim Solar Field located in the Meitarim settlement Industrial Zone in South Hebron Hills in the occupied West Bank.&amp;nbsp;Jerusalem Light Rail&amp;nbsp;Phoenix holds&amp;nbsp;8.18%&amp;nbsp;in&amp;nbsp;Shapir Engineering and Industry, the co-operator and developer of the Jerusalem Light Rail (JLR), a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line. For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the expansion of the JLR network: The J-Net project.&amp;nbsp;In addition, Shapir operates a quarry and a concrete plant near the settlement of Nili in the occupied West Bank.&amp;nbsp;Settlement Infrastructure&amp;nbsp;I.B.C. Unlimited&amp;nbsp;Phoenix holds 34.3% shares of I.B.C. (Unlimited) Holdings, which provides planning and construction of fiber optic network for settlements in the occupied West Bank.&amp;nbsp;IBC Unlimited holds a license to deploy fiber across the occupied West Bank to provide high-speed internet to settlements in the West Bank. The company provides fiber optic internet infrastructure in the settlements of Givat Ze’ev, Ma’ale Adumim, Ariel, Beit Aryeh, Oranit, Revava, Barkan, Elkana, Alfei Menashe, Nofim, Kfar Adumim, Geva Binyamin, Har Adar, Ma’ale Michmash, Psagot, Kochav Ya’akov, Geva Binyamin, Kochav Hashahar, rimomim, Talmon, Dolav, Na’ale, Kdumim, Emmanuel, Sala’it and Kochav Yair in the occupied West Bank.Phoenix holds&amp;nbsp;6.87%&amp;nbsp;of the shares of&amp;nbsp;Lesico Group, a publicly traded Israeli company that carried out works for the expansion of the Kidron water treatment plant located in the occupied West Bank and provides services to settlements in the occupied West BankPhoenix holds 6.23% of the shares of&amp;nbsp;Cellcom Israel&amp;nbsp;which provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan, and provides cellular and internet services to the Israeli Ministry of Defense, the Israeli military and the Israeli Civil Administration in the occupied West Bank. The company has provided cellular infrastructure to the Israeli military inside occupied Gaza.Phoenix holds 6.1% of the shares of&amp;nbsp;Partner Communications&amp;nbsp;which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, the Israeli military and the Israeli District Coordination of Gaza and the Israeli Civil Administration in the settlement of Beit El in the occupied West Bank.Construction on Occupied Land&amp;nbsp;Phoenix holds&amp;nbsp;12.74%&amp;nbsp;of the shares of&amp;nbsp;Shikun &amp;amp; Binui Group&amp;nbsp;which has significant involvement in the construction and expansion of settlements and infrastructure in the occupied West Bank and East Jerusalem. The company was also involved in the construction of the barrier surrounding the besieged Gaza.Phoenix holds&amp;nbsp;6.62% of the shares of&amp;nbsp;Oron Group, which is involved in construction on occupied land and the exploitation of occupied natural resources in the occupied West Bank. The company owns and operates the Meitarim Quarry located near the settlement of Tene Omarim in the southern Hebron Hills in the occupied West Bank.Phoenix holds&amp;nbsp;6.97%&amp;nbsp;of the shares of&amp;nbsp;Electra, which is involved in construction in the occupied West Bank and East Jerusalem and provides service to the Israeli military and the Israel Police.Other&amp;nbsp;Services to SettlementsPhoenix owns 80% of the Ramot shopping mall, located in the settlement neighborhood of Ramot in occupied East Jerusalem.Phoenix shares 11.28% of the shares in Israeli fashion retail company, Castro Model, the Castro Group operates four stores in Ariel and Ma’ale Adumim settlements in the occupied West Bank.Phoenix holds 7.36% of the shares in Israeli clothes manufacturer,&amp;nbsp;Delta Galil Industries, which operates branches in the settlement neighborhoods of Pisgat Zeev and Ramot in occupied East Jerusalem and in the settlement of Maale Adumim in the occupied West Bank.Phoenix holds 6.63% of the shares of&amp;nbsp;Shufersal&amp;nbsp;which operates supermarket and drugstore branches under the brand names “Shufersal”, “Shufersal Deal”, “Yesh Chesed” and “Be” in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.Holdings in Israeli BanksPhoenix holds shares in Israeli banks&amp;nbsp;Discount Bank&amp;nbsp;(7.26%),&amp;nbsp;Leumi Bank&amp;nbsp;(7.12%), and&amp;nbsp;Hapoalim Bank&amp;nbsp;(7.12%), all of which are involved in financing settlement construction on occupied land and in providing financial services to settlements' regional and local councils. For more on the involvement of Israeli banks see their profiles and Who Profits’ report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.Services to the Israel PolicePhoenix provides group dental insurance for officers and retirees of the Israel Police and their families. In March&amp;nbsp;2024, the company was contracted, with an exemption from tender, to provide dental insurance to the Israel Police for NIS 42,000,000 for four years.In September 2023, the company was contracted, with an exemption from tender, to provide dental insurance to the Israel Police for NIS 6,000,000 for one year.Services to the Israeli Prison ServicesIn August 2025, Phoenix was contracted to provide dental insurance for guards and retirees of the IPS for NIS 10,196,666 for 3 years.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services</t>
+  </si>
+  <si>
+    <t>Finance</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Naqab, Syrian Golan</t>
+  </si>
+  <si>
+    <t>Electra</t>
+  </si>
+  <si>
+    <t>A publicly traded Israeli company active in the fields of real estate, infrastructure development, facility management, and electro-mechanical infrastructure.Services to the SettlementsElectra AfikimThe company’s subsidiary, Electra Afikim, operates public transport lines in service of settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. For more see Electra Afikim company profile.The Jerusalem Light RailIn March 2023, Electra’s subsidiary Electra Infrastructures Ltd. won the tender for earthworks and the construction of the underground section of the Jerusalem light Rail (JLR) Blue Line for NIS 620 million.The JLR network connects large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line.&amp;nbsp;The Blue Line is to be the third and longest main axis of the JLR network. Its route stretches 31 km from Ramot and Ramat Eshkol settlement neighborhoods in the north, to Gilo settlement neighborhood in the south with 53 stations and a depot and maintenance facility in Ramot settlement neighborhood.According to the terms of the tender, published by Moriah Jerusalem Development Corporation, Electra will carry out works for the construction of the Blue Line underground section which will comprise a 2.2 kilometer tunnel and includes tunnel mining, earthworks, paving and development. The total scope of the works to be carried out by Electra amounts to approximately NIS 620 million, and expected to last around five years.For more on the Jerusalem Light Rail, see Who Profits Update: Developments in the Expansion of the JLR Network: The Blue LineConstruction on Occupied LandThe French Hill tunnel projectIn August 2020, Electra Infrastructure won a 580 million NIS tender, published by Moriah Jerusalem Development Corporation, for the construction of road infrastructure and tunnels in the French Hill in occupied East Jerusalem. The project included the construction of four huge tunnels in the total length of 4.5 kilometers, connections to road 60 in Pisgat Ze’ev settlement neighborhood, mining, paving, and construction of buildings. The project is in its final stages.The tunnels will enable continuous travel from Ma'ale Adumim settlement and its surrounding area to Jerusalem and will facilitate the travel from Jerusalem to the Pisgat Ze'ev settlement area, and connect the settlement to Road 1. The tunnel network includes technical rooms for the installation of electro-mechanical systems used to operate the tunnels and as a necessary safety measure. For more on this project and other infrastructure and transport projects in occupied Jerusalem, see Who Profits flash report&amp;nbsp;Infrastructures of Dispossession and Control: Transport Projects in East Jerusalem.In June 2021, the subsidiary Electra TAAMAL won a tender to supply and construct a vertical electric ladder for the Katzrin Local Council in the occupied Syrian Golan.In April 2021, the company’s subsidiary Electra Elco won a tender published by Moriah Jerusalem Development Corporation to supply and construct electricity, lighting, communication, control, air conditioning, electric signage, traffic lights, water and other works In Road 60, stretching from Rosmarine Junction until Husan Junction in the occupied West Bank.In March 2021, the subsidiary Electra FM won a tender for the operation and maintenance of a building for the Mateh Binyamin Regional Council in the occupied West Bank.Og wastewater treatment facilityElectra Infrastructure was the main contractor for the Hagihon Company for the construction of the Og wastewater treatment facility, located near Nabi Musa in the occupied West Bank.In 2019, Electra Infrastructure won a tender from Hagihon Company and carried out the infrastructure works for NIS 95 million.The facility is to treat sewage coming from northeast Jerusalem and from the settlements of the Mateh Binyamin settlement regional council and from the settlement of Ma'ale Adumim in the occupied West Bank. The treated wastewater will be used for irrigation of date tree plantations and agriculture in settlements in the Jordan Valley in the occupied West Bank.The project executed by Electra included the construction of sewage collectors at a total length of about 40 km from the Jerusalem area to the Og facility, establishment of a pre-treatment facility for wastewater in the Jerusalem area, establishment of a sewage collection, construction of a 1.3 km infrastructure tunnel, and expansion and upgrade of the Og facility’s capacity from 24,000 MKI to 110,000 MKI, and 8 km infrastructure work until Horkanya Valley in the occupied West Bank.In March 2020, a sign listing Electra Infrastructure as the executing company for the waste collection line in the Kidron Basin was documented in the Horkanya Valley in the occupied West Bank.Exploitation of Occupied Water ResourcesIn 2022, the company along with Denya Cebus won a NIS 600 million tender by Mekorot for planning and drilling of around 70 water wells. Electra is carrying out the planning and execution of a NIS 400 million project for water well drilling and installation of pumping stations for including in the occupied West Bank and the Syrian Golan expected to last 4 and a half years. &amp;nbsp;For more on the extraction of occupied Palestinian and Syrian water resources and Mekorot’s involvement in the Israeli occupation see Who Profits’ report Dried Up: Mekorot’s Involvement in the Israeli Occupation.Services to Ariel UniversityIn 2019, the company’s subsidiary FK Electra was contracted to provide maintenance services for generators in the Ariel University in the settlement of Ariel in the occupied West Bank. In 2017, Electra Elevators, a fully owned subsidiary, won a tender to supply and maintain elevators for the Ariel University.&amp;nbsp;Services to the Israeli Ministry of Defense (IMOD)City of Training Bases (Camp Ariel Sharon)Electra was the contractor and the operator of the Israeli military’s training campus, Camp Ariel Sharon (also known as Bahadim City) in the Naqab. The campus is a 250,000 square meters complex of military bases stretched over 2,600 dunams and includes 120 buildings.In 2017, Electra won a tender from the Israeli Ministry of Defense (IMOD) to build the Israeli military’s training campus for an estimated amount of NIS 330 million.Through its subsidiaries, the company holds 14.3% in the franchise company that operates the project’s financing, planning, construction, management, and maintenance for 25 years; 25.5% in the contractor company; and 25.19% in the operating company.As of December 31, 2023, Electra holds 14.3% in the franchise company that operates the project’s financing, planning, construction, management, and maintenance for 25 years; 25.5% in the contractor company; and 25.19% in the operating company.Services to the Israel PolicePolice training centerElectra constructed the Israeli Police training complex for the certification and training of police officers, as part of the Israel Police National Campus inaugurated at the end of 2014.The company installed AC systems, electricity, plumbing and communication infrastructures, underground infrastructures for sewage systems, drainage, electricity, communication, water and outdoor lighting in the budget of NIS 140 million. The training complex includes 60,000 square meters of buildings built on an area of 230 dunams, and includes: class rooms, shooting ranges, a stable, a kennel, a fitness and sports complex, a training center and more. The complex also includes 240 residential units that can house up to 1,000 cadets.In April 2022, Electra was contracted by the Israel Police for procurement, supply, installation and maintenance of a central air conditioning system including a control system for a server farm at the Border Police headquarters base.In April 2022, the company was contracted by the Israel Police for preparation of infrastructure for the installation and operation of a diesel generator at Israel Police facilities.Services to the Israel Prison Service (IPS)In August 2023, Electra’s fully owned subsidiary, P.K. Electra, won an IPS tender for full maintenance services of diesel generators.In May 2023, the company’s fully owned subsidiary, Electra FM, was contracted by the IPS for providing AC in the Tel Aviv District Court parking lot for NIS 230,687.In February 2022, Electra’s fully owned subsidiary, P.K. Electra, was contracted by the IPS for supply, installation and operation of a diesel generator system in Israel Prison Service facilities.In 2022, the group’s fully owned subsidiary Electra FM was contracted by the IPS to provide fire extinguishers to a district courthouse in the city of Ramle for NIS 34,515.In 2019, the company was contracted by the IPS to provide half-yearly service for sprinkler and pump systems for NIS 115,444, and for repair and spare parts service for sprinkler systems for NIS 48,721.Previous involvements:Electra Infrastructure built vehicle tunnels near a road next to the settlement of Nili.Ben Hasharon, a now inactive partial subsidiary of the company (80%), has executed the planning and physical development of the expansion of the southern section of&amp;nbsp;the Barkan settlement industrial zone for the Samaria Development Co. Ben Hasharon erected infrastructure, paved roads and conducted large-scale quarrying in the Barkan stone quarry.In 2011, Electra Construction, a fully owned subsidiary of Electra, built 141 housing units in the settlement neighborhood of&amp;nbsp;Har Homa (Homat Shmuel)&amp;nbsp;in occupied East Jerusalem. Also in 2011, the company built 52 housing units is the settlement of&amp;nbsp;Ma’ale Adumim,&amp;nbsp;taking over 7,250 square meters of Palestinian land.In 2008, Electra Technologies, won a tender to securitize water facilities for the Mateh Binyamin settlement regional council in the West Bank. The 3 million NIS project includes fences, electronic security, CCTV, MARCH digital recording system and RISCO intrusion detection systems and command and control center.In 2008, the company supplied generators for the Irtah checkpoint (Sha’ar Ephraim) in the occupied West Bank. It also supplied generators to the Israeli military during Israel’s 2014 military assault on Gaza.Electra Projects, formerly Electra Katzenstein (Electra’s subsidiary liquidated due to a merger) operated a 4,780 square meters factory&amp;nbsp;in the&amp;nbsp;Barkan settlement industrial zone&amp;nbsp;in the occupied West Bank. &amp;nbsp;Additionally, Electra’s fully owned subsidiary Megason provided security solutions at several Elbit Systems sites. The project included installation of security infrastructure, CCTV, control desks, turnstiles and entrance gates, controlled doors, fixed external/internal cameras, VMD systems, A.A. detectors and microwave sensors for perimeter protectionElectra provided security measures for Motorola Solutions sites throughout Israel. This included installation of an entrance control system, CCTV with NVR recording systems, intercom system, turnstiles, controlled entrances and control systems.</t>
+  </si>
+  <si>
+    <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Population Control, Private Security and Surveillance Technology, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services</t>
+  </si>
+  <si>
+    <t>Construction, Real Estate, Transportation</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Jordan Valley, Naqab, Syrian Golan, West Bank</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Clal Insurance Enterprises Holdings </t>
+  </si>
+  <si>
+    <t>A public Israeli holding company active primarily in the fields of insurance, pensions, provident funds, finance, and credit cards. The Group is one of the largest financial insurance and credit card groups in Israel.&amp;nbsp;Clal has provided financing for settlement expansion projects and is engaged in the provision of services to settlements and in the exploitation of occupied natural resources. These include telecommunication and energy services, and transportation projects such as the Jerusalem Light Rail.&amp;nbsp;As previous research by Who Profits has shown, Clal and other major Israeli insurance companies are complicit in financing settlement construction, settlement transportation projects, exploitation of occupied natural resources, and in Israel’s military-industrial complex, both directly and through their holdings in other complicit companies.For more on the complicity of Israeli insurance companies and pension funds, see Who Profits’ 2022 report:&amp;nbsp;Insuring Dispossession: The Complicity of Five Israeli Insurance and Pension Companies in the Violation of Palestinian Rights.Financing Settlement Construction Projects&amp;nbsp;Construction on Occupied Land&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co.Between 2018 and 2020, Clal provided the Israeli settlement-based construction company&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co. with loans for construction projects.&amp;nbsp;Bar-Amana is owned by the settlement movement Amana and considered to be the main settlement arm of the settlers, working to establish illegal settlements and outposts in the occupied West Bank.&amp;nbsp;Clal holds the company's rights in several construction projects and occupied land as collateral in the settlements of Karnei Shomron, Efart and Kiryat Arba.In September 2020, Clal&amp;nbsp;granted&amp;nbsp;Bar-Amana a loan for a construction project of 164 housing units on&amp;nbsp;22.1 dunams (22,100 square meters) of land in the settlement of Karnei Shomron in the occupied West Bank according to&amp;nbsp;City Plan No. 117/8/13 in Ginot Shomron neighborhood in the settlement as part of the development of the neighborhood and expansion of its entrance road. Clal holds as collateral all the company’s rights in the property and or the project to be built on the land.In December 2020, Clal&amp;nbsp;granted the company&amp;nbsp;a loan for a construction project in the settlement of Kiryat Arba for construction on&amp;nbsp;4.903 dunams of land. Clal holds as collateral the company's rights in the project, including all current and\or future sums generated from the project, its rights in its bank accounts, its rights according to the agreement signed between the company and the Custodian of Abandoned Property in the West Bank, its rights to receive any funds and tax refunds, and funds received from buyers and contractors.In April&amp;nbsp;2018, Clal&amp;nbsp;granted Bar Amana&amp;nbsp;a loan for a construction project of 40 housing units and a commercial center and office space on&amp;nbsp;9.83 dunams of land in the settlement of Efrat in the occupied West Bank.&amp;nbsp;The project is part of&amp;nbsp;Plan No. 410/5/4 for construction on lands belonging to the Palestinian villages Al Kahdir and Artis. Clal holds as collateral the company's rights in the project, including all current and future revenue from the project.&amp;nbsp;In December 2020, Clal granted the company an additional loan for the same project under the same plan for the construction of 106 housing units.&amp;nbsp;A. BarkanIn 2020, Clal Insurance&amp;nbsp;granted Israeli construction company&amp;nbsp;A. Barkan&amp;nbsp;a loan for a construction project of 110 housing units in the settlement of Ariel in the occupied West Bank&amp;nbsp;according to tender&amp;nbsp;85/2019/יש. Clal holds as collateral the company's rights in the project, including its rights from the Custodian of Abandoned Property in the West Bank and the Israeli Ministry of Construction and Housing (IMOCH), and any grants and funds given to the company by contractors.Traklin Yizum&amp;nbsp;UbniyaIn 2020, Clal granted Israeli construction company Traklin Yizum Ubniya loans for the construction of 254 housing units in the settlement of Beit Aryeh.&amp;nbsp;In&amp;nbsp;March 2020, Clal&amp;nbsp;granted the company&amp;nbsp;a loan for the construction of 118 housing units in the settlement as part of&amp;nbsp;Plan No. 202/2/2 for the allocation of areas for public purposes, housing and infrastructure in the settlement. As part of the agreement, Clal holds as collateral the company's financial and contractual rights in the project, including all of the company's rights in the bank, all of its rights to receive funds from the Israeli Land Authority or the Custodian of Abandoned Properties in the West Bank, and funds received from home buyers and contractors. In November 2020, Clal granted the company an additional loan for the construction of 136 housing units under the same City Plan. Clal holds as collateral the company's rights in the project, including, all its rights to receive funds from the Israeli Land Authority or the Custodian of Abandoned Properties in the West Bank, and funds received from home buyers and contractors.In&amp;nbsp;November 2016, Clal&amp;nbsp;granted the company&amp;nbsp;a loan for a construction of 80 housing units&amp;nbsp;in the settlement of Beitar Illit in accordance with&amp;nbsp;Plan No. 426/3. As part of the agreement, Clal holds as collateral the company's rights in the project, including all its rights to receive funds from the Israeli Land Authority or the Custodian of Abandoned Properties in the West Bank, and funds received from home buyers and contractors.Z.F. BuildingBetween 2018 and 2021, Clal granted Israeli construction company Z.F. Building loans for the construction of a residential and commercial project in the settlement of Efrat, on lands belonging to the Palestinian villages of Al Kahdir and Artis in the occupied West Bank.&amp;nbsp;In May 2018, Clal granted Z.F. Building a loan for a construction project of 40 housing units with a commercial compound on 9.830 dunams of land in the settlement of Efrat.&amp;nbsp;The project is part of&amp;nbsp;Plan No. 410/5/4 for the rezoning of lands belonging to&amp;nbsp;Al Kahdir and Artis.&amp;nbsp;Clal holds as collateral the company's rights in the project, including all of its rights in the bank and its rights from an agreement with&amp;nbsp;Bar Amana Buildings Construction &amp;amp; Development Co, all its rights to receive funds from the Israeli Land Authority or the Custodian of Abandoned Properties in the West Bank, and funds received from home buyers and contractors.&amp;nbsp;In April 2021, Clal granted the company an additional loan for the same above project.&amp;nbsp;Financing Israeli Military ProjectsIn 2022, Clal participated in the financing of the Israeli military ICT campus “Kiryat HaTikshuv”. The NIS 2 billion project was part of the Israeli Ministry of Defense's relocation plan to transfer army bases to the Naqab region, including the ICT Corps’ Technology Unit, the Air Force Technology Unit and the Southern Command headquarters.For more on military projects in the Naqab, see Who Profits’ interactive map&amp;nbsp;Tools of Dispossession in the Naqab: Development &amp;amp; Military Projects.Services to the Israel PoliceClal&amp;nbsp;owns the Israel Police Yarkon Region Headquarters building.&amp;nbsp;Holdings in Complicit CompaniesThrough its holdings in other companies, Clal Insurance is complicit in providing services to the Israeli Ministry of Defense and the Israeli military, in the exploitation of occupied natural resources, and in the construction and expansion of settlement infrastructure.&amp;nbsp;Clal holds 8.36% of the shares of Israeli renewable energy,&amp;nbsp;Enlight Renewable Energy, which develops and operates several renewable energy projects in the occupied Syrian Golan.Clal holds 7.89% of the shares of Israeli telecommunications company,&amp;nbsp;Partner Communications,&amp;nbsp;which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements in the occupied West Bank and East Jerusalem. The company has also provided Telecommunication and internet services to the Israeli military District Coordination and Liaison Office in Gaza and the Israeli Civil Administration in the occupied West Bank.Clal holds 7.84% of the shares of gas fueling and energy company,&amp;nbsp;Dor Alon Energy, which operates gas stations and convenience stores in settlements in the occupied West Bank and East Jerusalem.&amp;nbsp;Dor Alon also has access to the captive Palestinian market and has been supplying fuel to the Palestinian Authority since 2021.&amp;nbsp;Clal holds 7.8%&amp;nbsp;of the shares of construction and engineering company Shapir Engineering and Industry, the co-operator and developer of the Jerusalem Light Rail project, which connects Israeli settlements in occupied East Jerusalem. The company also operates a quarry and concrete plant in the occupied West Bank. For more on the Jerusalem Light Rail, see Who Profits’ Update:&amp;nbsp;Developments in the expansion of the JLR network: The J-Net project.Clal holds 7.56% of the shares of&amp;nbsp;Paz Energy, which operates gas stations and convenience stores in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. Paz also provides fueling services for the Israeli Air Force and the Israeli Civil Administration in the occupied West Bank, as well as to the Israel Police and the Israel Prison Service.&amp;nbsp;Clal holds 6.88%&amp;nbsp;of the shares of construction company&amp;nbsp;Shikun &amp;amp; Binui Group, which has significant involvement in the construction and expansion of settlements and occupation infrastructure in the occupied West Bank and East Jerusalem. the company also provides services to the Israeli Ministry of Defense, and was involved in the construction of the barrier surrounding besieged Gaza.Clal holds 6.81% of the shares of real estate and infrastructure company&amp;nbsp;Electra, which is involved in the construction of infrastructure and transportation projects in the occupied West Bank and East Jerusalem. The company carries out part of the construction of the Jerusalem Light Rail Blue Line in occupied East Jerusalem. Electra has also provided services to the Israeli military, the Israel Police and the Israel Prison Service.&amp;nbsp;For more on the Jerusalem Light Rail Blue Line, see Who Profits’ Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The Blue Line.&amp;nbsp;Clal holds 6.69% of the shares of&amp;nbsp;Zabar Solar, which operates three commercial solar fields in the occupied West Bank.Clal holds 6.4% of the shares of construction company,&amp;nbsp;Danya Cebus, which is involved in the construction of housing and transportation projects in settlements in the occupied West Bank and East Jerusalem. The company is the co-contractor of the Jerusalem Light Rail Blue Line.&amp;nbsp;Clal holds 5.61%&amp;nbsp;of the shares of construction company&amp;nbsp;Ashtrom Group, which is involved in the exploitation of occupied natural resources. The company&amp;nbsp;operates a quarry in the occupied West Bank, a cement plant in occupied East Jerusalem, and is involved in a renewable energy project in the occupied Syrian Golan.&amp;nbsp;Clal holds 5.57% of the shares of IT company&amp;nbsp;One Software Technologies, which supplies a wide range of computing services and equipment to the Israeli Ministry of Defense, incluidng the Coordinator of Government Activities in the Territories (COGAT), the Israeli Civil Administration in the West Bank, and the District Coordination and Liaison in Gaza. The company has also provided services to the Israel Prison Service.Clal holds 5.59% of the shares of Israeli telecommunication company&amp;nbsp;Bezeq, which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, to the Israeli military, the Israel Police and the Israel Prison Service.Clal holds&amp;nbsp;2.91%&amp;nbsp;of the shares of&amp;nbsp;Mayer Cars &amp;amp; Trucks Co., the exclusive importer of&amp;nbsp;Volvo Group&amp;nbsp;in Israel. Mayer Cars provides&amp;nbsp;Volvo&amp;nbsp;equipment, vehicles, spare parts and maintenance services to the Israeli Ministry of Defense. Through its subsidiary,&amp;nbsp;Merkavim Transportation Technologies&amp;nbsp;Ltd., jointly held with Volvo Group, Mayer Cars has provided armored buses to settlements in the occupied West Bank and to transportation companies operating bus lines in the occupied West Bank and East Jerusalem. &amp;nbsp;The company has also provided buses for the Israel Prison Service.Holdings in Israeli BanksClal holds 6.59% of the shares of Israel&amp;nbsp;Discount Bank,&amp;nbsp;which is involved in financing settlement construction on occupied land and in providing financial services to settlements' regional and local councils. For more on the involvement of Israeli banks, see their profiles and Who Profits’ dynamic report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.</t>
+  </si>
+  <si>
+    <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Services to the Settlements, Settlement Enterprise</t>
+  </si>
+  <si>
+    <t>$5B-$10B</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Gaza, Naqab, Syrian Golan, West Bank</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Apax Partners </t>
+  </si>
+  <si>
+    <t>UK</t>
+  </si>
+  <si>
+    <t>Apax Partners LLP&amp;nbsp;is a UK-based global private equity advisory firm with total aggregate funds raised of about US$ 80 billion.&amp;nbsp;Apax Partners' Israeli investment arm AMI Opportunities L.P., also known as AMI Opportunities Fund, has investments totaling USD 600 million in Israeli companies, primarily in the Services and Tech sectors.Yad2&amp;nbsp;Apax Partners owns the Israeli company Yad 2 Internet Ads Ltd., which operates an online real estate marketplace and job portal. Yad2 operates an online marketplace for real estate property, automotive, jobs, and general classifieds.&amp;nbsp;The Yad2 website advertises over 6,000 properties for sale and rental in the occupied West Bank, East Jerusalem and Syrian Golan.&amp;nbsp;The website’s job ads portal offers jobs for private security services for checkpoints in the occupied West Bank.West Bank &amp;nbsp;As of June 2026, the company's website listed 2,423 properties for sale and 805 properties for rent in 107 settlements in the occupied West Bank.&amp;nbsp;These include properties in the settlements of Adam Geva Binyamin, Adora, Alfei Menashe, Alei Zahav, Almog, Almon, Alon Shvut, Anav, Ariel, Asfar (Metzad), Ateret, Avnat, Avnei Hefetz, Barkan, Bat Ayin, Beit Aryeh, Beit El, Beit HaArava, Beit Yatir (Metzudat Yehuda), Beitar Ilit, Bracha, Bruchin, Dolev, Efrat, Eli, Elkana, Elazar, Elon Moreh, Emanuel, Eshkolot, Etz Efraim, Ganei Modiin, Gitit, Giv'on HaHadashah, Givat Ze'ev, Hagai, Halamish (Neveh Tzuf), Har Adar, Har Gilo, Hashmona'im, Hermesh, Hinanit, Itzhar, Kalia, Karmei Tzur, Karnei Shomron, Kedar, Kdumim, Kfar Adumim, Kfar Eldad, Kfar Etzion, Kfar HaOranim, Kfar Tapuach, Kiryat Arba, Kiryat Netafim, Kochav Yaakov, Kokhav Hashchar, Ma'ale Adumim, Ma'ale Amos, Ma'ale Efraim, Ma'ale Levona, Ma'ale Michmash, Matityahu, Mevo Dotan,&amp;nbsp;Mekhora,&amp;nbsp;Mesua, Migdalim, Mitspe Shalem, Mitzpe Yeriho, Modiin Ilit, Na'ale, Na'ama, Nahliel, Negohot, Netiv Hagdud, Neve Daniel, Neve Tsuf, Nili, Nofim, Nokdim, Noked, Ofra, Oranit, Otniel, Paduel, Pnei Hever, Psagot, Rehelim, Reihan, Revava, Rimonim, Salit, Sansana, Sha’arei Tikva, Shaked, Shavei Shomron, Shim’a, Shilo, Susia, Talmon, Tekoa, Tene, Tomer, Tzufim, Vered Yeriho, Yakir, and in the Sha'ar Binyamin Industrial Zone in the Mateh Binyamin settlement Regional Council.&amp;nbsp;East Jerusalem&amp;nbsp;As of June 2026, 2,129 properties for sale and 468 properties for rent in occupied East Jerusalem were listed on the company's website.&amp;nbsp;These include properties in the settlement neighborhoods of Armon Hanatziv, French Hill, Gilo, Har Homa, Maalot Dafna, Neve Yaakov, Pisgat Ze’ev, Ramot, Ramat Eshkol, and Ramat Shlomo. 13 properties were found in the Old City Jewish Quarter in occupied East Jerusalem.&amp;nbsp;Syrian Golan&amp;nbsp;As of June 2026, 176&amp;nbsp;properties for sale and 46&amp;nbsp;properties for rent in 22 settlements in&amp;nbsp;the occupied Syrian Golan were listed on the company's website. &amp;nbsp; &amp;nbsp;&amp;nbsp;These include properties in the settlements of Ani'am, Alonei HaBashan, Afik, Avnei Eitan, Bnei Yehuda, Ein Zivan, El Rom, Eliad, Givat Yoav, Had Nes, Haspin, Katzrin, Kela, Kidmat Tzvi, Ma’ale Gamla, Mevo Hama, Neot Golan, Neve Ativ, Nov, Ramot, Ramat Magshimim, Sha’al, and Eliad.In December 2023, Yad 2 published an advertisement in an Israeli newspaper presenting a map of the occupied West Bank, Gaza and East Jerusalem with pins marking real estate properties, titled: “From the River to the Sea”, and the caption under the map says: "Yad2 helps you look forward and build a future in your next home in Israel!"drushim.ilYad 2’s job ads portal, drushim.il, advertises job ads for private security guards for checkpoints in the occupied West Bank.&amp;nbsp;These include multiple job ads of&amp;nbsp;T &amp;amp; M Protection Resources&amp;nbsp;for security guards and inspection guards for the Ministry of Defense Crossings Authority, including at the Sha’ar Ephraim checkpoint in the occupied West Bank. The Crossings Authority operates 14 checkpoints in the occupied West Bank and the Erez and Kerem Shalom checkpoints in Gaza.In addition, the website publishes job ads for security guards and rangers for sites in the Jordan Valley in the occupied West Bank, and for multiple positions at Ariel University, located in the settlement of Ariel.&amp;nbsp;Additional job ads found include a job ad for fighters for a security guard position at&amp;nbsp;an Elbit Systems facility, and a job ad for armed security guards to escort&amp;nbsp;Bezeq&amp;nbsp;employees in the Jerusalem area.Max Stock&amp;nbsp;Through its Israeli investment arm, Apax Partners’ subsidiary, Moose Holdco Ltd.,&amp;nbsp;holds an 8.36% stake in Israeli company Max Stock Ltd. (TASE: MAXO), a discount retail chain. Max Stock operates stores in the settlements of&amp;nbsp;Ariel and in the Mishor Adumim Industrial Zone, located in Ma’ale Adumim settlement, in the occupied West Bank, and in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem.&amp;nbsp;&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Services to the Settlements, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>Finance, Real Estate</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Oracle </t>
+  </si>
+  <si>
+    <t>Public, NYSE</t>
+  </si>
+  <si>
+    <t>Oracle Corporation is an American multinational computer technology company. The company sells database software and cloud computing software and hardware.&amp;nbsp;Oracle's core application software is a suite of enterprise software products, including enterprise resource planning (ERP), human capital management (HCM), customer relationship management (CRM), enterprise performance management (EPM), Customer Experience Commerce (CX Commerce) and supply chain management (SCM) software.The company provides its software and database products to the Israeli Ministry of Defense, the Israeli military, the Air Force, the Israeli Civil Administration in the occupied West Bank, and the Israel Police.&amp;nbsp;Oracle has a decades-long partnership with the Israeli defense establishment, which includes the development and implementation of projects for the military and security forces.&amp;nbsp;Services to the Israeli Ministry of Defense&amp;nbsp;Through its fully owned Israeli subsidiary, Oracle Israel, the company has developed and provides a variety of software and services to the Israeli Ministry of Defense (IMOD) and the Israeli military, including full licensing, version updates, software upgrades, maintenance of the company's products, support services and licenses for military use, including training bases.In January 2024, Oracle's CEO met with the Israeli Minister of Defense and Prime Minister Netanyahu to discuss the provision of security assistance and opportunities in the fields of artificial intelligence and cloud computing.&amp;nbsp;Between October 2023 and June 2024, the ministry received support and implementation services for Oracle products for NIS 250,000 from a third company. Between November 2023 and June 2024, the ministry received support services for Oracle products for NIS 250,000.&amp;nbsp;Oracle technologies have been used by the IMOD, the military and other security agencies to respond to operational requirements, and to manage enormous types and volumes of data and information security threats. The company played an important role in promoting the military's ability to base its military activities on IT systems as a means of warfare for all purposes and provided the military with information security and data blending tools. Oracle databases and systems implemented in the military serve logistical, intelligence and operational aspects in the military. Among them are tools that enable data extraction for intelligence systems and shorter duration of operational and intelligence processes, and the extraction of information found in databases, which is transferred to the combat or logistical forces. These have enabled data transfer in real time to commanders in operational areas, while improving interoperability between forces fighting in the air, at sea and on land.&amp;nbsp;In 2015, Oracle Israel renewed a licensing agreement with the IMOD worth NIS 140 million for the implementation of Oracle systems in the military and other security agencies for three years, for the sixth consecutive time. The agreement included full licensing, version updates, software upgrades, and maintenance of Oracle products, support services, and new licenses for use by the Israeli military, including in training bases. The agreement also entailed principles for strategic cooperation between the company and the defense establishment in the development and implementation of projects for the military and the security forces.Oracle provided its Enterprise Resource Planning (ERP) system and Oracle Hyperion Enterprise Performance Management (EPM) software to the Israeli Military Intelligence Directorate. The Israeli military has an Oracle-based ERP system, which serves thousands of users within the Ministry and beyond.&amp;nbsp;In 2013, the Israeli Military Intelligence Directorate launched a new version of the Oracle cloud-based system with an estimated scope of tens of millions of NIS. The system manages the Intelligence Directorate's financial and logistics system, performs all budget planning and monitoring, and interfaces with its administrative and operational systems. Additional Oracle ERP systems were implemented in the Israeli Air Force equipment fleet, in a large military intelligence unit, and in a third system whose details are confidential.In February 2012, the Air Force implemented multiple Oracle Exadata database machines in its enterprise data warehouse and operational systems to improve operational effectiveness and processing and consolidation of large amounts of data in a project worth more than NIS 10 million. Oracle database machines enabled Air Force IT personnel to obtain faster performance, high-speed data scanning, data compression, and data access.&amp;nbsp;In 2006, Oracle Israel signed a multi-year agreement with the IMOD to provide the Israeli military with databases and the Fusion middleware platform for an estimated amount of tens of millions of USD.In 2003, the IMOD purchased Oracle e-commerce software for NIS 5 million.&amp;nbsp;In 2001, Oracle Israel was awarded a tender for the supply and implementation of ERP system in the Ministry of Defense and the Israeli military worth over NIS 100 million for a period of five years with an option to extend. The tender, then considered the largest in scope to date, included the implementation of Oracle Applications system in the various units of the Air Force, the Ministry of Defense and the Israeli Ground Forces.&amp;nbsp;In addition, in 2001, Oracle Israel signed a strategic contract worth NIS 60 million with the Ministry of Defense, under which the company will supply the Israeli military with the company's infrastructure products for a period of 3 years, which will be used as a basis for developing applications in all of the military's computing units.&amp;nbsp;Services to the Israeli Civil Administration in the West BankOracle Israel is providing servers to the Israeli Civil Administration in the occupied West Bank, including servers for a system used to monitor "illegal construction."The Israeli Civil Administration (ICA), headquartered in the settlement of Beit El, carries out extensive demolitions of Palestinian homes and infrastructure in the occupied West Bank on the grounds of "illegal construction", while enforcing restrictions on any Palestinian construction or development in Area C. About 95% of Palestinian building permit applications in Area C are rejected by the ICA.&amp;nbsp;In October and November 2024, the ICA issued two tenders for Oracle server support and maintenance services for the monitoring system. The technical specifications of the system indicate Oracle's fully owned subsidiary, Sun Microsystems, is the manufacturer. In addition, the tenders require the bidding suppliers to be an authorized Oracle Israel supplier and to meet the technical requirements for managing Oracle database servers. According to the tender documents, the system servers are located in a military environment, and within a military base in the Jerusalem area.&amp;nbsp;In November 2021, the military Coordinator of Government Activities in the Territories issued a contract for hardware and software maintenance of Oracle servers for the ICA for the period from December 2021 to the end of December 2022.&amp;nbsp;Collaborations with the Israeli Military&amp;nbsp;In January 2024, amid the military invasion of Gaza, the company donated 7 tons of auxiliary equipment worth more than half a million USD (approximately NIS 2 million) that it purchased for soldiers in several elite units operating in the Gaza Strip. The donation included 500 kits containing advanced equipment such as telescopic sights, gloves, eye shields, knee pads, headlamps, light sticks, and more, which were purchased by the company in the United States.&amp;nbsp;In February 2024, Oracle Israel hosted a hackathon for the Israeli military Computer and IT Directorate (ICT and Cyber Defense Division).&amp;nbsp;In 2018, the company hosted a two-day hackathon for soldiers at Oracle offices, during which the soldiers experimented with Oracle's cloud services with training and advice from company experts.&amp;nbsp;Services to the Population and Immigration AuthorityOracle Israel provides the Population and Immigration Authority with a database and software and is the sole supplier for their licensing.Oracle software and database are present in all of the Authority's computer systems and are integrated into the Authority's system applications, which depend on the company's database.&amp;nbsp;Rotem-Reut System&amp;nbsp;Oracle Israel provides the Population and Immigration Authority with a database and software, and is the sole supplier for their licensing. Oracle software and database are present in all of the Authority's computer systems and are integrated into the Authority's system applications, dependent on the company's database. These include a border control system deployed in Israeli checkpoints and a permit issuing system used for Palestinian workers.&amp;nbsp;Rotem-Reut is a border control data collection computerized system deployed at Israeli internal and international border crossings, including Israeli checkpoints in the occupied West Bank and East Jerusalem, and Allenby Bridge Crossing in the occupied West Bank and, which is the only access for West Bank Palestinian residents to travel abroad and is controlled by Israel. According to a response to a Freedom of Information request submitted by Who Profits and received in May 2021, the system has an interface with other systems and bodies, among others with the Israeli Civil Administration (ICA) in the West Bank, the Israeli military, the Israel Police and the Israel Prison Service. The system is deployed at 25 border crossings and at 20 different government ministries.&amp;nbsp;Since 2006, the Rotem-Reut system has been based on the Oracle 11.2 database, which is integrated into the system applications in a structured manner. Oracle Israel provided consulting, support, and maintenance services for the database within the system. Oracle Israel provides the Authority with Oracle licenses for Rotem system server farms, including licenses for Oracle Business Standard Edition, Oracle Forms and Reports, Oracle Database Enterprise Edition, Oracle Real Application Cluster, and Oracle Partitioning.By November 2023, the Population and Immigration Authority had purchased over 380 Oracle licenses of various types for the computer systems of the Authority's Digital and Information Technologies Division, for the central servers and workstations.Oracle Israel also provides licenses for the Authority's “Matash” System, which is used by the Employer Services Department to issue permits for employers to employ Palestinian workers in Israel. Such permits are required for Palestinian workers who work within Israel and in Israeli settlements, as part of Israel's oppressive permit regime.&amp;nbsp;In November 2022, the Authority issued a contract with a third-party company to maintain Oracle licenses in the Reut and Matash systems until December 25, 2025. In 2022 and 2023, the Authority contracted with a third company to maintain Oracle licenses in the Rotem system.&amp;nbsp;Between December 2022 and December 2023, Oracle Israel provided Oracle licenses to the Authority for NIS&amp;nbsp;1,258,323.&amp;nbsp;Services to the Israel Police&amp;nbsp;For over two decades, Oracle Israel has been providing the Israel Police with a database infrastructure that serves critical systems of the Israel Police. These systems were developed in accordance with Oracle databases and with dedicated code adapted to the infrastructure.&amp;nbsp;In 2004, the company was contracted by the Israel Police for the purchase of licenses for the police's database infrastructure. Over the years, Oracle licenses have been purchased for the police's server farms and additional products worth more than NIS 1.5 million.In August 2022, the company was contracted by the Israel Police as sole supplier to provide licenses, maintenance, support and upgrade services for Oracle products worth approximately NIS 880,000 from January 2023 until the end of December 2025.&amp;nbsp;In May 2022, Oracle Israel was contracted by the Israel Police, with an exemption from tender, to provide maintenance for Oracle products until December 2025 for NIS 910,000.Police Hackathon&amp;nbsp;In December 2018, Oracle Israel organized and hosted an innovation marathon event to develop a smart police station in collaboration with the Israel Police. Oracle Israel provided cloud services for developers, makers, designers, and entrepreneurs to collaborate with police and security forces experts in developing ideas for technological solutions to transform police stations into autonomous stations. The event was held over two days at the company's offices.</t>
+  </si>
+  <si>
+    <t>Population Control, Specialized Equipment and Services, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>Technology and Hi-tech</t>
+  </si>
+  <si>
+    <t>$50B-$100B</t>
+  </si>
+  <si>
     <t xml:space="preserve">Hamat Group </t>
   </si>
   <si>
-    <t>TASE</t>
-[...1 lines deleted...]
-  <si>
     <t>Israel, Occupied Palestinian Territory</t>
   </si>
   <si>
     <t>Hamat Group is a publicly traded Israeli company engaged in the production, marketing, distribution and sale of products in the construction products industry, sanitary ware, faucets, plumbing products and ceramics.The group owns the following trade names: “HAMAT”, “HAMAT USA”, “HARSA”, “HOUZER”, “ZM”, “LAB3”, “FORMEX”, “BATH Clip”, “Ziv Kitchens”, “Lipski”, and “Aloni A” under which a significant portion of its products are marketed.Settlement Production&amp;nbsp;Hamat Group's fully owned subsidiary, Harsa Studio, operates a factory in the Barkan Industrial Zone in the occupied West Bank, located on land owned by the company.&amp;nbsp;In 2017, Hamat Group purchased 12 dunams (12,000 square meters) of land in the Barkan Industrial Zone for a total of NIS 24.7 million. The land was purchased in accordance with a capitalized lease agreement signed with the Israel Land Authority, which is valid until September 2036 with an option to extend the lease period for an additional 49 years. Before the purchase, between 1991 and 2017, the company had leased the land from the Israel Land Authority.&amp;nbsp;The area includes a main building, a factory, a warehouse and offices with an area of approximately 6,100 square meters.&amp;nbsp;Harsa Studio is engaged in the production, development, marketing, and sale of plastic plumbing and sanitation products, including pipes, pipe fittings, cisterns, toilet seats, etc., as well as designed plastic consumer products for bathrooms and kitchens.&amp;nbsp;Harsa Studio products are marketed under the name BathClip. Harsa Studio has an export volume of over 25%, and its products are marketed in North America.Services to Settlements&amp;nbsp;Hamat Group’s products are marketed by authorized distributors in the settlement of Beitar Illit in the occupied West Bank and the settlement neighborhood of Ramat Eshkol in East Jerusalem.Services to Israel Prison Service&amp;nbsp;In 2018,&amp;nbsp;Hamat’s fully owned subsidiary Harsa Studio, provided the Israel Prison Service (IPS) with professional seminar for the plumber staff of the IPS units for NIS 7,956.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Services to the Settlements, Settlement Enterprise, Settlement Production</t>
   </si>
   <si>
     <t>Industrial Manufacturing</t>
   </si>
   <si>
     <t>$250M-$500M</t>
   </si>
   <si>
     <t>East Jerusalem, West Bank</t>
   </si>
   <si>
-    <t xml:space="preserve">Oracle </t>
-[...22 lines deleted...]
-  <si>
     <t>Israel Discount Bank</t>
   </si>
   <si>
-    <t>Israel</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">A publicly traded Israeli commercial bank that provides a variety of banking and financial services, including in the credit card sector, the investment sector, and portfolio management. Discount Group holds full ownership of Mercantile Discount Bank in Israel and IDBNY Bank for banking operations in the United States.&amp;nbsp;The Discount Bank Group provides financial foundation and services for settlements and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory. In addition, the bank finances renewable energy projects on occupied land. Furthermore, the bank benefits from access to the Palestinian banking market as a captive market that is dependent on the Israeli banking system.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Discount bank provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral.&amp;nbsp;Geva BinyaminIn April 2022, the bank granted Israeli construction company&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;a loan for the construction of 45 housing units across 10.684 dunams (10,684 square meters) of land in the settlement of Geva Binyamin (Adam) in the occupied West Bank, on lands belonging to the Palestinian village of Jaba', according to Plan&amp;nbsp;No. 240/2/14/3/1.&amp;nbsp;The bank holds as collateral a first-degree lien and mortgage on the real estate, including rights arising from winning the construction tender and all rights arising from insurance of the mortgaged property; and rights to all funds and financial rights that will reach the company from the Custodian of Absentee Property in the West Bank. Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;is a construction and development company owned by the settlement movement Amana (Amana from the settlement movement of the Central Cooperative Association Gush Emunim). Amana is considered the main settlement arm of the settlers, working to establish illegal settlements and outposts in the occupied Palestinian territory. The company is based in the Ma'alot Dafna settlement neighborhood in occupied East Jerusalem.Beitar IlitIn 2021, Discount Bank granted Israeli construction company&amp;nbsp;Shitrit Ayalon company a loan for a construction project on 4.5 dunams of land in the settlement of Beitar Ilit in the occupied West Bank. The bank holds as collateral the company’s contractual and rights to the land and project.Ariel&amp;nbsp;In December 2021, the bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Kedma in Ariel Ltd.&amp;nbsp;a loan for a construction project of 91 housing units on 25 plots of land across 20.423 dunams on lands belonging to the Palestinian towns of&amp;nbsp;Salfit and Marda in the occupied West Bank.&amp;nbsp;The project is part of City Plan&amp;nbsp;No. 130/8&amp;nbsp;for housing southeast of Ariel on an area of ​​443.294 dunams on Salfit and Marda lands as part of a housing program of the Ministry of Construction and Housing and the Israel Land Authority for buying a first apartment on preferential terms.&amp;nbsp;The bank holds as collateral liens on all of the company's rights and assets in the real estate located in Ariel, including all construction rights and everything built and/or to be built on it; and rights under the real estate lease contract and the tender given to the company by the Israeli Civil Administration in the West Bank; the company's rights in the account maintained at the bank branch, in the project's receipts, including the money of purchasers and/or tenants of units and/or areas and/or parts of the real estate and/or the project, the company's rights towards suppliers and/or subcontractors and/or service providers for the project and/or in connection with it; the company's rights in its funds in the bank, and in the mortgaged assets related to the project.&amp;nbsp;Ramat Shlomo&amp;nbsp;In January 2019, the bank granted&amp;nbsp;Israeli construction company Effi Capital Nadlan a loan for a construction project of&amp;nbsp;136 housing units across 7.726 dunams&amp;nbsp;in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem.&amp;nbsp;The project is part of City Plan&amp;nbsp;No.&amp;nbsp;11085 for the expansion of the settlement neighborhood by adding 1,531 housing units, public buildings, institutions, waterworks and infrastructure across 561.448 dunams. The bank holds as collateral a first and exclusive lien without limitation in amount on all of the company's rights of any kind and type in the property, including all ownership, lease, development, and contractual rights, and all funds and financial rights that will reach the company in connection with the mortgaged property.&amp;nbsp;In October 2022, the bank granted the company an additional loan for the same project, for which the bank holds as collateral a lien on all of the company's rights and assets in the real estate, including all construction rights and everything built and/or to be built on and/or under it and everything located and/or to be located there in the future and rights under the lease agreement under which the real estate was purchased from the Israel Land Authority; the company's rights in the projct's receipts, including the money of purchasers and/or tenants of the project, suppliers and/or subcontractors, and/or service providers for the project and/or in connection with it; the company's rights in its funds in the bank, and in the mortgaged assets related to the project; and all rights under a contract for the construction of public infrastructure signed between the mortgagors and Moriah Jerusalem Development Company Ltd.&amp;nbsp;In June 2024, the bank granted the company an additional loan for the same project, for which the bank holds as collateral a first and exclusive mortgage on the lease of the land as it is today and as it will be in the future, including all building rights and all rights of any kind or type in connection with the mortgaged properties.&amp;nbsp;Old City in JerusalemIn February 2022 and in 2020, Discount Bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Shoham Engineering and Developmentloans against all the company’s funds and financial rights from its projects with The Society for the Reconstruction and Development of the Jewish Quarter in the Old City in occupied East Jerusalem. The bank holds as collateral the company’s contractual and actual rights in the land and the project.&amp;nbsp;Atarot Industrial Zone&amp;nbsp;In June 2016, the bank granted&amp;nbsp;Israeli construction company Zalman Barashi &amp;amp; Bros Co. a loan in relation to a property on 3.215 dunams of land in the Atarot Industrial Zone in occupied East Jerusalem, as part of City Plan&amp;nbsp;No. 1689 for the designation of land for industrial and commercial areas and new roads in the industrial zone.&amp;nbsp;The company holds as collateral a first-degree lien and mortgage on all of the company's rights arising from a lease agreement with the Israel Lands Authority and all rights relating to the insurance of the mortgaged property, and a lien and check on all funds and financial rights that will reach the company from the Israel Lands Authority.&amp;nbsp;Previously, the bank financed additional construction projects in the settlements of Alfei Menashe, Ariel and Mishor Adumim in the occupied West Bank, and the settlement neighborhoods of Gilo and Neve Ya'akov in occupied East Jerusalem. For more, see Who Profits’ report from 2017&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.Financing Settlement-Based Construction Companies&amp;nbsp;In November 2022, Mercantile Discount granted settlement-based construction and infrastructure contracting company Har Kabir Ltd., a loan, for which the bank holds as collateral a first degree permanent lien in an unlimited amount on all funds deposited and/or to be deposited in the company's account at the bank's branch in the settlement neighborhood of Ramot, and all rights arising from and/or related to it/them. The company is based in the settlement of Ariel in the occupied West Bank.&amp;nbsp;In April 2022, the bank granted settlement-based company Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;a loan, for which the bank holds as collateral a first degree permanent lien on all funds deposited and/or to be deposited in the company's account/s at the bank's branch in the settlement neighborhood of Ramat Eshkol, and all rights arising from and/or related to it. In May 2019, the bank granted Bar Amana a loan for which the bank holds as collateral a permanent lien and a first mortgage on rights to all funds and financial rights of any kind that accrue and/or will accrue to the company from the Jerusalem Municipality pursuant to an agreement dated December 2017.Banking Services to Settlement Local and Regional CouncilsDiscount Bank provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank and the Syrian Golan. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Discount Bank, Mercantile Discount and Municipal Bank provide loans, credit facilities and various banking services for over 200 settlements in the occupied West Bank and the Syrian Golan.These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), the Megilot Dead Sea Regional Council (consisting of 8 settlements in the northern Dead Sea area), the Mateh Binyamin Regional Council (consisting of 52 settlements), the Shomron Regional Council (consisting of 33 settlements), and the settlements of Alfei Menashe, Ariel, Beit Aryeh-Ofarim, Beit El, Beitar Ilit, Elkana, Emanuel, Givat Ze'ev, Gush Etzion, Har Adar, Karnei Shomron, Kdumim, Kiryat Arba, Ma'ale Adumim, Ma'ale Efraim, Modiin Ilit, Oranit, and Sha’ar Shomron in the occupied West Bank. In addition, the bank has provided such services to the Golan Regional Council,&amp;nbsp;consisting of&amp;nbsp;33 settlements in the occupied Syrian Golan, and the settlement of Katzrin in the occupied Syrian Golan.&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;The Gush Etzion Regional Council consists of 24 settlements in the occupied West Bank.&amp;nbsp;As of April 2026, Israel Discount Bank, Mercantile Discount and Municipal Bank had a total of 12 active pledge agreements with the Gush Etzion Regional Council in the occupied West Bank.&amp;nbsp;In September 2024, Discount Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 17 years (ends 2041) for a loan in the principal amount of NIS 8,000,000. The bank holds a first-degree lien on the council’s rights to all current and future revenues.&amp;nbsp;In July 2023, Mercantile Discount signed a pledge agreement with the Gush Etzion Regional Council for a period of 17 years (ends 2040) for a loan of NIS 13,500,00. The bank holds the council’s current and future revenue as collateral.&amp;nbsp;In May 2022, Israel Discount Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 45 years (ends&amp;nbsp;2067), for which the bank holds the council’s rights to all its current and future revenue as collateral.In February 2021, Mercantile Discount signed a pledge agreement with the Gush Etzion Regional Council for a period of 13 years (ends 2034) for a loan of NIS 7,900,000. The bank holds the council’s current and future revenue as collateral.&amp;nbsp;Har Hevron Regional CouncilThe Har Hevron Regional Council consists of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area in the occupied West Bank.As of April 2026, Israel Discount and Mercantile Discount Bank&amp;nbsp;have 14 active pledge agreements with the Har Hevron Regional Council in the occupied West Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in&amp;nbsp;May 2025, the council approved taking out a NIS 9.3 million loan from Mercantile Bank for 15 years, approved by the bank. In 2024 and 2025, Discount and Mercantile provided the council with a total of NIS 4,800,000 in credit facilities.&amp;nbsp;In October 2025, Discount Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 17 years (ends 2042) for a loan of NIS 5,565,000. The bank holds as collateral the council’s rights to all its current and future revenues.In July 2025, Discount Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 17 years (ends 2042) for a loan of NIS 3,752,000. The bank holds the council’s rights to all its current and future revenues as collateral.In August 2024, Discount Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 15 years (ends 2039). The bank holds as collateral the council’s rights to all revenues, excluding water and sewage revenues, arising from assets located within its jurisdiction.According to the council’s meeting protocols,&amp;nbsp;in 2024, Discount Bank provided the council with a NIS 750,000 loan.&amp;nbsp;In 2023, the bank provided the council with a NIS 2,700,000 credit facility from Mercantile Bank and a NIS 1,750,000 credit facility from Discount Bank. In September 2023, the council approved a NIS 2,241,278 loan from Mercantile Bank for 15 years. Also in 2023, the council maintained 4 bank accounts in Mercantile Bank for 4 schools located in the settlements of Susya, Atniel, and Sansana, which are under its jurisdiction.In 2022, the bank provided the council with a NIS 1,980,000 credit facility from Mercantile Bank and a NIS 1,750,000 credit facility from Discount Bank.Jordan Valley Regional Council&amp;nbsp;The Jordan Valley Regional Council (also known as Bik'at HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;As of April 2026, Israel Discount, Mercantile Discount and Municipal Bank had 2 active pledge agreements with the Jordan Valley Regional Council.&amp;nbsp;In August 2022, the bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 10 years (ends 2032) for a loan in principal amount of NIS 2,123,544. The bank holds as collateral a first-degree lien on the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;In May 2022, the bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 12 years (ends 2034) for a loan in principal amount of NIS 10 million. The bank holds as collateral a first-degree lien on the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;Megilot Dead Sea Regional Council&amp;nbsp;The Megilot Dead Sea Regional Council consists of 8 settlements in the northern Dead Sea area in the occupied West Bank.&amp;nbsp;As of April 2026, Mercantile Discount has 3 active pledge agreements with the Megilot Dead Sea Regional Council in the occupied West Bank.&amp;nbsp;In August 2018, Mercantile Discount signed 3 pledge agreements with the Megilot Dead Sea Regional Council for a period of 35 years (ends 2053), for three loans of NIS 1,414,114, NIS 362,647, and NIS 1,978,687. The bank holds the council’s rights to its current and future revenue and property as collateral.Mateh Binyamin Regional Council&amp;nbsp;The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.As of April 2026, Israel Discount, Mercantile Discount and Municipal Bank had 6 active pledge agreements with the Mateh Binyamin Regional Council in the occupied West Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in 2024 and 2025, Discount Bank provided the council with a NIS 20 million credit facility.&amp;nbsp;In August 2018, Israel Discount signed a pledge agreement with the Mateh Binyamin Regional Council for a period of 25 years (ends 2043) for a loan of NIS 130 million. The bank holds the council’s rights to all its current and future revenue and property as collateral.&amp;nbsp;Shomron Regional Council&amp;nbsp;The Shomron Regional Council consists of 33 settlements&amp;nbsp;in the central occupied West Bank.As of April 2026, Israel Discount and Mercantile Discount had 8 active pledge agreements with the Shomron Regional Council in the occupied West Bank.In February 2026, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 17 years (ends 2043) for a loan of NIS 750,000. The bank holds a first-degree lien on all the council’s current and future revenues.&amp;nbsp;In December 2025, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 15 years (ends 2040) for a loan of NIS 3 million. The bank holds as collateral a first-degree lien on all the council’s current and future revenues.&amp;nbsp;In July 2025, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 17 years (ends 2042) for a loan of NIS 2 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In November 2024, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 17 years (ends 2041) for a loan of NIS 9,300,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In July 2024, Mercantile Bank signed 2 pledge agreements (ending 2041) with the Shomron Regional Council for two loans in the amounts of NIS 1 million and NIS 3 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.&amp;nbsp;Alfei MenasheAs of April 2026, Israel Discount and Municipal Bank had 2 active pledge agreements with the Alfei Menashe Local Council in the occupied West Bank.In November 2025, Mercantile Bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 7 years (ends 2032) for a loan of NIS 1,445,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In November 2020, Mercantile Discount signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2119) for a loan of NIS 3.5 million. The bank holds as collateral the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;In October 2020, Mercantile Discount signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2119) for a loan of NIS 2,021,000. The bank holds as collateral the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;ArielAs of April 2026, Mercantile Discount had 4 active pledge agreements with the Ariel Municipality in the occupied West Bank.In December 2025, Mercantile Bank signed a pledge agreement with the Ariel Municipality for a period of 17 years (ends 2042) for a loan in the principal amount of NIS 4 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In February 2025, Mercantile signed 2 pledge agreements for a period of 17 years (ending 2042) with the Ariel Municipality for two loans in the principal amounts of NIS 2,496,802 and NIS 6,768,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In June 2022, Mercantile Discount signed a pledge agreement with the Ariel Municipality for a period of 10 years (ends 2032) for a loan of NIS 3,877,679. The bank holds the council’s rights to all its current and future revenues as collateral.According to the Municipality’s&amp;nbsp;meeting protocols, in&amp;nbsp;2020, Mercantile Discount granted the Municipality with a NIS 3&amp;nbsp;million loan for 15 years for the construction of a country club in the settlement.&amp;nbsp;Beit El&amp;nbsp;As of April 2026, Mercantile Discount had 5 active pledge agreements with the Beit El Local Council in the occupied West Bank.&amp;nbsp;In April 2025, Mercantile Discount Bank signed a pledge agreement with the Beit El Local Council for a period of 13 years (ends 2038) for a loan in the principal amount of NIS 22,500,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In May 2022, Mercantile Discount Bank signed a pledge agreement with the Beit El Local Council for a period of 17 years (ends 2039) for a loan in the principal amount of NIS 3 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.&amp;nbsp;Beit Aryeh-Ofarim&amp;nbsp;As of April 2026, Mercantile Discount had 14 active pledge agreements with the Beit Aryeh Local Council in the occupied West Bank.&amp;nbsp;According to the council’s meeting protocols, in February 2025, the council approved increasing the short-term credit limit provided to it by Mercantile Discount from NIS 3,000,000 to 9% of the council's budget for the period between January and June 2025.&amp;nbsp;In November 2024, the council approved a permit to receive credit for a NIS 3,000,000 loan for 2025 from Mercantile Discount. According to the council's protocols, Mercantile Bank is the main bank through which the council requests a line of credit.&amp;nbsp;In 2024, Mercantile Discount provided the council with NIS 2.5 million credit loans. In 2023, Mercantile Discount provided the council with NIS 2.5 million credit loans. Between July and December 2022, Mercantile Discount provided the council with NIS 2 million credit loans.In December 2023, Mercantile Bank signed a pledge agreement with the&amp;nbsp;Beit Aryeh Local Council for a period of 99 years (ends 2122).&amp;nbsp;The bank holds a first-degree mortgage on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind up to the amount of the secured amounts defined in the mortgage deed.In July 2023, Mercantile Bank signed 2 pledge agreements with the Beit Aryeh Local Council for a period of 99 years and 17 years respectively, for two loans in the principal amount of NIS 2,500,000 and NIS 300,000. The bank holds a first-degree lien on the council’s rights to all current and future revenues.&amp;nbsp;The bank holds a first-degree lien on the council’s rights to all current and future revenues.In June 2023, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 750,000. The bank holds the council’s rights to all its current and future revenues as collateral.In April 2023, Mercantile Bank signed a pledge agreement with the Beit Aryeh Local Council for a period of 17 years (ends 2040) for a loan in the principal amount of NIS 700,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In March 2023, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 8 years (ends 2031) for a loan of NIS 2,036,549. The bank holds the council’s rights to all its current and future revenues as collateral.In January 2023, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2122) for a loan of NIS 750,000. The bank holds the council’s rights to all its current and future revenues as collateral.In May 2022, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 500,000. The bank holds the council’s rights to all its current and future revenues as collateral.In April 2022, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 7,900,000. The bank holds the council’s rights to all its current and future revenues as collateral.In January 2022, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 890,000. The bank holds the council’s rights to all its current and future revenues as collateral.Beitar IlitAs of April 2026, Mercantile Discount had 4 active pledge agreements with the Beitar Ilit Municipality in the occupied West Bank.In August 2024, Mercantile Bank signed a&amp;nbsp;pledge&amp;nbsp;agreement with the Beitar Ilit Municipality for a period of 45 years (ends 2069). The bank holds all rights to receive funds due in respect of the CompuSafe device (cash storage, management and deposit system) located in the municipality building, including all property rights, ownership rights, possession rights, and any other rights.&amp;nbsp;In August 2015, Mercantile Discount signed a pledge agreement with the Beitar Ilit Municipality for a period of 20 years (ends 2035), for which the bank holds as collateral the council’s rights to current and future funds from the Israel Police in respect of a rental agreement.In November 2010, Mercantile Discount signed a pledge agreement with the Beitar Ilit Municipality for a period of 99 years (ends&amp;nbsp;2109), for which the bank holds as collateral the council’s rights for funds from Isracard Ltd., the Ministry of Education, the Ministry of the Interior and the municipality's own receipts.ElkanaAs of April 2026, Mercantile Discount and Municipal Bank had 5 active pledge agreements with the Elkana Local Council in the occupied West Bank.&amp;nbsp;In February 2024, Mercantile Bank signed a pledge agreement with the&amp;nbsp;Elkana Local Council for a period of 99 years (ends 2123).&amp;nbsp;The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind&amp;nbsp;up to the amount of the secured amounts defined in the mortgage deed.&amp;nbsp;According to the council’s meeting protocols, in 2024, Mercantile Discount provided the council approved a NIS 1 million loan for 2024. In March 2023, the council decided to open an account at the Mercantile Discount and work with the bank in all areas of operation as well as receive banking services according to the council's needs.In December 2022, Mercantile Bank signed a pledge agreement with the Elkana Local Council for a period of 10 years (ends 2032) for a loan of NIS 2,099,330. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.EmanuelAs of April 2026, Mercantile Discount and Municipal Bank had 3 active pledge agreements with the Emanuel Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;In September 2023, Mercantile Discount signed a pledge agreement with the Emanuel Local Council for a period of 10 years (ends 2033) for a loan of NIS 1,573,934. The bank holds the council’s rights to all its current and future revenues as collateral.In September 2019, Municipal Bank signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2118) for a loan in the principal amount of NIS 1 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.&amp;nbsp;Givat Ze'evAs of April 2026, Mercantile Discount had 2 active pledge agreements with the Givat Ze’ev Local Council in the occupied West Bank.In February 2010, Mercantile Discount signed 2 pledge agreements with the Givat Ze’ev Local Council (ending 2030), for which the bank holds as collateral all the council’s rights for current and future funds from the Ministry of Interior, and all the council’s rights for current and future funds from&amp;nbsp;Israelcard Ltd. and Israel Credit Cards Ltd.&amp;nbsp;According to the council’s meeting protocols, in June 2022, the council opened a bank account at Mercantile Bank.In February 2010, Mercantile Discount signed a pledge agreement with the Givat Ze’ev Local Council for a period of 20 years (ends&amp;nbsp;2030), for which the bank holds as collateral all the council’s rights for current and future funds from the Ministry of Education.&amp;nbsp;Har AdarAs of April 2026, Mercantile Discount Bank had 5 active pledge agreements with the Har Adar Local Council in the occupied West Bank.In February 2026, Mercantile Bank signed a pledge agreement with the Har Adar Local Council for a period of 12 years (ends 2038) for a loan in the principal amount of NIS 1 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In April 2024, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 12 years (ends 2036) for a loan of NIS 2,100,000. The bank holds the council’s rights to all its current and future revenues as collateral.In December 2023, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 99 years (ends&amp;nbsp;2122), for which the bank holds as collateral the council’s current and future revenue as collateral.According to the council’s meeting protocols, in October 2023, Mercantile Bank provided the council with a NIS 3,265,000 loan for 10 years.In August 2022, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 7 years (ends 2029) for a loan of NIS 400,000. The bank holds the council’s rights to all its current and future revenues as collateral.In April 2022, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 12 years (ends 2034) for a loan of NIS 1,610,000. The bank holds the council’s rights to all its current and future revenues as collateral.Karnei Shomron&amp;nbsp;As of April 2026, Mercantile Discount and Municipal Bank had 6 active pledge agreements with the Karnei Shomron Local Council in the occupied West Bank.&amp;nbsp;In 2024, the council maintained an account at Mercantile Bank.&amp;nbsp;In January 2024, Mercantile Discount signed a pledge agreement with the Karnei Shomron Local Council for a period of 4 years (ends 2028) for a loan of NIS 550,000. The bank holds the council’s rights to all its current and future revenues as collateral.In July 2023, Mercantile Discount signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2122) for a loan of NIS 2,825,000. The bank holds the council’s rights to all its current and future revenues as collateral.In June 2022, Mercantile Discount signed a pledge agreement with the Karnei Shomron Local Council for a period of 11 years (ends 2033) for a loan of NIS 2,025,561. The bank holds the council’s rights to all its current and future revenues as collateral.Kdumim&amp;nbsp;As of April 2026, Mercantile Discount and Municipal Bank had 5 active pledge agreements with the Kdumim Local Council in the occupied West Bank.As of July 2024, Mercantile Discount has 3 active pledge agreements with the Kedumim Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;In March 2023, Mercantile Discount signed a pledge agreement with the Kedumim Local Council for a period of 10 years (ends 2033) for a loan of NIS 2,095,951. The bank holds the council’s rights to all its current and future revenues as collateral.In August 2022, Mercantile Discount signed a pledge agreement with the Kedumim Local Council for a period of 12 years (ends 2034) for a NIS 6,200,000 loan. The bank holds the council’s rights to all its current and future revenues as collateral. According to the council’s meeting protocols, the loan was approved by the council in May 2022.&amp;nbsp;In April 2022, Mercantile Discount signed a pledge agreement with the Kedumim Local Council for a period of 10 years (ends 2032) for a loan of NIS 1,100,000. The bank holds the council’s rights to all its current and future revenues as collateral.Kiryat ArbaAs of April 2026, Mercantile Discount had 4 active pledge agreements with the Kiryat Arba Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;According to the Local Council’s meeting protocols, in 2025, Mercantile Bank provided the council with a NIS 2 credit facility. In December 2025, the council approved a NIS 2 million credit facility with Mercantile Bank for 2026.&amp;nbsp;As of April 2025, the Council had 3 outstanding loans from Mercantile Bank in the amounts of NIS 2,000,000, NIS 800,000, and NIS 1,850,000. &amp;nbsp;In February 2022, Mercantile Discount signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2121) for a NIS 1,850,000 loan. The bank holds the council’s rights </t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements</t>
   </si>
   <si>
-    <t>Finance</t>
-[...4 lines deleted...]
-  <si>
     <t>East Jerusalem, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Efco Equipment</t>
   </si>
   <si>
-    <t>Private</t>
-[...1 lines deleted...]
-  <si>
     <t>A private Israeli importer of mechanical equipment for infrastructure, earthwork, handling, logistics, industry, construction, agriculture and ecology.&amp;nbsp;The company is the exclusive representative in Israel for the brands&amp;nbsp;Hyundai Construction Equipment, Hyundai Forklift, CROWN, GOMACO, Kennametal, Marini, MST, STAX, Generators, Terex, Vermeer, and BOMAG. &amp;nbsp;Efco’s parent company, Colmobil, provides&amp;nbsp;vehicles and maintenance services to the Israeli military and the Israeli Police. For more, see the Colmobil’s full profile. &amp;nbsp;Hyundai Machinery for the Israeli Military&amp;nbsp;Efco is the exclusive Israeli representative of&amp;nbsp;HD Hyundai construction equipment, which has been widely used by the Israeli military and Israeli authorities in the demolition of Palestinian homes and infrastructure in the occupied West Bank, East Jerusalem, and Gaza. Additionally, the company's equipment has been documented in the construction of settlements, the Separation Wall, and checkpoints in the occupied West Bank.Gaza &amp;nbsp;Genocide&amp;nbsp;Hyundai excavators have also been widely used by the Israeli military for extensive demolitions inside the Gaza Strip following its ground invasion in October 2023. Hyundai excavators were documented as being used for demolitions in Gaza by the Israeli military Unit 2640, also known as Uriah Force, operating under the Gaza Division. In April 2025, Hyundai excavators were documented in demolitions by the unit in Rafah. Since May 2024, Israel has carried out extensive destruction in the city of Rafah, with almost complete erasure of most of its homes, shops, streets, factories, healthcare facilities, and electricity and water systems. In a video posted in January 2025 by soldiers serving in the unit, Hyundai excavators were documented in massive demolitions carried out inside the Gaza Strip.House DemolitionsHD Hyundai heavy machinery has been widely used for demolitions of Palestinian houses and agricultural and water structures carried out by the Israeli military and Israeli authorities in the occupied West Bank and occupied East Jerusalem, in many cases resulting in the forced displacement of Palestinians from these areas.&amp;nbsp;Settlement Construction&amp;nbsp;Hyundai excavators have been documented in construction works on occupied land in the occupied West Bank and East Jerusalem. On January 31, 2024, Hyundai machinery was documented in construction work near the settlement of Shim’a in the occupied West Bank.Previously, Hyundai machinery was documented in construction works in the settlements of Ariel, Ofra, Halamish and Barkan in the occupied West Bank, and in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem.For more on HD Hyundai see the company’s full profile. &amp;nbsp;Services to the Israel Police&amp;nbsp;In January 2024, the company was awarded a tender from the Isreal Police for the procurement and maintenance of backhoe-type construction equipment for a period of two years with an option for an additional two years. &amp;nbsp;Construction on Occupied Land&amp;nbsp;In February 2017, mechanical engineering equipment imported by Efco Equipment was documented at the construction site of the Nabi Elias Bypass Road, a settler road being built near the Palestinian village of Nabi Elias in the occupied West Bank.For more on the Nabi Elias Bypass Road project, see Who Profits’ report: Roads and Infrastructure: Nabi Elyas Bypass Road (Highway 55).&amp;nbsp;</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Heavy Machinery</t>
   </si>
   <si>
     <t>$50M-$100M</t>
   </si>
   <si>
     <t xml:space="preserve">Palantir Technologies </t>
   </si>
   <si>
-    <t>NASDAQ</t>
-[...1 lines deleted...]
-  <si>
     <t>Palantir Technologies Inc. is an American publicly traded company that specializes in big data analytics. The company develops applications for machine-assisted data mining and analysis, and provides analysis, tools and systems of artificial intelligence to armies and security bodies around the world.&amp;nbsp;The company provides AI-powered data analytics and targeting tools for battlefield information management to support military operations, including data operating and management systems, forensic analysis and predictive tools, intelligence surveillance systems, and artificial intelligence-based decision-making systems capable of suggesting combat moves.Palantir provides the Israeli military with advanced artificial intelligence technologies and services and works with the Israeli defense establishment and security sector.&amp;nbsp;In January 2024, amid unprecedented Israeli attacks in Gaza, Palantir entered into a strategic partnership with the Israeli Ministry of Defense to provide advanced AI-driven technology and services for war-related missions to bolster the capabilities of the Israeli military through rapid data analysis, battlefield decision-making, and targeting to produce analyses of enemy targets and propose battle plans.&amp;nbsp;The agreement, estimated to be worth tens of millions of USD to the company, came following a meeting between the company’s executives and Israeli Ministry of Defense officials.In November 2025, American and German military personnel were documented in front of a screen displaying Palantir software at the Civil-Military Coordination Center in the city of Kiryat Gat. The Civil-Military Coordination Center (CMMC) was established in October 2025 in Kiryat Gat, about 20 km north of the Gaza Strip, by US Central Command to support the US plan to deploy an international force in Gaza.</t>
   </si>
   <si>
-    <t>Specialized Equipment and Services</t>
-[...1 lines deleted...]
-  <si>
     <t>Military, Security and Surveillance, Technology and Hi-tech</t>
   </si>
   <si>
-    <t>$5B-$10B</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">Amazon </t>
   </si>
   <si>
     <t>Amazon.com, Inc. is an American multinational technology company engaged in e-commerce, cloud computing, online advertising, digital streaming, and artificial intelligence.&amp;nbsp;As of 2026, Amazon is the world's second-largest public company by revenue. The company owns the organic grocery chain Whole Foods Market, the footwear and apparel retailer Zappos, the robotics company Kiva Systems, the online pharmacy PillPack, the live video broadcasts company Twitch, and film and television content producer and distributor, MGM Holdings Inc.&amp;nbsp;Through its cloud computing and e-commerce businesses, Amazon provides services to the Israeli military, the Israeli Ministry of Defense, and Israeli settlements in the occupied West Bank.&amp;nbsp;Amazon's cloud computing division, Amazon Web Services (AWS), is a main provider of comprehensive cloud infrastructure and services to the Israeli government, including to the Israeli Ministry of Defense, the Israeli military, the Israel Police, and Israel Prison Service. The company has provided the Israeli military with computing services and artificial intelligence (AI) tools used for operational capabilities and mass surveillance during the genocide in Gaza.&amp;nbsp;Nimbus Project&amp;nbsp;In 2021, Amazon Web Services (AWS), along with Google Cloud, was awarded the Israeli government's large-scale Nimbus cloud tender, designed to provide comprehensive cloud services, including cloud infrastructure, artificial intelligence, machine learning, and data storage, to the Israeli government and defense establishment, including the Israeli military. The project includes the formation of infrastructure for the digital transfer of vast quantities of data belonging to Israeli government agencies, the military, and security services onto the companies’ cloud servers.&amp;nbsp;The contract, valid from May 2021 to May 2028 with an option to extend for an additional 132 months, contains the establishment of local cloud sites in Israel with an initial investment estimated at NIS 4 billion, including the purchase and establishment of cloud infrastructure, the formulation of government policy for integration and the transition to the cloud, and the implementation of control and optimization of cloud activity.&amp;nbsp;In August 2023, Amazon began operating its first local cloud region in Israel. The regional cloud site allows Israeli government ministries and security agencies to use company servers and services, with data processed and stored in a customized, secure local cloud data center within the borders of the State of Israel, subject to Israeli law, instead of cloud services provided by data centers abroad.&amp;nbsp;According to Amazon, the construction and operation of its Israeli cloud region, with a planned investment of approximately USD 7.2 billion, is estimated to add USD 13.9 billion to Israel's GDP by 2037.Services to the Israeli Military&amp;nbsp;Amazon has provided the Israeli military with computing services and artificial intelligence (AI) tools to upgrade the military’s operational capabilities in Gaza during the genocide. In addition, the company provided cloud storage services that were used for mass surveillance of Palestinians in Gaza, and for targeting airstrikes in Gaza during the Genocide.&amp;nbsp;Amazon provides cloud infrastructure for the Digital and Information Technologies Division at the Ministry of Defense, which is responsible for the development and maintenance of information systems, cyber protection, data management, and technological innovation of all the Ministry’s core systems, integrating advanced artificial intelligence solutions.&amp;nbsp;Gaza Genocide&amp;nbsp;Since October 2023, AWS has provided the military with artificial intelligence capabilities and services on an unprecedented scale. In addition, the company provided storage services for information collected from mass surveillance of Gaza residents, which was stored on the company's servers and was used to confirm several airstrikes carried out in Gaza during the genocide.&amp;nbsp;Amazon provides cloud services for a system operated by the Israeli military Intelligence Directorate that resides in Amazon's public cloud. Intelligence officials who served in Gaza during the genocide testified that AWS provides the Intelligence Directorate with a server farm, where information is stored that helps the military in its operation in Gaza. The system provided unlimited storage for data used in operational activities. The system has been in use by the military since at least the end of 2022, and the information stored in it has been used in several cases in the Israeli Air Force's attacks on Gaza, including airstrikes in which civilians were killed.&amp;nbsp;Cloud Services&amp;nbsp;for Israeli Weapon Manufacturers&amp;nbsp;Under the Nimbus tender, AWS is to provide cloud services to the Israeli state-owned weapons manufacturers Rafael Advanced Defense Systems, Israel Aerospace Industries, and its subsidiary Elta, all of which provide weapon systems to the Israeli military, including weapon systems that have been widely used in Gaza, such as the Merkava Mark 4 tanks. In June 2023, Rafael's unclassified information environments migrated to AWS infrastructure.Collaborations with Military Units&amp;nbsp;In January 2026, Amazon hosted a conference at the AWS offices in Tel Aviv with the Commander of the Israeli military Central Intelligence Agency in the Staff Division and technology professionals on the subject of permanent service and integrating professional knowledge from the civilian world into defense work.&amp;nbsp;In 2019, the company hosted the launch of the new senior club of the MAMARAM Alumni Association at its Israeli offices. The MAMARAM unit, an acronym for the Center of Computing and Information Systems, is the central computing system unit of the Israeli military, providing data processing services for all military arms and responsible for the military's operational cloud platform.&amp;nbsp;In March 2025, Amazon hosted a lecture at its offices in Tel Aviv for high school students studying in a preparatory course for the MAMARAM&amp;nbsp;unit.&amp;nbsp;Services to Settlements&amp;nbsp;Amazon’s online stores sell products originating from settlements in the occupied West Bank and provide delivery services to settlement residents.Amazon's online retail platform sells products from the Achdut-Achva company, based in the Ariel West Industrial Zone in the settlement of Ariel in the occupied West Bank.&amp;nbsp;In November 2019, a few weeks after Amazon launched its operations in Israel, the company began offering free shipping to residents of Israeli settlements in the occupied West Bank, while Palestinian residents were charged a fee.</t>
   </si>
   <si>
     <t>Services to the Settlements, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>$500B-$1T</t>
   </si>
   <si>
     <t>Gaza, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Google LLC (Alphabet Inc.)  </t>
   </si>
   <si>
     <t>Google LLC is an American multinational technology corporation focused on information technology, online advertising, search engine technology, email, cloud computing, software, quantum computing, e-commerce, consumer electronics, and artificial intelligence (AI).&amp;nbsp;Google is fully owned by Alphabet Inc., which was formed in 2015 as a corporate restructuring of Google, and operates as a holding company that fully owns Google.&amp;nbsp;Google products include Android and Chrome operating systems, Gemini&amp;nbsp;AI model, Gmail, Google Calendar, Google Docs, Google Maps, Google Photos, Google Play, Pixel, Google Search, YouTube, and Google Cloud products, including Google Cloud Platform and Google Workspace.&amp;nbsp;Google’s cloud computing division, Google Cloud, is a main provider of comprehensive cloud infrastructure and services to the Israeli government, including to the Israeli Ministry of Defense, the Israeli military, the Israel Police, and Israel Prison Service. The company provides the Israeli military with cloud computing services and advanced artificial intelligence (AI) tools that have been used for operational capabilities during the genocide in Gaza.&amp;nbsp;Nimbus Project&amp;nbsp;In 2021, Google Cloud, along with Amazon Web Services (AWS), was awarded the Israeli government's large-scale Nimbus cloud tender, designed to provide comprehensive cloud services, including cloud infrastructure, artificial intelligence, machine learning, and data storage, to the Israeli government and defense establishment, including the Israeli military. The project includes the formation of infrastructure for the digital transfer of vast quantities of data belonging to Israeli government agencies, the military, and security services onto the companies’ cloud servers.&amp;nbsp;Through its cloud platform, Google provides the Israeli Ministry of Defense with mass surveillance capabilities and machine learning and artificial intelligence tools, including facial recognition technology, automatic image classification, object tracking, and sentiment analysis that is used to assess the emotional content of images, speech, and writing.&amp;nbsp;The contract, valid from May 2021 to May 2028 with an option to extend for an additional 132 months, contains the establishment of local cloud sites in Israel with an initial investment estimated at NIS 4 billion, including the purchase and establishment of cloud infrastructure, the formulation of government policy for integration and the transition to the cloud, and the implementation of control and optimization of cloud activity.&amp;nbsp;The project allows Israeli government ministries and security agencies to use the companies' servers and services in customized, secure local cloud data centers within Israeli borders that are under Israeli law, instead of cloud services provided by Google data centers abroad.In January 2026, the Israeli government announced the implementation of Google Workspace cloud computing services in all government ministries as part of the Nimbus project. The system will be used by government offices and units as the central tool for managing emails, documents, calendars, meetings and organizational communications, and allow state employees to use advanced artificial intelligence tools as part of the joint activity between Google and the government.In February 2024, amid the genocide in Gaza, the head of Israel's National Cyber Directorate said that "because of the Nimbus public cloud, phenomenal things are happening in battle."&amp;nbsp;In October 2022, Google began operating its first local cloud region in Israel. The local cloud site allows Israeli government ministries and security agencies to use company servers and services, with data processed and stored within the borders of the State of Israel under strict information security guidelines and under the guidance of relevant government authorities. According to Google, its Israeli cloud region is estimated to add USD 7.6 billion to Israel's GDP between 2022 and 2030.Cloud Services to Israeli Weapon Manufacturers&amp;nbsp;Under the Nimbus tender, Google is to provide cloud services to the Israeli state-owned weapons manufacturers Rafael Advanced Defense Systems, Israel Aerospace Industries, and Elta, all of which provide weapon systems to the Israeli military, including weapon systems that have been widely used in&amp;nbsp;Gaza, such as the Merkava Mark 4 tanks.&amp;nbsp;Services to the Israeli Ministry of Defense&amp;nbsp;Google provides artificial intelligence (AI) technology, cloud computing services and language models development to the Israeli Ministry of Defense (IMOD) and the Israeli military, including the Israeli Civil Administration (ICA) in the occupied West Bank. The company provided the Israeli military with advanced AI tools and cloud computing services during the Gaza genocide.Google provides cloud infrastructure for the Digital and Information Technologies Division at the Ministry of Defense, which is responsible for the development and maintenance of information systems, cyber protection, data management, and technological innovation of all of the Ministry’s core systems, integrating advanced artificial intelligence solutions.Google has previously provided the IMOD's Directorate of Defense Research &amp;amp; Development with development services for large language models adapted to Hebrew and Arabic.&amp;nbsp;Gaza GenocideGoogle provides the Israeli Ministry of Defense with cloud computing services and computing infrastructure, which allow the ministry to store and process data and access AI services. Since October 2023, Google Cloud has provided Israeli military units with AI technology and services that are used for operational capabilities on an unprecedented scale.&amp;nbsp;In August 2025, a former Google employee filed a complaint with the U.S. Securities and Exchange Commission (SEC) alleging that Google’s Gemini artificial intelligence technology was used by an Israeli military contractor. According to documents included in the complaint, in 2024, amid the Gaza genocide, Google assisted an Israeli military contractor analyze drone video footage of the Gaza Strip, violating the company's policy prohibiting the use of artificial intelligence to assist in combat or surveillance. Google's cloud division staff provided technical support and conducted internal tests to make Gemini's technology more accurate for the military in response to a request from an official Israeli military email address to help analyze aerial photographs to identify complex objects, including armored vehicles and drones.&amp;nbsp;Services to the Israeli Civil Administration in the West Bank&amp;nbsp;Google's app platform, Google Play (Play Store), hosts the Israeli military's “al Munasseq” application, operated by the Israeli Civil Administration (ICA) in the occupied West Bank to manage the issuance of movement and work permits for Palestinians in the occupied West Bank and Gaza under Israel's permit regime. The app requires Palestinian residents to provide the Israeli military with their personal information such as name, ID, and phone number, and to give access to their phone’s IP address, device ID, operating system ID, browser ID, geolocation information, access to the camera and to files stored on the mobile device, consent to the extraction and storage of the data by the Israeli military, and of sharing the information with third parties such as other Israeli government and security authorities. For more on the app, see the Microsoft company profile.&amp;nbsp;Israel's Government Digital Media CampaignIn August 2025, amid widespread famine in Gaza following a long Israeli blockade on the entry of humanitarian aid into the Gaza Strip, YouTube published a promoted video funded by the Israeli Foreign Ministry claiming that there is food in Gaza and there is no hunger crisis, as part of a sponsored campaign by the Israeli government on YouTube, which is owned by Google. In June 2025, Google was contracted by Israel Government Advertising Agency, with exemption from tender, as part of a contract with digital media providers for "international awareness campaigns" for a total of NIS 150 million. The contract included services from June 2025 to the end of December 2025 from Google's marketing platform, Google DV (Display &amp;amp; Video) 360, for NIS 90 million, and Google's online video sharing platform, YouTube, for NIS 60 million.&amp;nbsp;</t>
   </si>
   <si>
-    <t>Specialized Equipment and Services, The Wall and Checkpoints</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">Caterpillar </t>
   </si>
   <si>
-    <t>NYSE</t>
-[...1 lines deleted...]
-  <si>
     <t>Caterpillar Inc., also known as CAT, is a U.S.-based multinational manufacturer and provider of civil and military engineering machinery. Caterpillar is the world’s largest manufacturer of construction and mining equipment, natural gas engines, industrial gas turbines and diesel-electric locomotives.&amp;nbsp;The company operates in three primary segments: Construction Industries, Resource Industries and Energy &amp;amp; Transportation, and provides financing and related services through its Financial Products segment.The company sells its products under the brands Caterpillar, CAT, EMD, FG Wilson, MWM, Perkins, Progress Rail, SEM and Solar Turbines.&amp;nbsp;Caterpillar in Service of the Israeli MilitaryCaterpillar is a long-standing supplier of the Israeli military and provides it with a variety of heavy engineering machinery, including the D9 bulldozers models D9R, D9N, D9L and D9T, different wheel loaders, armored excavators, and mini loaders.Caterpillar machinery is widely used by Israeli military forces against Palestinians in the occupied Palestinian territory. Caterpillar machinery is used in military operations, house demolitions, construction of military infrastructure and has been used as crowd control weapon against Palestinian demonstrators. Caterpillar equipment has been used in the construction of settlements and settlement infrastructure as well as the construction of the Separation Wall in the occupied West Bank and the Israeli barrier surrounding the besieged Gaza Strip. Retrofitted Caterpillar D9 bulldozers are extensively used by the Israeli military in its military invasions and arrest actions in the occupied West Bank.&amp;nbsp; &amp;nbsp;During the ongoing Genocide in Gaza, Caterpillar D9 bulldozers were widely used by the Israeli military inside the occupied Gaza Strip, including in leading the military ground invasion of Gaza in October 2023, in the construction of military roads and infrastructure, in the mass destruction of Palestinian roads, buildings, property, and infrastructure, and in attacks on civilians inside.Caterpillar D9 bulldozers were extensively used by the Israeli military in previous offensives on Gaza in 2021, 2014, 2009, and 2008; in the Israeli military invasion of Palestinian cities in the occupied West Bank in 2024 and in 2002 (the largest military operation carried out in the occupied West Bank since 1967); and in the Israeli invasions of Lebanon in 2006 and 2024. Caterpillar machinery has also been used by the Israeli military in the occupied Syrian Golan in 2024.Deliveries&amp;nbsp;In July 2025, a shipment of dozens of Caterpillar D9 bulldozers was delivered to Israel from the United States. The bulldozers, destined for the Israeli military Ground Forces, were transferred to a military logistics center for the installation of armors. The bulldozers will be fitted for the military and some will be converted to autonomous use. The shipment was released by the U.S government after it was reported in November 2024 that Israel had purchased 134 D9 bulldozers that were awaiting an export permit from the U.S State Department.&amp;nbsp;In February 2025, the U.S Secretary of State approved a Foreign Military Sale to the Government of Israel of Caterpillar D9 bulldozers and related equipment for an estimated cost of USD 295 million. The sale included D9R and D9T Caterpillar bulldozers, spare and repair parts, technical and logistics support services, storage, and related logistics, with deliveries expected to begin in 2027.In 2017, the Israeli military purchased dozens of Caterpillar heavy engineering vehicles in a huge deal valued at tens of millions of NIS between the military and Caterpillar, funded by US foreign aid.The retrofit of Caterpillar vehicles used by the Israeli military includes the installation of autonomous systems, gunner positions and a bulletproof driver cabin to enable combat use. Adaptation works have been carried out by Caterpillar's Israeli importer, Zoko Enterprises, and Israeli state-owned weapon manufacturer, Israeli Aerospace Industries (IAI).&amp;nbsp;In 2019, the Israeli Ministry of Defense (IMOD) selected&amp;nbsp;Elbit Systems’&amp;nbsp;“Iron Fist” (Porcupine Arrow) autonomous active defense system to be installed on the military’s Caterpillar D9 bulldozers.&amp;nbsp;Caterpillar D9 BulldozersThe most widely known heavy engineering machine used by the Israeli military is the Caterpillar D9 armored bulldozer.&amp;nbsp;The D9 bulldozers have been in the Israeli military’s service since the 1960s and have been retrofitted since the 1980s. Since 2000, the D9s have been used regularly in almost every military activity. D9s have been extensively used in the Israeli military attacks on Gaza and in operational tasks such as large-scale demolitions, land-clearing missions and arrest operations across the occupied Palestinian territory.&amp;nbsp;The Israeli military Engineering Corps owns and operates hundreds of Caterpillar excavators and bulldozers, and a Caterpillar mechanical engineering equipment operation course is part of specialized training in the Israeli military. Three models of Caterpillar heavy D9 bulldozers are in use by the Israeli military: the D9L, D9N, and D9R.&amp;nbsp;Unmanned D9 BulldozersIn May 2018, Israeli military unmanned D9 bulldozers were documented for the first time during the Great March of Return protests near the Israeli separation barrier surrounding the besieged Gaza. The images showed a large number of unmanned bulldozers deployed against protesters.&amp;nbsp;In September 2024, the Israeli military reported it has employed unmanned D9 bulldozers in operational activity in Gaza.&amp;nbsp;The Israeli military has developed three unmanned remote-controlled versions of the Caterpillar D9 and D9T bulldozers. These are standard Caterpillar D9s that underwent conversion by Israeli state-owned aerospace and defense company, Israel Aerospace Industries (IAI):&amp;nbsp;Panda RobDozer&amp;nbsp;The "RobDozer", formerly known as "Panda", is the newest generation of remotely controlled Caterpillar D9 Bulldozer. It is an unmanned armored robotic bulldozer based on the Caterpillar D9T and D9R models. The Caterpillar bulldozer is manufactured in the USA and is embedded with a technological system when it arrives in Israel. The robotic bulldozer is fitted for difficult terrain and military operations and can be operated both remotely and by an operator inside the vehicle.&amp;nbsp;The Panda bulldozers entered the Israeli military regular engineering battalions in 2022. They were massively used for the first time by the Combat Engineering Corps leading the Ground Forces into the Gaza Strip on the very first day of the Israeli ground invasion of Gaza in October 2023 and have since been extensively used in Gaza throughout the Genocide. This was the first time that a military operated autonomous robotic ground tools of this type as part of an operational activity in ground maneuver on the battlefield.&amp;nbsp;The Panda was also used by the Israeli military during its invasion of Lebanon in 2024.Each autonomous Panda weighs 50 tons and is remotely operated using a screen and joystick and equipped with many cameras. It is designed to support the Infantry and Ground Forces by carrying out ground exposures, demolishing buildings, opening paths in rough terrains, setting up dirt barriers, gathering intelligence and assisting in attacks using a remotely controlled weapon system. The Panda was jointly developed by Israel Aerospace Industries (IAI), the Israeli Ground Forces Technology Division, and the Defense Research &amp;amp; Development Directorate in the IMOD. The D9 bulldozers have been converted by IAI’s subsidiary, Elta Systems, which also developed the Autonomous Combat Engineering System installed on the bulldozers.Thunder of DawnThe "Thunder of Dawn" (Ra’am HaShachar in Hebrew) is a remote-controlled, unmanned Caterpillar D9N armored bulldozer. The bulldozer was developed by the state-owned weapon manufacturer IAI. The bulldozer was widely used during the Israeli military assault on Gaza in 2008-2009. &amp;nbsp;Winnie the Pooh"Winnie the Pooh" (Poo HaDov in Hebrew) is an armored unmanned Caterpillar D9T bulldozer that can be operated both remotely and by an operator inside the vehicle, equipped with more advanced control systems than the Thunder of Dawn. It was the previous remote-controlled version of the armored D9T, which was later replaced by the "Panda".In addition to various D9 bulldozers, Caterpillar supplied the Israeli military with a variety of heavy engineering machinery that has been retrofitted and armored, including various wheel loaders; the Caterpillar 225, 245, and 330 excavators; and the Caterpillar MTL 257B (also known as MiniCat), which has been modified into a fully remote-controlled Combat Engineering tool by&amp;nbsp;Zoko Enterprises and Israel Aerospace Industries.Gaza Genocide&amp;nbsp;D9 bulldozers played a significant part in the military ground invasion of Gaza in October 2023 being the first to invade the Gaza Strip leading the Israeli ground forces, causing mass destruction of roads and houses. Since October 2023, Caterpillar D9 bulldozers have been documented in the streets of Gaza causing massive destruction to roads, buildings, private property, and infrastructure, including the destruction of the Gaza courthouse and the Palestine Square in Gaza City. The Caterpillar bulldozers are maintained by a military mobile repair squad that operates inside the Gaza Strip.In March 2024, D9 bulldozers participated in the military raid of al-Shifa Hospital in Gaza City, while patients and medical staff were on the premises. The Israeli military caused great destruction to the hospital, burned buildings in the compound and put them completely out of use.Caterpillar D9 bulldozers took part in the massive destruction of Rafah city as part of the Israeli military offensive in Rafah and its area since May 2024.&amp;nbsp;Construction of military infrastructureCaterpillar tools have been used for the construction of military infrastructure inside the Gaza Strip, including the construction of military roads and the construction of the Netzarim corridor. The so-called Netzarim Corridor, located south of Gaza City, cuts across Gaza in the middle, extending from the barrier surrounding the Gaza Strip to the Mediterranean Sea.In February 2024, Caterpillar heavy machinery was used by the Israeli military's Combat Engineering Corps in the construction of a new road in northern Gaza. The road, nicknamed "Highway 749", runs across northern Gaza from east to west and cuts off Gaza City.For more on the use of Caterpillar equipment in the 2023 Israeli attack on Gaza, see Who Profits’ report:&amp;nbsp;The Companies Supplying Weapons to Israel’s Attack on Gaza.&amp;nbsp;Gaza 2008-2023Caterpillar machinery and D9 bulldozers have also been extensively used in previous Israeli attacks on Gaza in 2021, 2014, 2008, and 2009, for large-scale house demolitions, land-clearing missions, and the construction of the wall surrounding the besieged Gaza.&amp;nbsp;In January 2021, an Israeli military D9 bulldozer engaged in excavation near agricultural fields east of Khan Yunis in southern Gaza, distributed leaflets to the local Palestinian farmers warning them against continuing to cultivate the land close to the fence. In April 2021, Israeli military armored Caterpillar bulldozers invaded Palestinian lands, east of Gaza.In February 2020, the Israeli military was documented using an armored Caterpillar bulldozer to drag and obtain the body of Mohammed Ali al-Naim, 27, who was killed by Israeli forces, east of Khan Younis in southern Gaza. The bulldozer went into Gaza, accompanied by a military tank.&amp;nbsp;In March 2018, the Israeli military deployed armored Caterpillar D9s against protestors during the Great March of Return protests near the barrier surrounding Gaza.In 2018, Caterpillar heavy machinery was used for the construction of the maritime barrier surrounding Gaza. The barrier is made of a new breakwater structure, with a high fence surrounding it, and an advanced detection system. The sea barrier is 200 meters long and 50 meters in width, and the surrounding fortified fence is six meters wide.In 2017, Caterpillar excavators were documented in the construction of the Israeli barrier surrounding besieged Gaza.&amp;nbsp;In 2014, D9s were extensively used in the Israeli military attack on Gaza. D9s accompanied military tanks into Gaza and destroyed buildings, orchards, agricultural fields, greenhouses and water infrastructure.&amp;nbsp; They were also used for military activities such as building rampart enclosures.In 2013, D9s have been documented operating in the Gaza Strip.&amp;nbsp;In 2008-2009, the Caterpillar D9Rs were central to the Israeli offensive in Gaza.Zoko EnterprisesCaterpillar’s Israeli representative&amp;nbsp;Zoko Enterprises, is the exclusive supplier of Caterpillar heavy machinery for the Israeli military. Zoko retrofits some of Caterpillar's heavy machinery vehicles for the needs of the military, and company personnel provide the military with maintenance of the combat vehicles in use.As part of its collaboration with the military, the company's employees are recruited when necessary as part of a special unit that the company established with the military many years ago. The company's employees are stationed as part of their reserve service and are mobilized as a maintenance force for the military General Staff. Since October 2023, during the Genocide in Gaza, the company's employees entered Gaza along with military units.&amp;nbsp;For more on Zoko Enterprises’ involvement, visit the company's&amp;nbsp;profile.West BankCaterpillar D9 armored bulldozers are used by the Israeli military to escort military forces during military incursions and arrests in populated Palestinian areas in the occupied West Bank.&amp;nbsp;In September 2024, Caterpillar bulldozers and excavators were used by the Israeli military in invasion of the Palestinian cities of Jenin and Tulkarm in the occupied West Bank. Caterpillar bulldozers and excavators were used by the Israeli Combat Engineering Corps in Jenin and Tulkarm, causing massive destruction of roads, houses, buildings, and entire streets throughout the cities. About 70% of the roads in Jenin were destroyed by bulldozers, and 20 km of water, sewage, electricity, and communication infrastructure were destroyed, cutting the water supply in the Jenin refugee camp and in 80% of Jenin city. Damages were estimated at more than USD 135 million.On January 24, 2024, a D9 bulldozer was documented during an Israeli military raid in the Palestinian city of Tulkarm in the occupied West Bank.In November 2023, D9 bulldozer accompanied a military raid on the Jenin Refugee Camp in the occupied West Bank. Four Palestinians, including two children aged 8 and 15, were killed during the raid. &amp;nbsp;On July 24, 2023, D9 bulldozers were documented in military invasion of the Nur Shams refugee camp near Tulkarem.On July 3, 2023, D9 bulldozers were documented causing severe damage during an Israeli military onslaught on the Jenin Refugee Camp. The D9 bulldozers were used to destroy roads, damaging all the electricity and water networks in the refugee camp.Caterpillar armored excavators participated in extensive demolitions in the West Bank, including in the destruction of the Muqta'a in Ramallah in 2002, and in the Israeli army's raid on the Palestinian prison in Jericho in 2006.Pressure CookerThe Caterpillar D9 is also used in the Israeli military's so-called “Pressure Cooker” procedure, which is an Israeli military practice used to pressure a wanted person who fortifies in a house or other structure, to come out. In such cases, the D9 is used to demolish the structure with the person still inside, even in the case of that person being killed in the process. This procedure has been used against Palestinians in the occupied West Bank and Gaza. This procedure has been performed with Caterpillar excavators models Caterpillar D9 (L/N/R/T), Caterpillar 966 (E/F/G/H), Caterpillar 330, and Caterpillar 349.&amp;nbsp;In July 2016, Israeli forces used a Caterpillar excavator in the apparent extrajudicial execution of Muhammad al-Faqih, using Caterpillar equipment employed as a weapon in the town of Surif, near the city of Hebron. The house was demolished with al-Faqih still inside, using a Bagger E-349 Armored&amp;nbsp;Caterpillar&amp;nbsp;Excavator, a weaponized version of Caterpillar’s&amp;nbsp;model 349E Hydraulic Excavator.In August 2014, Israeli forces&amp;nbsp;used a militarized Caterpillar D9 bulldozer&amp;nbsp;in an attempt to arrest 24-year-old Zakaria al-Aqra at his home in the village of Qabalan near Nablus in the occupied West Bank. Al-Aqra was killed, six of his relatives were wounded and the house was badly damaged during the operation.&amp;nbsp;Crowd Control&amp;nbsp;Caterpillar military wheel loaders are used by the Israeli military as a crowd control weapon. On February 21, 2020, a Caterpillar military bulldozer was used to attack Palestinian protesters in the village of Kufr Qaddum in the occupied West Bank. Two protesters&amp;nbsp;were injured.House Demolitions&amp;nbsp;Caterpillar track excavators and wheel loaders are used for extensive demolition of Palestinian houses and infrastructure by the Israeli military and authorities in the occupied West Bank and East Jerusalem.On May 5, 2025, Caterpillar wheel loader was used by Israeli forces in home demolitions in Khirbet Khilet al-Dabe in Masafer Yatta in the occupied West Bank.&amp;nbsp;On August 14, 2024, Caterpillar wheel loader was used by Israeli forces in the demolition of two trailers and four tents that were home to 17 people, 11 of them minors, at the community of Khirbet Um al-Kheir in the South Hebron Hills, leaving the family homeless.On May 7, 2024, Caterpillar wheel loader was used in demolition of the home of a family of seven, including five minors, in the village of a-Tuwani in the South Hebron Hills, occupied West Bank.On February 20, 2024, Caterpillar excavator was used in a house demolition in the Palestinian neighborhood of Beit Hanina in occupied East Jerusalem.&amp;nbsp;On November 14, 2023, Israeli soldiers used a D9 bulldozer to destroy a monument for Yasser Arafat at the entrance to the Tulkarem refugee camp in the occupied West Bank.On July 26, 2023, a Caterpillar bulldozer was used by the Israeli forces to destroy an irrigation system in the Palestinian village of al-Hijrah, south of Hebron. The forces poured concrete into four water wells and destroyed a roughly 20-meter-long pipe used to irrigate crops, causing damage to the crops.&amp;nbsp;On January 25, 2023, Caterpillar bulldozers were used by Israeli forces in the demolition of two agricultural structures, two solar panels and two trees belonging to a family of ten, in the Palestinian village of Khirbet Ma’in, southeast of the town of Yatta in Hebron District. The Israeli forces also dismantled and confiscated a tent the family had put up on its land for resting during the olive harvest.On January 3, 2023, a Caterpillar crawler digger was used by the Israeli military to demolish the homes of four families and an outhouse in the village of She’b al-Battem in the South Hebron Hills, leaving 36 people, 12 of them minors, homeless. Four water tanks belonging to the four families, and six smaller water tanks belonging to two of them were also destroyed.&amp;nbsp;On August 24, 2022, Caterpillar bulldozer was used in demolitions in the Wadi al-Ahmar community in the southern Jordan Valley. Israeli Civil Administration (ICA) personnel equipped with a Caterpillar bulldozer destroyed two inhabited tents that housed two families numbering 10 people in total, including four minors, demolished a tent used as a kitchen, a livestock enclosure, and a solar panel belonging to one of the families. Six additional residential tents uninhabited at this time of the year, a livestock pen, and three tents used as livestock enclosures, which were not currently in use, were also destroyed.On August 16, 2022, a Caterpillar bulldozer was used by Israeli forces in demolitions in Khirbet ‘Allan in the al-Jiftlik area of the Jordan Valley. ICA personnel and military forces demolished two prefabs and a stone room that served as two residential units of a family of 11, including seven minor children, as well as an outdoor kitchen and portable toilets. The forces also destroyed another home that housed an adult son of the same family. In addition, the forces demolished three shacks used as livestock enclosures and two tin rooms used for making cheese, and damaged two water containers and livestock pen fences.On January 2, 2022, Caterpillar bulldozers and a D9 bulldozer were used to destroy hundreds of dunams of wheat and barley crops in Khirbet Ibziq in the Jordan Valley, occupied West Bank. The Israeli military also destroyed other fields that had been plowed in preparation for sowing. The bulldozers also created dirt mounds on farmlands, destroying agricultural access roads.&amp;nbsp;Throughout the years, Caterpillar equipment has been used by Israeli forces in numerous demolitions of Palestinian homes, tents, solar panels, animal shelters, water tanks and water pipes, roads, and agricultural infrastructure in the occupied West Bank and East Jerusalem. Caterpillar machinery was also used by the Israeli military to create checkpoints and destroy access roads leading to Palestinian villages and communities in the occupied West Bank.&amp;nbsp;Settlement ConstructionCaterpillar engineering machinery has previously been used by civilian companies for the construction of a large number of settlements in the occupied Palestinian territory, including Revava, Maskiot, Oranit, Carmel, Elkana, Yakir and Beitar Illit in the West Bank and the Ramat Shlomo settlement neighborhood in East Jerusalem.&amp;nbsp;Caterpillar machinery was also used in the construction of various settlement infrastructure projects, such as road construction, the Ariel West and Barkan settlement Industrial Zones, the&amp;nbsp;Tel-Aviv-Jerusalem A1 train&amp;nbsp;railway, the&amp;nbsp;Nabi Elias bypass road, and the Israel Police West Bank District headquarters in the E1 area near Ma’ale Adumim settlement. The models used for these tasks included the 330B, 330BL and 936.&amp;nbsp;Wall and Checkpoints&amp;nbsp;Caterpillar heavy machinery has been used in the construction of the Separation Wall and checkpoints in the West Bank. Caterpillar loaders and excavators were documented during works on the land of the Palestinian villages of Mas’ha, Al-Walaja, Qalandiya, Jayous, Ras al-Tira, Khirbet Jbara and Wadi a-Rasha and during the construction of the Anata and Qalandiya checkpoints. The models used for these tasks included the 330C, 330CL, 345B, 345D, 936 and D10N.NaqabIn January 2022, Caterpillar bulldozers were used in an afforestation project of the Jewish National Fund on the lands of the village of Sa’we al-Atrash in the Naqab. The project is part of the ongoing dispossession of the Naqab’s Palestinian Bedouin inhabitants implemented jointly by the Jewish National Fund (JNF) and the Israeli Land Authority.&amp;nbsp;For more on the dispossession and displacement of Palestinian Bedouin communities in the area, see Who Profits' interactive map:&amp;nbsp;Tools of Dispossession in the Naqab: Development and Military Projects.&amp;nbsp;Caterpillar machinery has also been used in repeated demolitions in the unrecognized village of Al-Araqib in the Naqab, which has been demolished by the Israeli authorities and rebuilt by its residents more than a hundred times in recent years. Caterpillar bulldozers with JNF (KKL) logo were documented in the village. In this case too, the village residents are facing displacement in the face of an afforestation project by the JNF.&amp;nbsp;</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
-    <t>East Jerusalem, Gaza, Naqab, Syrian Golan, West Bank</t>
-[...1 lines deleted...]
-  <si>
     <t>Fassi</t>
   </si>
   <si>
     <t>Italy</t>
   </si>
   <si>
     <t>Fassi Gru S.p.A.&amp;nbsp;is an Italian manufacturer of lifting machinery and cranes. The Fassi Group consists of eight companies based in Italy that manufacture and market hydraulic cranes.Fassi cranes have been used in the demolition of Palestinian infrastructure by the Israeli Civil Administration (ICA) and the Israeli military in the occupied West Bank.&amp;nbsp;Fassi loader cranes have been used to dismantle and confiscate residential tents, agricultural structures, and water and solar power equipment, particularly in rural communities in areas where Palestinian residents face the risk of forced displacement.On 9 June 2020, a FASSI crane truck was documented in use by ICA personnel and Israeli military in a demolition and confiscation of four residential shacks at the Palestinian community of Abu Ghaliya, southeast of the town of al-‘Azariyah in the so-called E1 area, in the occupied West Bank. The structures served as a residence for a family of 11 people, including four minors.On 6 February 2020, Fassi loader crane was documented used by Israeli forces to confiscate&amp;nbsp;a structure serving as a store in the village of al Hijrah al Fawwar&amp;nbsp;in the South Hebron Hills.&amp;nbsp;On 5 February 2020, Fassi loader crane was used by Israeli forces for demolition of a shack in the&amp;nbsp;Palestinian town&amp;nbsp;of Deir Qaddis near Ramallah.&amp;nbsp;On 9 January 2020, Fassi loader crane was used by Israeli forces to dismantle a car wash and a commercial store in the village of Ras Karkar west of Ramallah.On 6 January 2020, Fassi loader crane was used by Israeli forces in demolition and confiscation of mobile homes in the Al-Auja area near Jericho.On 1 December 2021, Fassi loader cranes were used by Israeli forces to confiscate 6 tractors, 4 water trailers and 5 cars at Khirbet Ras al-Ahmar in the northern Jordan Valley.On 25 October 2021, Fassi cranes were used by Israeli forces for a demolition at a school of 45 students in the community of Khirbet al-Malih (the Hamamat al-Malih area), near Tayasir in the northern Jordan Valley. The Israeli forces dismantled and confiscated a metal pergola that provided shade for the playground and a two-room structure that was intended as a clinic.On 24 August 2021, Fassi machinery was documented in a demolition of agricultural facilities and sheep barns in the village of Al-Rahwa.&amp;nbsp;On 4 August 2021, Fassi crane was used by Israeli forces to&amp;nbsp;dismantle and confiscate 4 residential tents, 7 tents used as livestock enclosures and 3 livestock pens owned by 3 families at the community of&amp;nbsp;Khirbet Ibziq&amp;nbsp;in the northern Jordan Valley. The forces also demolished two generators, two solar panels, parts of a third solar panel and two cars belonging to community residents.&amp;nbsp;On 14 July 2021, Fassi machinery was documented in use by Israeli forces in demolitions and confiscations of equipment&amp;nbsp;in the community of Al-Qaboun near Al-Mughayyir village northeast of Ramallah.On 14 June 2021, Fassi loader crane was documented in used in the demolition of sheep pens in the village of Al-Nabi Samuel.On 17 March 2021, Fassi machinery was documented in a demolition of a shack and confiscation of 10 tents and 9 plastic water containers at the community of a-Nuwei’mah al-Foqa, north of Jericho. &amp;nbsp;On&amp;nbsp;1 March 2021, FASSI machinery was documented in demolitions and confiscation of residential&amp;nbsp;shacks in the Fasayil a-Tahta area in the Jordan Valley.&amp;nbsp;On 22 February 2021, Fassi cranes were documented in a demolition and confiscation of 12 tents that housed 74 people and four tents used as livestock pens at the community of Khirbet Humsah al-Fouqa in the northern Jordan Valley.&amp;nbsp;On 8 February 2021, Fassi loader crane was used by Israeli forces to dismantle and confiscate residential tents, shade sails, shacks used for storage, and a water container at the community of Khirbet Humsah al-Fouqa in the northern Jordan Valley. The forces dismantled and confiscated 9 tents that were homes for 11 families of 61 people, 12 additional structures, and 5 livestock enclosures.On 3 February 2021, Fassi loader cranes were documented in demolitions carried out by Israeli forces at the community of Khirbet Humsah al-Fouqa. The forces demolished 7 residential tents that served 9 families of 61 people, 5 tents and 2 shacks that served as livestock enclosures, and 3 livestock pens. The forces also confiscated portable 4 toilets and 2 tents that served as Tabun ovens. In addition, they confiscated vehicles owned by Palestinian human rights activists.&amp;nbsp;On 15 December 2022, Fassi machinery was used by Israeli forces in demolitions&amp;nbsp;in the Al-Taybeh area near Tarkumiya in Hebron.On 6 December 2022, Fassi machinery was used by Israeli forces to&amp;nbsp;dismantle and confiscate 2 tents used as classrooms for the community’s schoolchildren at the community of Khirbet a-Safai al-Foqa in Masafer Yatta.On 19 September 2022, Fassi loader crane was used by Israeli forces to&amp;nbsp;dismantle and confiscate 4 tents and a barbed wire fence about 300 meters long at the al ‘Awasaj farm&amp;nbsp;south of the town of al-‘Auja in Jericho District.On 15 August 2022, three Fassi&amp;nbsp;loader cranes were used by Israeli forces to confiscate agricultural equipment at a banana plantation spanning about 8 dunams southeast of the community of Khirbet Ras al-Ahmar in the Jordan Valley. The forces confiscated about 300 metal poles intended to be used for a protective net for the plantation.On 11 August 2022, Fassi loader crane was used by Israeli forces to place concrete barricade at the entrance of Tuwani village in Masafer Yatta.&amp;nbsp;On 23 March 2022, Fassi loader crane was used by Israeli forces to confiscate a prefab that served as a gas station and a minibus used for storage at the village of Khirbet Qalqas in the South Hebron Hills.On 31 July 2023, Fassi machinery participated in the demolition of a structure that housed a family near the town of A-Samu' in the South Hebron Hills.&amp;nbsp;Previously, Fassi cranes were documented being used by the Israeli Civil Administration in demolitions and confiscation of solar equipment in the occupied West Bank as early as 2017.&amp;nbsp;</t>
   </si>
   <si>
     <t>$500M-$1B</t>
   </si>
   <si>
     <t>West Bank</t>
   </si>
   <si>
     <t>Hapoalim Bank</t>
   </si>
   <si>
     <t>Bank Hapoalim B.M. is a&amp;nbsp;publicly traded Israeli commercial bank that operates in various banking areas and related activities in the capital market, including business, retail, and financial markets and international banking.Bank Hapoalim provides financial foundation and services for settlements and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory. In addition, the bank provides mortgages for the purchase of properties in settlements in the occupied West Bank. Furthermore, the bank benefits from access to the Palestinian banking market as a captive market that is dependent on the Israeli banking system.Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Bank Hapoalim&amp;nbsp;provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral. In addition, the bank provided hundreds of mortgages for properties in settlements in the occupied West Bank.&amp;nbsp;Financing Settlement Development Projects&amp;nbsp;The Jerusalem Light RailBank Hapoalim financed the&amp;nbsp;establishment and expansion of the Jerusalem Light Rail in occupied East Jerusalem.&amp;nbsp;The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line.&amp;nbsp;Bank Hapoalim&amp;nbsp;financed the establishment of the Jerusalem Light Rail for the previous franchise and operator, the Citypass Group, and later organized and financed the J-Net Project for the expansion of the JLR network.&amp;nbsp;In 2006, the bank financed the establishment of the JLR and its first line, the Red Line, in a joint financing agreement of approximately NIS 2 billion together with&amp;nbsp;Bank Leumi. In 2020, Bank Hapoalim led the consortium to finance the expansion of the JLR Red Line and the establishment of the Green Line as part of the&amp;nbsp;J-Net Project.&amp;nbsp;Bank Hapoalim, with the participation of the First International Bank and Migdal, awarded the&amp;nbsp;CAF&amp;nbsp;and&amp;nbsp;Shapir Engineering and Industrywith NIS 3.5 billion.&amp;nbsp;For more on the J-Net Project, see Who Profits report&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net ProjectBetween 2019 and 2022, the bank financed construction works for the Jerusalem Light Rail J-Net project.&amp;nbsp;In May 2022, the bank granted Israeli construction company&amp;nbsp;Bardarian Brothers&amp;nbsp;a loan in connection with a contracting agreement to carry out infrastructure works for the laying of railway tracks in the Gilo settlement neighborhood in occupied East Jerusalem for the JLR Green Line route. In December 2019, the bank granted the company a loan in connection with a contract to carry out work at the Pat Junction in Jerusalem as part of infrastructure and development work of the Green Line.Wind Farms in the Occupied Syrian GolanBank Hapoalim financed the construction of the Ruach Beresheet and Emek Habacha wind turbine farms in the occupied Syrian Golan.&amp;nbsp;In 2020, the bank provided&amp;nbsp;Enlight Renewable Energy with more than NIS 1 billion for the establishment of two of the largest Israeli wind energy projects in the Golan, contingent on the exploitation of occupied land and natural resources for the benefit of Israeli households and industry on both sides of the Green Line.&amp;nbsp;For more on the exploitation of occupied natural resources by the Israeli renewable energy sector, see Who Profits’ report Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources.Tours in SettlementsBank Hapoalim promotes and sponsors tours in cooperation with settler organizations in the occupied West Bank, East Jerusalem and the Syrian Golan.In 2024, the bank promoted and sponsored tours in the City of David in occupied East Jerusalem in cooperation with the Elad settler organization. In addition, the bank sponsored guided tours in cooperation with the Eshkolot settler organization in Nebi Samuel in the West Bank and a tour led by the Shomron Tourist and Study Center, based in the settlement of Sahvei Shomron in the occupied West Bank. In 2021, the bank offered over 30 free guided tours led by Eshkolot, including a tour in the occupied Syrian Golan.Bus Lines in Settlements&amp;nbsp;In 2021, Bank Hapoalim signed a financing agreement in the amount of approximately NIS 490 million with Superbus bus company for the purpose of financing its winning of the "Jerusalem Urban Center" cluster. The cluster includes bus lines that reach settlements in occupied East Jerusalem and the West Bank, including the French Hill, Givat Hamivtar, Ramat Eshkol, Ma'ale Hazeitim, Ir David, Ramot, Givat HaMatos and Armon HaNatziv in occupied East Jerusalem, and Rachel's Tomb and Nabi Samuel in the occupied West Bank.Ariel West Industrial Zone&amp;nbsp;Bank Hapoalim financed the development of the Ariel West Industrial Zone&amp;nbsp;in the occupied West Bank.&amp;nbsp;In November 2023, the bank granted three Israeli construction companies loans for a construction project on 14.296 dunams (14,296 square meters) of lands belonging to the Palestinian towns of Marda, Salfit and Hares to be part of the Ariel West Industrial Zone. The project is part of City Plan No.&amp;nbsp;130/1/6 for registering lands belonging to the towns of Marda, Salfit, and Hares for the purpose of regulating a new plot for a synagogue and expanding the area of engineering facilities to allow cellular antennas placement for cellular companies. The bank granted the companies Estee Steel, Leo Properties, and Sheltam Building, two loans each for the project in the Industrial Zone.&amp;nbsp;Financing Settlement Construction Projects&amp;nbsp;Alfei MenasheBetween 2021 and 2026, the bank financed a construction project in the settlement of Alfei Menashe, on lands belonging to the Palestinian town of Azzun in the occupied West Bank. In August 2021, May 2022, and January 2026, the bank granted Israeli construction company Briza BaGivaa loans for a construction project on 8 plots of lands on an area&amp;nbsp;9.052 dunam belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plans No. 115/8 and No. 115/8/1 for the design, construction, and development of a residential neighborhood in Alfei Menashe of 1,406 housing units across 469.482 dunams of lands belonging to the town of Azzun. The bank holds as collateral a first-degree permanent lien on all of the company's current and future rights in connection with the land and the real estate.&amp;nbsp;Givat HaMatosBetween 2021 and 2025, the bank financed the construction of 180 housing units in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem. The construction project is part of Plan No.&amp;nbsp;מק/14295 for construction and development on an area of 369.393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners.&amp;nbsp;In April 2021, March 2022, November 2024, and May 2025, the bank granted Israeli construction company Effi Capital Nadlan Ltd. loans for the construction project, for which the bank holds first-degree permanent liens on all the company's rights and income arising from the real estate.&amp;nbsp;GiloIn March and August 2024, the bank granted&amp;nbsp;Israeli&amp;nbsp;construction company&amp;nbsp;Hasid Brothers Building Contracting Co.&amp;nbsp;two loans for the construction of 54 housing units in an area of&amp;nbsp;5.333 dunams in the settlement neighborhood of Gilo in occupied East Jerusalem.&amp;nbsp;The project is part of City Plan No.&amp;nbsp;13157 for the development of a new residential complex of approximately 797 units in the west of the Gilo neighborhood. The bank holds as collateral a lien on the company's rights and current and its future assets arising from the real estate project.&amp;nbsp;EfratIn September 2024, the bank granted the company a loan for a construction project of 62 housing units on 7.697 dunams on lands in the settlement of Efrat. The project is part of City Plan No. 410/5/66 for development in the Givat HaTamar neighborhood in the Efrat settlement on 123.324 dunam of lands belonging to the Palestinian town of al-Khader. The bank holds as collateral a first-degree permanent lien on all the company's rights, assets, funds, and property related to the land or project, including rights arising from agreements with apartment purchasers in the project.In December 2023, the bank granted the company a loan for a construction project on 2.377 dunams of land belonging to the Palestinian village of Artas in the occupied West Bank as part of the expansion of the settlement of Efrat. The project is part of City Plan No. 410/5/52 for determining rights and construction instructions over 6.136 dunams of land belonging to the Palestinian village of Artas as part of development in the neighborhood of Givat HaDagan in the Efrat settlement. The bank holds as collateral a first-degree permanent lien on all the company's rights, assets, funds, and property related to the land or project, including rights arising from agreements with apartment purchasers in the project.&amp;nbsp;In 2022 and 2021, Bank Hapoalim granted&amp;nbsp;Israeli construction company&amp;nbsp;Ba'al Hatanie company a loan for a construction project of 32 housing units in the settlement of Efrat in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;Talpiot EastIn May 2023, the bank granted the company a loan in connection with its contract with Moriah Jerusalem Development Company for surfacing and development of sports fields in the settlement neighborhood of Talpiot East in occupied East Jerusalem. The bank holds as collateral a first-degree lien without a limit on the development contract.ZufimIn May 2023, the bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Shriki Group Enterprises &amp;amp; Construction a NIS 800 million loan for construction on two plots of land in total size of 15.978 dunams of land in the settlement of Zufim, on lands belonging to the Palestinian village of Jayyus. The bank granted the company a loan of up to NIS 400 million for each plot and holds as collateral all the company's rights in the land. The project is part of Plan 149/11/2 for the construction of residential and commercial areas and public buildings on the agricultural lands of Jayyus and the Palestinian town of Azzun.&amp;nbsp;Beitar Ilit&amp;nbsp;In March 2022, the bank granted Israeli construction company&amp;nbsp;Boneich Construction Development &amp;amp; Investments&amp;nbsp;a loan for a construction project across 3.773 dunams on lands&amp;nbsp;in the settlement of Beitar Illit. The project is part of City Plan No.&amp;nbsp;426/3 for determining residential land zoning on Hill C in the settlement.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights related to the real estate, including under a lease agreement signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;Between 2019 and 2022, the bank granted Bonim Nachon company several loans for a construction project in the settlement of Beitar Illit on lands belonging to the Palestinian villages of Wadi Fukin, Husan, and Nahalin in the occupied West Bank, in accordance with Plan No.&amp;nbsp;8\426. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In 2021, Bank Hapoalim granted A. Haver company a loan for its project in the settlement of Beitar Illit, on lands belonging to the Palestinian village of Husan in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;10\3\1\1\426. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In 2021, Bank Hapoalim granted Ofer Aharon company a loan for its project in the settlement of Beitar Illit, on lands belonging to the Palestinian village of Husan in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;10\3\1\1\426.&amp;nbsp;The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In May 2020, Bank Hapoalim granted the company&amp;nbsp;Eli Yohanan&amp;nbsp;a loan for a lot in Beitar Illit settlement, in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.In 2019, Bank Hapoalim granted the company Mishkan Eliyahu a loan for the construction of 4-6 housing units in the settlement of Beitar Illit on lands belonging to the Palestinian Village of Husan, in accordance with City Plan No.&amp;nbsp;10/ב/426/7. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Givat Ze'evIn 2021, Bank Hapoalim granted&amp;nbsp;Israeli construction company&amp;nbsp;Sasi a loan for the construction of 552 housing units in the settlement of Givat Ze'ev in the occupied West Bank, in accordance to Plan No.&amp;nbsp;9\220. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Ma'ale AdumimIn 2021, Bank Hapoliam granted Tsipiya Yazamut company a loan for the construction of 18 housing units in the settlement of Ma'ale Adumim, on the lands belonging to the Palestinian town of al-Aizariya in the occupied West Bank, according to City Plan No.&amp;nbsp;52\3\1\420. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.In 2020, the bank granted the company&amp;nbsp;Mishkan Eliyahu&amp;nbsp;a loan for the construction of 104 housing units in the settlement of Ma'ale Adumim on lands belonging to the Palestinian village of al-Azariyah in the occupied West Bank, in accordance with Plan No.&amp;nbsp;42\4\1\420. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;Har Homa&amp;nbsp;In 2021 and 2020, Bank Hapoalim granted Israeli company Ofer Aharon a mortgage for the construction of 125 housing units in Har Homa settlement neighborhood in occupied East Jerusalem, according to City Plan No.&amp;nbsp;10310.Beit AryehIn 2020, Bank Hapoalim granted the Mateh Binyamin Development Company a loan for the construction of 372 housing units in the settlement of Beit Aryeh in the occupied West Bank, in accordance with Plan No. 2\2\202. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Karnei ShomronIn 2020, Bank Hapoalim granted Mivneh company a loan for a construction project in the settlement of Karnei Shomron on lands belonging to the Palestinian village of Deir Istiya in the occupied West Bank, in accordance with Plan No.&amp;nbsp;117\8.&amp;nbsp;The bank holds as collateral the company’s contractual and actual rights in the land and project.Kiryat Arba Industrial ZoneAlso in 2020, Bank Hapoalim provided Mivneh with a NIS 3,500,000 loan for a 12,000-meter plot in the Kiryat Arba Industrial Zone in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project.Modi’in IlitIn June 2019, the bank granted Israeli construction company&amp;nbsp;Dona Engineering and Construction&amp;nbsp;a loan for a construction project of 156 housing units on 6 plots of land in the settlement of Modiin Ilit across 29.412 dunam of lands belonging to the Palestinian&amp;nbsp;town of Deir Qaddis in the occupied West Bank. The project is part of City Plan No.&amp;nbsp;210/6/3 for&amp;nbsp;residential and commercial areas in the new neighborhood on lands of Deir Qaddis.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights of any kind related to the real estate, including under a lease agreement signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.Ma'ale EfraimIn 2019 and 2021, Bank Hapoalim granted YSD Meitav company a loan for the construction of 44 housing units in the settlement of Ma'ale Efraim in the occupied West Bank, in accordance with Plan No.&amp;nbsp;1\13\310. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Kfar Adumim&amp;nbsp;In June 2019, the bank granted Israeli settlement-based construction company Zalman Barashi &amp;amp; Bros Co. a loan for the "Giv'at HaYeshiva" neighborhood development project for the construction and development of a neighborhood complex on approximately 404 dunams in the settlement of Kfar Adumim.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights of any kind related to the planned project and the property.In 2019, Bank Hapoalim granted the company&amp;nbsp;Zalman Barashi a loan for the construction of 300 housing units in the settlement of Kfar Adumim. The bank holds as collateral the company’s contractual and actual rights in the land and project.&amp;nbsp;Previously,&amp;nbsp;the bank financed&amp;nbsp;additional&amp;nbsp;construction projects in the settlements of Beitar Illit, Ma'ale Adumim and Efrat in the occupied West Bank, and Har Homa, and Pisgat Ze'ev in occupied East Jerusalem.&amp;nbsp;For more, see Who Profits’ 2017&amp;nbsp;report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.&amp;nbsp;&amp;nbsp;Financing Settlement-Based Construction Companies&amp;nbsp;In July 2025, March 2025, December 2024, and May 2024, the bank granted settlement-based construction company Ofek Engineering (Aba) Ltd. loans for which the bank holds as collateral a first-degree permanent lien in an unlimited amount on company vehicles. The company is based in the settlement of Tzufim in the West Bank and mainly engages in construction in settlements in the occupied West Bank.In August 2023, the bank granted Israeli&amp;nbsp;real estate development company Harey Zahav Ltd. a loan for which the bank holds as collateral a first-degree lien on all of the company’s rights in financial deposits in the amount of NIS 110,000 held in its account at the bank. The company is based in the settlement of Alei Zahav in the occupied West Bank and has development projects in dozens of settlements in the West Bank.&amp;nbsp;Mortgages for Settlement Properties&amp;nbsp;In December 2021, as part of a class action lawsuit against the bank for alleged discrimination in providing mortgages, the bank showed that it had granted hundreds of housing loans to customers living in settlements in the occupied West Bank.&amp;nbsp;Banking Services to Settlement Local and Regional CouncilsBank Hapoalim provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank and the Syrian Golan. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Bank Hapoalim provide loans, credit facilities and various banking services for over 150 settlements in the occupied West Bank and the Syrian Golan. These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), the Mateh Binyamin Regional Council (consisting of 52 settlements), the Megilot Dead Sea Regional Council (consisting of 8 settlements in the northern Dead Sea area), and the settlements of Beit El, Beitar Ilit, Efrat, Elkana, Emanuel, Givat Ze'ev, Har Adar, Karnei Shomron, Kdumim, and Ma'ale Adumim in the occupied West Bank. In addition, the bank has provided such services to the Golan Regional Council,&amp;nbsp;consisting of&amp;nbsp;33 settlements in the occupied Syrian Golan.&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 2 active pledge agreements with the Gush Etzion Regional Council.&amp;nbsp;In September 2024, Bank Hapoalim signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2123). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In September 2018, Bank Hapoalim signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2117). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.Har Hevron Regional CouncilAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the Har Hevron Regional Council.&amp;nbsp;In April 2023, Bank Hapoalim signed a pledge agreement with the Har Hevron Regional Council for a period of 15 years&amp;nbsp;(ends 2038)&amp;nbsp;for which the company holds as collateral all council’s current and future revenue as collateral.&amp;nbsp;According to the Regional Council’s meeting protocols,&amp;nbsp;in August 2022, the council approved a NIS 8 million loan from the bank and decided to open an account at the bank.Jordan Valley Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 1 active pledge agreement with the Jordan Valley Regional Council. The Jordan Valley Regional Council (also known as Bik'at HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;In February 2022, Hapolaim Bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 99 years (ends 2121) against all the council's revenues, including property tax and financial levies, with the exception of funds originating water and sewage.&amp;nbsp;Mateh Binyamin Regional CouncilAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the&amp;nbsp;Mateh Binyamin Regional Council. The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.Megilot Dead Sea Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 2 active pledge agreements with the Megilot Dead Sea Regional Council. The Megilot Dead Sea Regional Council consists of 8 settlements in the northern Dead Sea area in the occupied West Bank.&amp;nbsp;In August 2025, Bank Hapoalim signed a&amp;nbsp;pledge&amp;nbsp;agreement with the Megilot Regional Council for a period of one year (ends 2026). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In October 2021, Bank Hapoalim signed a pledge agreement with the Megilot Regional Council for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget.According to the Regional Council’s meeting protocols from November 2024, the&amp;nbsp;bank operates the council's school bank account.&amp;nbsp;Beit El&amp;nbsp;As of April 2026, Bank Hapoalim had 3 active pledge agreements with the Beit El Local Council in the occupied West Bank.&amp;nbsp;In December 2024, Bank Hapoalim signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues,&amp;nbsp;excluding funds originating from the state budget and from water and sewage.Beitar IlitAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the&amp;nbsp;Beitar Ilit Municipality in the occupied West Bank.&amp;nbsp;In December 2021, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Beitar Ilit Municipality&amp;nbsp;for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the&amp;nbsp;Municipality’s meeting protocols, in&amp;nbsp;June 2022, the Municipality’s Finance Committee approved a NIS 3 million loan from the bank for financing the replacement of street lighting in the settlement.&amp;nbsp;Efrat&amp;nbsp;As of April 2026, Bank Hapoalim had 8 active pledge agreements with the&amp;nbsp;Efrat Local Council in the occupied West Bank.In January 2024, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Efrat Local Council for a period of 99 years (ends 2123). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.&amp;nbsp;ElkanaAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the Elkana Local Council in the occupied West Bank.&amp;nbsp;In July 2021, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Elkana Local Council&amp;nbsp;for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the Local Council’s meeting protocols from June 2025, the bank operates 2 bank accounts for a school in the council's jurisdiction, one for council funds and the other for school parents' funds. &amp;nbsp;In January 2023, the Elkana municipality general assembly approved the pledge of the council’s revenue for a NIS 450,000 loan from the bank.Emanuel&amp;nbsp;As of April 2026, Bank Hapoalim had 1 active pledge agreement with the&amp;nbsp;Emanuel Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;In May 1999, Bank Hapoalim signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2098). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget.According to the Local Council’s meeting protocols,&amp;nbsp;in November 2023, the Emanuel Local Council general assembly approved the pledge of the council’s revenue as collateral for a NIS 250,000 loan from the bank for the year 2024.Givat Zeev&amp;nbsp;As of April 2026, Bank Hapoalim had 1 active pledge agreement with the Givat Ze’ev Local Council in the occupied West Bank.In October 1994, Hapoalim Americai Israeli Ltd. (which was merged into Bank Hapoalim in 1998) signed a pledge agreement with the Givat Ze’ev Local Council in the occupied West Bank for a period of 99 years, holding the council’s revenue as collateral.Har AdarAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the&amp;nbsp;Har Adar Local Council in the occupied West Bank.In December 2019, Bank Hapoalim signed a pledge agreement with the Har Adar Local Council in the occupied West Bank for a period of 99 years against all council’s properties and assets as collateral.Karnei ShomronAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the Karnei Shomron Local Council in the occupied West Bank.&amp;nbsp;In April 2019, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Karnei Shomron Local Council&amp;nbsp;for a period of 99 years (ends 2118).&amp;nbsp;The bank holds the council’s rights to all its current and future revenues as collateral,&amp;nbsp;excluding&amp;nbsp;funds originating from the state budget and from water and sewage.Kdumim&amp;nbsp;As of April 2026, Bank Hapoalim had 4 active pledge agreements with the Kdumim Local Council in the occupied West Bank.&amp;nbsp;In March 2018, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Kdumim Local Council for a period of 99 years (ends 2117). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.Ma'ale AdumimAs of April 2026, Bank Hapoalim had 9 active pledge agreements with the Ma’ale Adumim Municipality in the occupied West Bank.In November 2024, Bank Hapoalim signed a pledge agreement with the Ma’ale Adumim Municipality for a period of 15 years (ends 2040).&amp;nbsp;The bank holds the council’s rights to all its current and future revenues as collateral,&amp;nbsp;excluding&amp;nbsp;funds originating from the state budget and from water and sewage.Golan Regional CouncilAs of April 2026, Bank Hapoalim had 5 active pledge agreements with the Golan Regional Council. The Golan Regional Council consists&amp;nbsp;of&amp;nbsp;33 settlements in the occupied Syrian Golan.&amp;nbsp;In January 2026, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of one year (ends 2027). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In February 2024, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of 12 years (ends 2036). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In May 2021, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of 11 years (ends 2032). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the Regional Council’s meeting protocols, in 2025, Bank Hapoalim provided the council with a NIS 3 million credit facility. In December 2025, the council approved a NIS 3 million current loan account credit facility with Bank Hapoalim for 2026. According to the meeting protocols from December 2024, the&amp;nbsp;bank provided the council with services including operating a bank account, deposits, foreign currency, securities, loans and credit facilities, and bank guarantees.&amp;nbsp;Branches in SettlementsBank Hapoalim operates branches providing banking services in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;The bank operates 2 branches in the settlement of Ariel, and branches in the settlements of Beitar Ilit and Ma’ale Adumim in the occupied West Bank; branches in settlement neighborhoods of Ramot, Ramot Eshkol, Pisgat Ze’ev and the French Hill in occupied East Jerusalem; and a branch in the settlement of Bnei Yehuda in the Syrian Golan. In addition, the bank operates additional Automated Teller Machines (ATMs) and self-service banking machines in the settlement neighborhoods of Pisgat Ze’ev, Gilo, Neve Yaakov and Talpiot East (Armon HaNatziv) in occupied East Jerusalem.Palestinian Captive MarketBank Hapoalim benefits from access to the Palestinian banking market as a captive market.&amp;nbsp;Bank&amp;nbsp;Hapoalim&amp;nbsp;provides banking correspondence services to banks operating in the Palestinian Authority that are dependent on the Israeli banking system.&amp;nbsp;Under the Paris Protocol, the Palestinian economy is subject to the Israeli currency and the Palestinian banking market's financial dealings with the rest of the world must go through the Israeli banking system. Palestinian banks are dependent on Israeli banks, which serve as correspondent banks, for fund transfers and clearing services, for which the bank requires deposit exorbitant cash collaterals and charges high commissions, and imposes restrictions on the transfer of money.&amp;nbsp;&amp;nbsp;&amp;nbsp;In addition, the bank operates a branch in Salah al-Deen Street in occupied East Jerusalem.&amp;nbsp;Financing Military ProjectsIn 2022, Bank Hapoalim financed the establishment of the Israeli Ministry of Defense’s "Ofek Rahav" military camp, carried out by&amp;nbsp;Shikun &amp;amp; Binui Group&amp;nbsp;and&amp;nbsp;Malam Team&amp;nbsp;companies. According to an agreement from 2022, Bank Hapoalim provided Shikun &amp;amp; Binui Group with short and long term loans in the total amount of NIS 1.3 billion.In 2012, Bank Hapoalim lent the Ministry of Defense 200 million euros to finance the purchase of 30 training and instructional planes in the amount of 1 billion euros.Financial Support for the Israeli Military&amp;nbsp;Bank Hapoalim funds a program that provides grants, placements, and training, including NIS 12 million in scholarships for military and security forces personnel injured in service since October 2023 during the genoci</t>
   </si>
   <si>
-    <t>East Jerusalem, Syrian Golan, West Bank</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Bank Leumi </t>
   </si>
   <si>
     <t>Bank Leumi Le-Israel B.M. is an Israeli commercial bank that provides services in the areas of retail banking, mortgages, business and commercial banking, infrastructure project financing, specialized banking for technology companies in Israel and abroad, and the capital market.&amp;nbsp;Bank Leumi provides financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory. In addition, the bank financed construction of the Separation Wall in the occupied West Bank.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Bank Leumi&amp;nbsp;provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects and development of industrial zones in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral. In addition, the bank provided private clients with mortgages for properties on privately owned Palestinian land in an illegal Israeli outpost in the occupied West Bank.&amp;nbsp;Separation Wall&amp;nbsp;Bank Leumi provided settlement-based Israeli construction company Zalman Barashi &amp;amp; Bros Co. a loan for the construction and maintenance of the Separation Wall. The company is based in the Atarot Industrial Zone in occupied East Jerusalem.In February 2015, the bank granted Zalman Barashi &amp;amp; Bros Co. a loan in connection with the company’s contracts with the Israeli Ministry of Defense for the construction of the Separation Wall in the northern West Bank area and for comprehensive maintenance of the Separation Wall in the so-called Jerusalem Envelope area surrounding occupied East Jerusalem in the occupied West Bank.&amp;nbsp;The Jerusalem Light RailBank Leumi is the financier of the Blue Line Project of the Jerusalem Light Rail (JLR).In April 2024, Bank Leumi was chosen to lead the financing for the construction of the Blue Line of the Jerusalem Light Rail (JLR) in an estimated amount of NIS 1 billion. The bank signed a memorandum of understanding with the partners in the project,&amp;nbsp;Danya Cebus&amp;nbsp;and&amp;nbsp;Dan Public Transportation Company.The JLR network connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line, whilst expropriating Palestinian land and fragmenting Palestinian communities.The Blue Line project, the most recent expansion of the JLR network, is intended to create transportation continuity on both sides of the Green Line, serving settlements in occupied East Jerusalem and the West Bank and facilitating their integration into the transportation network in Jerusalem. The Blue Line is to be the third and longest axis of the JLR network with a total of 53 stations of which 17 are located in the settlements of Ramat Eshkol, Ramot, Gilo, and the planned settlement, Givat Hamatos in occupied East Jerusalem. For more on the JLR Blue Line project, see Who Profits’ report&amp;nbsp;Developments in the Expansion of the JLR Network: The Blue Line.In 2020, Bank Leumi financed the establishment of the Red Line of the Jerusalem Light Rail in a joint financing agreement with&amp;nbsp;Hapoalim Bank&amp;nbsp;for NIS 2 billion for the Citypass Group, the previous franchisee and operator of the Jerusalem Light Rail.Design City Mall&amp;nbsp;Bank Leumi financed the establishment of the Design City shopping complex in the Mishor Adumim Industrial Zone with NIS 250 million. The Design City mall opened in July 2021 in the Mishor Adumim Industrial Zone in the settlement of Ma’ale Adumim in the occupied West Bank. For more on the Design City project, see Who Profits’ report&amp;nbsp;The Design City Shopping Complex Built on Occupied Palestinian Land.&amp;nbsp;Sewage Treatment Plant&amp;nbsp;In 2016, Bank Leumi provided financing for the construction of a sewage treatment plant near Nabi Musa near Jericho in the occupied West Bank. The plant is to serve the settlement neighborhoods of Pisgat Ze'ev, Neve Ya'akov and French Hill in occupied East Jerusalem.Mitzpe Kramim&amp;nbsp;In 2018, Bank Leumi provided mortgage loans for the purchase of real estate on Palestinian privately owned land in the Mitzpe Kramim illegal Israeli outpost in the Jordan Valley in the occupied West Bank.&amp;nbsp;Financing Settlement Construction Projects&amp;nbsp;Barkan Industrial Zone &amp;nbsp;Between 2012 and 2025, Bank Leumi provided&amp;nbsp;All Trade Recycling with mortgages for land development in the Barkan Industrial Zone in the occupied West Bank. All Trade Recycling operates an electronic recycling plant in the Barkan Industrial Zone.In 2012, the bank granted the company loans for two plots of land with an area of 7.524 dunams (7,524 square meters) in the Barkan Industrial Zone in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;5/1/ת/130 for land rezoning to industry, for which the bank holds as collateral the company’s rights in the land and the project. In January 2025, the bank granted the company an additional loan, for which the bank holds as collateral a first-degree permanent lien on all the company's rights in all the buildings and structures in the real estate, including building rights.&amp;nbsp;Ariel West Industrial ZoneBank Leumi financed construction in the Ariel West Industrial Zone on lands belonging to the Palestinian town of Hares in the occupied West Bank.&amp;nbsp;The bank provided loans to three Israeli construction companies for a construction project as part of City Plan No. 6/7/ת/130 for land rezoning from commercial to industrial in the Industrial Zone on Hares lands.&amp;nbsp;In March 2024 and April 2024, the bank granted Israeli construction company Estee Steel loans for the lease of 37.497 dunams in the Industrial Zone on lands belonging to Hares. The bank holds as collateral a first-degree lien on the company's contractual rights under the lease agreement, including everything attached to the mortgaged assets and all fruits and other rights, including building rights.&amp;nbsp;In March and April 2024, the bank granted Israeli construction company Leo Properties loans for construction in the Industrial Zone across 37.497 dunams of lands belonging to Hares. The bank holds as collateral a first-degree lien on the contractual rights under a lease agreement regarding the property and all the company’s rights in the property, including building rights.In March 2024 and April 2024, the bank granted Israeli construction company Sheltam Building a loan for construction in the Industrial Zone on lands belonging to Hares. The bank holds as collateral a first-degree lien on the company’s contractual rights in the project and the land.Mishor Adumim Industrial Zone&amp;nbsp;Between 2014&amp;nbsp;and 2024, Bank Leumi provided Israeli construction company Beton Atarot loans for the company’s facility in the Mishor Adumim Industrial Zone in the occupied West Bank.In 2017 and 2018, the bank granted the company loans for a development project on an area of ​​2.116 dunams in the Mishor Adumim Industrial Zone in the settlement of Ma'ale Adumim. The project is part of City Plan No. 420/2/2/2/5 for the division of plots on lands belonging to the Palestinian village of Khan al-Ahmar in the occupied West Bank. In December 2024, the bank granted the company an additional loan for the project, for which the bank holds as collateral a first-degree lien on the company’s contractual rights under the development contract and all other rights in the project, including building rights.&amp;nbsp;EmanuelIn February 2026, the bank granted Israeli construction company Hemdat Shomron – Entrepreneurship, based in the settlement of Ariel, two loans for a construction project of 24 housing units on 2.781 dunams of land in the settlement of Emanuel. The project is part of City Plan No. 120/6 for rezoning land use from agriculture to residential. The bank holds as collateral a first-degree lien on all the company’s&amp;nbsp;contractual rights by virtue of winning the construction tender and an agreement issued by the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;Kiryat ArbaIn January 2026, the bank granted Hemdat Shomron two loans for a construction project of 80 housing units in the settlement of Kiryat Arba across 9.465 dunams of lands belonging to the Palestinian city of Hebron. The project is part of City Plan No. 510/14/1 for development of a residential neighborhood in the settlement. The bank holds as collateral a first-degree lien on all the company’s&amp;nbsp;contractual rights by virtue of winning the construction tender and an agreement issued by the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;Ma’ale EfraimIn March 2025, the bank granted Hemdat Shomron a loan for a construction project on 16 plots of land across 13.781 dunam in the settlement of Ma’ale Efraim in the occupied West Bank. The project is part of City Plan No. 310/13 to regulate and designate land in a neighborhood in the settlement. The bank holds as collateral a first-degree lien on the company’s contractual rights in the property listed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;RevavaIn January 2026, the bank granted Israeli construction company Shoham Israel Investment, based in the settlement of Alon Moreh, a loan for a residential project on 10.726 dunams of land in the settlement of Revava in the occupied West Bank in accordance with City Plan No. 170/4. The bank holds as collateral a first-degree lien on the company’s contractual rights in 9 apartments in the project.&amp;nbsp;10.726 dunam&amp;nbsp;Pisgat Ze’evIn August 2025, the bank granted Israeli construction company Sarfati Shimon three loans for a construction project in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem. The project is part of City Plan No. 11647for the development of a residential neighborhood with 625 units in the neighborhood. The bank holds as collateral a first-degree lien on all the company’s rights to the land and the project, including all equipment and inventory, and all rights in the company’s bank account maintained for the purposes of the project.&amp;nbsp;In September 2025, the bank operated a bank account for the company for a residential and commercial project in Pisgat Ze'ev that includes 4 residential towers with 286 housing units and an employment building with commerce and public spaces.Etz Efraim&amp;nbsp;Between 2022 and 2025, Bank Leumi provided loans for construction projects in the settlement of Etz Efraim in the occupied West Bank.&amp;nbsp;In January 2025 and July 2023, the bank granted Israeli construction company Kedma Etz Efraim loans for a construction project in the settlement of Etz Efraim on&amp;nbsp;lands belonging to the Palestinian village of Mas’ha in accordance with City Plan No. 126/4. The bank holds as collateral a first-degree lien on all the company’s rights in the land and the project, including all equipment and inventory, and all rights in the company’s bank account maintained for the purposes of the project.In December 2022, the bank granted Kedma Etz Efraim&amp;nbsp;a loan for a construction project in the settlement of Etz Efraim. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.Efrat&amp;nbsp;In March 2024, the bank granted Israeli construction company Boneich Construction Development &amp;amp; Investments, based in the settlement of Efrat, two loans for the construction of 21 housing units in the settlement of Efrat on an area of 3.415 dunams of lands belonging to the&amp;nbsp;Palestinian town of al-Khader. The project is part of City Plan No. 410/5/66 in the Givat HaTamar neighborhood in the settlement. The bank holds as collateral the company’s contractual rights in the project under a lease agreement with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.Givat Ze’evIn January 2024 and May 2024, the bank granted Israeli construction company Mishab Building and Development Co. loans for a construction project in the settlement of Givat Ze’ev on lands belonging to the Palestinian village of al-Jib northwest of Jerusalem in the occupied West Bank. The project is part of City Plan No. 220/26/3 for development of the settlement on lands of al-Jib. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;Gilo&amp;nbsp;In June 2024, the bank granted Israeli construction company Bialik - Mother of the Beit Yerushalmi Group a loan for a development project in the settlement neighborhood of Gilo in occupied East Jerusalem. The project is part of City Plan No. 1905 for the development of a residential district that will encompass up to 10,000 apartments. The bank holds as collateral a first-degree mortgage on the lease of 3 plots of land, including everything attached to them, and all the company’s rights in the property, including building rights.&amp;nbsp;In March 2024, the bank granted the company a loan for an additional construction project of 35 housing units across 2.826 dunam of land in the settlement neighborhood of Gilo in occupied East Jerusalem. The project is part of City Plan No. 13157 for the establishment of a new residential neighborhood in Gilo with a total of 900 housing units. The bank holds as collateral a first-degree lien on all the company's rights in connection with the land and the project.Ramot AlonIn August 2024, the bank granted Israeli construction company Hasid Brothers Building Contracting Co.&amp;nbsp;a loan for a construction project of a residential building on an area of 3.642 dunams in the settlement neighborhood of Ramot (Ramot Alon) in occupied East Jerusalem, in accordance with City Plan No. 101-0523332. The bank holds as collateral a first-degree lien on all the company's contractual rights under a lease agreement, including everything connected to the mortgaged property, and all current and future rights, including construction rights.In March 2024 and March 2023, the bank granted Hasid Brothers two loans in connection with a development project of a residential complex and public buildings on&amp;nbsp;3 plots of land in the settlement neighborhood of Ramot in occupied East Jerusalem, for which the bank holds as collateral a first-degree lien on all the company’s rights in the land and the project.Armon Hanatziv (East Talpiot)&amp;nbsp;In June 2023, the bank granted Hasid Brothers Building Contracting Co. a loan for a development contract for the construction of hotels on an area of approximately 3.222 dunams near Armon Hanatziv Promenade in the settlement neighborhood of East Talpiot in&amp;nbsp;occupied East Jerusalem, in accordance with City Plan No. 4711for the designation of the area to an area for hotels and tourism.&amp;nbsp;The bank holds as collateral a first-degree lien on all the company’s Rights, including building rights, and current and future fruits arising from the real estate project.Givat HaMatosIn July 2024, the bank granted&amp;nbsp;Israeli construction company Ram Aderet – Salait two loans for a construction project of 212 housing units including 7 public housing units in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem. The project is part of City&amp;nbsp;Plan No.&amp;nbsp;מק/14295 for construction and development on an area of 369.393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners. In September 2021 and&amp;nbsp;In October 2021, the bank granted the company additional loans for the project.&amp;nbsp;In April 2021, the bank granted Ram Aderet – Salait a loan for a construction project on 20 plots of land in Givat HaMatos. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;Alfei Menashe&amp;nbsp;In January and August 2022, the bank granted Israeli construction company Briza BaGivaa loans for a construction project in the settlement of Alfei Menashe&amp;nbsp;across 18.146 dunam of lands belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plans No.&amp;nbsp;115/8 and No.&amp;nbsp;115/8/1 for the construction of 1,406 housing units in the Givat Tal neighborhood in the settlement on lands belonging to Azzun.&amp;nbsp;The bank holds as collateral a first-degree lien on all the company’s rights in the land and the project.In May 2022, the bank granted Briza BaGivaa a loan for the construction of 70 housing units in the settlement of Alfei Menashe. The bank holds as collateral a first-degree lien on the company's rights under a construction and development contract with the Ministry of Construction and Housing.&amp;nbsp;In October 2021, the bank granted&amp;nbsp;Israeli construction company Ofek Engineering (Aba), based in the settlement of Tzufim, a loan for a development project in the settlement of Alfei Menashe on 5 plots on lands belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plan No.&amp;nbsp;115/8/1 for the design and construction in the Givat Tal neighborhood in the settlement. The bank holds as collateral a first-degree lien on all the company's contractual rights in the land and the real estate, including building rights, according to a development contract&amp;nbsp;signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.In 2020, the bank granted&amp;nbsp;Rotshtein Real Estate&amp;nbsp;a loan for a construction project in the settlement of Alfei Menashe on 27.016 dunams of lands belonging to the Palestinian villages of Azzun and Kufr Thulth in the occupied West Bank. The project is part of Plan No.&amp;nbsp;1/17/115&amp;nbsp;for the development of a business park on the lands of Azzun and Kufr Thulth. The bank holds as collateral the company’s contractual and actual rights in the land and project.TzufimIn May 2020, the bank granted Ofek Engineering a loan for which the bank holds as collateral a first-degree mortgage on the rights in connection with a rental agreement for three houses in the settlement of Tzufim.&amp;nbsp;In 2018, the bank granted Ofek Engineering a loan for a construction project in the settlement of Tzufim on lands belonging to the Palestinian village of Jayyus. In 2016, the bank granted the company a mortgage for the purchase of a plot in the settlement of Tzufim, for which the bank holds as collateral the contractual rights in the real estate.&amp;nbsp;Beitar IlitIn November 2021, the bank granted Israeli construction company Denefit Real Estate a loan for a construction project in the settlement of Beitar Ilit in accordance with City Plan No.&amp;nbsp;426/1/3/1 for residential development in the settlement. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;In 2021, Bank Leumi granted Israeli company N. Nathanel a loan for a construction project of 405 housing units and a commercial area in the settlement of Beitar Illit, in accordance with Plan No.&amp;nbsp;3/426.In 2021, Bank Leumi provided Dafnit company with a loan for a construction project in Beitar Ilit, in accordance with Plan No.&amp;nbsp;31/1/426.&amp;nbsp;Atarot Industrial ZoneIn 2021, Bank Leumi granted a loan to Mivneh company for plots in the Atarot Industrial Zone in occupied East Jerusalem. The bank holds as collateral the company’s contractual and actual rights in the land and project.ArielIn 2020, Bank Leumi provided Israeli company Turen Habayit Shelcha a mortgage for the for the construction of 85 housing units in settlement of Ariel in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project.Previously, Who Profits documented additional involvement of the bank in settlement construction. For more, see Who Profits’ 2017&amp;nbsp;report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.&amp;nbsp;&amp;nbsp;Banking Services to Settlement Local and Regional CouncilsBank Leumi provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank and the Syrian Golan. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Bank Leumi has provided loans, credit facilities and various banking services for over 190 settlements in the occupied West Bank and the Syrian Golan.&amp;nbsp;These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), the Mateh Binyamin Regional Council (consisting of 52 settlements), the Shomron Regional Council (consisting of 33 settlements), and the settlements of Alfei Menashe, Ariel, Beit Aryeh, Beit El, Beitar Ilit, Efrat, Emanuel, Givat Zeev, Kiryat Arba, Ma’ale Adumim, and Oranit in the occupied West Bank. In addition, the bank has provided such services to the Golan Regional Council (consisting of&amp;nbsp;33 settlements) and the settlement of Katzrin in the occupied Syrian Golan.Gush Etzion Regional Council&amp;nbsp;As of April 2026, Bank Leumi had 2 active pledge agreements with the Gush Etzion Regional Council.&amp;nbsp;The Gush Etzion Regional Council consists of 24 settlements in the occupied West Bank.&amp;nbsp;In June 2016, Bank Leumi signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2115) for which the bank holds the council’s current and future revenue up to the amount of NIS 3,250,000 as collateral.&amp;nbsp;Har Hevron Regional CouncilAs of April 2026, Bank Leumi had 7 active pledge agreements with the Har Hevron Regional Council.&amp;nbsp;The Har Hevron Regional Council consists of23 settlements&amp;nbsp;in the South Hebron Hills area in the occupied West Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in 2024, the bank provided the council with a NIS 1 million credit facilities.&amp;nbsp;In 2023, Bank Leumi and&amp;nbsp;Mizrahi Tefahot Bank&amp;nbsp;granted loans in the amount of NIS 16 million loan to the Har Hevron Regional Council.According to the Regional Council’s meeting protocols, in November 2023, the Council approved a NIS 1 million loan from Bank Leumi for 2024. In September 2023, the Council approved a NIS 2,983,500 loan for 15 years from Bank Leumi.In November 2023, Bank Leumi signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2122), for which the bank holds the council’s current and future revenue as collateral.In January 2019, Bank Leumi signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2118) for which the bank holds the council’s current and future revenue as collateral.Jordan Valley&amp;nbsp;Regional CouncilAs of April 2026, Bank Leumi had 1 active pledge agreement with the Jordan Valley Regional Council.&amp;nbsp;The Jordan Valley Regional Council (also known as Bik'at HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;Mateh Binyamin&amp;nbsp;Regional CouncilAs of April 2026, Bank Leumi had 6 active pledge agreements with the Mateh Binyamin Regional Council.&amp;nbsp;The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.According to the Regional Council’s meeting protocols, in 2024 and 2025, Bank Leumi provided the council with a NIS 15 million credit facility.In January 2022, Bank Leumi signed a pledge agreement with the Mateh Binyamin Regional Council for a period of 99 years (ends 2121), for which the bank holds the council’s current and future revenue as collateral.In December 2021, Bank Leumi signed a pledge agreement with the Mateh Binyamin Regional Council for a period of 99 years (ends 2120), for which the bank holds the council’s current and future revenue as collateral.Shomron&amp;nbsp;Regional Council&amp;nbsp;As of April 2026, Bank Leumi had 9 active pledge agreements with the Shomron Regional Council.&amp;nbsp;The Shomron Regional Council consists of 33 settlements&amp;nbsp;in the central occupied West Bank.In September 2025, Bank Leumi signed a pledge agreement with the Shomron Regional Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a first-degree lien on all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.&amp;nbsp;In December 2025, Bank Leumi signed a pledge agreement with the Shomron Regional Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a first-degree lien on all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.&amp;nbsp;Alfei Menashe&amp;nbsp;As of April 2026, Bank Leumi had 7 active pledge agreements with the Alfei Menashe Local Council.&amp;nbsp;In January 2025, Bank Leumi signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2124). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind.In March 2021, Bank Leumi signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2120) for which the bank holds the council’s current and future revenue as collateral.According to the council’s&amp;nbsp;meeting&amp;nbsp;protocol from 2020, Bank Leumi provided the council with a NIS 6,000,000 loan.&amp;nbsp;ArielAs of April 2026, Bank Leumi had 1 active pledge agreement with the Ariel Municipality.&amp;nbsp;In December 2021, Bank Leumi signed a pledge agreement with the Ariel Municipality for a period of 99 years (ends 2120) for which the bank holds the council’s current and future revenue as collateral.Beit Aryeh&amp;nbsp;As of April 2026, Bank Leumi had 6 active pledge agreements with the Beit Aryeh Local Council.&amp;nbsp;In February 2019, Bank Leumi signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2118), for which the bank holds the council’s current and future revenue as collateral.In November 2012, Bank Leumi signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2111), for which the bank holds the council’s current and future revenue up to the amount of NIS 1,800,000 as collateral.Beit ElAs of April 2026, Bank Leumi had 10 active pledge agreements with the Beit El Local Council.&amp;nbsp;In October 2024, Bank Leumi signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In October 2024, Bank Leumi signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In December 2025, Bank Leumi signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2125). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.Beitar Ilit&amp;nbsp;As of April 2026, Bank Leumi had 6 active pledge agreements with the Beitar Ilit Municipality.&amp;nbsp;In October 2003, Bank Leumi signed 2 pledge agreements with the Beitar Ilit Municipality for a period of 99 years (ending 2102) for which the bank holds up to NIS 3 million of the municipality's revenues as collateral.Efrat&amp;nbsp;As of April 2026, Bank Leumi had 5 active pledge agreements with the Efrat Local Council.&amp;nbsp;In July 2025, Bank Leumi signed a pledge agreement with the Efrata Local Council for a period of 99 years (ends 2124). The bank holds first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.According to the Local Council’s meeting protocols, in 2021, the council had investment of NIS 15 million divided between three investment firms and three banks, including Bank Leumi.In November 2020, Bank Leumi signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2119), for which the bank holds the council’s current and future revenue as collateral.Emanuel&amp;nbsp;As of April 2026, Bank Leumi had&amp;nbsp;1&amp;nbsp;active pledge agreement with the Emanuel Local Council.&amp;nbsp;In January 2026, Bank Leumi signed a pledge agreement with the Emanual Local Council for a period of 99 years (ends 2125).&amp;nbsp;The bank holds the council’s rights for all its current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.&amp;nbsp;Givat ZeevAs of April 2026, Bank Leumi had 10 active pledge agreements with the Givat Zeev Local Council.&amp;nbsp;In December 2024, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In June 2025, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2124). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In May 2023, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2122), for which the bank holds the council’s current and future revenue as collateral.In December 2019, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2118), for which the bank holds the council’s current and future revenue as collateral.Kiryat Arba&amp;nbsp;As of April 2026, Bank Leumi had 10 active pledge agreements with the Kiryat Arba Local Council.&amp;nbsp;In May 2025, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s rights for current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In July 2025, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2124). The bank holds a first-degree mortgage and lien of rights on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind.In September 2025, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2124). The bank holds a first-rank lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind.&amp;nbsp;According to the Local Council’s meeting protocols, in 2024, the bank provided the council with a NIS&amp;nbsp;1,875,000 loan. In December 2024, the council approved a NIS&amp;nbsp;2,700,000 credit facility from the bank.&amp;nbsp;In December 2025, the council approved a NIS 3 million credit facility with the bank for 2026.&amp;nbsp;In March 2023, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2123), for which the bank holds the council’s current and future revenue as collateral.In August 2023, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2122), for which the bank holds the council’s current and future revenue as collateral.In July 2022, the council approved the opening of a bank account at Bank Leumi for a school</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Mizrahi Tefahot Bank</t>
   </si>
   <si>
     <t>Mizrahi Tefahot Bank is an Israeli commercial bank that provides a variety of banking and mortgage services to the private and business sectors, including the construction and real estate sectors. Mizrahi Tefahot is Israel's third-largest bank by assets.&amp;nbsp;The bank operates in Israel and abroad and is engaged in commercial banking activities (business and retail), mortgage activities in Israel, capital market, pension consulting, and credit operations.Mizrahi Tefahot Bank provides&amp;nbsp;financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Mizrahi Tefahot Bank&amp;nbsp;provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects and development of industrial zones in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral. In addition, the bank provided private clients with mortgages for properties on privately owned Palestinian land in an illegal Israeli outpost in the occupied West Bank.&amp;nbsp;The bank financed construction projects in the settlements of Beitar Ilit, Ma’ale Adumim, Pisgat Ze’ev, Ariel, Revava, Alfei Menashe, Emanuel, Ofarim, Anaton (Almon), Alei Zahav, Kfar Adumim, Pedu'el, and Karnei Shomron in the occupied West Bank, and in the settlement neighborhoods of Ramot and Ramat Shlomo in occupied East Jerusalem.Beitar Ilit&amp;nbsp;In January 2026, the bank granted Israeli construction company Denefit Real Estate a loan for a construction project of 14 housing units in the settlement of Beitar Ilit on 7.38 dunams (7,380 square meters) of lands (7,380 square meters) belonging to the Palestinian village of Nahalin in the occupied West Bank. The project is part of City Plan No. 426/1/3/21. The bank holds as collateral a first-degree lien on all the company’s rights in connection with the real estate, including by virtue of a tender published by the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration; the leasehold rights in the real estate; a contract for construction and development in Beitar Illit; and a contract for the construction of a public building signed between the company and the Municipality of Beitar Illit.&amp;nbsp;Ma’ale Adumim&amp;nbsp;In March 2022, the bank granted Israeli construction company&amp;nbsp;Dalia Eliaspor Building Contracting Co. a loan for a construction project in&amp;nbsp;the settlement of Ma’ale Adumim on a total area of 7.85&amp;nbsp;dunams of lands belonging to the Palestinian town of al-Eizariya in the occupied West Bank.&amp;nbsp;The project is part of City Plans No. 420/1/3/51, 420/1/4/37, and 420/1/3/50 for residential development on lands of al-Eizariya.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights in the land and in the project according to a lease agreement between the company and the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and all rights&amp;nbsp;to receive funds from purchasers and/or tenants of units and/or plots in the project.In February 2018 and February 2019, the bank granted Kotler Adika a loan for a construction project of 46 housing units in the settlement of Ma’ale Adumim on 5.622 dunams of lands belonging to the Palestinian villages of Khan al-Ahmar and Abu Dis in the occupied West Bank. The project is part of City Plan No. 420/1/7/30. The bank holds as collateral a first-degree lien on all the company's rights to the land and the project, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, all rights towards the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and all rights in the project’s bank accounts maintained at Mizrahi Tefahot Bank.&amp;nbsp;Pisgat Ze’ev&amp;nbsp;In February 2022, the bank granted Israeli construction company Dona Engineering &amp;amp; Building Co. a loan for a construction project of 210 housing units on 9.802 dunams of land in the settlement neighborhood of Pisgat Ze'ev in occupied East Jerusalem, in accordance with City Plan No. 101-0330498. In February 2026, the bank granted the company a loan for the same project for which the bank holds the company’s rights to the land and the project. In February and June 2022, the bank granted the company two additional loans for the project in Pisgat Ze'ev, for which the bank holds as collateral a first-degree permanent lien on all the company’s rights of any kind and type in the land, and all its rights in the project’s bank account maintained at Mizrahi Tefahot Bank.&amp;nbsp;&amp;nbsp;Ariel&amp;nbsp;In February 2022, the bank granted&amp;nbsp;settlement-based construction company Har Kabir a mortgage for the purchase of&amp;nbsp;138.75 dunams of land which constitute a ground-attached industrial pavilion in the Ariel Industrial Zone on lands belonging to the Palestinian city of Salfit in the occupied West Bank.&amp;nbsp;The bank holds as collateral a first-degree lien, without limitation in amount, on all the company’s rights under the sales agreement in connection with the land, funds, rent and insurance. The company is based in the settlement of Ariel&amp;nbsp;in the occupied West Bank.&amp;nbsp;In 2019, Mizrahi Tefahot Bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Turen Habayit Shelcha a loan for its construction project in the settlement of Ariel, according to plan no.&amp;nbsp;8\130&amp;nbsp;on the lands of Salfit and Marda. The company won a tender to construct 49&amp;nbsp;housing units&amp;nbsp;in the settlements. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers and the right to receive VAT refunds and any other funds from Israeli tax authorities in relation to this project.Revava&amp;nbsp;In November 2022, Mizrahi Tefahot Bank maintained a bank account for settlement-based company, Shoam Israel Investment, for its residential construction project in the settlement of Revava in accordance with City Plan No. 170/4 for zoning and land use in the settlement.&amp;nbsp;The company is based in the settlement of Alon Moreh&amp;nbsp;in the occupied West Bank.&amp;nbsp;Alfei MenasheIn October 2020 and&amp;nbsp;April 2021, the bank granted Israeli construction company Avney Derech Y.Y. a loan for a construction project in the settlement of Alfei Menashe on 1.179 dunam of lands belonging to the Palestinian town of Azzun in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;115/14 for rezoning agricultural area to a residential area on the lands of Azzun. The bank holds as collateral a first-degree permanent lien on all the company's rights in the land&amp;nbsp;and everything to be built on it, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, and all rights in the project’s bank accounts, which are maintained at Mizrahi Tefahot Bank.&amp;nbsp;Ramot&amp;nbsp;In 2021, Mizrahi Tefahot Bank granted Kotler Adika a mortgage for three plots in the settlement neighborhood of Ramot in occupied East Jerusalem.Between March and November 2020, the bank granted Israeli construction company Kotler Adika four loans for a construction project of 80 housing units on 3.334 dunams of land in the settlement&amp;nbsp;neighborhood of Ramot in occupied East Jerusalem. The project is part of City Plan No. 101-0483354 for Ramot Country Project for the development of&amp;nbsp;an urban complex for housing, public buildings and institutions, open public spaces, and areas for sports and recreation. The bank holds as collateral a first-degree lien on all the company's rights in the land and the project, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, and all rights in the project’s bank accounts maintained at Mizrahi Tefahot Bank.&amp;nbsp;EmanuelIn September and December 2020, the bank granted Avney Derech Y.Y.&amp;nbsp;a loan for a construction project in the settlement of Emanuel on a total of 27.549 dunam of lands belonging to the Palestinian town of Deir Istiya in the occupied West Bank, in accordance with City Plan No. 120/9. The bank holds as collateral a first-degree permanent lien on all the company's rights in the land, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, its rights towards the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and all rights in the project’s bank accounts maintained at Mizrahi Tefahot Bank.&amp;nbsp;&amp;nbsp;In 2020, Mizrahi Tefahot Bank granted the Israeli company Effi Capital a loan for the construction of 166&amp;nbsp;housing units&amp;nbsp;in the settlement of Emanuel in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers and the right to receive VAT refunds and any other funds from Israeli tax authorities in relation to this project.&amp;nbsp;Ramat Shlomo&amp;nbsp;Between 2016 and 2023, the bank granted Israeli&amp;nbsp;construction company Kotler Adika loans for construction projects in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem.In May 2023, Mizrahi Tefahot Bank provided Israeli company Kotler Adika with a mortgage for three plots in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem. The bank holds as collateral the company’s rights in the land, and all its rights arising from the insurance of the mortgaged assets.In 2016, 2017, and 2019, the bank granted Kotler Adika loans for a construction project of&amp;nbsp;94 housing units on&amp;nbsp;6.610 dunam of land&amp;nbsp;in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem, in accordance with City Plan. No 11085. The bank holds as collateral a first-degree lien on all the company's rights in the project accounts maintained at Mizrahi Tefahot Bank, all of the company's rights in the land and in the project, all of the company's rights to receive funds from purchasers and/or tenants of units and/or plots in the project, and all of the company's rights in connection with a lease or tender for the execution of public infrastructure.&amp;nbsp;In 2017, Who Profits documented additional involvement of the bank in settlement construction in the settlements of Ariel, Beitar Ilit, Ma'aleh Adumim and Modi'in Ilit in the occupied West Bank; and the settlement neighborhoods of Har Homa, Neve Ya'akov, Pisgat Ze'ev and Ramat Shlomo in occupied East Jerusalem. For more, see Who Profits’ 2017&amp;nbsp;report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.&amp;nbsp;&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co.Between 2001 and 2014, the bank granted Israeli construction company&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;several mortgages and loans for construction projects in the settlements of&amp;nbsp;Ofarim, Anaton (Almon), Alei Zahav, Kfar Adumim, Pedu'el, and Karnei Shomron in the occupied West Bank. Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;is a construction and development company owned by the settlement movement Amana (Amana from the settlement movement of the Central Cooperative Association Gush Emunim). Amana is considered the main settlement arm of the settlers, working to establish illegal settlements and outposts in the occupied Palestinian territory. The company is based in the Ma'alot Dafna settlement neighborhood in occupied East Jerusalem.&amp;nbsp;In February 2017, the bank granted&amp;nbsp;settlement-based construction company Har Kabir a loan for which the bank holds as collateral the company's rights to receive funds pursuant to orders from Bar Amana company in connection with a loan for the construction of houses in various settlements, to secure existing and future debts of the company to Mizrahi Tefahot Bank. Har Kabir is based in the settlement of&amp;nbsp;Ariel&amp;nbsp;in the occupied West Bank.&amp;nbsp;Greennet Recycling &amp;amp; Waste TreatmentThe company operates a waste management facility in the Atarot Industrial Zone in occupied East Jerusalem.In December 2024, the bank granted Greennet Recycling &amp;amp; Waste Treatment&amp;nbsp;a loan for which it holds as collateral the company’s rights to funds, deposits and assets in the company's bank account maintained at Mizrahi Tefahot Bank.In September 2017, the bank granted Greennet a loan for which it holds as collateral a first-degree floating lien on the company’s plant, equipment, assets, funds, property and rights, including rights to receive funds from customers and any other party.In September 2017, the bank&amp;nbsp;granted Greennet an additional loan, for which the&amp;nbsp;bank holds as collateral a first-degree permanent lien on all the company’s rights pursuant to or in connection with an agreement for the receipt of waste treatment services with the Jerusalem Municipality.&amp;nbsp;Mitzpe KramimIn 2018, Mizrahi Tefahot Bank provided mortgage loans for the purchase of real estate on Palestinian privately owned land in the Mitzpe Kramim illegal Israeli outpost in the Jordan Valley in the occupied West Bank.&amp;nbsp;Banking Services to Settlement Local and Regional CouncilsMizrahi Tefahot Bank provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Mizrahi Tefahot Bank has provided loans, credit facilities and various banking services for 130 settlements in the occupied West Bank. These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), and the Mateh Binyamin Regional Council (consisting of 52 settlements), and the settlements of Alfei Menashe, Beit Aryeh, Efrat, Elkana, Emanuel, Har Adar, Karnei Shomron, Kdumim, Oranit, and Sha’ar Shomron in the occupied West Bank.&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 10 active pledge agreements with the Gush Etzion Regional Council. The Gush Etzion Regional Council consists of 24 settlements in the occupied West Bank.In January 2026, Mizrahi Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,500,000.In February 2025, Mizrahi Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,500,000.In November 2024, Mizrahi Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,500,000.In February 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 19 million.Har Hevron Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 11 active pledge agreements with the Har Hevron Regional Council.&amp;nbsp;The Har Hevron Regional Council consists of23 settlements&amp;nbsp;in the South Hebron Hills area in the occupied West Bank.&amp;nbsp;In March 2026, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 8,000,000.In March 2026, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 2,000,000.In February 2026, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,000,000.In September 2025, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,080,000.In March 2025, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 6,080,000.In December 2024, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 6,080,000.According to the Regional Council’s meeting protocols, in 2024 and 2025, the bank provided the council with NIS&amp;nbsp;3,080,000 million credit facilities. In&amp;nbsp;November 2024, the council approved a request for a NIS 10 million credit increase from Mizrahi Tefahot Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in 2024,&amp;nbsp;Mizrahi Tefahot Bank granted the Har Hevron Regional Council a NIS 2 million loan to cover a deficit. In 2023, Mizrahi Tefahot Bank and&amp;nbsp;Bank Leumi&amp;nbsp;granted loans in the amount of NIS 16 million loan to the Har Hevron Regional Council.&amp;nbsp;In November 2023, the Har Hevron Regional Council’s assembly approved a credit loan of NIS 3,250,000 from Mizrahi Tefahot Bank for 2024.&amp;nbsp;In February 2023, the Har Hevron Regional Council’s assembly approved an updated credit loan of NIS 3,250,000 from Mizrahi Tefahot Bank according to the banks' requirements, including the encumbrance and pledge of the council's revenues. The loan will be taken from the bank’s branch in the settlement of Alon Shvut. As of January 2023, the Har Hevron Regional Council maintained a bank account at Mizrahi Tefahot Bank for a school in its jurisdiction.In December 2022, the Har Hevron Regional Council’s assembly approved an application for a NIS 3,000,000 credit loan from Mizrahi Tefahot Bank for 2023. In May 2022, the Har Hevron Regional Council’s assembly approved taking a NIS 2 million loan for 15 years from Mizrahi Tefahot Bank.Jordan Valley Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 1 active pledge agreement with the Jordan Valley Regional Council.&amp;nbsp;The Jordan Valley Regional Council (also known as Arvot HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;In January 2025, Mizrahi Bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 10,000,000.&amp;nbsp;In June 2019, Mizrahi Tefahot Bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 99 years (ends 2118) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 5 million.According to the Regional Council’s meeting protocols, as of September 2025, the bank maintained the council’s&amp;nbsp;school bank account.&amp;nbsp;Mateh Binyamin Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 3 active pledge agreements with the Mateh Binyamin Regional Council.&amp;nbsp;The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.&amp;nbsp;In September 2005, December 2005 and April 2006, Mizrahi Tefahot Bank signed 3 pledge agreements with the Mateh Binyamin Regional Council for a period of 99 years (ending 2104 and 2105) for which the bank holds properties in the settlement of Psagot as collateral.&amp;nbsp;Alfei Menashe&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 10 active pledge agreements with the Alfei Menashe Local Council.In January 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 1,400,000. &amp;nbsp;In December 2020, Mizrahi Tefahot Bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2119) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 3,567,000.According to the&amp;nbsp;Alfei Menashe&amp;nbsp;Local Council’s meeting protocols, in&amp;nbsp;2021, the council held a NIS 1.5 million collateral in Mizrahi Tefahot Bank for the council's debit account (account for short term loans). In 2020, the Council held a NIS 5,504,000 loan from Mizrahi Tefahot Bank.Beit Aryeh&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 2 active pledge agreements with the Beit Aryeh Local Council.&amp;nbsp;In December 2019, Mizrahi Tefahot Bank signed a pledge agreement with the Beit Aryeh&amp;nbsp;Local Council for a period of 99 years (ends 2118) for which the bank holds all the council's revenues, including property tax and financial levies as collateral.According to the Local Council’s meeting protocols, in&amp;nbsp;August 2022, the council’s assembly meeting approved the opening of an account at Mizrahi-Tefahot Bank.Efrat&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 5 active pledge agreements with the Efrat Local Council.In January 2026, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 5,500,000.&amp;nbsp;In November 2024, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 5,500,000.In November 2024, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,000,000.In October 2024, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 5,500,000.In 2021, the Efrat Local Council invested NIS 15 million divided between three investment firms and three banks, one of which is Mizrahi Tefahot Bank.&amp;nbsp;ElkanaAs of April 2026, Mizrahi Tefahot Bank had 15 active pledge agreements with the Elkana Local Council.In February 2026,&amp;nbsp;Mizrahi Bank&amp;nbsp;signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 1,300,000.In March 2025,&amp;nbsp;Mizrahi Bank&amp;nbsp;signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 1,300,000.In February 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 1,150,000.&amp;nbsp;In June 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 750,000.According to the Council’s meeting protocols,&amp;nbsp;in September 2024, the council opened two bank accounts at Mizrahi Tefahot Bank for the&amp;nbsp;council funds and parents' funds.&amp;nbsp;In January 2024, the Elkana Local Council’s assembly approved a credit loan of NIS 1,150,000 for 2024 from Mizrahi-Tefahot Bank.&amp;nbsp;In January 2023, the Local Council’s assembly approved a credit loan of NIS&amp;nbsp;1,500,000 for 2023 from Mizrahi Tefahot Bank. In February 2022, the Local Council’s assembly approved the transfer of its long-term loans from Union Bank to Mizrahi Tefahot Bank, following their merger.Emanuel&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 7 active pledge agreements with the Emanuel Local Council.&amp;nbsp;In March 2026, Mizrahi Bank signed a pledge agreement with the Emanual Local Council for a period of 99 years (ends 2125).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 450,000.In March 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies limited to a total of NIS 450,000.In May 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 450,000.According to the Emanuel Local Council’s meeting protocols, in November 2023, the council’s assembly approved a credit loan of NIS 450,000 for 2024 from Mizrahi Tefahot Bank against the council’s revenue encumbrance.Har Adar&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 1 active pledge agreement with the Har Adar Local Council.&amp;nbsp;In April 2025, Mizrahi Bank signed a pledge agreement with the Har Adar Local Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 1,500,000.&amp;nbsp;Karnei Shomron&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 20 active pledge agreements with the Karnei Shomron Local Council.&amp;nbsp;In January 2026, Mizrahi Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 4,570,000.&amp;nbsp;In August 2025, Mizrahi Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,192,870.&amp;nbsp;In May 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 3,962,000 million.In May 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 4 million.According to the council’s meeting protocols, as of September 2023, the Karnei Shomron Local Council held NIS 5 million in a short-term deposit at Mizrahi Bank. In 2022, the council held a NIS 400,000 loan in a checking account at Mizrahi Tefahot Bank for the council's community center. In 2023, the council approved a NIS 500,000 loan from the bank for the community center. In January 2023, the Karnei Shomron Local Council approved a NIS 4 million credit loan from Mizrahi Tefahot Bank for 2023 and increased its current account credit from NIS 500,000 to NIS 1 million.&amp;nbsp;Kdumim&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 9 active pledge agreements with the Kdumim Local Council.&amp;nbsp;In February 2026, Mizrahi Bank signed a pledge agreement with the Kedumim Local Council for a period of 99 years (ends 2125).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,000,000.In January 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Kedumim Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 2,750,000.In May 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Kedumim Local Council for a period of 99 years (e</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements</t>
   </si>
   <si>
-    <t xml:space="preserve">Apax Partners </t>
-[...13 lines deleted...]
-  <si>
     <t>First International Bank of Israel</t>
   </si>
   <si>
     <t>An Israeli commercial bank that provides a variety of banking services, including through its bank brands "Otsar Ha-Hayal", "PAGI" and "Ubank". The bank controls "Bank Massad".The First International Bank of Israel provides financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal SettlementsThe First International Bank provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects in settlements in occupied East Jerusalem and holds the companies’ rights to the lands and projects as collateral.Pisgat Ze'ev&amp;nbsp;In September 2025, the bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Sarfati Shimon&amp;nbsp;a loan for a construction project known as the "Pisgat Ze'ev Project", which includes the construction of 4 residential towers with 286 housing units and an employment building with commerce and public areas in the Pisgat Ze'ev settlement neighborhood in occupied East Jerusalem. The project is part of City Plan No. 101-0464859. The bank holds as collateral a first-degree permanent lien on all of the company's rights to receive all funds or receipts that are held in a trust account at&amp;nbsp;Bank Leumi.&amp;nbsp;Givat HaMatosBetween 2021 and 2026, the bank provided the Israeli construction company Ram Aderet-Salit with mortgage loans for a residential construction project in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem.In April 2021, the bank granted&amp;nbsp;Ram Aderet two loans for a construction project&amp;nbsp;of 130 housing units on 7.65 dunams (7,650 square meters) of land in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem. The project is part of Plan No.&amp;nbsp;מק/14295 for construction and development on an area of 369,393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners. The bank holds as collateral a first-degree lien on all of the company's rights to receive all income and rights related to the real estate, including construction rights.&amp;nbsp;In February, July, and December 2024, the bank granted the company additional loans, for which the bank holds as collateral first-degree liens on all of the company's rights in the project and the land, including all the company’s rights under agreements with purchasers in the project and all income, rights and franchises arising from or related to the mortgaged assets in the project. In January 2026, the bank granted the company a loan for which the bank holds as collateral a first-degree lien on all of the company’s rights under agreements with purchasers in the project and all income, rights and franchises arising from or related to the mortgaged assets in the project.Atarot Industrial ZoneIn November 2021, the bank granted Israeli construction company&amp;nbsp;Bardarian Brothers a loan for which the bank holds as collateral all of the company’s rights and income pursuant to a bus parking construction project in the Atarot Industrial Zone in occupied East Jerusalem.&amp;nbsp; The project, part of the company's agreement with the Moriah Jerusalem Development Corporation according to Tender 98/2020, serves as a parking lot and bus terminal for over 300 buses.&amp;nbsp;The Bank holds as collateral all of the company's rights to all income, rights and franchises related to the project.Ariel&amp;nbsp;In January 2019, the bank provided Ram Aderet-Salit a mortgage for a construction project of 300 housing units in two complexes with a total area of about 30,000 m2 in the settlement of Ariel in the occupied West Bank.Transportation Infrastructure Projects in Occupied East JerusalemThe Jerusalem Light RailIn 2020, the bank was part of a consortium led by&amp;nbsp;Hapoalim Bank&amp;nbsp;to finance the expansion of the Red Line and the establishment of the Green Line as part of the Jerusalem Light Rail’s (JLR)&amp;nbsp;J-Net Project. The consortium awarded the Light Rail’s operators&amp;nbsp;CAF&amp;nbsp;and&amp;nbsp;Shapir Engineering and Industry&amp;nbsp;NIS 3.5 billion. The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line. For more on the J-Net Project see Who Profits report&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project.Road 50The bank financed Shapir Engineering and Industry’s&amp;nbsp;project for the expansion of Road 50, connecting the Atarot and Gilo settlement neighborhoods in occupied East Jerusalem. The bank also accompanied a paving and development project near Wadi al-Joz in occupied East Jerusalem. For more information see&amp;nbsp;Who Profits’ report&amp;nbsp;Paving the Way: The Role of Israeli Banks in Road Construction in the Occupied Palestinian Territory.Financing Settlements-Based Construction Companies&amp;nbsp;In August 2022, Bank Otsar Ha-Hayal, a bank brand of the First International Bank,&amp;nbsp;granted settlement-based Israeli construction company Hemdat Shomron a loan for which the bank holds as collateral a permanent lien on all of the company's rights to receive funds from the bank in respect of deposits.In June 1998, the bank granted settlement-based Israeli construction company Bar Amana Buildings Construction &amp;amp; Development&amp;nbsp;a loan of NIS 20,350,000, which is still active. Bar Amana Buildings Construction &amp;amp; Development Co. Ltd. is a construction and development company owned by the settlement movement Amana (Amana from the settlement movement of the Central Cooperative Association Gush Emunim). Amana is considered the main settlement arm of the settlers, working to establish illegal settlements and outposts in the occupied Palestinian territory. The company is based in the Ma'alot Dafna settlement neighborhood in occupied East Jerusalem.Banking Services to Settlement Local and Regional CouncilsThe First International Bank of Israel provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.The bank has provided loans and various banking services for the settlements of Ariel, Alfei Menashe, Beit El, Beitar Ilit, Har Hevron, Kdumim (Kedumim), Ma’ale Efraim and Karnei Shomron in the occupied West Bank.&amp;nbsp;KdumimThe bank operates accounts for the Kdumim settlement in the occupied West Bank. On February 5, 2025, the Kdumim Local Council approved authorized signatories for the council's bank accounts at the International Bank and Otsar Ha-Hayal.&amp;nbsp;ArielAs of April 2026, the bank has 4 active pledge agreements with the Ariel Municipality in the occupied West Bank.In November 2025, the bank signed a pledge agreement with the Ariel Municipality for a period of one year (ends 2026).&amp;nbsp;The bank holds as collateral the council’s rights to all the council’s current and future revenues and rights that originate from the municipality's own revenues, as well as income and rights arising from the mortgaged assets or related to them.&amp;nbsp;In July 2022, the bank signed a pledge agreement with the Ariel Municipality for a period of 99 years (ends 2121).&amp;nbsp;The bank holds as collateral&amp;nbsp;the council’s current and future revenue of funds originating from water and sewage.In January 2020, the bank signed a pledge agreement with the Ariel Municipality for a period of 81 years (ends 2101). The bank holds as collateral&amp;nbsp;the council’s current and future revenue, excluding funds originating from the state budget.In December 2016, the bank signed a pledge agreement with the Ariel Municipality for a period of 99 years (ends 2115).&amp;nbsp;The bank holds as collateral the council’s current and future revenue, excluding funds originating from the state budget and revenues from water and sewage.Karnei Shomron&amp;nbsp;As of April 2026, the bank has 5 active pledge agreements with the Karnei Shomron Local Council in the occupied West Bank.&amp;nbsp;In January 2020, the bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 5 years (ends 2025).&amp;nbsp;The bank holds as collateral the council’s current and future revenue, excluding funds originating from the state budget and revenues from water and sewage.In January 2018, the bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2117).&amp;nbsp;The bank holds as collateral the council’s current and future revenue, excluding funds originating from the state budget and revenues from water and sewage.In November 2017, the bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2116).&amp;nbsp;The bank holds as collateral the council’s current and future revenue income and rights that come from all the properties located in its jurisdiction excluding funds originating from the state budget and revenues from water and sewage.&amp;nbsp;In January 2012, the bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2111).&amp;nbsp;The bank holds as collateral the council’s current and future revenue income and rights that come from all the properties located in its jurisdiction excluding funds originating from the state budget and revenues from water and sewage.&amp;nbsp;Har Hevron&amp;nbsp;The Har Hevron Regional Council provides services to 20 settlements in the South Hebron Hills area in the occupied West Bank. &amp;nbsp;On 6 December 2022, the Har Hevron Regional Council general assembly approved a NIS 1 million credit loan from the First International Bank for 2023 according to the bank's requirements, including pledging the council's income as collateral. In 2022, the council received a NIS 1 million credit loan from the bank.As of April 2026, the bank has 2 active pledge agreements with the Har Hevron Regional Council in the occupied West Bank.&amp;nbsp;In July 2011, the bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2110).&amp;nbsp;The bank holds as collateral the council’s current and future revenue excluding funds originating from the state budget and revenues from water and sewage.In August 2005, the bank signed a pledge agreement with the Har Hevron Regional Council for a period of 25 years (ends 2130) for which the&amp;nbsp;bank holds as collateral the council’s current and future revenue as collateral.Beitar Ilit&amp;nbsp;As of April 2026, the bank has 2 active pledge agreements with the Beitar Ilit Municipality in the occupied West Bank.In March 2006, the bank signed a pledge agreement with the Beitar Ilit Municipality for a period of 99 years (ends 2105).&amp;nbsp;The bank holds as collateral&amp;nbsp;the council’s rights according to an agreement with Bank Clearing Center Ltd., including the right to receive funds accordingly. Bank Clearing Center Ltd. (Masav) is a banking corporation owned by the&amp;nbsp;Hapoalim, &amp;nbsp;Leumi, Discount Bank, and Mizrahi Tefahot banks,&amp;nbsp;and provides services to all banks and their customers.In September 2005, the bank signed a pledge agreement with the Beitar Ilit Municipality for a period of 99 years (ends 2104) for which the&amp;nbsp;bank holds as collateral the council’s current and future revenue.Alfei Menashe&amp;nbsp;As of April 2026, the bank has 1 active pledge agreement with the Alfei Menashe Local Council in the occupied West Bank.&amp;nbsp;In July 2014, the bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2113).&amp;nbsp;The bank holds as collateral the council’s current and future revenue excluding funds originating from the state budget and revenues from water and sewage.Ma’ale EfraimAs of April 2026, the bank has 1 active pledge agreement with the Ma’ale Efraim Local Council in the occupied West Bank.&amp;nbsp;In July 2002, the bank signed a pledge agreement with the Ma’ale Efraim Local Council for a period of 99 years (ends 2101).&amp;nbsp;The bank holds as collateral the council’s current and future revenue excluding funds originating from the state budget.&amp;nbsp;Beit El&amp;nbsp;As of April 2026, the bank has 1 active pledge agreement with the Beit El Local Council in the occupied West Bank.&amp;nbsp;In January 2012, the bank signed a pledge agreement with the&amp;nbsp;Beit El Local Council&amp;nbsp;for a period of 99 years (ends 2011).&amp;nbsp;The bank holds as collateral the council’s current and future revenue excluding funds originating from the state budget and revenues from water and sewage.Branches in SettlementsThe bank operates branches providing banking services in settlements in the occupied West Bank and East Jerusalem.The bank operates branches in the settlement of Ariel, Beitar Ilit and Modi’in Ilit in the occupied West Bank, and branches in the Ramot settlement neighborhood in occupied East Jerusalem. The bank’s fully owned subsidiary, Massad Bank, operates a branch in the French Hill settlement neighborhood in occupied East Jerusalem.Services to the Israeli Ministry of Defense&amp;nbsp;The bank provides banking services to the Ministry of Defense (IMOD) and operates branches in Israeli military bases.In May 2023, the bank won a tender from the Ministry of Defense to provide credit and banking services to ministry employees for a period of 7 years starting in December 2023, with an option to extend for an additional 3 years. The contract includes providing loans and banking services to the ministry employees and rights to operate bank branches at military bases.&amp;nbsp;In accordance with the IMOD tender, the bank provides special benefits to those eligible, including exemption from fees and a credit line with preferential terms and benefits in securities activitiesIn addition, the bank's fully owned banks, UBank and Bank Otsar Ha-Hayal&amp;nbsp;(merged with the company in 2019), specialize in providing banking services specifically to employees and retirees of the defense system.Financial Support for the Israeli MilitaryThe bank provides financial donations to the military's 411th Battalion as part of the "Adopt a Soldier" project in which business companies "adopt" military combat units for a period of at least 3 years. Battalion 411 operates in the occupied West Bank and in Gaza. Since October 2023, it has participated in thousands of shellings of Gaza. The bank takes part in the unit's events and its donations are intended for the unit's soldiers, including clothing and equipment.&amp;nbsp;In 2025, the bank provided 30 apartments for soldiers as part of the Association for Israel’s Soldiers housing project.&amp;nbsp;In addition, the bank takes part in a scholarship program to finance academic courses for soldiers and military veterans, and a project to integrate young people with special needs into service in the Israeli military.In 2025, the bank sponsored the annual conference of the MAMARAM Unit, the military's central computing system unit.Financing Weapon Manufacturing Projects&amp;nbsp;In January 2020, the bank granted Israeli company&amp;nbsp;Bardarian Brothers&amp;nbsp;a loan pursuant to a contract between the company and state-owned weapon manufacturer, Rafael Advanced Defense Systems. The bank holds as collateral all the company's rights and rights to its revenues arising from the contract.&amp;nbsp;</t>
   </si>
   <si>
     <t>Migdal Insurance</t>
   </si>
   <si>
     <t>TASE, Public</t>
   </si>
   <si>
     <t>A publicly traded Israeli insurance and finance group. The&amp;nbsp;company is&amp;nbsp;engaged in the fields of insurance, pension, provident funds, capital markets and financial services.&amp;nbsp;As previous research by Who Profits has shown, Migdal and other major Israeli insurance companies are complicit in financing settlement construction, settlement transportation projects, exploitation of occupied natural resources, and in Israel’s military-industrial complex, both directly and through their holdings in other complicit companies.For more on the previous complicity of Israeli insurance companies and pension funds, see Who Profits’ 2022 report:&amp;nbsp;Insuring Dispossession: The Complicity of Five Israeli Insurance and Pension Companies in the Violation of Palestinian Rights.Financing Military Projects&amp;nbsp;In December 2024, Migdal signed a partnership agreement with&amp;nbsp;Shikun &amp;amp; Binui for three defense infrastructure projects for the Ministry of Defense.&amp;nbsp;The projects include the construction and operation of the military's “Wide Horizon” (Ofek Rahav) recruits complex, “Kiryat HaTikshuv” military ICT campus, and “Kiryat HaModiin” military Intelligence campus, which are carried out by Shikun &amp;amp; Binui Group as part of the Ministry of Defense's plan to relocate military bases to the Naqab. According to the agreement, Migdal, together with&amp;nbsp;Clal Insurance, will hold 50% of Shikun &amp;amp; Binui's holdings in the concessionaire companies in the projects in exchange for NIS 244 million.Exploitation of Occupied Natural ResourcesThrough financing and holdings in other companies, Migdal has financed renewable energy projects in the occupied Syrian Golan.&amp;nbsp;Ruach BeresheetMigdal holds&amp;nbsp;10.06% of the shares of&amp;nbsp;Enlight Renewable Energy, which develops and operates several renewable energy projects in the occupied Syrian Golan.Migdal participated in the financing of Enlight’s "Ruach Beresheet" Wind Energy Project in the occupied Syrian Golan. In July 2020, Migdal, as part of a consortium with&amp;nbsp;Hapoalim Bank, signed a financing agreement with&amp;nbsp;Enlight Renewable Energy&amp;nbsp;for the establishment of the wind farm.&amp;nbsp;The wind farm is located in Tel el Farass area in the southeast of the Syrian Golan and was established by the company in partnership with the area’s settlements. The wind farm features 39 wind turbines and is expected to provide electricity to 70,000 households from both sides of the Green Line.ARAN Wind ProjectMigdal holds&amp;nbsp;6.54% of the shares of&amp;nbsp;Afcon Holdings, which won the tender for Afcon won the tender for carrying out electrical works and civil infrastructure for the ARAN project. The ARAN project, carried out by&amp;nbsp;Energix Renewable Energies,&amp;nbsp;is a large wind turbine farm in the occupied Syrian Golan. The project will include 41 wind turbines, 200 meters long each, built on agricultural land owned by Syrian farmers.&amp;nbsp;For more on the Israeli renewable energy industry in the occupied Syrian Golan, see Who Profits’ reports&amp;nbsp;Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources,&amp;nbsp;and&amp;nbsp;Greenwashing the Golan: The Israeli Wind Energy Industry in the Occupied Syrian Golan.Financing Settlement Transportation – The Jerusalem Light RailIn 2020, Migdal, together with&amp;nbsp;Hapoalim Bank&amp;nbsp;and the&amp;nbsp;First International Bank of Israel, financed the Jerusalem Light Rail expansion of the Red Line and the construction of the Green Line in occupied East Jerusalem. The companies&amp;nbsp;awarded&amp;nbsp;CAF&amp;nbsp;and&amp;nbsp;Shapir Engineering and Industry with NIS 3.5 billion for the&amp;nbsp;J-Net Project.&amp;nbsp;The Jerusalem Light Rail connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side and is contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods. For more on the Jerusalem Light Rail, see Who Profits’ Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project. &amp;nbsp;Holdings in Complicit CompaniesThrough its holdings in other companies, Migdal is complicit in the exploitation of occupied natural resources, development of settlement infrastructure and settlement construction, and providing services to the Israeli military and Israel Police.Migdal holds 12.89% of the shares of&amp;nbsp;Israeli real estate and infrastructure company,&amp;nbsp;Electra, which is involved in construction in the occupied West Bank and East Jerusalem and provides service to the Israeli military and the Israel Police.Migdal holds 11.79% of the shares of&amp;nbsp;Paz Energy which provides fueling services to the Israeli Ministry of Defense, the Israeli Civil Administration in the occupied West Bank, the Israel Police and Israel Prison Service. In addition, the company operates gas stations and convenience stores in the occupied West Bank, East Jerusalem and Syrian Golan.Migdal holds 9.86% of the shares of&amp;nbsp;Partner Communications,&amp;nbsp;which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, and to the Israeli military Civil Administration in the occupied West Bank.Migdal holds 9.7% of the shares of Israeli security services company&amp;nbsp;G1 Secure Solutions. The company provides security services and equipment to settlements and to Israeli checkpoints in the occupied West Bank. In addition, the company provides services to the Israeli Police and Israeli Prison Services.Migdal holds 9.49% of the shares of Israeli IT company&amp;nbsp;One Software Technologies,&amp;nbsp;which supplies computing services, computers, and equipment to the Israeli Ministry of Defense, the Israeli Civil Administration in the West Bank, and the Israeli military District Coordination and Liaison (DCL) Gaza. The company has also provided services to the Israel Prison Service.Migdal holds 9.41% of the shares of Israeli construction company&amp;nbsp;Shikun &amp;amp; Binui Group, which has significant involvement in the construction and expansion of settlements and infrastructure in the occupied West Bank and East Jerusalem. The company also provides services to the Israeli Ministry of Defense and was involved in the construction of the barrier surrounding the besieged Gaza.Migdal holds 8.99% of the shares of&amp;nbsp;Israeli telecommunications company&amp;nbsp;Cellcom Israel&amp;nbsp;which provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. The company provides cellular and internet services to the Israeli Ministry of Defense, the Israeli military and the Israeli Civil Administration in the occupied West Bank. The company has provided cellular infrastructure to the Israeli military inside occupied Gaza.Migdal holds 7.65% of the shares of&amp;nbsp;Shapir Engineering and Industry, which is engaged in the extraction of occupied natural resources, construction on occupied Palestinian land, and provides services to the Israeli Ministry of Defense.Migdal holds 7.18%&amp;nbsp;of the shares of&amp;nbsp;Shufersal,&amp;nbsp;which operates supermarket and drugstore branches in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;Migdal holds 6.94% of the shares of&amp;nbsp;Israeli telecommunications company&amp;nbsp;Bezeq&amp;nbsp;which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, the Israeli military, the Israel Police and the Israel Prison Service.Migdal holds 6.87% of the shares of Israeli mineral and chemicals company&amp;nbsp;ICL Group, which extracts occupied natural resources from the Dead Sea and provides services to settlements in the occupied West Bank and the Syrian Golan.Migdal holds&amp;nbsp;6.54% of the shares of&amp;nbsp;Afcon Holdings. Which is involved in renewable energy projects in the occupied Syrian Golan.&amp;nbsp;Additionally, Afcon supplies services to the Israeli military, the Israel Prison Service and the Israel Police.Holdings in Weapon CompaniesMigdal holds 6.86% of the shares in Israeli weapon system manufacturer&amp;nbsp;Smart Shooter, which provides remote-controlled weapon systems to the Israeli military used in the occupied West Bank and Gaza.Migdal holds shares in&amp;nbsp;Elbit systems, Israel’s biggest military and arms company, which supplies weapon and surveillance systems extensively used by the Israeli military in the occupied West Bank and used in the ongoing attacks on Gaza.&amp;nbsp;</t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services</t>
   </si>
   <si>
     <t xml:space="preserve">Mercedes Benz </t>
   </si>
   <si>
     <t>FWB, STU</t>
   </si>
   <si>
-    <t>Germany</t>
-[...1 lines deleted...]
-  <si>
     <t>Mercedes-Benz Group, also known as Mercedes, is a German multinational automotive company, one of the world's largest car manufacturers. The Group brands include Mercedes-Benz, Mercedes-AMG, and Mercedes-Maybach, as well as Mercedes-Benz Bank, Mercedes-Benz Financial Services, and Athlon.The company supplies the Israeli military with various specially adapted vehicles such as heavy-duty tractor heads, single-unit trucks and 4X4 vans. Mercedes heavy tow trucks are used to transport tanks, armored personnel carriers, bulldozers, and other cargo. In addition, the company supplies vehicles used by the Israel Police.&amp;nbsp;Vehicles for the Israeli Military&amp;nbsp;In November 2023, Mercedes supplied the Israeli military with 112 Mercedes Arcos heavy-duty tractor heads and 30 Mercedes Sprinter 4X4 ambulance vehicles.&amp;nbsp;Mercedes' exclusive Israeli importer,&amp;nbsp;Colmobil, expedited the delivery of the tractor units purchased by the Ministry of Defense and airlifted dozens of Mercedes ambulances. The vehicles were delivered in an expedited process and for immediate operational use in light of the Israeli military invasion of Gaza.The Mercedes Arcos heavy-duty trucks were intended for the purpose of transporting Israeli Merkava Mark 4 tanks to Gaza and to the northern border. The Merkava battle tanks, specifically the Merkava Mark 4, have been widely used by the Israeli military in Gaza during the Genocide. The tanks have also been used in Lebanon.&amp;nbsp;The Mercedes Sprinter 4X4 ambulance vehicles are&amp;nbsp;manufactured in the US for the requirements of the Israeli military and the Medical Corps. The vehicles were sent via airlift as part of the US government's increased delivery of military equipment to Israel since October 2023.&amp;nbsp;In December 2022, Mercedes won two IMOD tenders to supply 460 tractor heads intended for transporting Merkava Mark 4 tanks, armored personnel carriers, bulldozers, and more at a cost of hundreds of millions of NIS. The purchase included Mercedes Arcos tractor heads in two versions for heavy transport of the Merkava Mark 4 tank fleet, and for medium-weight transport of armored personnel carriers, bulldozers and other cargo. The trucks are produced in accordance with the military’s requirements and purchased through Mercedes' Israeli importer, Colmobil.&amp;nbsp; &amp;nbsp;In February 2018, Colmobil won the IMOD tender to supply the Israeli military with 90 new Mercedes Sprinter ambulance vehicles for an estimated amount of NIS 40 million. The purchase included the supply of 90 Mercedes Sprinter 519 4X4 model vehicles with a 163 hp engine and a total weight of 4.6 tons, with an option for 80 additional vehicles, and a three-year service and maintenance agreement. The supply was expected by the end of the year. The vehicles are fitted to the requirements of the military and have dual-wheel drive capable of traveling both in difficult terrain conditions and on roads.In July 2018, the IMOD announced that Colmobil will supply it with 200 Mercedes Atego single-unit trucks at an estimated cost of NIS 70 million.&amp;nbsp;In 2008, the Israeli military received a series of Mercedes Actros tractor heads, with 537 hp and a 6x6 drive.Vehicles for the Israel PoliceMercedes’ exclusive supplier, Colmobil, which is the only company authorized by Mercedes to import and maintain its vehicles, provides the Israel Police with Mercedes vehicles and maintenance services, including armored Mercedes vehicles.&amp;nbsp;Colmobil provides the Israel Police with maintenance services for Mercedes Vario vehicles in the service of the police. The vehicles must be repaired and serviced only at Colmobil’s authorized garages.&amp;nbsp;In February 2019, Colmobil was contracted by the Israel Police to supply Mercedes Sprinter vehicle to be used as a prototype to test its suitability for operational unit activity for NIS 300,000.</t>
   </si>
   <si>
-    <t>Population Control, Specialized Equipment and Services</t>
-[...1 lines deleted...]
-  <si>
     <t>Automotive , Industrial Manufacturing</t>
   </si>
   <si>
-    <t>$100B-$250B</t>
-[...1 lines deleted...]
-  <si>
     <t>Hewlett Packard Enterprise (HPE)</t>
   </si>
   <si>
     <t>Hewlett Packard Enterprise Company (HPE) is an American multinational information technology provider. The company provides AI, private cloud, computing, storage, networking and software services.&amp;nbsp;Hewlett Packard Enterprise (HPE) was founded in 2015 following the split of Hewlett-Packard Company (HP). HPE was formed from the old HP’s Enterprise product and Business divisions, focusing on servers, storage, cloud, and software services. HPE, which specializes in the manufacturing and marketing of storage and server hardware, retained several of HP's occupation-related contracts through its fully owned Israeli subsidiary, Hewlett Packard (Israel) Ltd.Through the Israeli subsidiary, the company provides servers, software, and services to the Israeli Police, the Israel Prison Service, and the Israeli Population Registry computing system, which contains information on Palestinians residing in the occupied territory.Services to the Israeli MilitaryIn July 2024, it was reported that HPE had been selected by the Israeli military to lead a new military server farm project. HPE will provide the hardware for the farm and manage the process of selecting the construction company. The farm is reportedly likely to be located underground.&amp;nbsp;Services to the Israeli Population and Immigration AuthorityIsrael’s Population Registry – the Aviv System&amp;nbsp;HPE is the sole supplier of Itanium servers for the Israeli Population and Immigration Authority for the operation of the Israeli Population Registry, which contains information on Palestinians in the occupied Palestinian territory.&amp;nbsp;The Population and Immigration Authority (PIBA) core system is the "Aviv" system, a central computing system that serves the Population Registry of the State of Israel. The Aviv system operating system infrastructure was developed by HPE and is based on HPE Itanium servers. Since 2017, the company has been the sole supplier of the servers and their maintenance.In May 2023, Hewlett Packard (Israel) was contracted as sole supplier by the Population and Immigration Authority to provide three Itanium servers, services, and maintenance for the Aviv System from June 2023 until June 2026 for NIS 3,829,410 (USD 818,250).The Israeli Population Registry contains information on Palestinians with Israeli citizenship, non-citizen Palestinian residents of occupied East Jerusalem, Palestinian residents of the occupied West Bank and Gaza, and Syrians from the occupied Syrian Golan. Through this registry, the Israeli authorities control the permits required for Palestinian workers who work within Israel and in Israeli settlements, as well as permits needed for Palestinians to cross the Green Line for medical needs, family visits, travel abroad, etc., as part of Israel's repressive permit regime. Since the Oslo Accords, the Israeli Civil Administration (ICA) has kept a copy of the Palestinian Population registry from the Palestinian Authority (PA), which includes personal information and addresses of all West Bank and Gaza residents. The registry is regularly updated by the Population and Immigration Authority’s unit in the Israeli Civil Administration (ICA), located in the settlement of Beit El in the occupied West Bank. The data on the Registry is systematically used by Israel for the implementation of discriminatory policies against Palestinians who are eligible for different rights under Israeli control, including discrimination in relation to freedom of movement, voting, family reunification and access to services. The Authority is also in charge of issuing permits for all international visitors to the West Bank. The system also documents all of the crossings under Israeli control, including the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad; and&amp;nbsp;previously the Erez Checkpoint, which was the only crossing for the movement of people between the besieged Gaza and Israel and the West Bank – both controlled by and subjected to Israeli authorities.In 2017, Hewlett Packard (Israel) was contracted by the Population and Immigration Authority to provide and maintain the servers until 2020 for a total amount of USD 212,318.Services to the Israel PoliceHPE provides servers, software and maintenance services for the Israel Police.HPE provides many of the servers and software that serve most of the operational systems of the Israel Police and provides it with accompanying software for dedicated management of all its servers. HPE's servers with the police include Enclosures servers, Blade servers, and "pizza" servers. In addition, HPE senior systems engineers work with the police and operate dedicated support teams with the police for proactive services and ongoing troubleshooting.In 2021, Hewlett Packard Israel was contracted by the Israel Police to provide Data Center Care services for NIS 4 million for three years until 2024. In January 2024, the Israel Police announced its intention to contract Hewlett Packard Israel for Data Center Care services as the sole supplier for an additional period of three years, until the end of December 2026, for an additional NIS 4 million.In March 2021, HPE was contracted by the Israel Police, with an exemption from a tender, to provide proactive maintenance services for HPE-manufactured server systems until December 2023 for 4 million NIS. The contract is an extension of a previous contract from 2018 that expired in January 2021.In 2017, HPE was contracted to maintain its Virtual Connect (VC) systems for the Israeli police for NIS 366,000.Services to the Israel Prison ServiceHPE provides equipment and maintenance to the Israel Prison Service's central server farm and the backup center.&amp;nbsp;In March 2025, HPE Israel was contracted by the Israel Prison Service (IPS), with exemption from tender, as the sole supplier for the maintenance of HPE equipment installed in the IPS' central server farm and backup farm from March 2025 to the end of February 2026 for NIS 445,000.&amp;nbsp;HPE equipment installed in the IPS' central server farm and the backup farm includes a central storage system and seven central SAN switches (Storage Area Network switches), which are used for high-speed data transfer between data centers using compression technology for increased data demands.In April 2024, Hewlett Packard Israel was contracted by the Israel Prison Service (IPS) as the sole supplier to provide HPE equipment maintenance for NIS 364,075 for a period of one year.In February 2023, the company was contracted by the IPS, with exemption from tender, to provide maintenance for HPE equipment for NIS 371,856 until February 2024.&amp;nbsp;In 2020, the company was contracted to provide computer and communication maintenance for the Israel Prison Service for 2021-2022 for an amount of over NIS 1 million.Between 2015 and 2020, the company provided the IPS with server maintenance for a total of NIS 2,695,268.&amp;nbsp;Israeli Biometric Database&amp;nbsp;HPE is the sole supplier of the computing infrastructure for the Israel National Digital Agency.In 2011, HPE was awarded a tender for the supply, installation, maintenance, and operation of the computing infrastructure for the establishment of the national digital system which includes biometric identification means and biometric identification data in identification documents and the database. In March 2022, the contract was extended by the Israel National Digital Agency until April 2025 to complete the installation and receive maintenance services for NIS 3,500,000. In May 2025, the contract was extended with exemption from tender until the end of May 2028 for NIS 3,129,750.&amp;nbsp;In 2008, former company HP was contracted by the Israeli Ministry of Interior to supply equipment and biometric ID cards for Israel’s biometric documentation project for an amount of NIS 230 million. In 2014, the contracts with HP were extended until 2025 and were later inherited by HPE. In 2016, HPE was contracted to continue to supply its services for the Biometric project for over NIS 31 million.&amp;nbsp;&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
-    <t>$25B-$50B</t>
-[...4 lines deleted...]
-  <si>
     <t>Formula Systems</t>
   </si>
   <si>
     <t>NASDAQ, TASE</t>
   </si>
   <si>
     <t>Israel, USA</t>
   </si>
   <si>
     <t>Formula Systems (1985) Ltd. is an Israeli publicly traded information technology group that operates in 60 countries worldwide.&amp;nbsp;The group’s companies specialize in the production and development of software for the defense, utilities, telecommunications, healthcare, local administration, insurance and banking sectors, and implement technologies such as cloud, cyber, digital, data, and AI.&amp;nbsp;The company is controlled by the Polish multinational software company Asseco Poland S.A. (WSE: ACP).&amp;nbsp;The company's subsidiaries,&amp;nbsp;Matrix IT, Magic Software, and TSG Systems, provide services to the Israeli Ministry of Defense (IMOD), the Israeli military, security forces, and defense industries.&amp;nbsp;Matrix ITFormula Systems holds 48.21% in Israeli information technology company&amp;nbsp;Matrix IT (TASE: MTRX). Matrix IT provides various computing services and products to the Israeli Ministry of Defense, the Israeli military, and security forces, including the Israel Police, Border Police and the Israel Prison Service. Through its subsidiaries, the company also provides computing services and equipment to the Coordinator of Government Activities in the Territories, including to the Israeli Civil Administration in the occupied West Bank, and has previously provided to the Israeli military District Coordination and Liaison in Gaza.&amp;nbsp;For more, see Matrix IT&amp;nbsp;company profile.TSG IT Advanced Systems&amp;nbsp;Formula Systems’&amp;nbsp;subsidiary, TSG IT Advanced Systems Ltd. (TSE: TSG), is jointly owned with Israeli state-owned weapon manufacturer Israel Aerospace Industries (IAI), with each owning 42.32% of the company's shares.&amp;nbsp;TSG produces software systems primarily for the defense sector. The company develops control, monitoring and supervision systems that support decision-making, command and control systems for air and sea spaces, tactical systems, intelligence systems, and recording and interrogation systems.Services to the Israeli Ministry of Defense&amp;nbsp;70% of the&amp;nbsp;TSG IT’s revenue comes from the defense sector, mainly from the Israeli Ministry of Defense and the Israel Aerospace Industries. The company provides software solutions and services to the IMOD and the Israeli military, which account for 31% of its defense sector operations, and to Israeli weapon manufacturers&amp;nbsp;Elbit Systems and Rafael Advanced Technologies.&amp;nbsp;The company provides command and control systems for the Israeli military General Staff and various commands, including information fusion systems, intelligence research systems, recording systems, systems for homeland security, systems for managing communication networks, and software consulting services. The company develops, among other things, aerial imaging systems that include identification and tracking and are used for interception and warning, command and control systems, emergency preparedness and response systems, intelligence systems for planning attacks on targets, and intelligence systems for law enforcement authorities.Under contracts with the Israeli government, some of the rights to the company's technologies and inventions are retained by the Ministry of Defense.&amp;nbsp;According to the company's agreement with the Israeli Ministry of Defense dated June 26, 2019, for an indefinite period, the company is obligated to pay the Ministry royalties from its export sales in relation to sales resulting from government-funded development.Gaza Genocide &amp;nbsp;TSG developed and provided system implementation and maintenance for the Ministry of Defense during the genocide in Gaza.According to the company, some of its systems have been used extensively during the ongoing military onslaught on Gaza, including systems that were used operationally for the first time. These systems include rocket and unmanned aerial vehicle tracking services, maritime imagery, real-time intelligence event prediction, and home front command and control systems.The company participates in the development of critical defense systems, such as the Arrow and David's Slings missiles. David's Sling, also known as Magic Wand, is a Medium to Long-Range air and missile defense system operated by the Israeli military, developed by Rafael Advanced Technologies. The Arrow Anti-Ballistic Missile Defense System, developed by&amp;nbsp;Israel Aerospace Industries (IAI), is in use by the Israeli Air Force. The system has been extensively used since the Israeli military invasion of Gaza in October 2023. In addition, the company provides the Israeli air defense with artificial intelligence aerial imaging technologies.EarthSolverTSG developed the "EarthSolver" system for the Israeli military, which is used to generate targets using mobile devices distributed in the field. In August 2020, the military began implementing the system in the Infantry Corps brigades.&amp;nbsp;EarthSolver is an automated system that provides a critical capability for guided weapon systems by producing accurate 3D targeting coordinates in real time from multi-domain sensor data. The system allows soldiers in the field to independently generate accurate coordinates for building a target bank in short periods of time. The targets are attacked using a fighter jet that is operated by the combat team in the field shortly after marking a target.&amp;nbsp;The EarthSolver system was used in the Israeli military onslaught on Gaza in 2014.Tower of Fire&amp;nbsp;The company developed the "Tower of Fire" command and control system for the Israeli military.&amp;nbsp;The system is installed on the military's "Tzofit" aircraft and serves as a central intelligence collection means with an observation capability of tens of kilometers. The system has been operational since 2000 and is in regular use, both in routine and combat, by the Air Force, the military, and the defense establishment. The Tzofit aircraft (Beechcraft King-Air B-200) accompanies ground forces in various activities, such as reconnaissance missions in the occupied West Bank. The system is used to locate and identify targets for attacks from the air or from the ground, generate precise coordinates, and build a bank of targets for attacks.&amp;nbsp;The Tower of Fire simulator is also used in the Air Force training center.Military Intelligence Campus&amp;nbsp;In 2020, the company was selected to establish an advanced technological infrastructure for ICT services for the Israeli Military Intelligence Campus project, “Kiryat Hamodi’in”, in the Naqab. The Campus hosts the military’s Intelligence operations and houses soldiers and officers of the Intelligence, Cyber and Technology units, as well as the headquarters units of the Intelligence Division.&amp;nbsp;For more on military projects in the Naqab, see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab: Development and Military Projects.Military Data Centers&amp;nbsp;In 2017, TSG, together with Israel Aerospace Industries, won a huge tender from the Ministry of Defense&amp;nbsp;for a project&amp;nbsp;to consolidate dozens of the military data centers and establish new computing centers in the Naqab region as part of a plan to consolidate the military's ICT infrastructure. The tender, worth hundreds of millions of NIS, was the largest technology tender in the history of the Israeli military and defense establishment, and includes long-term planning, construction, migration, operation and maintenance services in accordance with military requirements, for a period of 10 years, with an option to extend for an additional seven years.&amp;nbsp;Command and Control System for the Home Front Command&amp;nbsp;TSG is the developer of the "Shu'al" system, a military and civilian Command and Control information system in use since 2016. The system was developed by TSG for the Israeli military Home Front Command in collaboration with the military ICT Division. The central emergency response system connects all Israeli emergency and rescue organizations, including the police and the military, onto a single platform.The Shu'al military system is used to transfer and share information between various bodies involved in home front activities, such as local authorities and government ministries, and collects vital information from military systems.Since October 2023, the Shu'al civilian system has been used by all Israeli local authorities, including the settlement of Ma’ale Adumim in the occupied West Bank.&amp;nbsp;TSG also developed the central command and control system of the military General Staff, known as "Lake Castle". &amp;nbsp;Services to the Israel Police&amp;nbsp;In March 2022, TSG was awarded, with exemption from tender, to provide the Israel Police with version update services for a Nuance biometric speaker recognition system from May 2022 until March 2025 for 200,000 NIS.&amp;nbsp;The Nuance system has been in use by the Israel Police since 2016. The system is sold and supported exclusively by TSG.Services to SettlementsIn 2020, TSG won a tender from the Modi'in Maccabim Re'ut Municipality to establish smart security infrastructure throughout the city, estimated at hundreds of thousands of euros. The tender included the installation of dozens of smart cameras and monitoring sensors, and the establishment of a new municipal CCTV system. The council's municipal area includes the city of Maccabim, located in a “demilitarized zone” outside the Green Line in the occupied West Bank.&amp;nbsp;Ofek Aerial Photography&amp;nbsp;Services for the Israeli Civil AdministrationThe company's subsidiary, Ofek Aerial Photography, provides aerial photography services for the Israeli Civil Administration (ICA) in the West Bank since 2015.&amp;nbsp;In 2024, the company received from the ICA NIS 1,544,400 for aerial multivision photography services.&amp;nbsp;In November 2023, the company was contracted, with exemption from tender, to conduct aerial photography of the West Bank areas for the period from November 2023 to the end of December 2023, for NIS 300,000.&amp;nbsp;In August 2023, the company was contracted, with exemption from tender, to expand an existing contract with the ICA for aerial photography in the West Bank areas, including vertical photography, orthophotography and point-by-point photographs according to polygons. Between July 2023 and the end of December 2023, the company was contracted to conduct aerial photography in the West Bank areas for NIS 300,000. &amp;nbsp;Between January and the end of October 2023, the company carried out aerial photography sorties for the ICA for NIS 1,126,920.&amp;nbsp;Between November 2021 and November 2022, the company carried out vertical photography and photography sorties for the ICA for NIS 585,000 and NIS 1,277,678, respectively. In 2020, the company was contracted by the ICA to carry out photography sorties for NIS 299,999. In 2019, the company carried out aerial photography in West Bank areas for NIS 799,998, and between 2018 and 2019, for NIS 309,999.&amp;nbsp;</t>
   </si>
   <si>
     <t>Gaza, Naqab, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Menora Mivtachim Holdings </t>
   </si>
   <si>
     <t>A publicly traded Israeli holding company and one of the five largest insurance and financial groups in Israel. The company is engaged in the insurance and credit sector, construction support and credit and financing activities for businesses, and credit and investment in real estate.Menora Mivtachim provides financing for settlement construction and military projects. In addition, the company engages in the exploitation of occupied natural resources.&amp;nbsp;As previous research by Who Profits has shown, Menora Mivtachim and other major Israeli insurance companies are complicit in financing settlement construction and settlement infrastructure projects, exploitation of occupied natural resources, and in Israel’s military-industrial complex, both directly and through their holdings in other complicit companies.For more on the complicity of Israeli insurance companies and pension funds, see Who Profits’ report:&amp;nbsp;Insuring Dispossession: The Complicity of Five Israeli Insurance and Pension Companies in the Violation of Palestinian Rights.Financing Settlement Construction Projects&amp;nbsp;Menora Mivtachim provides financial infrastructure to Israeli construction companies for the purpose of construction of real estate projects in settlements in the occupied Syrian Golan and the occupied West Bank and holds the rights to the land and the project as collateral.In 2023, Menora Mivtachim&amp;nbsp;granted the Israeli construction company&amp;nbsp;Y.D. Barazani&amp;nbsp;several loans for acquisition of lease rights for a development project of construction of housing units in the settlement of Katzrin in the occupied Syrian Golan according to Plan No.&amp;nbsp;תמל/1032&amp;nbsp;&amp;nbsp;and tender no. 477/2021/ צפ&amp;nbsp;for the construction of 1,642 housing units, tourist complexes, roads and infrastructure on the outskirts of the settlement. As part of the agreement, Menora Mivtachim holds as collateral all the company’s rights in in connection with the development contract signed with the Israel Land Authority in relation to the land.In September 2022, Menora Mivtachim granted the Israeli company Traklin Yizum Ubniya a loan for a development project for the construction of 152 housing units on 19 plots of land in the settlement of Emmauel in the occupied West Bank according to Plans No. 120/6 and No. 120/9. The project was also financed by the&amp;nbsp;Bank of Jerusalem. Plan No. 120/6 includes construction of a residential neighborhood with 1159 housing units, public buildings and institutions, commercials areas, open public spaces, roads and pedestrian areas on 406.9 dunams (4069 square meters) of land, while Plan No. 120/9 includes additional construction on existing roofs of residential buildings on the lands of the Palestinian town Deir Istiya. As part of the agreement Gamla Harel holds as collateral the company's rights in the project.In June 2019, Menora Mevtahim&amp;nbsp;granted&amp;nbsp;A. Barkan&amp;nbsp;a loan in its development project for the construction of 80 housing units in the settlement of Ariel in the occupied West Bank&amp;nbsp;as part of tender 8/2018/יש&amp;nbsp;. The project was also financed by the&amp;nbsp;Bank of Jerusalem. As part of the agreement, Menora Mivtachim holds as collateral the company’s rights in the project, its rights in the bank, and its rights from the Custodian of Abandoned Property in the West Bank, and any grants and funds given to the company from contractors.In&amp;nbsp;May 2019 and 2021, Menora Mivtahim&amp;nbsp;granted&amp;nbsp;Shlomo Cohen&amp;nbsp;company&amp;nbsp;a loan for a&amp;nbsp;construction&amp;nbsp;project of 84 housing units in the settlement of Ma’ale Adumim in the occupied West Bank as part of tender 162/2018/יש. The project is part of Plan No. 420/1/24 for the construction of 459 housing units and public buildings on the lands of the Palestinian towns al-Eizariya and Abu Dis.&amp;nbsp;As part of the agreement Menora Mivtachim holds as collateral the company’s rights in the project, its rights in the bank, its rights from the Custodian of Abandoned Property in the West Bank, and any grants and funds given to the company from contractors.In 2018, Menora Mivtachim granted&amp;nbsp;Dalia Eliaspor&amp;nbsp;a loan for a project in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem.Exploitation of Occupied Natural ResourcesMenora Mivtachim holds 74% in Menora Mivtachim C.S – Naama Solar Project Ltd., a renewable energy project spanning across 3,500 dunams of land in the Jordan Valley. The solar field is jointly owned by Menora with the settlement of Naama. The project was initiated by the Jordan Valley settlements Regional Council to generate income and economic development to settlements in the region.&amp;nbsp;Menora Mivtachim holds&amp;nbsp;5.86% of the shares of&amp;nbsp;Enlight Renewable Energy, which develops and operates several renewable energy projects in the occupied Syrian Golan.For more on the exploitation of occupied natural resources, see Who Profits' report: Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources.Financing Military ProjectsMenora Mivtachim participated in the financing of military projects for the Israeli Ministry of Defense (IMOD).Kiryat HaTikshuvMenora Mivtachim participated in the financing of the Israeli military's ICT campus “Kiryat HaTikshuv” in the Naqab. The military's ICT Campus was established as part of the IMOD's relocation plan to transfer army bases to the Naqab region, including the ICT Corps’ Technology Unit, the Air Force’s Technology Unit and the Southern Command headquarters.&amp;nbsp;Kiryat Hamodi’inIn 2022, Menora Mivtachim participated in the financing of establishment of the Israeli military Intelligence Campus “Kiryat Hamodi’in” in the Naqab.&amp;nbsp;Menora Mivtachim invested over NIS 600 million in the project&amp;nbsp;led by&amp;nbsp;Shikun &amp;amp; Binui Group. The Campus hosts the military’s Intelligence operations and houses soldiers and officers of the Intelligence, Cyber and Technology units, as well as the headquarters units of the Intelligence Division.City of Training BasesIn addition, Menora participated in the financing of the military's City of Training Bases, "Bahad City", and the military's Logistic Centers Project, for the establishment of three new military regional logistics centers that will provide all the military’s logistical needs using advanced technology. The military City of Training Bases (Bahad City), also known as Ariel Sharon Camp, also in the Naqab, stretches over 2,500 dunams and includes 134 buildings hosting around 10,000 Israeli permanent soldiers.For more on military projects in the Naqab, see Who Profits interactive map&amp;nbsp;Tools of Dispossession in the Naqab: Development &amp;amp; Military Projects.Services for Military VeteransMenora provides group long-term care insurance services to the Israeli Veterans Association.&amp;nbsp;In 2018, Menora signed an agreement with the association to provide insurance to around 40,000 members and their family members for a period of 8 years. In 2022, the agreement was extended until 2030 with an option to increase insurance payments.&amp;nbsp;Holdings in Complicit CompaniesThrough its holdings in other private and public companies, Menora Mivtachim is complicit in providing services to the Israeli Ministry of Defense and the Israeli military, and the construction and expansion of settlement infrastructure.&amp;nbsp;Menora Mivtachim holds&amp;nbsp;11.37% of the shares of&amp;nbsp;G1 Secure Solutions&amp;nbsp;which provides security services to settlements as well as services to the Israel Prison Service and the Isreal Police.Menora Mivtachim holds 8.41% of the shares of&amp;nbsp;Paz Energy which provides fueling services to the Israeli Ministry of Defense, the Israeli Civil Administration, Israeli Police and Israeli Prison Services. In addition, the company operates gas stations and convenience stores in the occupied West Bank, East Jerusalem and Syrian Golan.Menora Mivtachim holds&amp;nbsp;7.2% of the shares of&amp;nbsp;Shikun &amp;amp; Binui Group&amp;nbsp;which has significant involvement in the construction and expansion of settlements and infrastructure in the occupied West Bank and East Jerusalem and the provision of services to the Israeli Ministry of Defense. The company was also involved in the construction of the barrier surrounding the besieged Gaza.Menora Mivtachim holds 7.11% of the shares of the Israeli IT company,&amp;nbsp;Formula Systems which provides services for the Israeli Ministry of Defense and the Israeli military, especially in air and missile defense, command &amp;amp; control, intelligence and cyber systems development.Menora Mivtachim holds 6.53% of the shares of Israeli construction company&amp;nbsp;Ashtrom Group, which operates a quarry in the occupied West Bank and a cement plant in occupied East Jerusalem, and is involved in a renewable energy project in the occupied Syrian Golan.&amp;nbsp;Menora Mivtachim holds 6.27% of the shares of&amp;nbsp;Electra, which is involved in construction in the occupied West Bank and East Jerusalem and provides service to the Israeli military and the Israel Police.Menora Mivtachim holds&amp;nbsp;5.91% of the shares of&amp;nbsp;Afcon Holdings&amp;nbsp;which provides services to the Israeli military, Israel Prison Service and Israel Police.Menora Mivtachim holds 6.13% of the shares of the Israeli telecommunications company,&amp;nbsp;Partner Communications, which provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.Menora Mivtachim holds 5.52% of the shares of the Israeli telecommunications company,&amp;nbsp;Cellcom Israel, which provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan, and provides cellular and internet services to the Israeli Ministry of Defense, the Israeli military and the Israeli Civil Administration in the occupied West Bank. The company has provided cellular infrastructure to the Israeli military inside occupied Gaza.</t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>East Jerusalem, Naqab, West Bank</t>
   </si>
   <si>
     <t>Harel Insurance Investments and Financial Services</t>
   </si>
   <si>
     <t>A publicly traded Israeli insurance company operating in the fields of life insurance, general insurance, health insurance, provident and pension funds, and capital market activities.As previous research by Who Profits has shown, Harel and other major Israeli insurance companies are complicit in financing settlement construction, settlement transportation projects, exploitation of occupied natural resources, and in Israel’s military-industrial complex, both directly and through their holdings in other complicit companies.For more on the complicity of Israeli insurance companies and pension funds see Who Profits’ report:&amp;nbsp;Insuring Dispossession: The Complicity of Five Israeli Insurance and Pension Companies in the Violation of Palestinian Rights.Financing Settlement Construction Projects&amp;nbsp;Through its fully owned subsidiary, Gamla Harel Residential Real Estate Ltd., Harel provides financing for the construction of real estate projects in settlements in the occupied West Bank.&amp;nbsp;In March 2024,&amp;nbsp;Gamla Harel granted&amp;nbsp;Israeli construction company Bialik - mother of the Beit Yerushalmi Group a NIS 5,180,000 loan for a construction project of 35 housing units the settlement neighborhood of Gilo in occupied East Jerusalem on 2.826 dunams (2,826 square meters) of land. The project is part of City Plan No. 13157 for the establishment of a new residential neighborhood in Gilo with a total of 900 housing units.&amp;nbsp;In April 2021, Gamla Harel granted Israeli construction company Effi Capital a NIS 12,895,000 loan for a construction project of 236 housing units on 3 plots of land on 8.376 dunams of land in the settlement neighborhood of Givat Hamatos in occupied East Jerusalem. As part of the agreement Gamla Harel holds as collateral the company's rights in the project.&amp;nbsp;The project is part of City Plan No. מק/14295 for construction and development on an area of 369.393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners.&amp;nbsp;In February 2020, Gamla Harel granted Israeli constriction company&amp;nbsp;A. Barkan&amp;nbsp;a NIS 25,200,000 loan for a construction project of 110 housing units on 7 plots of land&amp;nbsp;in the settlement of Ariel in the occupied West Bank, on 11.550 dunams of land belonging to the Palestinian city of Salfit and the Palestinian town of Marda.&amp;nbsp;The project is part of Plan No. 130/8 for the development of a residential neighborhood southeast of the settlement.&amp;nbsp; The project was also&amp;nbsp;financed by the&amp;nbsp;Bank of Jerusalem.&amp;nbsp;In November 2020, Gamla Harel granted Israeli construction company Toren Your House a NIS 10,500,000 loan for a construction project of 85 housing units on 13 plots on an area of 14.854 dunams in the settlement of Ariel in the occupied West Bank. The project is part of Plan No.130/8 for the development of a residential neighborhood southeast of the settlement. As part of the agreement Gamla Harel holds as collateral the company's rights in the project.Services to the Israeli Ministry of Defense&amp;nbsp;Through its fully owned subsidiary, Career Army Savings Fund Ltd., the company administers a training fund intended for permanent Israeli military employees and retirees.In December 2025, the company announced it will offer insurance benefits to Israeli military soldiers. Soldiers who drive military vehicles during their service will be able to include this as part of their insurance driving history, which will allow them to receive insurance benefits and improved terms in car purchases.&amp;nbsp;Harel holds&amp;nbsp;0.83% of the shares of&amp;nbsp;Elbit Systems, Israel’s largest military and arms company, which works closely with the Israeli military to which it develops and supplies weapon and surveillance systems. Elbit Systems' weapon systems and armaments have been extensively used in the ongoing genocide in Gaza and Israeli military attacks on Lebanon. For more on Elbit Systems, see Who Profits’ report&amp;nbsp;The Companies Supplying Weapons to Israel’s Attack on Gaza. &amp;nbsp;In October 2021, the Israel Infrastructure Fund, together with the&amp;nbsp;Bezeq and Serverfram companies, invested NIS 500 million in the establishment of a server farm that will host Bezeq and&amp;nbsp;Google, where Google will host on its servers the government and commercial companies' activities as part of its role in the Nimbus project. Project Nimbus provides cloud services to different Israeli bodies, including the Israeli Ministry of Defense (IMOD) and the Israeli military.Harel provides group health insurance services for the Ministry of Defense Rehabilitation Department and for disabled veterans and their family members.Financing Military ProjectsKiryat Hamodi’inIn 2022, Harelparticipated in the financing of establishment of the Israeli military Intelligence Campus “Kiryat Hamodi’in” in the Naqab.The Campus hosts the military’s Intelligence operations and houses soldiers and officers of the Intelligence, Cyber and Technology units, as well as the headquarters units of the Intelligence Division.Services to the Israel PoliceIn 2012,&amp;nbsp;Harel, together with&amp;nbsp;Discount Bank, financed the establishment of “Policity”, the National Police Academy campus and training facility for the Israel Police.&amp;nbsp;Harel financed the project&amp;nbsp;with the amount of NIS 250 million.Insurance Services to Israeli Weapons ManufacturersAdditionally, the company&amp;nbsp;provides&amp;nbsp;special group insurance services&amp;nbsp;to employees of&amp;nbsp;Israel Aerospace Industries and Rafael Advanced Systems Israeli government-owned weapons manufacturers.Holdings in Complicit CompaniesThrough its holdings in other companies, Harel is complicit in the exploitation of occupied natural resources, development of settlement infrastructure and settlement construction, and providing services to the Israeli military and Israel Police.Harel holds 12.41% of the shares of&amp;nbsp;Israeli Energy company,&amp;nbsp;Paz Energy which provides fueling services to the Israeli Ministry of Defense, the Israeli Civil Administration in the occupied West Bank, Israeli Police and Israeli Prison Services. In addition to operating gas stations and convenience stores in the occupied West Bank, East Jerusalem and Syrian Golan.Harel holds 9.71% of the shares of Israeli IT company,&amp;nbsp;Matrix IT which provides various computing services and products to the Israeli Ministry of Defense, the Israeli military, and security forces, including the Israel Police, Border Police and the Israel Prison Service.&amp;nbsp;Through its subsidiaries, the company provides computing services and equipment to the Coordinator of Government Activities in the Territories, including to the Israeli Civil Administration in the occupied West Bank, and has previously provided to the Israeli military District Coordination and Liaison in Gaza.&amp;nbsp;Harel holds 9.32% of the shares of&amp;nbsp;Israeli telecommunications company,&amp;nbsp;Cellcom Israel&amp;nbsp;which provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan, and provides cellular and internet services to the Israeli Ministry of Defense, the Israeli military and the Israeli Civil Administration in the occupied West Bank. The company has provided cellular infrastructure to the Israeli military inside occupied Gaza.Harel holds 8.3% of the shares of Israeli retail company,&amp;nbsp;Fox-Wizel (Fox Group) which through its subsidiaries, Fox Group operates stores in illegal settlements in the occupied Palestinian territory.Harel holds 8.28% of the shares of&amp;nbsp;Israeli telecommunications company,&amp;nbsp; Partner Communications&amp;nbsp;which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, the Israeli military and the Israeli District Coordination of Gaza and the Israeli Civil Administration in the settlement of Beit El in the occupied West Bank.Harel holds 7.58% of the shares of Israeli retail chain of supermarkers, &amp;nbsp;Shufersal&amp;nbsp;which operates supermarket and drugstore branches under the brand names “Shufersal”, “Shufersal Deal”, “Yesh Chesed” and “Be” in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.Harel holds 6.45% of the shares of&amp;nbsp;Israeli telecommunications company,&amp;nbsp;Bezeq&amp;nbsp;which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, the Israeli military, the Israel Police and the Israel Prison Service.Harel holds&amp;nbsp;6.22% of the shares of&amp;nbsp;Israeli real estate and infrastructure company,&amp;nbsp;Electra, which is involved in construction in the occupied West Bank and East Jerusalem and provides service to the Israeli military and the Israel Police.Harel holds 5.95% of the shares of&amp;nbsp;the Israeli IT company,&amp;nbsp;Formula Systems which provides through its subsidiaries services for the Israeli Ministry of Defense and Israeli army, especially in air and missile defense, command &amp;amp; control, intelligence and cyber systems development.Harel holds 5.2% of the shares of Israeli mineral and chemicals company,&amp;nbsp;ICL Group which extracts occupied natural resources from the Dead Sea and provides services to settlements in the occupied West Bank and Syrian Golan.Harel holds&amp;nbsp;0.83% of the shares of&amp;nbsp;Elbit systems, Israel’s biggest military and arms company, which works closely with the Israeli military to which it develops and supplies weapon and surveillance systems. Elbit Systems' weapon systems and armaments have been extensively used in the ongoing recent attacks on Gaza and in Israeli military attacks in Lebanon. For more on Elbit Systems’ complicity in the ongoing genocide &amp;nbsp;on Gaza, see Who Profits’ report&amp;nbsp;The Companies Supplying Weapons to Israel’s Attack on Gaza.&amp;nbsp;&amp;nbsp;Financing Exploitation of Occupied ResourcesHarel holds&amp;nbsp;10.43% of the shares of&amp;nbsp;Enlight Renewable Energy, which develops and operates several renewable energy projects in the occupied Syrian Golan.In 2020, Harel was part of a consortium with&amp;nbsp;Bank Hapoalim and&amp;nbsp;Phoenix which financed the construction of Enlight’s Emek Habacha wind turbines farm in the occupied Syrian Golan for NIS 525.&amp;nbsp;The project is one of the largest Israeli wind energy projects in the Golan, contingent on the exploitation of occupied land and natural resources for the benefit of Israeli households and industry on both sides of the Green Line.&amp;nbsp;For more on the Israeli wind energy industry in the occupied Syrian Golan, see Who Profits reports&amp;nbsp;Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources&amp;nbsp;and&amp;nbsp;Greenwashing the Golan: The Israeli Wind Energy Industry in the Occupied Syrian Golan.Holdings in Israeli BanksHarel holds shares in Israeli banks&amp;nbsp;Discount Bank&amp;nbsp;(7.22%),&amp;nbsp;Hapoalim Bank&amp;nbsp;(6.53%) and&amp;nbsp;Leumi Bank&amp;nbsp;(6.16%), all of which are involved in financing settlement construction on occupied land and in providing financial services to settlements' regional and local councils. For more on the involvement of Israeli banks see their profiles and Who Profits’ report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.</t>
   </si>
   <si>
-    <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Services to the Settlements, Settlement Enterprise</t>
-[...1 lines deleted...]
-  <si>
     <t>$1B-</t>
   </si>
   <si>
     <t>ICL Group Ltd.</t>
   </si>
   <si>
     <t>TASE, Public, NYSE</t>
   </si>
   <si>
     <t>ICL Group, formerly Israel Chemicals Ltd., is an Israeli multinational manufacturing company engaged in the production, manufacture and marketing of potash, phosphate, fertilizers, and chemicals for the agriculture, energy, industry, and health &amp;amp; personal care markets.&amp;nbsp;In addition, the company supplies white phosphorus for the production of ammunition for the US Department of Defense. The company is also engaged in the extraction of salts, minerals and phosphate in Spain, the United Kingdom, and China.Through its fully owned subsidiaries, the Group is engaged in the extraction of occupied natural resources in the occupied West Bank and provides services to settlements in the occupied West Bank and the Syrian Golan.&amp;nbsp;Exploitation of Occupied Natural ResourcesICL Group’s fully owned subsidiary, Dead Sea Works Ltd. (DSW) is engaged in the extraction of minerals from the Dead Sea, including from its northern Basin in the occupied West Bank. The company is one of the world’s largest producers and suppliers of potash products, in addition to a range of chemical products.&amp;nbsp;The company has 37 extraction ponds covering an area of ​​146.7 square kilometers in the Dead Sea, in addition to associated processing facilities.Dead Sea Works holds a concession from the Israeli government to utilize the natural resources of the Dead Sea until March 31, 2030. The concession covers an area of 652 square meters and allows the company to construct and expand pumping stations, roads, wells, drillings and other facilities in the Dead Sea.&amp;nbsp;The company pays royalties and lease payments to the Israeli government.&amp;nbsp;DSW extracts salt, metal magnesium, magnesium chloride, potash, and bromide from the Northern Basin of the Dead Sea, which is located in the occupied West Bank. The company has pumping stations and a feeding canal located in the Northern Basin from where it pumps brine into evaporation ponds located in the Southern Basin.In 2025, ICL pumped approximately 476 million cubic meters of water from the Northern Basin into its evaporation ponds, producing approximately 3.57 million tons of potash from the Dead Sea, as well as 150,000 tons of bromine, 17,800 tons of metal magnesium, 185,000 tons of salt and 112,000 tons of solid magnesium chloride. As of December 31, 2025, the company had 97.7 million tons of potash reserves compared to 122.7 million tons as of December 31, 2024, a decrease of 25 million tons due to ongoing extraction operations.&amp;nbsp;NaqabICL Group’s fully owned subsidiary, Rotem Amfert Negev (also known as ICL Rotem), is engaged in the mining of&amp;nbsp;phosphate rock from phosphate deposits in the Naqab region. The company operates two phosphate mining fields in the Naqab area, the Rotem Field and the Zafir Field (Oron-Zin). The company holds a concession for phosphate mining in the Naqab for a total period of over sixty years.&amp;nbsp;In December 2024, the Israeli Ministry of Energy&amp;nbsp;and Infrastructure renewed the company’s mining concession in an area spanning 177.8 square kilometers until 31 December 2044.&amp;nbsp;For more on industrial development projects in the Naqab, see Who Profits’ report&amp;nbsp;Tools of Dispossession in the Naqab: Development and Military Projects.&amp;nbsp;Services to SettlementsIn June 2019, products manufactured by ICL Group’s fully owned subsidiary, Fertilizers and Chemicals Ltd., were documented in several agricultural settlements in the Jordan Valley in the occupied West Bank, including the settlements of Naama, Mehola and Na’aran.ICL Group’s customer retention services include regional agronomists for the Jordan Valley, the occupied Syrian Golan and the occupied West Bank.In 2016-2017, the company participated in an agricultural experiment in almond trees in an orchard in Ramat Magshimim settlement in the Syrian Golan, testing the impact of its humic acids fertilizer Oded.&amp;nbsp;In 2014, company fertilizers were used in an agricultural experiment conducted by the Jordan Valley R&amp;amp;D Center on the use of pesticides in bell peppers in Tomer settlement.&amp;nbsp;</t>
   </si>
   <si>
     <t>Agriculture and Agrotechnology, Industrial Manufacturing</t>
   </si>
   <si>
     <t>Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>IBM</t>
   </si>
   <si>
     <t>NYSE, NYSE Chicago</t>
   </si>
   <si>
     <t>IBM, International Business Machines Corporation, is an&amp;nbsp;American multinational technology corporation, one of the world’s largest and oldest computer and IT companies.&amp;nbsp;Services to the Israeli MilitaryThrough its fully owned Israeli subsidiaries, IBM Israel and Red Hat Israel, the company provides the Israeli Ministry of Defense and the Israeli military with cloud services, software, and computing services.&amp;nbsp;In 2020, IBM was contracted by the Israeli Ministry of Defense (IMOD) and the Israeli military to be the main IT provider for three new military regional logistics centers for a period of 25 years. The centers provide all the military’s logistical needs using advanced technology. The contract, shared by IBM and&amp;nbsp;Malam Team,&amp;nbsp;was valued at USD 1 billion for both companies.In 2017, IBM was contracted by the IMOD for the operation and maintenance of the Israeli military computing centers in the amount of more than USD 20 million.In 2011, IBM was contracted by the IMOD to supply the Israeli military with storage and central servers at an estimated amount of hundreds of millions of USD.&amp;nbsp;Throughout the early 2000s, dozens of IBM Israel employees were outsourced by the Israeli military’s Computer and IT unit and worked alongside soldiers and officers.&amp;nbsp;Joint Projects with the Israeli Ministry of Defense&amp;nbsp;In March 2024, IBM Israel hosted in its offices a conference for about 100 participants from the Israeli military, the hi-tech industry and other organizations. The conference was held in cooperation with the military ICT and Cyber Defense Directorate and the Cyber Education Center, founded by the Israeli Ministry of Defense. Among the lecturers were the commander of the Israeli Military School of Computer and Cyber ​​Defense and a software engineer at Microsoft.In December 2023, Red Hat hosted 100 students from the pre-military preparatory of the Israeli military's Computer and Cyber Defense School for a three-day technology hackathon on "Operation Swords of Iron", the name given by the State of Israel to the Israeli military operation launched against Gaza in October 2023. The collaboration was designed to provide the students with tools for developing technological solutions, adapted to the Israeli military.IBM is part of a joint venture with the Israeli military in a program designed to qualify combatants who have been discharged from service in the Israeli military (8200 Unit) to work in the Israeli cyber and high-tech industry.IBM is part of The Israel Innovation Authority committee, which operates joint ventures with the Administration of the Ministry of Defense and the National Cyber Directorate in the Prime Minister's Office to support Israeli technology companies in the fields of cyber defense for the defense and commercial markets.IBM takes part in a project of business companies, in cooperation with the Israeli military and the Israeli Ministry of Education, meant to encourage high school students to excel in computer science and technology to “preserve and improve Israel's technological excellence” and “defense abilities”. Engineers from the company lecture at schools alongside military officers who give preparatory lectures for military service.IBM has been a participator in iHLS INNOTECH, the International Conference and Exhibition in Israel for Cyber and Homeland Security, which is organized in cooperation with the IMOD and the Israeli Administration for the Development of Weapons and Technological Infrastructure.&amp;nbsp; The conference hosts senior officials from the defense establishment, police, security and intelligence agencies and senior executives from the defense industries.IBM has been a participator, sponsor and speaker in Cybertech exhibitions in Israel organized by and sponsored by Israel National Cyber Security Authority, Israeli Ministry of Foreign Affairs and Israel Ministry of Economy.Red Hat IsraelIBM’s fully owned Israeli subsidiary, Red Hat Israel, works extensively with the Israeli military, which is its largest customer. The company provides the military with software-based data centers and edge computing for multiple military units, primarily in the intelligence field.The company's employees work in close partnership with many units in the Israeli military and are integrated into the day-to-day processes of the various technological units in the Israeli military. In addition, the company's Research &amp;amp; Development body collaborates on several projects with the development bodies in the various military units.The Red Hat OpenShift platform, deployed with applications and data, is currently used by most units in the military as a vital part of their daily operations. Red Hat OpenShift enables the development and automated run-up of applications and cloud-oriented Artificial Intelligence models in the central cloud and at the edge in order to simplify the development and deployment phases from an operational point of view.Military CloudRed Hat provides its OpenShift platform for the Israeli military’s operational cloud and data center, extensively used by the military.Red Hat works in collaboration with the Israeli military Mamram Unit (abbreviation for Center of Computing and Information Systems) which provides cloud service and data processing services to all military units and general military staff. In 2018, the unit launched its own operational cloud based on Red Hat infrastructure as part of a military cloud platform used by thousands of operational users. The project was estimated at a cost of millions of NIS. The cloud is part of the Israeli Military Network Program to establish an operational Internet infrastructure with significant operational value based on the Software Defined Data Center (SDDC) on Red Hats’ OpenShift platform infrastructure. The cloud is used for the development of multi-armed operational systems that allow information sharing between military divisions, including the Military Intelligence Directorate, the Israeli Air Force, the Ground Forces and the Navy.The company also provides Mamram with the Red Hat Advanced Cluster Management and Red Hat Anxible Automation Platform for automation and accelerating endpoint deployment. In 2022, Red Hat awarded Mamram Unit its 2022 technological innovation award at the company’s Global Summit event for its customers around the world.In addition, Red Hat has Joint projects with Israeli military Computer Service and Cyber Defense divisions in the fields of Artificial Intelligence and Machine Learning.Nimbus ProjectRed Hat provides services for the Israeli government's "Nimbus Project" cloud.&amp;nbsp;As part of a collaboration with&amp;nbsp;Matrix, Red Hat will provide services and support to government ministries on the Nimbus government cloud project. In April 2024, Matrix announced a collaboration&amp;nbsp;with Red Hat to provide Red Hat's OpenShift platform for the Nimbus project. The Nimbus project includes the provision of cloud computing services to the Israeli Ministry of Defense and the state-owned companies Israel Aerospace Industries (IAI) and Rafael Advanced Defense Systems, which supply weapon systems to the Israeli military.&amp;nbsp;Nitaznim Program&amp;nbsp;&amp;nbsp;Red Hat Israel takes part in the “Nitzanim” program, a joint venture with the military's IT and Cyber Defense Division and the Computer Service Directorate that aims to recruit and train high school students with potential in the fields of software and cyber to integrate into elite military technology units. In August 2024, Red Hat mentored and hosted a summer camp of the "Nitzanim" program at its offices. In 2023 and 2022, company personnel held a technology summer camp together with Israeli military officers.Services to the Israeli Population, Immigration and Borders AuthorityManaging the Israeli Population Registry – the Aviv and Eitan SystemsThrough its fully owned Israeli subsidiary, IBM Israel, the company provides the Israeli Population and Immigration Authority with the computing system for the operation of the Israeli Population Registry, which contains information on Palestinians in the occupied Palestinian territory.&amp;nbsp;In 2017, IBM was selected to establish and operate the “Eitan” System for the Israeli Population, Immigration and Borders Authority (PIBA) core system, which includes the Population Registry database, and to gradually replace the “Aviv” System, which was previously operated and managed by HP and later by HPE&amp;nbsp;and DXC Technology.&amp;nbsp;In 2018, IBM was contracted by the Authority to develop a computerized system for the management of the national Population Registry for approximately NIS 840 million. The contract included the integration of new technologies to expand and implement additional systems for managing the Population Registry.&amp;nbsp;According to a response to a Freedom of Information request from May 2021 submitted by Who Profits, since 2019, IBM has been responsible for operating the Eitan System, which is used to manage the population registry and store the system's data. The system also interfaces with other government agencies.&amp;nbsp;In November 2019, IBM launched a new development center in the city of Ashdod, dedicated to advancing the State of Israel's new population registry system project. The center was designated for the Eitan Project for the development and maintenance of the Population Authority's information systems.The Israeli Population Registry contains information on Palestinians with Israeli citizenship, non-citizen Palestinian residents of occupied East Jerusalem, Palestinian residents of the occupied West Bank and Gaza, and Syrians from the occupied Syrian Golan. Through this registry, the Israeli authorities control the permits required for Palestinian workers who work within Israel and in Israeli settlements, as well as permits needed for Palestinians to cross the Green Line for medical needs, family visits, travel abroad, etc., as part of Israel's repressive permit regime. Since the Oslo Accords, the Israeli Civil Administration (ICA) has kept a copy of the Palestinian Population registry from the Palestinian Authority (PA), which includes personal information and addresses of all West Bank and Gaza residents. The registry is regularly updated by the Population and Immigration Authority’s unit in the Israeli Civil Administration (ICA), located in the settlement of Beit El in the occupied West Bank. The data on the Registry is systematically used by Israel for the implementation of discriminatory policies against Palestinians who are eligible for different rights under Israeli rule, including discrimination in relation to freedom of movement, voting, family reunification and access to services. The Authority is also in charge of issuing permits for all international visitors to the West Bank. The system also documents all of the crossings under Israeli control, including the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad; and previously the Erez Checkpoint, which was the only crossing for the movement of people between the besieged Gaza and Israel and the West Bank – both controlled by and subjected to Israeli authorities.Documenting Crossings for the Israeli Borders AuthorityThe Eitan System is used in all of the crossings under Israeli control in the occupied West Bank and the so-called “Jerusalem Envelope” area, including Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad.Computing Services for PIBAIn September 2023, IBM Israel Ltd. was contracted, with an exemption from tender, for the purchases of Informatics licensing for the “Information Avenue” project, a secure system for sharing and transferring information between the various ministries and authorities, until September 2025 for NIS 579,999.&amp;nbsp;In August 2023, IBM Israel Ltd. was contracted, with an exemption from tender, to establish an organizational Security Operation Center (SOC) for the core systems of the Population and Immigration Authority until August 2026 for NIS 4,648,363.In 2020, IBM was contracted to provide maintenance and upgrading services for all computer systems for the issuing of biometric passports by the Authority as part of the Eitan System. In 2021, IBM was contracted to provide services for a remote biometric identification system as part of the biometric identification project of PIBA for NIS 5.6 million. In June 2023, IBM Israel Ltd. was contracted, as part of a contract increase, for upgrading the computer systems of the biometric site’s mailing machine until July 2023 for NIS 560,720. &amp;nbsp;E-Visa ProjectIBM, together with&amp;nbsp;Elbit Systems, was awarded several contracts to digitalize services and data storage for the Israeli Border Authority, including the development of the E-VISA (Marom in Hebrew) project. E-Visa is an online registration platform for entrance visa applications, which includes a “pre-passenger arrival data” collection system. The Marom Project was established in the Population and Immigration Authority's cloud environment in accordance with the Nimbus tender at an estimated cost of NIS 18 million.In July 2024, IBM Israel was contracted to provide PIBA with additional services for the Marom project from February 2024 until February 2025 for NIS 1,278,564.Services to the&amp;nbsp;Israel PoliceSince 1975, IBM has provided the Israel Police with computer and software equipment, including a central computer, backup libraries and Operating System software, and a great part of its computer systems depend solely on IBM hardware and software. Over the years, many of those systems have been developed based on IBM’s hardware and software.&amp;nbsp;IBM Israel is the sole supplier of&amp;nbsp;IBM DataPower products and MQ software in use by the Israel Police.&amp;nbsp;In November 2025, IBM Israel was contracted by the Israel Police as the sole supplier for the purchase and maintenance of IBM DataPower products until January 2031. The IBM DataPower Gateway system has been used as a critical infrastructure component in the Israel Police’s systems for about a decade for all police projects that require two-way information transfer.In May 2025, the company was contracted, with exemption from tender, to provide the Israel Police with IBM MQ products maintenance services from January 2026 until the end of December 2030. IBM MQ software serves as a critical infrastructure component at the core of Israel Police systems. It is used to securely transmit messages between dozens of systems and networks operating at different classification levels. The software is installed across dozens of the Police's servers and constitutes the communications infrastructure for operational and logistical services.In 2016, the company was contracted with an exemption from tender by Israel Police to be the sole supplier for Software maintenance for NIS 3 million and to be the Israel Police sole supplier for hardware maintenance in an additional contract. In 2014, the company was contracted for maintenance of central computer and software licensing for two years for NIS 2.8 million.Services to Settlements&amp;nbsp;IBM cooperates with Ariel University, located in the settlement of Ariel in the West Bank. In 2019, the company hosted a mentoring event of the University in its compound and participated in another event for the university’s top students.Cyber Research Center in the&amp;nbsp;NaqabIn 2018, IBM launched a new cyber research center in the high-tech park “Gav-Yam” in the city of Be'er Sheva in the Naqab. The industrial park is located next to the Israeli military telecommunication base and Computer Service Directorate campus and was built as part of a Southern Relocation plan led by the Israeli Ministry of Defense. This military and industrial development plan was designed to relocate technology companies alongside military elite tech units to the Naqab in order to enhance the integration of soldiers from Cyber units into work in high-tech companies at the end of their service. This project is part of a greater attempt to strengthen Jewish settlement and development in the Naqab while Palestinian Bedouin communities in the region face forced displacement and de-development by Israeli authorities.For more on Development &amp;amp; Military Projects in the Naqab, see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab.</t>
   </si>
   <si>
     <t>Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t xml:space="preserve">K-9 Solutions </t>
   </si>
   <si>
     <t>A private Israeli company that provides sniffer dogs to detect explosives and weapons, and for inspection and deterrence for civilian and security agencies.Among the company's clients are the Israeli Ministry of Defense and the Crossing Points Authority (CPA), which is in charge of Israeli checkpoints in the occupied West Bank and surrounding the Gaza Strip.Services for Checkpoints&amp;nbsp;GazaIn October 2025, the company was contracted by the Israel Tax Authority as sole supplier to provide outsourcing services for performing dog inspections at the customs inspection site at the Israeli-controlled Kerem Shalom Crossing for inspection of goods entering the Gaza Strip, from January 2026 until December 2026 for NIS 560,736.The contract is part of the establishment of an Israeli customs inspection site at the Kerem Shalom checkpoint to inspect humanitarian aid and cargo entering the besieged Gaza Strip using sniffer dogs in security inspection processes. The site was established in October 2025 in cooperation with the Israeli Ministry of Defense (IMOD).According to the contract, K-9 Solutions was authorized and approved by the Israel Police to operate dogs at the checkpoint. Kerem Shalom Crossing, controlled by Israeli authorities, is a main access point for humanitarian aid and humanitarian personnel to the besieged Gaza Strip. Since October 2023, Israel has significantly restricted and completely blocked the entry of food and humanitarian aid into Gaza, creating a severe humanitarian and famine crisis. According to humanitarian aid organizations, Israeli authorities are delaying and preventing the entry of life-saving aid and essential goods through Kerem Shalom into Gaza by implementing a lengthy, non-transparent, and logistically complicated inspection process for cargo.West Bank&amp;nbsp;In January 2026, the company published a job ad for dog handlers for a security body. The ad states that the job area includes Hashmonaim, which is the name of a settlement in the occupied West Bank and a checkpoint operated by the Crossing Points Authority (CPA) next to it.In 2008, the company's dogs and dog handlers were documented searching cars belonging to Palestinians at the Qalandiya checkpoint.&amp;nbsp;Israeli Ministry of DefenseIn June 2021 and August 2019, the company issued price quotations to the IMOD for operating sniffer dogs to perform scans for inspection and deterrence on a mission basis of NIS 1,200 for up to four hours and NIS 60,000 for a total of 50 missions.&amp;nbsp;</t>
   </si>
   <si>
     <t>Private Security and Surveillance Technology, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
-    <t>Military, Security and Surveillance</t>
-[...1 lines deleted...]
-  <si>
     <t>New Way Traffic</t>
   </si>
   <si>
     <t>A private Israeli company that provides services and products for transportation infrastructure, electricity and lighting, marketing and supply, and pipelines for the municipal, business and government sectors.The company provides services and equipment to construction and transportation projects in settlements in the occupied West Bank and East Jerusalem. Additionally, the company provides services to military units in the occupied West Bank and to the construction of military infrastructure in the West Bank and the Gaza Strip.&amp;nbsp;Services to Settlements&amp;nbsp;The company provides services and carries out renovation projects in settlements and settlement roads in the occupied West Bank, including in the settlements of Karnei Shomron, Modi'in Illit,&amp;nbsp;Alei Zahav,&amp;nbsp;Oranit, Migdalim, Bruchin, Gush Etzion and&amp;nbsp;the Shomron Regional Council in the occupied West Bank, and the settlement neighborhoods of Pisgat Ze'ev and French Hill, and in&amp;nbsp;the Old City in occupied East Jerusalem.In August 2024, the company provided traffic inspectors for the opening of the Yadin Tunnel in occupied East Jerusalem for traffic. The tunnel was established for the benefit of residents of the settlements of Pisgat Ze'ev and French Hill in East Jerusalem, connecting them to the western part of the city.In July 2024, the company was awarded tender no. 11/2023 published by the Karnei Shomron settlement Local Council for the supply of materials and equipment.In August 2023, the company was awarded tender no. 01/2023 by the Modi'in Illit settlement Municipality to perform road marking and painting work and curbstones, and to supply and place traffic signs in the settlement.In August 2023, the company engaged in a sports field renovation project in the settlement of Alei Zahav in the occupied West Bank. As part of the work, the company's teams were engaged in dismantling and expanding the field, building walls and installing fences, supplying and installing equipment, renewing the asphalt surface, installing perimeter lighting, including new electrical infrastructure and painting.In May 2023, the company carried out a renovation project to widen sidewalks and install fencoes along the Western Wall Plaza near the Western Wall in the Old City in occupied East Jerusalem.In May 2023, the company carried out a renovation project to develop roundabouts and widen the lanes of Highway 437 in both directions. Highway&amp;nbsp;437 is a main road in the Mateh Binyamin Regional Council in the occupied West Bank,&amp;nbsp;stretching&amp;nbsp;from the Geva Binyamin Interchange to the Mishor Adumim Junction and intended for Israelis only.In May 2023, the company carried out a renovation project to widen lanes on Highway 60, also known as Tunnel Road, which connects southern Jerusalem to the Gush Etzion settlements cluster in the occupied West Bank.In January 2023, the company carried out infrastructure upgrade work at the Dung Gate in the Old City in occupied East Jerusalem.&amp;nbsp;The work included installing railings, fences, signs, and painting.In August 2022, the company was awarded tender no. 2022/04 published by the Oranit settlement Local Council to replace existing security lighting fixtures with LED lighting fixtures as part of an energy efficiency project in the settlement.&amp;nbsp;In May 2020, the company completed the establishment of&amp;nbsp;a new promenade in the settlement of Migdalim in the occupied West Bank. The works included planning the implementation of the promenade route, groundbreaking, asphalt work and lighting work.&amp;nbsp;In early 2020, the company built a 35-kilometer bicycle trail connecting the settlements of Bruchin and Alei Zahav in the occupied West Bank. The project was carried out for the Shomron Regional Council in the West Bank.&amp;nbsp;In 2017, the company carried out two projects in the settlement of Oranit in the occupied West Bank, a project to replace lighting on roads and streets as part of an energy efficiency project in the settlement, and a project to upgrade lighting on a basketball court in the settlement.Services to the Israeli Military&amp;nbsp;Among the company’s clients are the Israeli Ministry of Defense and the Israeli state-owned weapon manufacturer Israel Aerospace Industries (IAI).&amp;nbsp;Wall and Checkpoints&amp;nbsp;In February 2024, the&amp;nbsp;company placed concrete barriers in preparation for the construction of a fortified road inside the Gaza Strip.&amp;nbsp;Previously, in 2008, the company carried out painting work and placed signs at checkpoints along the Separation Wall in the occupied West Bank.Services to the Israeli&amp;nbsp;Coordination of Government Activities in the Territories (COGAT)&amp;nbsp;The company provides equipment and operational and maintenance services to the Israeli military’s Coordination of Government Activities in the Territories (COGAT) and the Israeli Civil Administration (ICA) in the occupied West Bank, headquartered in the settlement of Beit El.In June 2023, the company provided COAGT with signage for its Bethlehem District Coordination and Liaison Office (DCO), located next to the Gush Etzion Junction in the occupied West Bank, for NIS 6,563.&amp;nbsp;In May 2023, the company provided the ICA with&amp;nbsp;fire suppression system for a site located in the Palestinian town of a-Ram in occupied East Jerusalem for NIS 50,000.Between January and February 2023, the company provided COAGT with signage for the Hebron District Coordination and Liaison Office (DCO), located near the settlement of Kiryat Arba, for NIS 4,848.&amp;nbsp;Between March 2022 and December 2023, the company provided the ICA with logistics services for a total of NIS 68,687.&amp;nbsp;Between October and December 2022, the company provided the ICA purchase of lockers for soldiers for NIS 18,907.&amp;nbsp;In March 2021, the company provided the ICA with a gazebo tent NIS for 15,210.&amp;nbsp;In December 2020, the company provided the ICA with signage for NIS 20,000. In May 2020, the company provided the ICA with signage for NIS 12,741.In December 2019, the company provided the ICA with signage for NIS 1,653. In September 2019, the company provided the ICA with equipment for olive harvest for NIS 13,946. In February 2019, the company provided the ICA with plaques for NIS 14,144.Services to the Israel PoliceIn October 2025, the company was contracted by the Israel Police, with exemption from tender, to provide traffic arrow boards from October 2025 to February 2026 for NIS 1,000,000. The contract is a continuation of a previous contract, which was awarded to the company in February 2022 and was scheduled to end in October 2025.&amp;nbsp;</t>
   </si>
   <si>
     <t>Construction, Transportation</t>
   </si>
   <si>
     <t>$100M-$250M</t>
   </si>
   <si>
     <t>Agrotop</t>
   </si>
   <si>
     <t>A private Israeli company specializing in poultry farming, livestock and agro-industry construction projects. The company has operations in 50 countries worldwide.&amp;nbsp;West Bank&amp;nbsp;In 2020, Agrotop established two new breeding coops in the settlement of Hemdat in the Jordan Valley, the occupied West Bank. The coops were built to house approximately 10,000 laying hens and were equipped with special ventilation and cooling system solutions to suit the specific conditions of the area.In January 2022, the company held a professional workshop for company employees and managers in the settlement of Sal'it in the occupied West Bank.In 2017, Agrotop’s parent company, Hapah Metal Industries, published photos of an industrial chicken coop structure in the settlement of Hamra in the Jordan Valley, the occupied West Bank. In 2012, Hapah Metal Industries carried out a project in a chicken farm in the settlement of Sal'it in the occupied West Bank.&amp;nbsp;In 2011, Agrotop executed a construction project in the Ariel West Industrial Zone, in the settlement of Ariel in the occupied West Bank.&amp;nbsp;In 2010, the company constructed chicken coops in the settlement of Keshet in the occupied Syrian Golan.Agrotop was also involved in the construction of a cargo warehouse in the Erez checkpoint in Gaza in 2001.Naqab&amp;nbsp;The company has established several projects in the Naqab region. In 2022, the company established the largest chicken coop in Israel for the localities of Bnei Netzarim and Naveh in the Naqab, as well as an additional project for the locality of Revivim.&amp;nbsp;The company established one of the largest broiler coops in the Naqab, consisting of 15 coops that hold hundreds of thousands of chickens. The coops include solar installations used to produce solar energy.&amp;nbsp;For more on renewable energy production in the Naqab, see Who Profits’ report Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources.&amp;nbsp;In 2017, the company constructed an 8,000 m2&amp;nbsp;warehouse for SodaStream Israel in the Palestinian Bedouin city of Rahat in the Naqab.&amp;nbsp;</t>
   </si>
   <si>
     <t>Agriculture and Agrotechnology</t>
   </si>
   <si>
-    <t>$10M-$50M</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Greenkote  </t>
   </si>
   <si>
     <t>Greenkote PLC is a USA-based company engaged in the development and marketing of thermal diffusion technology for metal protection coatings for the construction, automotive, and mining industries. The company is registered as a United Kingdom company, with plants in North America, South America, Europe, the Middle East, Asia, and Africa.Settlement Production&amp;nbsp;Greenkote operates a licensed coating facility in the Barkan Industrial Zone in the settlement of Barkan in the occupied West Bank. The facility serves as the company's research and development site for coatings technology and manufacturing.&amp;nbsp;Greenkote’s fully owned Israeli subsidiary, Greenkote (Israel) Ltd., has an additional address in the settlement of Ariel in the occupied West Bank.Services to the Israeli military&amp;nbsp;According to its website, Greenkote is a supplier to the Israeli military.&amp;nbsp;</t>
   </si>
   <si>
     <t>Settlement Production, Specialized Equipment and Services</t>
   </si>
   <si>
     <t xml:space="preserve">Microsoft </t>
   </si>
   <si>
     <t>Microsoft Corporation is an American multinational technology corporation, one of the largest IT companies in the world.&amp;nbsp;The company is engaged in the development of products, services and devices of digital technology, artificial intelligence and cloud computing. Company products include Microsoft 365 (formerly Office 365), Microsoft Cloud, Microsoft Windows, Microsoft Teams, Azure, GitHub, LinkedIn, Skype, Dynamics, Xbox, and Nuance.&amp;nbsp;Microsoft has a history of deep engagement with the Israeli high-tech industry and close ties to the Israeli military.&amp;nbsp;Through its fully-owned Israeli subsidiaries, the company provides services to all Israeli government offices, including the Israeli Ministry of Defense (IMOD), the Ministry of National Security, and the Population and Immigration Authority. The company provides a wide range of software and cloud services to the Israeli military and security bodies in Israel, including the Israel Police and the Israel Prison Service.Microsoft Israel is one of the three strategic centers of Microsoft worldwide, and one of the company's largest leased international properties spaces. In November 2023, Microsoft launched its first cloud region in Israel, with an estimated investment of hundreds of millions of USD.Services to the Israeli Military&amp;nbsp;Microsoft provides the Israeli Ministry of Defense with software, professional services, cloud computing and cloud storage services,&amp;nbsp;and artificial intelligence tools.&amp;nbsp;Microsoft has provided the Israeli military with artificial intelligence (AI) and cloud computing services that were used for mass surveillance of Palestinians in the occupied West Bank and Gaza, and for targeting airstrikes in Gaza during the Genocide.Cloud-based Surveillance System&amp;nbsp;Microsoft provides cloud storage services to the Israeli military, which have been used for mass surveillance of Palestinians in the occupied West Bank and Gaza.&amp;nbsp;Microsoft Azure cloud-based storage platform was used for the storage of data files of millions of phone calls obtained through broad mass surveillance of civilians in Gaza and the West Bank by the Israeli Intelligence Corps unit, Unit 8200.&amp;nbsp;For over a period of at least three years, Microsoft servers were used to store recordings of millions of phone calls made daily by Palestinians in Gaza and the West Bank, which were collected by the unit for expansive and intrusive surveillance of Palestinians. Microsoft worked closely with Unit 8200 engineers to design and implement security measures fitted for the unit's security standards and provided the unit with access to a customized and segregated area on its Azure cloud platform to store data on Microsoft servers. According to media reports, the recordings held in Microsoft Azure were used to identify bombing targets for airstrikes in Gaza during the Genocide and for carrying out military activities in the West Bank. In September 2025, Microsoft announced it had blocked Unit 8200's access to some of its cloud services, following an exposure by the&amp;nbsp;Guardian.&amp;nbsp;Gaza Genocide&amp;nbsp;Microsoft has provided various products and services to dozens of units in the Israeli military during the Gaza Genocide. Microsoft professional teams have worked closely with Israeli military units to develop products and systems, and Microsoft personnel provided professional workshops for soldiers.&amp;nbsp;According to journalistic&amp;nbsp;reports, leaked commercial records revealed that between October 2023 and January 2025, Microsoft provided cloud computing and artificial intelligence services to the IMOD for dozens of units in the Israeli military in the air, ground, and naval forces, and the intelligence corps. The artificial intelligence services included translation, OpenAI's language model, a speech-to-text tool, an automatic document analysis tool, and other tools. Such units included Unit 8200 of the Intelligence Corps; Unit 81 technology unit of the Special Operations Directorate; the Sapir Unit of the Intelligence IT Division; the Ofek Unit responsible for the military's target bank and for the development of systems in the Air Force; the Matzpen Unit, the largest software body in the Israeli Military responsible for the development of operational systems and combat support systems; and the Military Attorney's Office.&amp;nbsp;Additionally,&amp;nbsp;Microsoft works in collaboration with the Israeli military’s Mamram Unit, an abbreviation for the Center of Computing and Information Systems, in the Computer and IT Directorate. Among others, the unit developed and operates the Israeli military cloud used to operate the Israeli military's "target bank", which has been used in the Israeli attacks on Gaza, and a platform that enables intelligence gathering.Rolling Stone SystemMicrosoft provides Azure cloud services, various Office applications, and the Microsoft CRM system to maintain the Israeli military's "Rolling Stone" system, which is used to manage and control the Palestinian population and movement registry in the West Bank and Gaza. The system is operated by the Israeli military's ICT and Cyber Unit for collecting data on Palestinian residents and monitoring their movement through checkpoints.&amp;nbsp;Services to the Coordinator of Government Activities in the Territories&amp;nbsp;In March 2025, the Israeli military’s Coordinator of Government Activities in the Territories (COGAT) published a public tender for the establishment of a call center to manage public inquiries for the Israeli Civil Administration (ICA) in the West Bank and the Gaza District Coordination and Liaison (DCL). According to the tender documents, Microsoft Israel provides the ICA with the Microsoft Copilot chatbot system as well as various Office programs and a Microsoft CRM system.&amp;nbsp;Services to the Israeli Civil Administration in the West Bank&amp;nbsp;Al- Munaseq appMicrosoft provides cloud platform services to the Israeli Civil Administration (ICA) in the occupied West Bank, used to facilitate Israel's permit regime to control and monitor Palestinians' movement.&amp;nbsp;The “al Munaseq” application, the Coordinator in Arabic, is a phone app operated by the Israeli Civil Administration in the occupied West Bank to manage the issuance of movement and work permits for Palestinians in the occupied West Bank and Gaza under Israel's permit regime. The application was developed by the Israeli military and runs on the Microsoft Azure cloud computing platform. The app is used to manage the issuance of permits and biometric smart cards, which Palestinian residents of the West Bank are required to hold in order to cross Israeli checkpoints, also within the West Bank.Palestinian residents are required to download the app in order to access their permits and are compelled provide personal information that is stored by the ICA. The app requires to provide name, ID and phone number, as well as to give access to their phone’s IP address, device ID, operating system ID, browser ID, geolocation information, access to the camera and to files stored on the mobile device, consent to the extraction and storage of the data by the Israeli military, and of sharing the information with third parties such as other Israeli government and security authorities. For some actions in the app, a location and a photo must be provided.Palestinian residents of the West Bank are also required to use the app to schedule an appointment at the military District Coordination and Liaison Office (DCO) to issue a resident card and a smart card, which they are required to hold in order to enter and stay in the “Seam Zone” area of the occupied West Bank. The Seam Zone is an area between the Israeli Separation Wall in the occupied West Bank and the Green Line that has been declared a closed zone by the Israeli military, where Palestinian residents are required by the Israeli military to carry smart cards issued by the ICA. Palestinians are also required to use the app to issue the permits needed to cross the Green Line for medical purposes, family visits, travel abroad, etc., as part of Israel's oppressive permit regime. In addition, Palestinians working inside Israel and in Israeli settlements are required to use the app to access their work permits. For an employment permit, their personal details are uploaded online and available for review by Israeli employers, and the information is transferred to the Ministry of Construction and Housing.&amp;nbsp;Military Cloud PlatformMicrosoft provides its Microsoft Azure cloud computing platform for the Israeli military's public cloud.&amp;nbsp;The military cloud platform, based on Microsoft Azure, is designed to make the military's work environment accessible on smart devices, including personal computers and mobile phones, and allow secure access to unclassified information for regular and reserve personnel.&amp;nbsp;In April 2023, the IMOD published an integration tender for the provision of Microsoft 365 services, among others, to the Israeli military worth tens of millions of NIS for a period of three years, with an option for extension. The tender was led by the Mamram Unit, the military's Central Computing System Unit, in cooperation with the ICT Corps. As part of the agreement, Cellcom was selected to manage services from the Azure-based military cloud platform.Microsoft Azure ServersMicrosoft Azure servers were also used to establish military applications developed by the Israeli military IT and Cyber Defense Division. The company provided the military with servers to store the applications' information, and senior programmers of the company guided and advised in the development process.Services to the Digital and IT DivisionMicrosoft provides cloud infrastructure for the Digital and Information Technologies Division at the Ministry of Defense, which is responsible for the development and maintenance of information systems, cyber protection, data management, and technological innovation of all of the Ministry of Defense's core systems, integrating advanced artificial intelligence solutions.Microsoft Smart GlassesIn 2016, the Israeli military published a video presenting its use of Microsoft’s augmented reality smart glasses, Microsoft Hololens, for augmented battlefield training to help with battlefield strategy and training.Collaborations with the Israeli Military&amp;nbsp;In September 2023, Microsoft participated in the annual conference of Mamram unit's graduates with a lecture given by a representative from Microsoft Southeast Europe.In August 2023, a developer conference was held at Microsoft Israel offices with the Shahar Unit, the software house for organizational systems of the Israel military combat management and support under the ICT Division. About 150 soldiers, officers and consultants from a selection of development frameworks in the army participated in the conference, and lectures and professional discussions were held on Kubernetes, React, cyber defense, testing, knowledge management and innovation.In July 2023, Microsoft Israel R&amp;amp;D Center's chief scientist participated in a conference held at Ben Gurion University at the initiative of the Mamram Unit alumni association on the issue of Artificial Intelligence and the integration of information technologies in the Israeli military. The commander of the Lotem Unit, the Israeli military brigade for operational technological strengthening, also participated in the conference.&amp;nbsp;Courses for the Israeli militaryIn April 2024, Microsoft Israel hosted a group from the "Combatants to Hi-Tech" program, held in collaboration with the Ministry and the Israeli army, for a TypeScript workshop developed in Microsoft, a lecture and a tour given by the company's employees. The "Combatants to Hi-Tech" program is a prestigious program designed to integrate combat fighters into the high-tech industry using their combat experience.In December 2022, Microsoft Israel launched a free cyber training program for the Israeli military's veterans in collaboration with the Israeli military. The program offers free training courses in the field of information security and Microsoft's cyber solutions for the purpose of integration into cyber security positions in the hi-tech industry.In 2021, the Israeli military introduced an Artificial Intelligence training course established in partnership with Microsoft, accessible to every soldier from a mobile phone or computer for free. The course was established by the Shiloh Brigade (acronym for Combat Methods and Innovation), which deals with the development of innovative multi-armed combat methods, together with Microsoft and the military Tactical Command College.&amp;nbsp;In 2021, Microsoft took part in a hackathon of the Israeli military, which took place at a military base, where Israeli soldiers developed new technology for military operational use with the assist of Microsoft mentors. The new developments included a “Settlement Defense” app, designed to assist soldiers guarding Israeli settlements, and a manual weapon calibration system for shooting training for combat soldiers.In 2007, the Israeli military announced that soldiers in the military’s computing and cyber studies unit can get free training in a Microsoft course that was developed by the company according to the requirements of the military.In early 2000, Microsoft signed an agreement with the Israeli military to provide programming courses programs that grant soldiers with the company's recognized degrees.Collaboration with the Israeli Military and the Ministry of EducationMicrosoft has worked in cooperation with the Israeli military and the Israeli Ministry of Education to encourage high school students to excellent in computer science and technology. Engineers from the company lecture at schools alongside military officers who give preparatory lectures for military service.Microsoft collaborated with the Israeli military in “Hadarim” project, which offers high school female students to join a prestigious pre-military program designed to integrate them in high-tech units in the Israeli military.Software ServicesIn 2002, Microsoft was contracted to provide unlimited software products and implementation services for the Israeli military, the IMOD and other security forces for a period of 3 years for the amount of $100 million. The contract included cooperation between the company and the military’s software developers.&amp;nbsp;In 1999, Microsoft signed a NIS 50 million agreement with the Israeli military to regularize the use of Microsoft software in military departments. The agreement constitutes one of the largest software licensing deals ever signed in Israel, at the time. An additional agreement was signed to formalize the use of Microsoft software systems in the military and Israeli Ministry of Defense.Services to Settlements&amp;nbsp;Ariel UniversityMicrosoft provides its products and services to Ariel University, located in the settlement of Ariel in the occupied West Bank. The university offers Microsoft certification courses that grant an international certificate recognized by the company.The Ariel Engineering College of Technology, also known as the Ariel Engineering Center, based at the Ariel University campus, is recognized as an IT ACADEMY by Microsoft and is authorized to grant certification on behalf of the company. The certification is done under the supervision of Microsoft, and the course includes preparation for the certification exams required by Microsoft.In January 2025, Microsoft Israel hosted students from the Software Engineering Department at Ariel University for a tour of the company's campus. The company gave the students a lecture on cybersecurity and information security and assistance in preparing for job interviews for successfully integrating into the high-tech industry.Additionally, Microsoft grants free use of its software applications to students at Ariel University. Every student at the university is entitled to receive the full Office 365 software package and Microsoft Teams for free use on their personal computers, tablets, and smartphones, free of charge for the entire duration of their studies.&amp;nbsp;In September 2022, Ariel University published a call for three Microsoft research grants for researchers from Israeli universities. Microsoft has offered three research grants to researchers from Israeli universities in collaboration with the Inter-University Computation Center, which the head of the Computer and Information Systems Division at Ariel University is on its executive committee.In July 2022, Microsoft Israel hosted the Ariel hackathon (Hack-AU) in its offices with the participation of 150 students from the university and 40 professional mentors in various fields.In May 2022, Microsoft hosted the Ariel University hackathon, organized by Ariel University and the Ariel Student Association.Ma’ale Adumim Department of EducationIn 2019, the Education Department of Ma'ale Adumim settlement entered a joint venture with Microsoft to implement the use of Microsoft applications for all students and teachers in schools in the settlement, with trainings held by representatives of Microsoft.Services to the Israel Police&amp;nbsp;Microsoft provides products and cloud services to the Ministry of National Security (formerly the Ministry of Public Security), including to the Israel Police and Israel Prison Service.&amp;nbsp;As part of an agreement between Microsoft and the Israeli government, Microsoft products are embedded as an integral part of the Israel Police’s computer systems and form the basis and infrastructure for additional systems that the police use regularly. The police uses Microsoft Azure cloud services as a platform for administrative and operational cloud services.&amp;nbsp;In November 2025, Microsoft was contracted, with exemption from tender, as the sole supplier to provide the ministry with maintenance and licensing services for Microsoft products from January 2026 until the end of December 2028 for USD 550,000.&amp;nbsp;Microsoft software and services are widely deployed in the ministry's core systems and other systems, including Microsoft SQL, RDS, Dynamics CRM, SharePoint, Project, System Center, and Visio systems.&amp;nbsp;In August 2024, the Israel Police published a tender for the purchase of Microsoft Azure Active Directory licensing. According to the tender brochure, as a prerequisite for participation in the tender, the bidder must be an authorized reseller of Microsoft for the supply of its products and licenses in Israel.The Israel Police use Microsoft Tenant, which provides a secure digital space within Microsoft's cloud (like Azure or Microsoft 365), and serves as a central hub for all users, devices, data, and licenses.&amp;nbsp;In January 2024, Microsoft Israel was contracted by the Israel Police as sole supplier, with an exemption from tender, to provide Microsoft Premier expert services and maintenance until the end of December 2026 for NIS 3,600,000. Also in January 2024, the Israel Police contracted&amp;nbsp;Ness A.T. for the purchase of Microsoft Azure cloud services. Between 2019 and the end of 2022, the Israel Police contracted Ness A.T. for the purchase of licensing for Microsoft products for NIS 16,000,000.In December 2022, Microsoft Israel was contracted, with an exemption from tender, by the Israeli Police to provide Microsoft Azure Cloud Services for NIS 4 million for six months starting January 2023. Also in December 2022, the company was contracted with an exemption from tenders by the Israeli Police to provide licensing for Microsoft products for NIS 16 million from January 2023 until December 2025.In 2021, Microsoft was contracted to be the sole supplier of software support services for Israel police for the amount of NIS 250,000. In 2020, the company was contracted to provide cloud services for Israel Police for the amount of NIS 7 million. In 2019, the company was contracted to provide Microsoft Azure cloud services for NIS 3.5 million.Services to the Israel Prions Service&amp;nbsp;Microsoft provides its licensed products to the Israel Prison Service (IPS).In April 2024, Microsoft Israel was contracted by the Israel Prison Service as sole supplier, with an exemption from tender, to provide Premier support services until the April 2027 for NIS 2,674,620.In 2021, Microsoft was contracted to provide software consulting services for the Israel Prison Service for the year 2022, for the amount of NIS 796,415. In 2020, the company was contracted to provide the same services for the amount of NIS 793,893. In 2019, the company was contracted to be the sole supplier of computing products for IPS until 2022. Between 2017 and 2019, the company was contracted to provide software and servers support and consulting services for IPS.Services to the Population and Immigration AuthorityIn December 2025, the Population and Immigration Authority (PIBA) contracted Microsoft Israel as the sole supplier of Microsoft products for a period of 3 years, from January 2026 to the end of December 2028, for NIS 2,065,000. The Population and Immigration Authority makes extensive use of Microsoft products, including Visio, Project, SharePoint, SQL technologies and servers, which are widely deployed in the authority's core systems.&amp;nbsp;Services to the Israeli GovernmentThe Israeli government has an agreement with Microsoft that authorizes any government office to purchase Microsoft products from one of the company’s authorized suppliers, with almost no restriction. In 2010, the Government Procurement Administration in the Accountant General's Division signed a central agreement with Microsoft for approximately NIS 300 million over three years, for the purchase of licenses for operating systems and Office for workstations, licenses for servers and other additional products for all government ministries and authorized units.&amp;nbsp;NaqabIn June 2023, Microsoft opened a new office in the hi-tech park “Gav-Yam” in the city of Be'er Sheva in the Naqab. The industrial park is located next to the Israeli military telecommunication base and Computer Service Directorate campus, and was built as part of a Southern Relocation plan led by the Israeli Ministry of Defense. This military and industrial development plan was designed to relocate technology companies alongside military elite tech units to the Naqab in order to enhance the integration of soldiers from Cyber units in work in high-tech companies at the end of their service. This project is part of a greater attempt to strengthen Jewish settlement and development in the Naqab while Palestinian Bedouin communities in the region face forced displacement and de-development by Israeli authorities. For more on Development &amp;amp; Military Projects in the Naqab see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab.</t>
   </si>
   <si>
     <t>Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t xml:space="preserve">Dell Technologies </t>
   </si>
   <si>
     <t>Dell Technologies Inc. is an American multinational technology company that develops devices, peripherals and infrastructure solutions in the areas of servers, networking, cloud, data storage, and artificial intelligence. Dell's products include IT infrastructure, servers, data storage, cloud services, networking, and computers and accessories, including laptops, desktops, monitors, gaming equipment and software.&amp;nbsp;Dell Technologies operates globally in over 170 countries.Dell Technologies is the main provider of servers, storage systems&amp;nbsp;and related services to the Israeli Ministry of Defense and the Israeli military. &amp;nbsp;Services to the Israeli Military&amp;nbsp;In January 2023, Dell Technologies won the server tender of the Israeli Ministry of Defense for the supply of servers, maintenance services and related equipment to the Israeli army, the Israeli Ministry of Defense (IMOD) and other security bodies for two years. The scope of the tender was over USD 150 million and was funded by US foreign aid, provided by the United States to Israel.In July 2024, Dell Technologies sponsored and participated in the “IT For IDF” conference. The conference was on the topic of Information and Communications Technology (ICT) in the field of operational systems and combat support systems to improve the effectiveness of the Israeli military, in the context of the deadly Israeli military offensive on Gaza.&amp;nbsp;In 2019, the IMOD published a tender for the purchase of Dell laptop computers.&amp;nbsp;In 2006, Dell was awarded the Israeli military's tender to supply the military with 50,000 desktop computers (PCs) worth USD 35 million. This was one of the then military's largest tenders in the computing sector.&amp;nbsp;EMC Israel Advanced Information Technologies&amp;nbsp;Dell Technologies’, fully owned Israeli subsidiary,&amp;nbsp;EMC Israel Advanced Information Technologies, is the main provider of data storage systems to the Israeli military.&amp;nbsp;In 2010,&amp;nbsp;EMC Israel Advanced Information Technologies, won the Israeli military storage tender worth USD 300 million funded by US aid funds. The tender included the supply of storage systems, backup systems and anti-duplication systems, hardware components, and software for storage management for the army and other security agencies.&amp;nbsp;Following the tender, EMC systems served as the main platform for the military relocation to the Naqab project, where new military data centers, based on EMC systems, were established.National Cyber Park in the NaqabEMC is also part of the National Cyber Park in the Naqab. The park is adjacent to the Israeli military’s technological campus of the ICT Division, which was established as part of the national project to relocate military bases to the Naqab.&amp;nbsp;Dell was one of several companies chosen to take part in the IMOD project for the establishment of a military technology security facility in the Naqab as part of the military’s relocation to the south project.The project is part of a greater attempt to strengthen Jewish settlement and development in the Naqab while Palestinian Bedouin communities in the region face forced displacement and de-development by Israeli authorities. For more on Development &amp;amp; Military Projects in the Naqab see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab.&amp;nbsp;&amp;nbsp;Between 2019 and 2024, EMC received NIS 22,563,308 from the Prime Minister’s Office under the budget for benefits for employers in the National Cyber Park, as part of a program to provide financial incentives to companies that establish Research and Development (R&amp;amp;D) activities in the park.In August 2018, Dell personnel accompanied and mentored a military Hackathon for officers of the Computer and IT Directorate and cyber defense units in the Naqab.&amp;nbsp;VMwareBetween 2016 and 2021, through its former subsidiary VMware, Dell provided the Israeli military with VMware systems. In 2016, VMware signed an agreement with the IMOD for the implementation of VMware systems for the military and other security bodies for NIS 100 million until 2019. The agreement allowed the military to use the company's systems and products for all its new and future technological projects almost without restriction. In addition, the agreement included licensing packages for new products, and maintenance, implementation and training services for several years.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Naqab</t>
   </si>
   <si>
     <t xml:space="preserve">Zoko Enterprises </t>
   </si>
   <si>
     <t>Zoko Group is a private Israeli company, engaged in marketing and selling equipment, spare parts, and providing advanced services in the fields of infrastructure, transportation, energy, water, industry and automotive. The company imports, markets and sells mechanical engineering equipment, vehicles, engines and equipment for industry and the defense establishment.&amp;nbsp;Zoko is the exclusive Israeli importer and distributor of the brands&amp;nbsp;Caterpillar, International, Perkins, Ingersoll Rand, Rocol, Donaldson and Shell.&amp;nbsp;Zoko Enterprises provides heavy machinery, trucks, equipment and services to the Israeli Ministry of Defense (IMOD) and the Israeli military, with whom they work closely.&amp;nbsp;The company supplies the Israeli military with equipment that is used in extensive demolitions of Palestinian homes and infrastructure in the occupied West Bank, East Jerusalem and Gaza, as well as in military operations and construction of military infrastructure in occupied Palestinian territory.&amp;nbsp;Zoko imports, markets and sells tools and spare parts from international brands such as Sandvik, Navistar, Sullair,&amp;nbsp;Caterpillar&amp;nbsp;and the International truck brand, which are in use by the Israeli military.Maintenance and Training for the Israeli Military&amp;nbsp;The company is responsible for a large part of the Israeli military’s combat vehicles' routine maintenance and provides professional training for the Israeli military.As part of its collaboration with the military, the company's employees are recruited when needed as part of a special unit that the company established with the Israeli military many years ago. The company's employees are stationed as part of their reserve service and are mobilized as a maintenance force for the General Staff. Since October 2023, during the ongoing Genocide in Gaza, the company's employees entered Gaza along with military units. Additionally, the company is working with the military to expand the unit and establish an additional special unit in the northern border with Lebanon.&amp;nbsp;In December 2023, amid the Israeli attack on Gaza, Zoko personnel were recruited to the Israeli military as a reserve unit where they serve as reinforcements for the army's Caterpillar D9 bulldozers' maintenance personnel. In 2009, Zoko Enterprises signed an agreement with the Israeli military that allows the recruitment of company personnel during combat to maintain Caterpillar D9 bulldozers in battle and grants the company's maintenance team the status of reservist soldiers, so that they can repair the machines during combat if necessary. As part of the agreement, when the Israeli military declares a state of emergency, the company becomes a military unit whose employees are recruited as a maintenance force and placed in the framework of their reserve service. During the Israeli attacks on Gaza in 2014, Company employees were deployed in the battlefront as part of their maintenance work.Zoko operates a training center that provides teaching, training and cooperation services to the Israeli Air Force, Combat Engineering Corps and Technology, Maintenance Corps and the Israeli Navy. The training is carried out by senior instructors from the&amp;nbsp;Caterpillar&amp;nbsp;Company.Caterpillar&amp;nbsp;Zoko Enterprises’ fully owned subsidiary, Tractors and Equipment (I.T.E) Ltd., is the exclusive importer and supplier of&amp;nbsp;Caterpillar&amp;nbsp;heavy machinery for the Israeli military.Zoko is also responsible for some of the retrofitting of Caterpillar heavy machinery vehicles for the military's needs, and the company personnel are responsible for the maintenance of the Caterpillar combat vehicles in use by the military. These modifications included the installation of gunner positions and a bulletproof driver cabin to allow for battle use.&amp;nbsp;Zoko has been involved in retrofitting and supplying specially designed manned and unmanned military D9 Bulldozers, and the development of excavators for military use, such as the remote-controlled mini loader built on a Caterpillar MTL 257B (also known as MiniCat) chassis, which has been converted into a fully remote-controlled combat engineering tool.Caterpillar machinery is widely used by Israeli military forces against Palestinians in the occupied Palestinian territory. Caterpillar machinery is used in military operations, house demolitions, construction of military infrastructure and has been used as crowd control weapon against Palestinian demonstrators. Caterpillar equipment has been used in the construction of settlements and settlement infrastructure as well as the construction of checkpoints, the Separation Wall in the occupied West Bank and the Israeli barrier surrounding the besieged Gaza Strip. Retrofitted Caterpillar D9 bulldozers are extensively used by the Israeli military in its military invasions and arrest actions in the occupied West Bank. During the Genocide, D9 bulldozers were extensively used by the Israeli military in Gaza, including leading the military ground invasion of Gaza in October 2023, in the construction of military roads and infrastructure inside the occupied Gaza Strip, in the mass destruction of Palestinian roads, buildings, property, and infrastructure, and in attacks on civilians.&amp;nbsp;Caterpillar D9 bulldozers were extensively used by the Israeli military in previous offensives on Gaza in 2021, 2014, 2009, and 2008; in the Israeli military invasion of Palestinian cities in the occupied West Bank in 2024 and in 2002 (the largest military operation carried out in the occupied West Bank since 1967); and in the Israeli invasions of Lebanon in 2006 and 2024. Caterpillar machinery has also been used by the Israeli military in the occupied Syrian Golan in 2024.In November 2023, amid the Israeli ground invasion of Gaza, the IMOD placed an order for the purchase of additional bulldozers from the Caterpillar company through Zoko Enterprises. The bulldozers are to be fitted for the military and some will be adapted for autonomous or semi-autonomous operation.In July 2025, a shipment of dozens of Caterpillar D9 bulldozers was delivered to Israel from the United States. The bulldozers, destined for the Israeli military Ground Forces, were transferred to a military logistics center for the installation of armor.&amp;nbsp;In February 2025, the U.S Secretary of State approved a Foreign Military Sale to the Government of Israel of Caterpillar D9 bulldozers and related equipment for an estimated cost of USD 295 million. The sale included D9R and D9T Caterpillar bulldozers, spare and repair parts, technical and logistics support services, storage, and related logistics, with deliveries expected to begin in 2027.For more on the use of Caterpillar’s equipment in the 2023 Israeli attack on Gaza, see Who Profits’ report&amp;nbsp;The Companies Supplying Weapons to Israel’s Attack on Gaza.&amp;nbsp;For more on Caterpillar, visit the company&amp;nbsp;profile.Navistar&amp;nbsp;Zoko Enterprises is also the exclusive representative of the American company, Navistar International. For decades, Navistar trucks have been in use by the Israeli military and include unit trucks, transport trucks, driving training trucks, towing trucks, track sweepers, rescue trucks, and others. Zoko Enterprises has a global maintenance agreement with the Israeli military to provide the military needs during routine and emergency situations.In 2019, Zoko was contracted by the IMOD to supply the Israeli military with Navistar International LT tractor heads for transporting armored personnel carriers, bulldozers, and various cargo.&amp;nbsp;The contract, which also included the maintenance of the tools and spare parts, was estimated at USD 50 million.In 2017, Zoko supplied the IMOD with approximately 100 Navistar i5900 International tank carriers for USD 28 million. This was the first time that the Israeli military had purchased US-made tow trucks as part of American foreign military sales. The tow trucks were customized to the specific requirements and needs of the Israeli military, primarily for transporting the heavy Merkava Mark 4 tanks.&amp;nbsp;Zoko Enterprises retrofitted the pull trucks for the use of the Israeli military and oversees their maintenance.Tatra TrucksZoko Enterprises holds the Israeli franchise for the exclusive marketing of the Czech company Tatra Trucks. As part of the franchise, Zoko has a service agreement with the Ministry of Defense to provide maintenance services for hundreds of trucks in the military’s use. Tatra trucks are used as military tactical trucks and have been used in the Israeli military’s Off-road Driving School in the main training and training base of the Logistics Corps.&amp;nbsp;</t>
   </si>
   <si>
     <t>Heavy Machinery, Military, Security and Surveillance</t>
   </si>
   <si>
     <t xml:space="preserve">Maersk (Mærsk) </t>
   </si>
   <si>
-    <t>Public</t>
-[...1 lines deleted...]
-  <si>
     <t>Denmark</t>
   </si>
   <si>
     <t>A.P. Møller – Mærsk A/S, also known as Maersk, is a publicly traded Danish shipping and logistics company that provides logistics services, ocean and inland transport, and air freight services in almost 130 countries.The company ships weapons and military equipment to the Israeli Ministry of Defense.Weapon Shipments for the Israeli Ministry of DefenseMaersk provides the Israeli Ministry of Defense (IMOD) with maritime transport services of weapons and security cargo purchased with U.S aid funds from the United States.&amp;nbsp;Under the Israel Carrier Association Federal Maritime Commission Agreement from 1991, Maersk is one of three companies facilitating the maritime transportation of Ministry of Defense cargo, direct or via transshipment, between United States ports and Israel. The agreement allows the companies Maersk, American President Lines, and ZIM to set rates, terms, charges, conditions and practices for or in connection with the transportation of MOD cargo. The agreement is renewed every year with each of the companies.The agreement regulates the operational and commercial cooperation between the shipping companies to provide maritime transportation services of military cargo for the IMOD from the US to Israel, in accordance with the Ministry's requirements and in coordination with it. According to the agreement, the IMOD receives preferential transportation conditions, giving preference to cargo in containers over shipments from other customers.The companies are allowed to make arrangements or agreements among themselves and with other modes of transportation for the movement of intermodal shipments to or from inland points in Israel or in the U.S., including setting inland rates, rules, charges, classifications, practices, liability, bill of lading conditions, per diems, free time and detention on carrier-provided containers, chassis and related equipment, positioning of equipment, interchange with connecting carriers, terminal and shoreside loading operations, receipt, handling, storage, pickup and delivery of cargo, consolidation, container yards, depots and freight stations, and other related matters. &amp;nbsp;Maersk is the only company that operates regular shipping lines between the United States and Israel using ships flying the US flag. According to US law, security equipment purchased with US aid funds can only be transported on ships flying the US flag.In April 2025, it was reported that two Maersk container ships were transporting goods from the US Air Force Plant 4 in Fort Worth to the Israeli Air Force "Nevatim" base, from which the Israeli Air Force's F-35 squadrons that have participated in the widespread deadly attacks on Gaza since October 2023 operate. Air Force Plant 4 is a US government-owned facility that is operated by Lockheed Martin, the prime contractor in the international consortium that produces F-35 jets.In November 2024, the Maltese media published news about a Maersk ship named MARIO A that departed from the port of Algeciras in Spain towards Israel, loaded with American weapons intended for the Israeli military.On November 4, 2023, the container ship Maersk Chicago departed the ports of New York and New Jersey, USA, for Haifa, Israel, loaded with seven shipments weighing 75.6 tons classified as ‘tanks and other armored combat vehicles, motorized, whether or not armed, and parts of such vehicles’, specifically HEMTT vehicles, a type of Heavy Expanded Mobility Tactical Truck vehicle manufactured by Oshkosh Corporation. The shipment arrived in Israel on December 4, 2024, and four days later, an Oshkosh military vehicle was documented in southern Gaza carrying more than 30 Palestinians who were detained by the Israeli military before being transferred blindfolded and handcuffed to Israel. &amp;nbsp;Between September 2023 and September 2024, Maersk ships carried 2,110 US shipments registered as being shipped to or on behalf of the IMOD. Of these, 827 shipments were for armored vehicles, tactical vehicles, weapons systems, or parts thereof, including hulls, engines, specialized parts for armored personnel carriers and tactical vehicles, and parts for aircraft and projectile systems. 260 of these shipments carried Oshkosh Corporation’s Joint Light Tactical Vehicles (JLTVs), Medium Tactical Vehicles (FMTVs), and Heavy Expanded Mobility Tactical Trucks (HEMTTs). Oshkosh Corporation supplies the Israeli military with hulls for armored military vehicles and armored personnel carriers which have been used by the Israeli military in the occupied West Bank and Gaza. Additionally, 22 Maersk shipments of the "Namer" Armored Personnel Carriers and their parts were documented. The "Namer" APCs have been widely used by the Israeli military in its recent military invasion of Gaza. In February 2023, Oshkosh signed an agreement with the IMOD to produce hundreds of the Namer APCs variants for over USD 139.6 million, financed by US aid. For more, see Who Profits report: The Companies Supplying Weapons to Israel’s Attack on Gaza.Between October 2011 and July 2014, US-based military and security equipment manufacturers shipped 19,233 tons of cargo in 21 vessels and 157 voyages to Israel. The shipments were managed by Maersk, American President Lines, and Zim Integrated Shipping.Services to Settlement BusinessesMaersk provides shipping and logistics services to businesses operating in settlements in the occupied West Bank.On 19 April 2022 and 17 March 2024, Maersk delivered to the U.S. cargo from Psagot Winery, which is headquartered in the Sha’ar Binyamin Industrial Zone, near the settlement of Psagot in the occupied West Bank. The shipper’s address on both bills of lading listed the settlement of Psagot in the occupied West Bank.Between 22 May 2020 and 26 November 2023, Maersk delivered five shipments on behalf of Greennet Recycling and Waste Treatment with bills of lading indicating the company's address in the Yafit settlement in the occupied West Bank as the shipper's address. An additional bill of lading listed an address in the settlement of Tomer in the occupied West Bank.Between 1 March 2019 and 31 October 2024, Maersk assisted in transporting at least 327 shipments from Dead Sea Works of ICL Group to the US, with over 88 million pounds worth of salt products. Dead Sea Works, a wholly owned subsidiary of ICL Group, is engaged in the extraction of minerals from the occupied northern basin of the Dead Sea in the occupied West Bank.Between November 2020 and April 2021, Maersk provided shipment services of fertilizers and related products for four shipments of ICL Rotem of ICL Group that had a registered shipping address in the Mishor Adumim Industrial Zone, located in the Ma'ale Adumim settlement in the occupied West Bank.On 12 July 2019 and 18 August 2019, Maersk took part in the delivery of cargo to the U.S. for Top Greenhouses. The shipper’s address in both of the bills of lading referenced the settlement of Barkan in the occupied West Bank.Additionally, the company has provided shipping services for Haifa Chemicals, Keter Plastic, Netafim, Yamit Filtration and Water Treatment, and Adama, which provide services to settlements.&amp;nbsp;In addition, the company has provided shipping services for Elbit Systems and for JCB’s Israeli importer and distributor, Comasco Ltd., which provides JCB heavy machinery, equipment and maintenance services to the Israeli Ministry of Defense.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Transportation</t>
   </si>
   <si>
     <t>Cisco Systems</t>
   </si>
   <si>
     <t>Cisco Systems Inc. is a publicly traded American technology company. The company engages in networking, collaboration, security and observability solutions, including artificial intelligence (AI) native networking and cybersecurity solutions.&amp;nbsp;Cisco Systems provides servers, computing, cybersecurity tools, and communication systems and equipment to the Israeli military and the Israel Police. The company has also provided communications and surveillance technology to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.Services to the Israeli MilitaryCisco provides communication systems and servers to the Israeli military and the Israeli Ministry of Defense (IMOD).&amp;nbsp;In July 2025, the&amp;nbsp;Israeli Ministry of Defense (IMOD) published a tender for the purchase of Cisco servers. In March 2025, the IMOD issued a tender for the purchase of Cisco headsets with a PTT button.&amp;nbsp;Unified Communication SystemsCisco provides the Israeli military with Cisco Unified Communications, an IP-based communications system that integrates voice, video, data, and mobility products and applications.In March 2020, Cisco Systems began laying tens of Unified Communication systems for the Israeli military, expected to reach hundreds of systems. The unified network centralizes the transfer of video, voice, and data between different Israeli military units. Cisco’s Unified Communication system serves to accelerate the Israeli military’s response timeframe.Servers for the Israeli MilitaryIn 2017, Cisco Systems won the Israeli Ministry of Defense’s tender to supply the Israeli military with servers for a period of three years, with an option for an additional two years, for a total amount of NIS 1 billion. The servers were integrated by the Israeli company&amp;nbsp;Bynet Data Communications. The tender was funded by US foreign aid provided by the United States to Israel.&amp;nbsp;Cisco replaced HP, which had been the previous server supplier for the IMOD.&amp;nbsp;David’s Citadel – underground ICT Data CenterCisco Systems’ computing and communication systems, cyber security and load balancing systems were integrated into the Israeli military’s biggest ICT underground data center in the Naqab called David’s Citadel, completed in 2020. The Data Center cost reached NIS 1.6 billion.The Military server farm has a storage capacity that’s 10,000 more than the standard computer and integrates 300 of the Israeli military’s surveillance, intelligence, and combat units’ ICT data systems in one base. Centralizing Israel’s ICT data serves to bolster the capacity of Israel’s intelligence and combat military units.The center is part of the Israeli military’s strive to centralize data and its “move to the south” plan launched in 2011. The plan involved the relocation of Israeli military bases to the Naqab as part of Israel’s broader strive to Judaize the Naqab. For more on development and military projects in the Naqab visit Who Profits’ interactive map&amp;nbsp;Tools of Dispossession in the Naqab: Development &amp;amp; Military ProjectsJoint Projects with the MilitaryIn May 2022, it was reported that Cisco engineers together with Israeli soldiers of the ICT Unit developed application for use by civil society organizations which work with the military.According to the Cisco’s VP of technology, “The connection between the technology units in the Israeli military and the high-tech companies in Israel is a significant anchor in the accuracy and advanced development of technologies that serve the security of the state and the bodies responsible for it… The sight of officers in uniforms sitting next to our engineers and developing technological solutions together is very natural to us, but still exciting.”In October 2023, Cisco Systems Israel supported the development of the digital platform “Israel Rises” of the Home Front Command, a branch of the Israeli military.Also in October 2023, amid the military invasion of Gaza, the company gave grants to its employees who were on reserve duty in the Israeli Military.Services to Settlements&amp;nbsp;In February 2019, the Ministry for the Development of the Negev and the Galilee allocated NIS 90 million for the 'Klika' project, in cooperation with Cisco Systems, for the launch of 45 technological hubs, all of which will be equipped with Cisco communication technology. By September 2023, seven of the 36 hubs that have been opened are located on occupied territory. Five hubs are located in the occupied West Bank, in the settlements of Modi’in Illit, Beitar Illit, Kiryat Arba, Itamar, and Sha’ar Binyamin Industrial Zone. Two additional hubs are located in the occupied Syrian Golan – one at the Ha’Emir junction, between the settlement of Sha’al and Odem, and the second in the settlement of Katzrin.&amp;nbsp;Technological Hubs in the NaqabAs of September 2023, eleven Cisco technology-equipped hubs have been opened in the Naqab. of which two are located in the Palestinian Bedouin towns of Hura and Rahat. In 2018, the first hub was launched in cooperation with the city of Dimona Municipality, and since then several other hubs were created in the east and western parts of the Naqab.These hubs form part of the Israeli government’s industrialization and resettlement plan which strives to create jobs in the Naqab, in the hope of drawing Jewish Israelis to settle in the region, while concentrating its Palestinian communities into ghettoized residential areas.Services to the Israel PoliceCisco is a long-time supplier of communications systems and equipment to the Israel Police.&amp;nbsp;In May 2022, the Israel Police published a tender for the purchase of Cisco communications equipment, including licensing and software, for the Police technology department.&amp;nbsp;In August 2022, the technology department of the Israeli police purchased communication equipment called "Nituv" (Routing) including licensing and software manufactured by Cisco through the seller, Matrix Network Net Ltd.&amp;nbsp;&amp;nbsp;According to a response to a Freedom of Information (FOI) request submitted by Who Profits to the Israel Police, between the years 2020 and 2021 the Israel police purchased Cisco Systems equipment and software worth NIS 4,060,533 million.Enhancing Surveillance in JerusalemIn 2017, Cisco and the Jerusalem Municipality signed a memorandum of understanding for cooperation between the municipality and the company to make Jerusalem the first smart city in Israel.In the same year, Cisco installed communication equipment and CCTVs for the Jerusalem municipality as part of a pilot project for the development of Smart City technology in the west of the city.The Smart City project is part of Israel's surveillance apparatus in Jerusalem, which is aimed mainly at the Palestinian residents of the city. For more on surveillance in occupied East Jerusalem see Who Profits report:&amp;nbsp;“Big Brother” in Jerusalem’s Old City.</t>
   </si>
   <si>
     <t>Private Security and Surveillance Technology, Services to the Settlements, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Technology and Hi-tech, Telecommunication</t>
   </si>
   <si>
     <t>Doosan Bobcat</t>
   </si>
   <si>
     <t>KRX</t>
@@ -494,80 +620,71 @@
   <si>
     <t>South Korea</t>
   </si>
   <si>
     <t>Doosan Bobcat Inc. is a global manufacturer and distributor of skid-steer loaders, tractors, and other compact construction equipment, under the brands Bobcat, Doosan, Geith, and Steiner.Bobcat Equipment in Service of the Israeli Military&amp;nbsp;Military and civilian Bobcat bulldozers and backhoes are used by the Israeli military in the occupied West Bank and Gaza.&amp;nbsp;Bobcat mini loaders have also been used for training for heavy machinery operators in the Israeli Engineering Corps.&amp;nbsp;Between April 2024 and June 2024, the Israeli Ministry of Defense contracted maintenance of its Bobcat products for NIS 60,000.West Bank&amp;nbsp;On 28 January 2025, remote-controlled Bobcat tractors were documented in an Israeli military invasion of the city of Jenin and the Jenin Refugee Camp in the occupied West Bank. A large number of Israeli forces, accompanied by drones, helicopters and armored bulldozers, invaded the city, leaving ten dead and nearly 40 injured.Gaza&amp;nbsp;Bobcat’s remotely controlled fitted bulldozers and other vehicles have been used by the Israeli military in its recent invasion of besieged Gaza.&amp;nbsp;Civil Bobcat machinery has also been in use by the Israeli Combat Engineering Corps in the Northern Gaza Strip.&amp;nbsp;Since the Israeli military invasion of Gaza in October 2023, remotely controlled Bobcat bulldozers have been used by the Israeli military to demolish buildings in Gaza. According to soldier testimonies, Bobcat small bulldozers are loaded with explosives and sent autonomously into a street or building and then detonated. Between October 2023 and April 2025, approximately 92 per cent of all residential buildings in Gaza, around 436,000 homes, have been damaged or destroyed by the Israeli military.&amp;nbsp;The "Sand Cat" is an unmanned backhoe robotic system based on a small Bobcat bulldozer used by the Israeli Combat Engineering Corps. The robot entered operational use in late 2011 and was used by the Israeli military in Gaza as early as 2019. The Bobcat is equipped with a remote-control system developed by the Israeli Ground Force Technology Division, which allows it to be operated remotely. It is designed to remove heavy to very heavy loads and is equipped with four peripheral cameras, one camera on the Bobcat arm and another at the end of the arm. The robot's control range in open areas is more than 2 km.&amp;nbsp;In 2007, Bobcat-based Explosive Ordinance Disposal (EOD) robots were used by the Israel Police in a combat mission in Gaza. The robotic platform named "Scorpion" is a Bobcat mini excavator converted for remote-control operations and outfitted with robotic command and control system.Sahar&amp;nbsp;The "Sahar" (acronym for Robotic Engineering Patrol in Hebrew) is a military robotic system and unmanned vehicle originally based on a Bobcat mini-tracked loader operating autonomously or remotely, used by Yahalom Unit of the Israeli Combat Engineering Corps. The Sahar was developed by the Israeli state-owned Israel Aerospace Industries (IAI) in cooperation with the Israeli military in accordance with its operational requirements. The system is based on pre-defined trajectory planning and includes a remotely controlled platform, smart terrain sensors and an automatic claw maneuver module and is used to break through axes, map the combat environment for rear forces, detect and clear mines, charges, obstacles in the field and more.&amp;nbsp;&amp;nbsp;&amp;nbsp;Bobcat Equipment in Service of the Israel Police&amp;nbsp;Bobcat 344 backhoe-based robots are in use by the Israel Police.&amp;nbsp;The robots are mounted on Bobcat 344 backhoes that have been converted into wireless robots. The maintenance of the backhoes robots is carried out by Bobcat's exclusive representative in Israel, Emcol Ltd., which was authorized by Bobcat company to provide maintenance services. The maintenance of the backhoe is done with original Bobcat parts only.Wall and CheckpointsPreviously, Bobcat mini loaders were used in the construction of the Separation Wall and Israeli checkpoints in the occupied West Bank. Bobcat mini loaders were documented carrying out earthworks on the land of the Palestinian village of Al-Walaja and participating in the construction of the Huwara, Anabta and Deir Sharaf checkpoints. The model most commonly used for these tasks was the S220.&amp;nbsp;</t>
   </si>
   <si>
     <t>Mikud Guarding (Mikud Group)</t>
   </si>
   <si>
     <t>Mikud Group provides customized outsourcing services to state institutions and private entities in the fields of guarding and security, call center and patrol services, protection and alarm systems, cleaning and maintenance, placement and personnel services.The group companies include Mikud Guarding Security Services &amp;amp; Cleaning Ltd., Mikud Israel Security Services &amp;amp; Personnel Ltd., Mikud Group – Jerusalem Region Ltd., Mikud Security Jerusalem Ltd. (aka Mikud Technologies and Surveillance Ltd.), Moked Miukd Ltd. and Cleanor Maintenance Ltd.The company specializes in working with entities led by the Israel Police, the Israel Security Agency (Shin Bet) and the Director of Security of the Defense Establishment. Company clients include Mekorot, Israeli national water company, and Israeli state-owned weapon manufacturer Israel Aerospace Industries.Mikud Israel Security Services &amp;amp; Personnel Ltd.Services to SettlementsThe group's company, Mikud Israel Security Services &amp;amp; Personnel Ltd., provides personal security guards to government ministers, mayors, and private individuals, in full coordination with Israeli authorities.The company provides personal security guards for securing compounds in the occupied West Bank, including camera surveillance and patrols services in the settlements of Ariel, Karnei Shomron, Kedumim, and the surrounding area. &amp;nbsp;Jerusalem Light RailMikud Israel Security Services &amp;amp; Personnel provides security services for Jerusalem Light Rail (JLR), which connects Israeli settlements in occupied East Jerusalem to the western part of the city.In January 2023, the company held an annual seminar for employees of the light rail security unit in Jerusalem. In 2017, the company won a tender from the Jerusalem Municipality to provide security services for the Jerusalem Light Rail (JLR) until 31 December 2020. The company also provided inspectors for the light rail.For more on the Jerusalem Light Rail, see Who Profits Updates: Developments in the expansion of the JLR network: The J-Net project and Developments in the Expansion of the JLR Network: The Blue Line.Previously, in 2015, the company provided guarding services to a commercial complex in Mishor Adumim settlement Industrial Zone in the occupied West Bank. In 2009, Who Profits documented the presence of company subsidiary Moked Mikud sign in the Har Homa settlement neighborhood in occupied East Jerusalem.Services to the Israeli Civil AdministrationIn November 2018, Mikud Israel Security Services &amp;amp; Personnel was one of six companies awarded tender No. 81/72 from the Israeli Civil Administration (ICA) in the West Bank for the provision of security services at the Civil Administration complex in Beit El Camp, located next to the settlement of Beit El in the occupied West Bank. The company was contracted with a scope of NIS 114,543. By September 2024, the company received NIS 37,524.According to the tender documents, the contract was for one year, with the administrator's option to extend for additional periods, up to one year each, for up to four additional years in total.Services to the Ministry of National SecurityThe company provides guarding services to the Ministry of National Security and its Security, Information and Cyber ​​Division.In June 2024, the company was contracted, with exemption from tender, by the Ministry of National Security to provide guarding services as the sole supplier for NIS 489,326.In October 2023, the company was contracted, with exemption from tender, by the Ministry of National Security’s Security, Information and Cyber Division to provide additional guarding services for operational needs as a sole supplier until the end of January 2024 for NIS 1,635,207.Between 2015 and 2019, the company provided the Ministry of National Security with security services for a total of NIS 13,175,796.Services to Israel Prison ServiceBetween 2015 and 2018, the company provided security services to the Israel Prison Service’s facilities for a total amount of NIS 20,574,035 through more than 20 contracts.Mikud Group – Jerusalem Region Ltd.In February 2025, the company recruited armed security guards for an assisted living home in the French Hill neighborhood in East JerusalemServices to Israel Prison ServiceIn October 2023, the group’s company, Mikud Group – Jerusalem Region, was contracted with an exemption from tender to provide the Israel Prison Service (IPS) security and guarding services for NIS 6,000,000 until April 2024.In April 2023, the company was contracted with an exemption from tender to provide the IPS with security and safety equipment in the amount of 10,000,000 until October 2023.Cleanor Maintenance Ltd.The group's company, Cleanor Maintenance Ltd., provides building cleaning and maintenance services.Between March 2019 and March 2023, the company provided cleaning services to the Ministry of Interior headquarters and units in the Jerusalem area.In 2018, Cleanor Maintenance won a tender to provide cleaning services in educational facilities in Jerusalem, including 17 schools in East Jerusalem.Moked Mikud Ltd.In 2016, the group's company, Moked Mikud Ltd., provided a computerized alarm coordinator for Ramat Eshkol for the Ministry of Education for 3,405 NIS.In 2009, Who Profits documented the presence of company subsidiary Moked Mikud sign in the Har Homa settlement neighborhood in East Jerusalem.</t>
   </si>
   <si>
     <t>Sheleg Lavan (White Snow)</t>
   </si>
   <si>
     <t>A private Israeli company that provides security and cleaning services to private, government and public entities, including the Israeli Ministry of Defense. &amp;nbsp;Private Security at CheckpointsThe company provides security guards and inspectors to Israeli checkpoints in the occupied West Bank and East Jerusalem for the Israeli Ministry of Defense Crossings Authority and the Israel Police.Services to the Israeli Ministry of DefenseThe company provides security guards and inspectors at checkpoints for the Israeli Ministry of Defense’s (IMOD) Crossings Authority, which operates 15 checkpoints in the occupied West Bank. The company has also provided security guards and inspectors for the Erez Checkpoint, which up to October 2023 was the only crossing for the movement of people between the besieged Gaza and Israel and the West Bank.According to a response to a Freedom of Information request submitted in April 2018 by Who Profits to the Israeli Ministry of Defense, the company provides security and cleaning services at checkpoints in the occupied West Bank.In 2006, the company won a tender from the Israeli Ministry of Defense to provide security guards for Checkpoint 300 (Rachel's Tomb) and Beituniya checkpoint in the occupied West Bank, and Erez Checkpoint for an annual amount of about NIS 20 million. That same year, the company placed its first security guards at the Erez checkpoint as part of the IMOD plan to naturalize checkpoints in the West Bank and surrounding the besieged Gaza Strip, replacing soldiers with private security guards.In June 2024, the company recruited inspectors and security guards for the Hotze Shomron checkpoint. In November 2024, the company recruited cleaners for the Hotze Shomron checkpoint.In July 2021, the company recruited inspectors for the Lamed Heh (Jab'a) checkpoint.In December 2014, according to a media report, Palestinian workers refused to pass through the Sha’ar Efraim checkpoint because of its harsh conditions and the maltreatment by Sheleg Lavan security guards operating it. Later that month, one worker died at the checkpoint from these harsh conditions.Services to the Israel PoliceThe company provides the Israel Police with security guards for six checkpoints in the occupied West Bank and East Jerusalem.In 2019, the company won tender No. 8102/19 from the Israel Police for the provision of security services in six checkpoints that are under the responsibility of the Israel Police located near the Separation Wall in the occupied West Bank and East Jerusalem in the so-called “Jerusalem Envelope” area. The company was awarded the tender’s “Segment A - Northern Sector” which includes the Qalandiya, Bituniya, Shuafat, Ofer, Hizma and Al-Jib checkpoints.The services include the placement of security guards, maintaining their operational competence, and providing a logistical and administrative services for the security guards according to the Israeli police’s technical specifications for a period of 14 months with the option to extend the contract period for additional periods of one year each or in part up to three additional years.In January and June 2024, the company recruited security guards for the Jerusalem Envelope.Services to the Ministry of TourismThe company provides physical and armed security services at the Ministry of Tourism bureaus and branches located in the occupied West Bank, East Jerusalem, and the Syrian Golan.In January 2024, the company won tender no. 14/2023 of the Ministry of Tourism for the provision of armed physical security services and mission manager services. The company was selected to provide Physical and Armed Security services until January 2025, with an option to extend the contract for an additional four years. According to the tender, the company is obligated to provide the services at the Ministry of Tourism bureaus at Rachel's Tomb site in the occupied West Bank and Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad, and at its branches in the Old City in occupied East Jerusalem, Gush Etzion settlement in the occupied West Bank, and Katzrin settlement in the occupied Syrian Golan.In January 2025, the company was contracted by the Ministry of Tourism, with an exemption from tender, to extend the contract to provide physical and armed security services until January 2026 for NIS 1,572,000.Services to SettlementsIn July 2021, the company won a tender published by the Modi'in-Maccabim-Re'ut Municipality to provide cleaning and landscaping services for streets and open areas within the municipality's municipal territory. The municipality’s border stretches across the Green Line into the “demilitarized zone” in the occupied West Bank.</t>
   </si>
   <si>
     <t>Private Security and Surveillance Technology, Services to the Settlements, The Wall and Checkpoints</t>
   </si>
   <si>
     <t xml:space="preserve">Reshef Security </t>
   </si>
   <si>
-    <t>Private, Subsidiary of Public</t>
-[...1 lines deleted...]
-  <si>
     <t>A private Israeli company from the Tigbur Group that provides guarding and security services, including technology and call centers, event security services, and sensitive site security. The company provides services to the Israel Police and government ministries.CheckpointsThe company provides security services and security guards for Israeli checkpoints in the occupied West Bank and East Jerusalem.In December 2024, the company won a tender from the Israel Police for the provision of security services in the Jerusalem area. The tender includes the provision of security services at checkpoints in occupied East Jerusalem area that are under the responsibility of the Israel Police. The service includes the placement of security guards, maintaining their operational competence, and providing a logistical and administrative envelope for a period of two years with the option of extending the first contract period by an additional year or in part for up to three additional years.The company was awarded the contract to provide security services in “Cluster B: Southern Sector”, which includes eight checkpoints – the Rachel (Checkpoint 300), Zeitim (Ras Abu Sbitan), Sheikh Sa’ed, Mazmoriya, Ein Yael (Al-Walajah), Tunnels, A-Za'ayem, and Metsudat Yehuda (the Ring) - for an annual payment of NIS 36 million and a total of NIS 180 million throughout the entire contract period.&amp;nbsp;Israel Antiquities AuthorityIn October 2023, the company won a tender to provide security and guarding services for the Israel Antiquities Authority which operates in the occupied West Bank, East Jerusalem and the Syrian Golan.Services to Settlements &amp;nbsp;The company operates a branch in the settlement of Katzrin in the occupied Syrian Golan.&amp;nbsp;In May 2024, the company won a tender to provide security and guarding services to the Ma'ale Adumim settlement municipality in the occupied West Bank.In 2015, 2017 and 2018, the company won two additional tenders for the provision of security and patrolling services to educational institutions in the Ma'ale Adumim settlement. &amp;nbsp;In 2011, the company won a NIS 40 million tender to provide security services to the settlement, including guarding educational facilities and entrance gates, operating the central control room and surveillance systems, providing patrol services and securing checkpoints around the settlement.In 2019, the company won a tender to provide security services and operating intrusion detection systems to&amp;nbsp;Hagihon - Jerusalem’s Water and Sewage Corporation. According to the tender documents, the provider is required to supply security services to any Hagihon site located within Jerusalem’s municipal jurisdiction, including illegally annexed East Jerusalem. Among other services, the company is to provide guards for sites in the settlement neighborhoods of Gilo and Har Homa (Homat Shmuel) in occupied East Jerusalem.In 2019, the company won a tender issued by the Israel Nature and Parks Authority for the provision of security services to its sites. The tender lists nine sites in the occupied Syrian Golan and ten sites in the occupied West Bank, including the Nabi Samuel National Park, located on the lands of the Palestinian village Nebi Samwil, and Qumran in the Jordan Valley.In 2017, the company won a tender for the provision of guarding services for the Givat Ze’ev settlement local council.In 2015 and 2017, the company provided security and patrolling services to educational institutions for the settlement of Katzrin in the occupied Syrian Golan.In 2017, the company provided a smart earthquake warning system to Israel Railways, operated by sensors installed in the settlements of Maskiot, Shadmot Mehola, Ro’i, Masua, Argaman, Na’ama, Beit Ha’arava, Avnat, Mitzpe Shalem, Kalia and Yafit in the Jordan Valley area in the occupied West Bank.&amp;nbsp;</t>
   </si>
   <si>
     <t xml:space="preserve">Leonardo S.p.A </t>
   </si>
   <si>
     <t>BIT</t>
   </si>
   <si>
     <t>Leonardo S.p.A., formerly Leonardo-Finmeccanica and originally Finmeccanica, is an Italian multinational company specializing in building technological capabilities in Aerospace, Defense&amp;nbsp;and Security. The company is partially owned by the Italian government.The company provides weapons and planes to the Israeli Ministry of Defense, the Israeli Air Force and the Israeli Navy. &amp;nbsp;Gaza 2023-2024OTO 76/62 Super Rapid GunLeonardo is the manufacturer of the OTO 76/62 Super Rapido Multi-Feeding naval gun, a lightweight, rapid-fire naval gun, that is installed on the Israeli Navy warships Sa'ar 4.5, Sa'ar 5, and Sa'ar 6 which have been used for military assaults and enforcing the illegal naval blockade of Gaza.In September 2022, the company delivered the Israeli Navy with four 76/62 naval guns that were installed on board of the Sa’ar 6 warships. These later took part in an Israeli attack on Gaza in October 2023, in their first operational use. The Israeli military carried out the attack from the Mediterranean Sea toward the besieged Gaza. The guns were ordered in 2016 from the company in an estimated amount of USD 100 million, funded by U.S. foreign military aid.According to the Israeli military, by May 2024 the 76/62 cannons had become an active part of the military's attacks. The naval gun is largely comprised of advanced electronic systems, including a fire control system that can guide the projectile and allow it to accurately hit small and distant targets at a rate of over 100 rounds per minute.The Israeli Navy is one of the first worldwide users of the 76/62 naval gun and six guns have been in use since 1973 on board the Navy’s Sa'ar 4.5 class missile boats. The guns can be integrated with Leonardo’s multifunctional ammunition and Vulcano-guided ammunition.&amp;nbsp; &amp;nbsp;Iron Fist SystemLeonardo's fully owned subsidiary, RADA Electronic Industries (NASDAQ: RADA), provides its software-defined Compact Hemispheric Radars (CHR) for Elbit Systems’ Iron Fist system.&amp;nbsp;Elbit Systems' 'Iron Fist' (Porcupine Arrow) is an autonomous active defense system developed against anti-tank threats, used in the Eitan armored personnel carrier (APC) and the Caterpillar&amp;nbsp;D9 bulldozers, which took part in the ground invasion of Gaza. The system was entered into operational use during the Israeli ground invasion of Gaza in October 2023.RADA worked closely with Elbit Systems for over a decade on developing and testing the Iron Fist and its radar capabilities.Heavy Duty Tank Trailers for the Israeli MilitaryIn December 2023, Leonardo’s subsidiary, DRS Sustainment Systems, was awarded a USD 15.37 million firm-fixed-price contract for heavy-duty tank trailers to the Israeli military. The contract is funded by U.S. Foreign Military Sales funds for Israel and is estimated to be completed in December 2026.Aircrafts for the Israeli Air ForceLeonardo is the supplier of the Israeli Air Force's M-346 and AW119Kx training aircraft.“Lavi” M-346 AircraftIn 2012, the Israeli Ministry of Defense purchased 30 M-346 aircraft worth USD 2 billion.The deal was signed as part of a reciprocal purchase agreement between the governments of Israel and Italy, according to which, in exchange for purchasing the 30 training aircrafts, the Italian Ministry of Defense purchased two warning aircraft and an observation satellite with advanced systems from Israel Aerospace Industries for NIS 4 billion.As of December 31, 2023, total liabilities for the agreement, including financing costs, were estimated at approximately EUR 721 million. The remaining liability is approximately EUR 361 million and is expected to be repaid by 2032.In 2014, the first M-346 aircraft was delivered to the IMOD and was nicknamed "Lavi". In August of the same year, the Israeli Air Force conducted the first training flight of the Lavi aircraft.In June 2016, a representative of the Israeli military visited the company’s facility in Varese, Italy for the delivery of the remaining aircraft.The Lavi aircraft is used to train fighter pilots in the Israeli Air Force in the advanced stage of the pilot course. The training aircraft is used for training air combat, strike flights and operational deep strikes. The aircraft allows training in advanced radar and weapon systems, and command and control and electronic warfare systems, such as those found in the F-16, the F-15 and the F-35.In June 2023, Leonardo announced that it would upgrade the 'Lavi' M-346 training aircraft in the Israeli Air Force to an attack aircraft. The company will install a NEXTER 20 mm cannon on the plane to provide improved air-to-air and air-to-ground capabilities, thus turning it into a light combat aircraft.Elbit Systems provides the Israeli Air Force with maintenance services for Leonardo's Lavi training aircraft. As part of the contract between Leonardo and the IMOD, Elbit Systems, whose participation in the deal was valued at USD 420 million, established a comprehensive set of maintenance services and comprehensive logistical support for the training aircraft, and an advanced ground training system.&amp;nbsp;AW119KX training helicoptersIn February 2019, Leonardo was contracted by the Israeli Ministry of Defense to provide seven AW119KX single-engine helicopters for an estimated amount of USD 157 million. The purchase included a comprehensive training service and integrated training capabilities package, full flight simulators and other training devices, newly built facilities, and support and maintenance for 20 years for the Israeli Air Force flight school. Elbit Systems, which was Leonardo's subcontractor in the project, provides the Israeli Air Force with helicopter maintenance services for a period of 20 years.&amp;nbsp;In September 2020, the IMOD signed a supplementary agreement for the purchase of an advanced training package from Leonardo that will include five additional AW119KX training helicopters and two trainers for the Israeli Air Force's flight school. In return, the Italian Ministry of Defense will purchase launchers and 'Spike' missiles from Israeli state-owned company Rafael Advanced Defense Systems, and advanced trainers and simulators from a company established in partnership between Elbit Systems and Leonardo. This was a follow-up deal to the exchange deal between the governments of Israel and Italy, signed in 2011.In April 2022, Leonardo was awarded a USD 29 million contract by the U.S. Department of Defense to provide the IMOD with AW119Kx helicopters as part of foreign military sales to Israel.&amp;nbsp;In July 2024, Leonardo announced the launch of a comprehensive capability enhancement package for the M-346 integrated training system including the aircraft’s core avionics, navigation/identification, mission equipment and ground training capabilities.Tactical Radar SystemsIn June 2023, Leonardo signed a contract with the Israeli Ministry of Defense for the supply of tactical radar systems for vehicles in the amount of approximately NIS 8 million.Israeli Innovation AuthorityIn February 2023, Leonardo signed two agreements with the Israeli Innovation Authority and Ramot Tel Aviv University in the field of innovation.</t>
   </si>
   <si>
-    <t>$10B-$20B</t>
-[...1 lines deleted...]
-  <si>
     <t>Bezeq - The Israeli Telecommunication Corporation</t>
   </si>
   <si>
     <t>A publicly traded Israeli telecommunications service provider. Bezeq Group is the main provider of communications services in Israel. Bezeq Group supplies a broad range of telecommunication services and other services, including domestic fixed-line, internet infrastructure and access services, cellular services, international communications services, multichannel television broadcasts by satellite and over the internet (OTT), call center services, maintenance and development of communications infrastructures, communications services to other communications providers, television and radio broadcasts, supply and maintenance of equipment, and services on customer premises.Through its fully owned subsidiaries, the Bezeq Group provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, the Israeli military, the Israel Police and the Israel Prison Service.Services to Settlements&amp;nbsp;The company has a domestic carrier license to operate in the occupied West Bank. On October 26, 2020, Bezeq was issued a general license by the Israeli Ministry of Communications and the Israeli Civil Administration (ICA) in the West Bank to operate and provide domestic fixed-line telecommunication services in the occupied West Bank.&amp;nbsp;The company has operated in Area C for 36 years with no official license, The operating license regulates Bezeq's activities in the occupied West Bank, including determining the conditions and obligations to which the company is subject to when operating in the area, as well as granting supervisory and enforcement powers, and official approval for the deployment of infrastructure in the area.&amp;nbsp;In September 2025, Bezeq announced a large-scale infrastructure project to upgrade communications networks in settlements in the occupied West Bank and the Syrian Golan. Bezeq, in cooperation with the government-owned company National Roads Company of Israel (Netivei Israel), will connect settlements in the West Bank and the Syrian Golan to optical fibers. As part of the project, the company will lay optical fibers along over 1,000 kilometers and build new infrastructure to provide high-speed internet connections for the settlements' residents, along with improved cellular coverage and support for smart transportation solutions. The project is designed to allow residents of the settlements an ultra-fast internet connection based on fiber infrastructure, which will also serve as a basis for implementing advanced technologies such as traffic cameras, smart sensors, and real-time monitoring to improve road safety. The work will focus mainly on road routes in mountainous areas, where internet access is currently limited and uses only radio waves.Bezeq operates a store in the Atarot shopping center in the Atarot Industrial Zone in occupied East Jerusalem. In addition, the company operates a store in the Nur ad-Din street in occupied East Jerusalem.&amp;nbsp;According to Bezeq’s annual report, the company owns 64 properties in settlements in the occupied West Bank.Infrastructure ProjectsBetween 2012 and 2021, Bezeq provided external infrastructure and utilities for the expansion of the settlements of Beitar Illit and Efrat in the occupied West Bank.&amp;nbsp;In 2012, Who Profits documented Bezeq infrastructure in the settlements of Geva Benyamin and Oranit in the occupied West Bank. In 2008, Who Profits documented Bezeq service boxes at the Jubara Checkpoint near the city of Tulkarem in the occupied West Bank.&amp;nbsp;Pelephone cellular services to settlements&amp;nbsp;Through its fully owned subsidiary,&amp;nbsp;Pelephone Communications, Bezeq provides cellular services to settlements, to the Israeli military, including the Israeli Civil Administration (ICA) in the occupied West Bank the Coordinator of Government Activities in the Territories (COGAT), and the&amp;nbsp;Israeli military District Coordination and Liaison in Gaza (DCL), and&amp;nbsp;the Israel Police and the Israel Prison Service. In addition, the company provides services to all Israeli government ministries and to the government-owned weapons manufacturer, Rafael Advanced Defense Systems.&amp;nbsp;Pelephone holds a license to provide cellular services in settlements in the occupied West Bank, valid until September 2032.Pelephone operates at least&amp;nbsp;160&amp;nbsp;active cellular antennas on occupied land in the occupied West Bank, East Jerusalem, and the Syrian Golan.These include cellular antennas in the settlements of: Karmei Tzur, Kiryat Sefer, Hashmonaim, Halamish, Mavo Dotan, Karnei Shormon, Mehola, Dolev, Shim'a, Givat Ze’ev, Gush Etzion, Beitar Illit, Elkana, Etz Efraim, Alfei Menashe, Kfar Tapuach, Ofarim, Har Adar, Efrat, Har Hevron, Ma’ale Adumim, Rechelim, Mateh Binyamin, Ma’ale Levonah, Migdalim, Eshkolot, Malkishua, Ariel, Almog, Vered Yeriho, Beit Zait, Kochav Ya’akov, Modiin Illit, Na’ala, Negohot, Geva Binyamin, Kiryat Arba, Beit El, Mitzpe Yeriho, Talmon, Beit Haggai, Ofra, Nofim, Almon (Anatot), Metzudat Yehuda, Neve Daniel, Psagot, Kermei Tzur, Nokdim, Na’ama, Gva’aot, Adora, Kdumim, Yitzhar, Rosh Tzurim, Petza’el, Sali’it, Alon, Beit Aryeh, Carmel, Kfar Etzion, Otniel, Oranit, Emmanuel, and Avnei Hefetz in the occupied West Bank; and the settlement neighborhoods of Neve Ya'akov, Pisgat Ze’ev, Har Homa, and Har Gilo in occupied East Jerusalem.&amp;nbsp;In addition, the company operates cellular antennas in the settlements of Neot Golan, Ramat Magshimim, Natur, Katzrin, Meitsar, Alonei Habashan, Ma’ale Hermon, Odem, Giva’at Yoav, Sha’al, Neve Ativ, Kidmat Tzvi, Ein Zivan, and Qela Alon in the Syrian Golan.&amp;nbsp;Additionally, the company operates cellular antennas in the Barkan Industrial Zone, Hermesh Industrial Zone, Peduel Industrial Zone, and Karnei Shomron Industrial Zone in the West Bank, and in the Katzrin Industrial Zone in the occupied Syrian Golan. In addition, the company has 3 additional antennas near the Syrian Druze villages of Buka’ata, Majdal Shams and Masa’ada in the occupied Syrian Golan.&amp;nbsp;Moreover, Pelephone operates a service and sales center in the settlement neighborhood of Pisgat Ze'ev in occupied East Jerusalem.&amp;nbsp;For more, See&amp;nbsp;Pelephone full company profile.YES TV and Communications Services- services to settlementsThrough its fully owned subsidiary, YES TV and Communications Services (also known as "Yes"), Bezeq provides multi-channel satellite and online television transmissions to subscribers in the occupied West Bank. The company holds a license for satellite television broadcasting in the West Bank, valid through February 2026, subject to the Israeli Civil Administration (ICA). Any request for the extension of the license is subject to the ICA.Bezeq InternationalIn 2019, the University of Ariel awarded&amp;nbsp;Cellcom&amp;nbsp;and Bezeq International a tender for the provision of Internet services.Palestinian Captive MarketBezeq enjoys access to the Palestinian market as a captive market.&amp;nbsp;The company provides services to Palestinian communication providers who are dependent on Israeli providers. Lacking the proper infrastructure for their services, Palestinian telecommunication providers rely on Bezeq for infrastructure services. Bezeq also provides connection to its network, billing services, leasing of space, and services in leased premises.While the Paris Protocol (the economic annex to the Oslo Accords) grants the Palestinian Authority the right to build and operate an independent telecommunication infrastructure, Israel controls the allocation of frequency spectrum and the imports of ICT equipment, and restricts Palestinian access to Area C, leading to a crippled Palestinian telecommunication sector, one that is held captive by the Israeli market.&amp;nbsp;For more, see Who Profits’ Report:&amp;nbsp;Signal Strength: Occupied The Telecommunication Sector and The Israeli Occupation.Services to the Israeli Military&amp;nbsp;Through its fully owned subsidiaries,&amp;nbsp;Bezeq provides cellular and communication services and equipment for the military Israeli Coordinator of Government Activities in the Territories (COGAT), including the Israeli Civil Administration (ICA) in the occupied West Bank, and the Israeli military District Coordination and Liaison (DCL or DCO) Gaza.&amp;nbsp;Services to the&amp;nbsp;Coordinator of Government Activities in the Territories (COGAT)Bezeq:Between May 2024 and June 2025, Bezeq provided COGAT with communications services worth NIS 4,095.Between July 2023 and December 2024, Bezeq provided COGAT with communications services worth NIS 4,000.In January 2023 Bezeq provided COGAT with communications services worth NIS 9,547.Between November 2022 and June 2024, Bezeq provided COGAT with communications services worth NIS 3,000.In September 2022, Bezeq provided COGAT with communications services worth NIS 7,540.Bezeq International:In June 2024, Bezeq International provided COGAT with internet services worth NIS 4,895.In December 2023, Bezeq International provided COGAT with communications services worth NIS 17,960.In May 2023, Bezeq International provided COGAT with internet services worth NIS 32,909.In November 2022, Bezeq International provided COGAT with internet services worth NIS 9,670.Services to the&amp;nbsp;Israeli Civil Administration (ICA):Bezeq and its subsidiaries provide&amp;nbsp;communications,&amp;nbsp;cellular, and internet&amp;nbsp;services to the Israeli Civil Administration (ICA) in the West Bank, headquartered in the settlement of Beit El.&amp;nbsp;Bezeq:In December 2022, Bezeq provided the ICA with phone and land line services worth NIS 449,999Between May 2022 and January 2024, Bezeq provided the ICA with internet services worth NIS 19,740.In 2021, Bezeq received an exemption from tender to provide the Israeli Civil Administration (ICA) in the occupied West Bank, with landline communication services until the end of 2022.&amp;nbsp;Bezeq International:Between March 2024 and December 2024, Bezeq International provided the ICA with&amp;nbsp;a central phone communications worth NIS 248,957.Between December 2022 and December 2023, Bezeq International provided the ICA with a central phone communications worth NIS 219,889Between March 2022 and April 2022, Bezeq International provided the ICA with&amp;nbsp;services worth NIS 9,360.In 2021, Bezeq International was contracted by the ICA to provide maintenance work for operators in its facilities until the end of 2022.Pelephone:Pelephone Communications, operates cellular antennas at 12 ICA sites in the West Bank, including in the settlements of Beit El, Kiryat Arba, Har Hevron, Hashmonaim, Mateh Binyamin, and Oranit, at the Anatot Camp military base near the the Palestinian town of Anata, in the Palestinian town of Azzun, and in the city of Hebron.&amp;nbsp;&amp;nbsp;Services to the&amp;nbsp;military District Coordination and Liaison (DCL or DCO) Gaza:Bezeq:In August 2024, Bezeq was contracted to provide DCL Gaza with communications services until December 2025 for NIS 50,000.In August 2024, Bezeq provided DCL Gaza with communications services worth NIS 4,319.In June 2024, Bezeq provided DCL Gaza with internet services worth NIS 1,424.In March 2024, Bezeq provided DCL Gaza with communications services worth NIS 7,399.In December 2023, Bezeq provided DCL Gaza with communications services worth NIS 16,946.In December 2022, Bezeq provided DCL Gaza with communications services worth NIS 85,742.Between November 2022 and December 2024, Bezeq provided DCL Gaza with phone services worth NIS 40,000Bezeq International:In January 2024, Bezeq International provided DCL Gaza with international communications services worth NIS 5,850.In November 2022, Bezeq International provided DCL Gaza with communications services worth NIS 46,260&amp;nbsp;Servies to the Isreal Prison Service&amp;nbsp;Through its fully owned subsidiaries, Bezeq has provided telecommunication services and equipment for the Israel Prison Service (IPS), including a detention facility in the occupied West Bank where Palestinian prisoners are held.Bezeq:Between 2016 and 2021, Pelephone provided the IPS with cellular services worth NIS 12,406,112. The company provided communication services, mobile lines and phones, and accompanying equipment.Bezeq International:Between 2017 and 2019, Bezeq International provided services for the IPS worth NIS 11,658,272, including purchase of land line and mobile phones, line licenses, maintenance and technical services, software security and installation.&amp;nbsp;In 2018, Bezeq International provided services for the construction of two wings in Ofer Prison, an Israeli military incarceration facility and military court located in the occupied West Bank, where Palestinian prisoners and administrative detainees are held.&amp;nbsp;Pelephone:Between 2016 and 2021, Pelephone provided the IPS with cellular services worth NIS 12,406,112. The company provided communication services, mobile lines and phones, and accompanying equipment.In July 2025, Bezeq Group announced that it is evaluating the possibility of deploying a new submarine cable linking Israel to strategic landing points in Europe. The cable, stretching thousands of kilometers, is expected to significantly increase Internet traffic capacity and enable the transmission of hundreds of terabits between Israel and Europe.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Economic Exploitation, Palestinian Captive Market, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
-    <t>Telecommunication</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">HD Hyundai </t>
   </si>
   <si>
     <t>HD Hyundai Co. (formerly Hyundai Heavy Industries Group) is a South Korean conglomerate engaged in a diverse range of businesses, including shipbuilding, heavy equipment, machinery, and energy.&amp;nbsp;The Group subsidiaries, Hyundai Construction Equipment and HD Hyundai Infracore Co. (formerly known as Doosan Infracore), manufacture construction equipment and industrial vehicles, including excavators, wheel loaders, forklifts and skid steer loaders.&amp;nbsp;HD Hyundai equipment has been widely used in demolitions of Palestinian homes carried out by the Israeli military and Israeli authorities in the occupied West Bank and East Jerusalem. Additionally, the company's equipment has been previously documented in the construction of settlements, the Separation Wall, and checkpoints in the occupied West Bank.&amp;nbsp;In addition, through its subsidiary, HD Hyundai Infracore, the company acquired Doosan heavy machinery division in 2021. Doosan construction equipment has recently been documented in demolitions carried out by Israel in the Gaza Strip, as well as in the occupied West Bank and East Jerusalem.Gaza&amp;nbsp;Hyundai excavators are used for extensive demolitions inside the Gaza Strip carried out by the Israeli military, following its ground invasion in October 2023. Hyundai excavators have been used for demolitions in Gaza by the Israeli military Unit 2640, also known as Uriah Force, operating under the Gaza Division.In April 2025, Hyundai excavators were documented in demolitions by the unit in Rafah. Since May 2024, Israel has carried out extensive destruction in the city of Rafah, with almost complete erasure of most of its homes, shops, streets, factories, healthcare facilities, and electricity and water systems.In a video posted in January 2025 by soldiers serving in the unit, Hyundai excavators were documented in massive demolitions carried out inside the Gaza Strip.House DemolitionsHD Hyundai heavy machinery has been widely used for demolitions of Palestinian houses and agricultural and water structures carried out by the Israeli military and Israeli authorities in the occupied West Bank and occupied East Jerusalem, in many cases resulting in the forced displacement of Palestinians from these areas.&amp;nbsp;In March 2025, Amnesty International Korea identified 59 Palestinian-owned homes, businesses and other structures that were demolished between September 2019 and February 2025 using HD Hyundai machinery. These demolitions resulted in the forced displacement of approximately 250 Palestinians and damaged the livelihoods of hundreds of others.Hyundai machinery has also been documented used in expansion works on the barrier in the Syria-Israel border area in the occupied Syrian Golan.&amp;nbsp;On July 8, 2025, a Hyundai bulldozer was used to demolish a residential building in the Al Salam neighborhood of the town of Anata, northeast of Jerusalem in the occupied West Bank.&amp;nbsp;On May 29, 2025, a Hyundai excavator was used to demolish a Palestinian house in the town of Yatta, south of the city of Hebron in the occupied West Bank.&amp;nbsp;On May 5, 2025, a Hyundai excavator and bulldozer were used by the Israeli Civil Administration (ICA) to demolish 10 homes, leaving 49 people, including 27 minors, without shelter in the community of Khirbet Khallet a-Dabe’ in the Masafer Yatta region of the South Hebron Hills. In addition, the Israeli forces demolished 11 sanitation structures, two kitchen structures, 11 water tanks, five water cisterns, three structures used as sheep pens (including a cave), a hospitality hall, an electricity room, a solar power network and water infrastructure. According to the United Nations Office for the Coordination of Humanitarian Affairs, Israeli authorities demolished more than 85 per cent of homes and other structures in the community that day, leaving it without access to water or electricity. The Masafer Yatta area in the South Hebron Hills in the occupied West Bank consists of about 12 Palestinian villages that are under imminent threat of forcible displacement, following extensive demolitions of their homes and agricultural infrastructure carried out by the Israeli military throughout the area.&amp;nbsp;On February 10, 2025, Hyundai excavators were used by the ICA for demolitions in three communities in the Masafer Yatta area in South Hebron Hills. These included the demolition of seven cinder-block structures with tin roofs that were home to seven families, leaving 54 people, including 28 minors, homeless in the community of Khirbet Khallet a-Dabe’ in the Masafer Yatta area in South Hebron Hills. In addition, the ICA also destroyed four caves, two water cisterns, two water tanks, three solar panels and a stone fence used by some of the families.&amp;nbsp; In addition, the excavators were used to demolish an agricultural structure in the community of Maghayir al ‘Abid, and two more cinder-block structures that housed two families, leaving 20 people, including seven minors, homeless in the community of Khirbet Jinbeh.On February 25, 2025, a Hyundai excavator was used by the ICA to demolish Palestinian houses in the village of Majdal Bani Fadil area in the occupied West Bank.On December 9, 2024, at least two Hyundai excavators were used for demolition by the Israeli military of two houses in the Palestinian village of Al-Walaja in the occupied West Bank.&amp;nbsp;On November 13, 2024, Hyundai bulldozers were used by the Israeli military to demolish two Palestinian homes in which ten Palestinians lived in the village of Burqin in the occupied West Bank.On September 10, 2024, Hyundai machinery was used in house demolitions in the Palestinian village of Aghziwa in the occupied West Bank.&amp;nbsp;On September 9, 2024, Hyundai machinery was used by Israeli authorities to demolish a Palestinian house in the&amp;nbsp;Palestinian town of Hizma in the Jerusalem area in the occupied West Bank.On August 20, 2024, Hyundai machinery was used to demolish a house in the Palestinian village of al Dayr in the occupied West Bank.&amp;nbsp;On July 25, 2024, Hyundai excavator was used by Israeli authorities to demolish the house of Abdul Karim Zaloum in the Haska neighborhood north of the city of Hebron, occupied West Bank.&amp;nbsp;On July 22, 2024, Hyundai machinery was used by Israeli authorities for demolitions in the Palestinian village of Al-Walaja in the occupied West Bank.&amp;nbsp;On July 6, 2024, Hyundai machinery was used for demolitions by Israeli authorities in the Palestinian neighborhood of Jabel Mukaber in occupied East Jerusalem.On July 4, 2024, a Hyundai excavator was used by the ICA and Israeli military personnel to demolish six homes and a livestock pen in the community of Birin, South Hebron Hills in the occupied West Bank. The Israeli forces demolished the homes of six families, numbering a total of 33 people, including 17 minors.&amp;nbsp;On May 7, 2024, a Hyundai digger was used by the ICA and military personnel to demolish the home of a family of eight, including four minors, leaving them homeless in the community of a-Jawaya in the South Hebron Hills area.On May 1st and 2nd, 2024, Hyundai machinery was used by Israeli authorities for demolitions in the Palestinian town of Hizma in the Jerusalem area in the occupied West Bank.&amp;nbsp;On February 20, 2024, Hyundai excavators were used by Israeli authorities to demolish&amp;nbsp;a Palestinian&amp;nbsp;house in the Palestinian neighborhood of Beit Hanina in occupied East Jerusalem.&amp;nbsp;On February 13, 2024, Hyundai machinery was used by Jerusalem Municipality personnel, accompanied by soldiers, to demolish two Palestinian homes in the Ein Juweiza neighborhood in the village of Al-Walaja in the occupied West Bank. The Israeli authorities demolished two homes, leaving a family of four, including two minors, homeless.&amp;nbsp;On January 3, 2024, two Hyundai excavators were used for demolition of three Palestinian homes in al-WalajaOn December 27, 2023, Hyundai excavator was used in the demolition of a home by the Israeli Civil Administration (ICA), leaving a family of eight, including four minors, homeless, in the community of al-Jawaya in the South Hebron Hills, occupied West Bank.On July 12, 2023, Hyundai bulldozer was used for the destruction of a water cistern by the ICA in the village of al-Baq’ah, Hebron District, occupied West Bank. The water cistern was used by six families, numbering a total of 30 people for domestic consumption and irrigation.On July 18, 2023, Hyundai excavators were used in the uprooting of about 100 trees and the demolition of a fence surrounding farmland by the ICA in Khirbet Birin, northeast of the town of Yatta, the South Hebron Hills.On March 28, 2023, a Hyundai excavator was used for the demolition of agricultural structures and water well in the town of Deir Ballut in the Salfit Governorate, occupied West Bank.On March 2, 2023, Hyundai machinery was used in the demolition of the home of a family numbering 8 people, 6 of them minors, leaving the family homeless, in the town of Idhna, west of Hebron, occupied West Bank. ICA personnel, escorted by military and Border Police carried out the demolition.On February 13, 2023, Hyundai machinery was used for the demolition of two homes in the Palestinian Neighborhood of Jabel Mukaber in occupied East Jerusalem.On January 29, 2023, Hyundai excavators were used in the demolition of 14 homes in Jabel Mukaber, occupied East Jerusalem.On January 25, 2023, Hyundai excavators were used in demolitions carried out by ICA personnel in the village of Ein a-Duyuk a-Tahta, west of Jericho. ICA personnel, escorted by military and Border Police and six bulldozers, demolished seven structures that served as vacation homes and belonged to seven families, numbering 43 people in total, 27 of them minors. The forces also demolished a swimming pool and three fences, damaged another fence, 13 water tanks, and a road leading to one of the structures, and uprooted trees.On January 11, 2023, at least three Hyundai excavators were used for the demolition of a two-story home that was intended for a family of 11, including eight minors, in the village of al-Baq'ah in Hebron District in the occupied West Bank. The demolition was carried out by ICA personnel accompanied by military and Border Police escort.On January 3, 2023, two Hyundai excavators were used for the demolition of a Palestinian family’s home under construction that was intended for a family of six, four of them minors, in the village of Khirbet Ma’in, southeast of the town of Yatta in the Hebron District. The ICA personnel also destroyed a water hole already in use under the house.In 2022, Hyundai excavators were used in at least five demolitions carried out by Israeli forces in Masafer Yatta in the South Hebron Hills, occupied West Bank, where some 1,150 Palestinians are at imminent risk of forcible displacement. The demolitions in question displaced at least 15 Palestinians, including six children. According to Amnesty International, in all these cases, Hyundai’s logo was visible on excavators, alongside EFCO’s brand sticker. These incidents include the demolition of two homes, housing at least nine people, in the village of Umm Qussa in July 2022, carried out by Israeli forces with a Hyundai HW210 wheeled excavator and an HX330AL crawler excavator; and the demolition of a home and a water cistern that provided for a family of six in the village of Khallet al-Mayah with a Hyundai HX330AL crawler excavator.In July 2022, Hyundai excavators were documented in the demolition of Palestinian buildings in the East Jerusalem area, where 18 people, including 10 minors, resided.On June 1st, 2022, Hyundai heavy machinery was documented in house demolition in the village of a-Za’ayyem, in the Jerusalem Governorate in the occupied West Bank.On May 10, 2022, Hyundai heavy machinery was documented in a demolition of a building in Silwan, occupied East Jerusalem, where 45 tenants lived. On February 24, 2022, Hyundai machinery was documented in house demolition in Anata, in the Jerusalem Governorate in the occupied West Bank.In February 2022, Hyundai was used by Israeli forces to demolish four water wells in Masafer Yatta in the occupied West Bank. &amp;nbsp;On January 17 and 19, 2022, Hyundai heavy machinery was documented in demolitions in Sheikh Jarrah neighborhood in occupied East Jerusalem.&amp;nbsp;On December 29, 2021, Hyundai heavy machinery was documented in demolitions in Jabal al-Mukabber neighborhood in occupied East Jerusalem and in Silwan neighborhood in occupied East Jerusalem.On December 28, 2021, Hyundai machinery was documented in a house demolition in Hebron, occupied West Bank.On November 23, 2021, Hyundai machinery was documented in a number of demolitions: in Wadi Hummus in Sur Baher neighborhood in occupied East Jerusalem; in house demolitions in the villages of Khirbet Ma’in; and in demolish of a structure intended for burial in a-Deirat, in the south Hebron Hills, occupied West Bank.On November 9, 2021, Hyundai machinery was documented in a house demolition in the village of al-Walaja, occupied West Bank. On November 4, 2021, Hyundai machinery was documented in a house demolition in Jawaya town, Hebron, in the occupied West Bank. On November 3, 2021, Hyundai machinery was documented in a house demolition in Jabal al-Mukabber, occupied East Jerusalem.On October 26, 2021, Hyundai machinery was documented in demolition of 4 stores in Deir Qaddis village, in the occupied West Bank.On June 6, 2021, Hyundai machinery was documented in a house demolition in Silwan, occupied East Jerusalem.On March 8, 2021, Hyundai machinery was documented in a house demolition in the town of Bani Na’im near Hebron, occupied West Bank.On December 24, 2019, Hyundai machinery was documented in a house demolition in Isawiya, in occupied East Jerusalem.On November 22, 2019, Hyundai machinery was documented in demolition of Palestinian water wells near the Israeli settlement of Kiryat Arba, near Hebron occupied West Bank.On July 27, 2019, Hyundai machinery was documented in house demolition in Sur Baher in occupied East Jerusalem.Doosan (HD Hyundai Infracore, formerly Hyundai Doosan Infracore)&amp;nbsp;Doosan's heavy machinery division was acquired by Hyundai in 2021. Doosan equipment has been used in demolitions carried out by Israel in the Gaza Strip, as well as in the occupied West Bank and East Jerusalem.&amp;nbsp;Gaza&amp;nbsp;In May 2025, Doosan equipment was documented in house demolitions in the northern Gaza Strip, following the Israeli ground invasion of Gaza in September 2023. The equipment is used by a contracting company that performs engineering work in Gaza for the Israeli military on behalf of the Ministry of Defense.&amp;nbsp;On 1st November 2024, Doosan machinery was used in extensive house demolitions carried out by the Israeli military in the city of Rafah in the southern Gaza Strip.&amp;nbsp;In August 2024, a Doosan excavator was documented in use by the Israeli military 252nd Division of the Combat Engineering Corps in operational activity to expand the Netzarim Corridor in the Gaza Strip.East Jerusalem and the West Bank&amp;nbsp;On 6 July 2024, Hyundai machinery was used for demolitions by Israeli authorities in the Palestinian neighborhood of Jabel Mukaber in occupied East Jerusalem.On November 23, 2022, a Doosan bulldozer was documented in the demolition of a primary school in the Palestinian community of Khirbet a-Safai al-Foqa in Masafer Yatta in the South Hebron Hills, West Bank.On November 9, 2021, a Doosan excavator was used by the Israeli Civil Administration in the demolition of three homes housing 13 family members, including nine children, in the village of Al Walajah in the occupied West Bank.On October 20, 2021, Doosan equipment was documented in demolition accompanied by Israeli Police and Border Police in Hosh Abu Tayeh in Silwan in occupied East Jerusalem.Construction on Occupied LandHyundai excavators have been documented in construction works on occupied land in the occupied West Bank and East Jerusalem.On January 31, 2024, Hyundai machinery was documented in construction work near the settlement of Shim’a in the occupied West Bank.&amp;nbsp;In November 2021, Hyundai machinery was documented in construction works for the Jerusalem Light Rail (JLR) network in Neve Ya’akov settlement neighborhood in occupied East Jerusalem, as part of the JLR Red Line extension. The JLR network is an Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem and is contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods. For more on the Jerusalem Light Rail see Who Profits’ report:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project.In January 2017, Hyundai heavy machinery was documented in settlement construction work near the settlement of Ariel in the occupied West Bank. Also in January 2017, Doosan bulldozers were documented in construction in the settlement of Ofra.&amp;nbsp;In 2016, Hyundai machinery was used in construction work in Pisgat Ze'ev settlement neighborhood in occupied East Jerusalem. Company equipment was also used in construction works in the settlement of&amp;nbsp;Halamish&amp;nbsp;and in the&amp;nbsp;Barkan Industrial Zone&amp;nbsp;in the occupied West Bank.In February 2017, company equipment was documented paving a new settler-only road in the West Bank, the Nabi Elias bypass road. Approximately 700 olive trees belonging to Palestinians in the area were slated to be uprooted for the construction of the road. For more on Nabi Elias bypass road see our previous report:&amp;nbsp;Roads and Infrastructure: Nabi Elyas Bypass Road (Highway 55)</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Galshan Marketing Human Resources Guarding &amp; Security</t>
   </si>
   <si>
     <t>A private Israeli company that provides security, human resources, and cleaning services.The company provides security and guarding services to the Israeli Civil Administration and settlement councils in the occupied West Bank, in addition to human resource services to settlement businesses. &amp;nbsp;Services to the&amp;nbsp;Israeli Civil AdministrationThe company provides security services and reception for the Israeli Civil Administration (ICA) in the settlement of Beit El in the occupied West Bank.&amp;nbsp;Between July and September 2024, the company provided the ICA with Security services and reception worth NIS 2,130,878.Between April 2023 and March 2024, the company provided the ICA with security services and reception worth 849,624.83Between April 2022 and March 2023, the company provided the ICA with security services and reception worth NIS 928,597.34.Between March 2021 and March 2022, the company provided the ICA with security services and reception worth NIS 1,183,918.98.Between March 2020 and March 2021, the company provided the ICA with security services and reception worth NIS 962,999.60.Between January 2019 and March 2020, the company provided the ICA with security services and reception worth NIS 1,060,000.25.Services to Settlement Businesses&amp;nbsp;The company recruits workers for businesses located in settlements in the occupied West Bank.&amp;nbsp;In March 2025, the company advertised a job ad for a machine operator in an electronic company in Geva Binyamin settlement.In March 2025, the company advertised job ads for a machine operator and quality control for an electronic factory located in Ma’ale Michmash settlement in the Mateh Binyamin Regional Council in the occupied West Bank.&amp;nbsp;In March 2025, the company advertised job ads for a welder and forklift operator for a company located in the Mishur Adumim settlement in the occupied West Bank.&amp;nbsp;In March 2025, the company advertised a job ad for a security guard for a school in Gush Etzion settlements cluster in the occupied West Bank, and a job ad for a security guard for educational facilities in Beitar Illit settlement in the occupied West Bank. The company lists military service as a job requirement.In March 2025, the company advertised a job ad for a machine operator for an electronic company in Geva Binyamin settlement in the occupied West Bank.&amp;nbsp;Services to Settlements CouncilsGalshan Shvakim lists on its website the Beitar Illit settlement Municipality as a client.In April 2019, the company won a tender by the Local Government Economic Services for the provision of security services to the Beitar Illit settlement municipality in the occupied West Bank.&amp;nbsp; &amp;nbsp;In April 2019, the company won a tender by the Local Government Economic Services Company to provide security services to the Har Adar settlement Local Council in the occupied West Bank. &amp;nbsp;In March 2019, the company won a tender by the Local Government Economic Services Company to provide security services to the Gush Etzion Regional Council in the occupied West Bank, which includes 22 settlements. &amp;nbsp;In February 2019, the company provided security services to educational facilities in the settlement neighborhoods of French Hill, Ramat Eshkol and Pisgat Ze’ev in occupied East Jerusalem.&amp;nbsp;In September 2018, the company won a tender by the Local Government Economic Services Company to provide security services to the Ma’ale Efraim settlement Local Council in the occupied West Bank.&amp;nbsp; &amp;nbsp;In 2013, the company was contracted by the Association for the Management and Cultivation of the Atarot Industrial Zone, a nonprofit organization, to provide guarding and security services in accordance with public tender 2013/20/ש.</t>
   </si>
   <si>
     <t>Population Control, Private Security and Surveillance Technology, Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t xml:space="preserve">Colmobil </t>
   </si>
   <si>
     <t>A private Israeli company, the largest car importer in Israel. The company holds import franchise for Mercedes-Benz and Mitsubishi vehicles and imports and markets Genesis, Jaecoo, Smart, HD Hyundai, Freightliner, and King Long cars and trucks.&amp;nbsp;Colmobil is the sole authorized Israeli company by Mercedes to import and maintain Mercedes vehicles. The company provides Mercedes vehicles and maintenance services to the Israeli military and the Israeli Police.Services to the Israeli Ministry of Defense&amp;nbsp;The company is a long-standing supplier of services and equipment to the Israeli Ministry of Defense (IMOD), including trucks that have been serving the Israeli military for decades. The company supplies Mercedes, Mitsubishi, and Hyundai vehicles to the Israeli military and military personnel.Mercedes Vehicles for the Israeli Ministry of Defense&amp;nbsp;In November 2023, Colmobil supplied the Israeli military with 112 Mercedes Arcos heavy-duty tractor heads and 30 Mercedes Sprinter 4X4 ambulance vehicles. The vehicles were delivered in an expedited process and for immediate operational use in light of the Israeli military invasion of Gaza.&amp;nbsp;The Mercedes Arcos heavy-duty trucks were intended for the purpose of transporting Israeli Merkava Mark 4 tanks to Gaza and to the northern border. The Merkava battle tanks, specifically the Merkava Mark 4, have been widely used by the Israeli military in Gaza during the Genocide. The tanks have also been used in Lebanon.&amp;nbsp;The Mercedes Sprinter 4X4 vehicles are&amp;nbsp;manufactured in the USA for the needs of the Israeli military and the Medical Corps.In December 2022, Colmobil was selected to supply the IMOD with hundreds of Mercedes Actros model heavy-duty trucks at a cost of hundreds of millions of NIS. Mercedes won two IMOD tenders to supply 460 tractor heads intended for transporting Merkava Mark 4 tanks, armored personnel carriers, bulldozers, and more at a cost of hundreds of millions of NIS. The purchase included Mercedes Arcos tractor heads in two versions for heavy transport of the Merkava Mark 4 tank fleet, and for medium-weight transport of armored personnel carriers, bulldozers and other cargo. The trucks are produced in accordance with the military’s requirements and supplied by Colmobil.&amp;nbsp;In February 2018, Colmobil won the IMOD tender to supply the Israeli military with 90 new Mercedes Sprinter ambulance vehicles for an estimated amount of NIS 40 million. The purchase included the supply of 90 Mercedes Sprinter 519 4X4 model vehicles with a 163 hp engine and a total weight of 4.6 tons, with an option for 80 additional vehicles, and a three-year service and maintenance agreement. The supply was expected by the end of the year. The vehicles were fitted to the requirements of the military and have dual-wheel drive capable of traveling both in difficult terrain conditions and on roads.In July 2018, the IMOD announced that Colmobil will supply it with 200 Mercedes Atego single-unit trucks at an estimated cost of NIS 70 million.&amp;nbsp;In 2014, Colmobil supplied the Israeli&amp;nbsp;military&amp;nbsp;with Mitsubishi Attrage vehicles for military&amp;nbsp;Majors,&amp;nbsp;Chief Officers, and lieutenant colonels.Hyundai Vehicles for the Israeli Ministry of DefenseColmobil is the controlling shareholder of&amp;nbsp;EFCO Equipment, the exclusive representative in Israel of&amp;nbsp;HD Hyundai&amp;nbsp;Construction Equipment.&amp;nbsp;In 2018, Colmobil was awarded the IMOD vehicle tender to supply 1,500 Hyundai Ioniq vehicles to Israeli military officers with the rank of lieutenant colonel under a four-year lease agreement. &amp;nbsp;Services to the Israel PoliceColmobil is the exclusive supplier of Mercedes vehicles and their maintenance services to the Israel Police, which are performed at the company’s authorized garages.In December 2020, the company was contracted as a sole supplier with an exemption from tender to provide the Israel Police with maintenance services for Mercedes Vario vehicles from January 2021 until January 2024 for NIS 200,000.&amp;nbsp;In December 2020, the company was contracted as a sole supplier to provide the Israel Police with continued maintenance services for five unique Mercedes Vario armored&amp;nbsp;vehicles from January 2021 until October 2022 for NIS 140,000.&amp;nbsp;In March 2019, the company was contracted to supply the Israel Police with maintenance services for Mercedes Vario armored&amp;nbsp;vehicles from January 2019 until January 2021 for NIS 200,000.&amp;nbsp;In February 2019, the company was contracted by the Israel Police to supply Mercedes Sprinter vehicle to be used as a prototype to test its suitability for operational unit activity for NIS 300,000.In January 2019, the company was contracted to provide the Israel Police with maintenance services for Mercedes Vario vehicles until January 2021.&amp;nbsp;Services for the Ministry of Transport&amp;nbsp;Between 2014 and 2018, the company received NIS 373,004 from the Ministry of Transport and Road Safety for "equipping in East Jerusalem".&amp;nbsp;In 2017, the company provided the Ministry of Transport and Road Safety with&amp;nbsp;purchase of minibuses for the Mount of Olives Company for NIS 794,850.</t>
   </si>
   <si>
     <t>Service Industry and Retail, Transportation</t>
@@ -611,92 +728,83 @@
   <si>
     <t>Heidelberg Materials AG (formerly HeidelbergCement) is a German multinational building materials company. The company produces and markets construction aggregates, cement, and ready-mixed concrete. The company is engaged in Israel in the production of aggregates and ready-mixed concrete, and operates a cement import terminal.Exploitation of Occupied Natural Resources&amp;nbsp;Through its Israeli subsidiary, Hanson (Israel) Ltd. (99.98%), the company has been engaged in quarrying&amp;nbsp;and in the production of construction materials&amp;nbsp;in the occupied West Bank. Hanson Israel owns the Nahal Raba Quarry, located south of Qalqilya in the occupied West Bank.&amp;nbsp;The quarry, operated by Hanson since 1989, covers around 515,000 square meters (515 dunam) of private and public lands belonging to the Palestinian villages of Al-Zawiya and Rafat, which were confiscated and allocated for the quarry. The quarry area includes an asphalt plant and a concrete plant, for which Hanson Israel holds a license for the production and sale of ready-mix concrete and asphalt mixture, valid until November 2026.&amp;nbsp;Hanson Quarry Expansion Plan&amp;nbsp;In May 2025, the Israeli Civil Administration (ICA) in the West Bank approved a plan for the expansion of the Nahal Rabah quarry submitted by Hanson Israel.The expansion plan, submitted in 2020,&amp;nbsp;has been promoted by the company since 2012 due to the depletion of quarry reserves in the existing quarry area.&amp;nbsp;The plan, titled Plan No. 52/14/2, is intended to expand the existing Hanson Quarry by approximately 100,000 square meters (100 dunams) on its southern side adjacent to it, on lands belonging to the Palestinian villages of Al-Zawiya and Rafat. The total area of ​​the plan is approximately 432,000 square meters, of which approximately 97,000 square meters are designated for quarrying.&amp;nbsp;On 28 May 2025, the expansion plan was approved by the Mining and Quarrying Subcommittee of the ICA Central Planning Bureau, which is responsible for planning in Area C in the occupied West Bank.&amp;nbsp;The plan was published for effect on July 4, 2025.Services to Settlements&amp;nbsp;On July 20, 2023, Who Profits documented a Hanson Israel company truck with the HeiderlbergCement (former name of the company) logo in Ramallah city, in the occupied West Bank. According to the company, Hanson Israel did not deliver any material to Ramallah.In 2017, Who Profits documented a truck carrying gravel from the Hanson Nahal Raba quarry in the occupied West Bank going into Israel.&amp;nbsp;In 2016, a Hanson truck was documented delivering construction raw material to a construction zone in the settlement of Ofarim near the Palestinian village al-Lubban al-Gharbi in the occupied West Bank.&amp;nbsp;In 2015, Who Profits documented Hanson trucks at the Qalandiya checkpoint. Also in 2015, Hanson Israel concrete truck was documented delivering concrete to the expansion of the Barkan settlement Industrial Zone.&amp;nbsp;Services to Israel Prison Service&amp;nbsp;In January 2022, a Hanson truck was documented in the Gilboa prison complex, where Palestinian prisoners are incarcerated, as part of work on enhancing the prison.Construction on Occupied Land&amp;nbsp;Hanson supplied construction materials for the construction of Highway 4197, which connects the northeastern entrance to Jerusalem with Highway 50, through the settlement neighborhood of Pisgat Ze'ev and the Palestinian neighborhoods of Beit Hanina in occupied East Jerusalem. The interchange was inaugurated in 2013 at a cost of approximately NIS 180 million.</t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Services to the Settlements, Settlement Production</t>
   </si>
   <si>
     <t>Syensqo</t>
   </si>
   <si>
     <t>Belgium</t>
   </si>
   <si>
     <t>Syensqo is a publicly traded Belgian multinational that produces advanced materials such as specialty polymers and composite materials. Syensqo was created in December 2023 through a spin-off from the&amp;nbsp;Solvay Group, which holds 0.91% of the company's shares.Syensqo supplies composite materials for the manufacture of Unmanned Aerial Vehicles (UAVs) used by the Israeli military in the occupied West Bank and Gaza.&amp;nbsp;The company supplies the MTM 46 epoxy prepreg system to&amp;nbsp;Elbit Systems' Hermes 450 and Hermes 650 Spark UAVs, both used by the Israeli military. The MTM46 is a toughened epoxy resin used for the manufacture of aircraft structures, and in particular for UAVs.This model of UAV has been&amp;nbsp;linked&amp;nbsp;to the killing of civilians in Gaza including seven international aid workers.&amp;nbsp;In January 2025, it was reported that cargo documents exposed at least ten export deliveries sent between November 2023 and March 2024 from Syensqo’s facility in Wrexham, UK, to an address in Israel corresponding to Elbit Systems’ fully owned subsidiary, Cyclone Ltd.Hermes 450The Hermes 450 is a multi-role high-performance tactical attack UAV manufactured by Elbit Systems, which is extensively used by the Israeli military.The Hermes 450, also known as "Zik", has been widely used by the Israeli Air Force in the occupied West Bank and in attacks on Gaza.In February 2025, the Israeli military carried out an airstrike in Rafah in Southern Gaza using Hermes 450, in violation of the ceasefire at the time. Between October 2023 and May 2025, about 20% of targeted killings carried out by the Israeli military in Gaza were carried out using Elbit’s Hermes 450. On April 2, 2024, an Elbit Hermes 450 attacked an aid convoy in the Deir al-Balah area of Gaza, killing seven World Central Kitchen aid workers, according to Campaign Against Arms Trade.Hermes 450 UAVs are also extensively used by the Israeli military in the occupied West Bank for intelligence gathering and air strikes with increasing frequency since October 2023. On 27 March 2024, an Elbit Hermes 450 UAV participated in an airstrike on Jenin Refugee Camp in the occupied West Bank. Between October 2023 and January 2024, the Israeli military carried out at least 40 airstrikes in the occupied West Bank, 38 of which were carried out by Hermes 450. The airstrikes took place in the Jenin Refugee Camp, in the Nur a-Shams Camp east of Tulkarm, in the Tulkarm Camp, and in the Balata Camp in Nablus.&amp;nbsp; &amp;nbsp;Hermes 650&amp;nbsp;In January 2025, it was reported that cargo documents exposed at least ten export deliveries sent between November 2023 and March 2024 from Syensqo’s facility in Wrexham, UK, to an address in Israel corresponding to Elbit Systems’ fully owned subsidiary, Cyclone Ltd.The Hermes 650 Spark is a digital UAV with artificial intelligence capabilities manufactured by Elbit Systems. In January 2025, The aircraft has been integrated into the Israeli military and is expected to get its own squadron. The Hermes 650 is capable of staying in the air for 24 hours, at a range of 300 km, and carrying a payload of 260 kg.&amp;nbsp;</t>
   </si>
   <si>
     <t>Rolls-Royce</t>
   </si>
   <si>
     <t>LON</t>
   </si>
   <si>
     <t>Rolls-Royce Holdings PLC, also known as Rolls-Royce Group, is a British multinational aerospace and defense company and one of the world’s largest aircraft engine manufacturers.&amp;nbsp;The company designs, manufactures, and distributes integrated power systems for aviation, marine, and energy sectors. Its operations are divided into three main segments: Civil Aerospace, Defense, and Power Systems. (The Rolls-Royce Motor Cars car manufacturer is a fully-owned subsidiary of the BMW Group, and is a separate entity from Rolls-Royce PLC.)&amp;nbsp;In 2024, the company's revenues in Israel amounted to more than USD 97 million.&amp;nbsp;Through its fully owned subsidiaries and MTU brand, the company supplies engines and propulsion systems for battle tanks and armored personnel carriers of the Israeli military, as well as for vessels and warships of the Israeli Navy.&amp;nbsp;Services to the Israeli MilitaryEitan&amp;nbsp;Armored Personnel CarrierIn April 2025, Rolls-Royce's U.S.-based fully owned subsidiary, Rolls-Royce Solutions America, was contracted as the principal contractor to supply engines for the Eitan APC in a USD 180 million Foreign Military Sale to Israel.This agreement builds on a previous USD 85.5 million contract aimed at enhancing the Israeli military mobility, survivability, and response capability in combat. The agreement includes the delivery of 8V199TE21-D diesel engines and related equipment. The 8V199TE21-D engine produces around 750 horsepower and the powerpack is designed for efficiency and endurance in extreme conditions.The Eitan APC is an eight-wheeled armored fighting vehicle developed by the Israeli Ministry of Defense. The Eitan entered active service in recent years and was widely used by the Israeli military in Gaza during the Genocide.&amp;nbsp;The Eitan can carry 12 troops and is equipped with an unmanned upper turret, which includes a 30 mm automatic cannon, 40 mm grenade launchers and an anti-aircraft machine gun.&amp;nbsp;The Eitan APC first entered service in October 2023 in Gaza and has since been widely used by the Israeli military in the Gaza Strip.&amp;nbsp;In March 2024, Eitan vehicles were used by Nahal Brigade infantry fighters to sneak soldiers from the "Shayetet 13" commando unit into the al-Shifa Hospital in Gaza City, during which Israeli military forces raided the hospital while medical staff and patients were present, using tanks and heavy gunfire, resulting in deaths and injuries.In February 2025, the Israeli military began using the Eitan APC in the occupied West Bank for the first time. In February 2025, Eitan APCs raided the Palestinian village of Tamun in the occupied West Bank as part of Israeli military raids on the cities of Jenin and Tulkarm, and several villages in the Jordan Valley, mainly Tubas and Tamun. This was the first time in years in which heavy armored vehicles were used inside Palestinian villages in the occupied West Bank.The Eitan was also used by the Israeli military in training in the occupied Syrian Golan.&amp;nbsp;Namer Armored Personnel Carrier&amp;nbsp;In September 2021, Rolls-Royce Solutions America was awarded a USD 193.9 million contract for the supply of Power Packs Less Transmissions (NPPLT) engine systems for the Namer APC, financed by Foreign Military Sales funds to Israel.In February 2019, the State Department approved a Foreign Military Sale to Israel of 270 power pack engine systems and related equipment for the Namer APC by Rolls-Royce Power Systems at an estimated cost of USD 238 million. The sale also included integrated logistics support, including special tools for maintenance, preservation and packaging, containers, configuration management, technical manuals, spare parts catalogs, and more.In November 2023, the Israeli military deployed the Namer APC in its first combat use in the military invasion in northern Gaza. In September 2023, Namer APC participated in the military invasion of the city of Jenin in the occupied West Bank.Merkava Battle Tank&amp;nbsp;Rolls-Royce developed the MT-883 engine for the Merkava Mark 4 battle tank. The Merkava Mark 4 battle tank was used extensively in the recent Israeli invasion of Gaza.The Merkava Mark 4 tank is powered by a GD 883 V-12 diesel engine, also known as MTU MT-883, manufactured by MTU under license by General Dynamics Land Systems in the USA. The MT-883 engine is manufactured through a cooperation agreement between Rolls-Royce Power Systems AG, formerly MTU Friedrichshafen, and General Dynamics, to facilitate its production in the United States.&amp;nbsp;Services to the Israeli Navy&amp;nbsp;In 2015, the company's German subsidiary MTU was the largest engine supplier to the Israeli Navy, with approximately 80% of the Navy's vessels using MTU engines. The company assisted in establishing the Israeli Navy's running-in installation and engine workshop for maintaining the propulsion systems of all Israeli Navy vessels.In 2018, MTU America Inc. was awarded a USD 7.946 million contract to supply engines and engine components to the Government of Israel in support of Israeli vessels as part of Foreign Military Sales to Israel. The engines and engine components included MTU engine series M90, M94, TB54, TB82, TB93, TB94, TE83, TE94, and SE84.Sa’ar CorvettesMTU engines power the Israeli Navy's Sa'ar warships.&amp;nbsp;The Israeli Navy's Sa'ar 6 class missile corvettes, the INS Oz and the INS Magen, are powered by a combined diesel and diesel (CODAD) propulsion system that integrates two MTU diesel engines paired with two controllable pitch propellers (CPPs). The Sa'ar 6 ships have been used for military assaults and enforcing the illegal naval blockade of Gaza.&amp;nbsp;The Israeli Navy Sa’ar 2 class Missile Boat is powered by four MTU 16V 538 diesel engines with 3200 horsepower each.&amp;nbsp;The Israeli Navy Sa'ar S-72 class corvette is powered by a hybrid propulsion system based on two MTU 16V 1163 M94 diesel engines.&amp;nbsp;Patrol Vessels&amp;nbsp;MTU has supplied the MTU IDDC 12V-4000 M90 Marine main propulsion engines for the Israeli Navy's Super Dvora Mk III class patrol vessel.&amp;nbsp;In 2015, MTU America was awarded a USD 6.8 million contract to supply propulsion system equipment to support the Israeli Navy’s ongoing fleet maintenance.&amp;nbsp; The contract was funded through Foreign Military Sales to Israel to supply the Israeli Navy with three sets of propulsion system hardware and two spare marine gears for the Israeli Navy’s Super Dvora fast patrol vessels by March 2017.The Israeli Navy's Shaldag class patrol boat is powered by two independently operated MTU diesel engines of 16V2000 or 12V4000 type.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
-    <t>Industrial Manufacturing, Military, Security and Surveillance</t>
-[...1 lines deleted...]
-  <si>
     <t>Gaza, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Shamir Salads</t>
   </si>
   <si>
     <t>A private Israeli company that produces and markets refrigerated packaged salads, dips and spreads to the retail market in Israel and international markets such as the US and Canada, Europe, Asia and Russia.The company's main factory is located in the Barkan Industrial Zone in the settlement of Barkan in the occupied West Bank. &amp;nbsp;The company labels and markets its products abroad as "Made in Israel."&amp;nbsp;The company supplies its products through distributors in the UK and Europe to several supermarket chains, including Edeka, Carrefour, Auchan, Leclerc, and Farnprix. The company exports its products to Costco USA.&amp;nbsp;Between 2011 and 2017, the company received annual payments in a total amount of NIS 6,409,474 from the Israeli Ministry of Economy and Industry under the budget line for the “indemnification of exporters from Judea and Samaria [West Bank] and the Golan” through the Israeli Export Institute, for Israeli businesses operating in the occupied West Bank and the Syrian Golan.&amp;nbsp;Exploitation of Labor&amp;nbsp;The company employs Palestinian workers from the occupied West Bank, as young as 17.In 2013, a Palestinian worker who filed a lawsuit against the company for payments he was owed (such as holidays, vacations, overtime and sick pay) was immediately fired. An Israeli court ruled that the decision violated the worker's basic rights. Similar lawsuits have been filed by other Shamir Salads employees.Until 2016, the company was the sole supplier of salads to the Israeli military.</t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Settlement Production</t>
   </si>
   <si>
     <t>Food Industry</t>
   </si>
   <si>
     <t>Ness A.T.</t>
   </si>
   <si>
     <t>An Israeli Information Technology and Digital service provider, part of Hilan Group. The company offers services to security bodies in Israel, including expertise in software systems for the military-security sector, intelligence systems development, warfare systems development, and management support systems development.&amp;nbsp;Service for the Israeli Civil Administration in the occupied West BankNess provides services for the Israeli Coordinator of Government Activities in the Territories (COGAT) and the Israeli Civil Administration (ICA) in the occupied West Bank.&amp;nbsp;The Civil Administration is responsible for land registration in the occupied West Bank, for regulating Jewish settlement, and carrying out the demolition of Palestinian homes and infrastructure, among other.&amp;nbsp;Land Registration&amp;nbsp;The company developed, established, operates and maintains a Land Registration System for the ICA and provides it with outsourced project managers.&amp;nbsp;In 2018 and 2019, the company developed a land registration system for the ICA for NIS 525,002 and NIS 458,350, respectively.&amp;nbsp;In January 2024, the company was contracted by COAGT to provide an outsourced project manager‏‏‏‏ for a land registration project for the ICA until January 2025 for a total of NIS 842,400. Between January 2023 and January 2024, the company provided a project manager for NIS 661,157.&amp;nbsp;In January 2022, the company was contracted to provide a project manager for establishing a land registration computer system until January 2023 for a total of NIS 579,997.&amp;nbsp;In January 2021,&amp;nbsp;the company was contracted until January 2022 for NIS 474,902. In 2020,&amp;nbsp;the company was contracted until January&amp;nbsp;2021 for NIS 302,210. In 2021, the company provided an outsourced project manager‏‏‏‏&amp;nbsp;for the project for NIS 89,999. In 2020, the company provided the same services for NIS 94,295; in 2019, for NIS 458,296; and in 2018, for NIS 1,020,131.Geographic Information SystemThe company provides the ICA with Geographic Information System (GIS) data editor services for the ICA Surveying Office. The ICA Surveying Office in the West Bank was established after 1967 as part of the ICA's activity to manage land ownership in Area C in the occupied West Bank. The office's headquarters are located in the settlement of Beit El.&amp;nbsp;In January 2024, the company was contracted by COGAT to provide a GIS data editor for the ICA Surveying Office until January 2025 for NIS 308,880.&amp;nbsp;Between January 2023 and January 2024, the company provided a GIS data editor for NIS 282,000; between June 2022 and January 2023, for NIS 334,619; between January 2021 and January 2022, for NIS 205,520; and between June 2020 and January 2021, for NIS 114,813. Between 2019 and 2020, the company provided the same services for a total of NIS 233,806.Data and content management&amp;nbsp;The company provides the ICA with content and data management systems.&amp;nbsp;In February 2024, the company was contracted to develop and establish a data management system, including a data management system for a biometric project, for the ICA in Beit El for NIS 190,488.&amp;nbsp;In September 2024, the company was contracted by COGAT to provide the ICA in Beit El with an Enterprise Content Management System for 2024-2025 for NIS 85,382. In May 2023, the company was contracted to provide operation and maintenance for 2023-2024 for NIS 85,331. In June 2022, the company was contracted to develop, operate and maintain an Enterprise Content Management System for a total of NIS 1,201,353.&amp;nbsp;Between 2017 and 2018, the company provided the ICA with ICT consultants for a total of NIS 849,718.&amp;nbsp;Checkpoints - Meitar System&amp;nbsp;Between 2018 and 2019, the company provided ICT consultancy and assimilation services for the ICA for the implementation of Meitar System for a total of NIS 449,839.&amp;nbsp;The Meitar system is used by the Israeli Civil Administration to issue biometric ID cards that Palestinians are compelled to use at Israeli checkpoints in the occupied West Bank. The cards contain personal identifying information and are part of the identification technology array used by the Israeli military in checkpoints. The use of biometric identification technology by the Israeli military in checkpoints is part of the deployment of surveillance practices and technologies used for population control and spatial monitoring of Palestinians by Israel.&amp;nbsp;Services to the Israel Police&amp;nbsp;The company provides the Israel Police with&amp;nbsp;Microsoft Azure cloud services.In May 2020, the company won a closed tender to provide Microsoft Azure cloud services for the Israel Police. In July 2023, the contract was extended with an exemption from tender until the end of December 2023 for NIS 3 million.&amp;nbsp;In 2022, the company won a tender to provide the Israel Police with new media services.&amp;nbsp;In 2021, the company won part of a tender to provide the Israel Police with forensic software.&amp;nbsp;In 2016, Ness provided the Israeli Police Technology Administration with a system for budget planning for an estimated amount of NIS 1 million.&amp;nbsp;Entserv IsraelIn April 2022, Ness A.T. acquired Entserv Israel, formerly owned by&amp;nbsp;DXC Technology.&amp;nbsp;Entserv provided the Israeli Population and Immigration Authority with a computing system, which the company still maintains.&amp;nbsp;Between 2017 and 2019, Entserv Israel developed and maintained the “Aviv” System for the Israeli Population and Immigration Authority. The computerized system included the Israeli Population Registry, which contains information on Palestinian citizens and non-citizen residents of occupied East Jerusalem. In addition, the system was used to monitor movement at Israeli-controlled border crossings, including Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad, and Erez checkpoint, which was the only crossing for the movement of people between the besieged Gaza and Israel and the West Bank - both controlled by and subjected to Israeli authorities. In December 2021, Entserv Israel was contracted, with exemption from tender, by the Population and Immigration Authority to expand its contract to carry out developments in the Authority's systems until June 2025 for NIS 5 million.&amp;nbsp;&amp;nbsp;The Aviv System is being gradually replaced by the "Eitan” System, operated by&amp;nbsp;IBM.&amp;nbsp;In 2020, Entserv Israel was contracted until 2025 to provide program development services of smart ID cards for the Population and Immigration Authority for NIS 505,978.&amp;nbsp;Services to Israel Security Agency&amp;nbsp;In 2015, the company was contracted by the Israel Security Agency (Shin Bet) to provide cyber courses for the Information Systems Division and for the Defense Division in the Prime Minister's Office with an exemption from tender. The company was certified by Unit 770 (the Shin Bet’s cyber unit) to carry out the training. The contents were built by Unit 770 and delivered by professional lecturers from Ness.&amp;nbsp;Services to the Israeli Air ForceIn 2010, Ness Technologies and Elbit Systems Joint Venture, NessBit, was contracted by the IMOD to supply the Israeli Air Force with Intelligence System valued at USD 25 million for a period of 4 years.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Cellcom Israel</t>
   </si>
   <si>
     <t>A publicly traded Israeli telecommunications group providing a wide range of communications services. Cellcom is the largest Israeli cellular provider, providing a wide range of services including cellular telephony, cellular services, high-speed broadband services, multimedia services, over-the-top (OTT) television services, Internet infrastructure and connectivity services, international calling services, and landline telephone services.Cellcom provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan, and provides cellular and internet services to the Israeli Ministry of Defense, the Israeli military and the Israeli Civil Administration in the occupied West Bank. The company has provided cellular infrastructure to the Israeli military inside occupied Gaza.Services to SettlementsCellcom holds a license to provide cellular services in the occupied West Bank, valid until 2032, and a unified license from the Ministry of Communications to provide Internet services, including broadband infrastructure and access services, and landline and international telephony services, in the occupied West Bank.Additionally, since 2001, Cellcom has held a license from the Israeli Civil Administration in the West Bank to provide mobile radio telephone services in the occupied West Bank.&amp;nbsp;Furthermore, Cellcom’s fully owned subsidiary, Golan Telecom, has also held a license from the Israeli Civil Administration since 2016 to provide mobile radio telephone services in the occupied West Bank.&amp;nbsp;As of January 2025, the company has at least 167 active cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.These include company antennas in the settlements of Alon Moreh, Elkana, Efrat, Argaman, Ariel, Adora, Oarnit, Eshkolot, Beit Aryeh, Beit Horon, Beitar Illit, Barkan, Geva Binyamin, Givat Zeev, Gitit, Har Adar, Har Hevron, Hebron, Talmon, Kfar Tapuach, Mevo Dotan, Mevo Hama, Migdalim, Modi'in-Maccabim-Re'ut, Mehola, Mateh Binyamin, Mishor Adumim, Ma'ale Adumim, Metzadot Yehuda (Beit Yatir), Mitzpe Yeriho, Maskiyot, Elkana, Nili, Naama, Sal'it, Otniel, Eli, Alei Zahav, Einav, Psagot, Fatsa'el, Kdumim, Kalia, Kiryat Arba, Kiryat Sefer (Beitar Ilit), Karnei Shomron, Rosh Tzurim, Shavei Shomron, Shadmot Meholah, Shilo, Sha'arei Tikva, and the Allenby Bridge Crossing in the occupied West Bank; the settlement neighborhoods of Gilo, Har Gilo, Atarot, Nof Zion, Ramat Shlomo, Ramot, Ma’aot Dafna, and Atarot Industrial Zone in occupied East Jerusalem; and the settlements of Avnei Hefetz, El-Rom, Odem, Alon, Aloney HaBashan, Kanaf, Kfar Haruv, Ma’ale Gamla, Neot Golan, Neve Daniel, Nofei Sela (Ma'ale Adumim), Nofim and Ein Zivan in the occupied Syrian Golan.&amp;nbsp;Since 2022, the company has carried out communications work, including infrastructure planning, execution, and relocation, for infrastructure owned by Cellcom in settlements in the occupied West Bank. In February 2024, Cellcom was contracted by the Minister of Construction and Housing of Israel as sole supplier, with exemption from tender, to provide infrastructure planning and execution and infrastructure relocation in the settlements of Efrat, Beit El, Beitar Ilit, Givat Ze’ev, Geva Binyamin, Ma’ale Adumim, Ma’ale Ephraim and Kiryat Arba in the occupied West Bank until end of December 2024 for NIS 5,000,000. In January 2023, the company was contracted to provide the same services until the end of December 2023 for NIS 7,000,000; and in January 2022 until the end of December 2022 for NIS 10,000,000.In July 2024, the company inaugurated a new cellular site in the Beit El settlement in the occupied West Bank to improve cellular reception for residents of the settlements in the area.In September 2023, the company inaugurated a new cellular site in the Sde Ephraim settlement in the occupied West Bank, establishing a new cellular antenna to provide high-quality cellular reception and browsing to residents of the area.In July 2023, the company was contracted by the Israel Land Authority, with an exemption from tender, to construct a communications facility in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem.IBC UnlimitedThe company’s subsidiary, IBC Unlimited, provides planning and construction of a fiber optic network for settlements in the occupied West Bank.In December 2021, IBC Unlimited received a license to deploy fiber across the occupied West Bank to provide high-speed internet to settlements in the West Bank. The company provides fiber optic internet infrastructure in the settlements of Givat Ze’ev, Ma’ale Adumim, Ariel, Beit Aryeh, Oranit, Revava, Barkan, Elkana, Alfei Menashe and Nofim in the occupied West Bank.IBC Unlimited is jointly owned by Cellcom with Hot Telecommunication System, Israel Infrastructure Fund and the Isarel Electric Corporation (IEC).&amp;nbsp;In 2019, the Ariel University in the settlement of Ariel in the occupied West Bank awarded Cellcom and Bezeq International (subsidiary of&amp;nbsp;Bezeq) a tender for the provision of Internet services.In 2018, Cellcom won a tender by the Shomron Regional Council in the occupied West Bank for the provision of cellular services, radio mobile phones, and general services and maintenance.Between 2010 and 2021, Cellcom was the provider of external infrastructure and utility in the expansion project of the Beitar Illit and Efrat settlements as part of the construction of 8,333 housing units in an area of 10,161 dunams by the Gadish Group.Services to the Israeli Civil AdministrationIn December 2024, the Israeli Civil Administration (ICA) published a tender for the construction of 22 cellular communication masts in the occupied West Bank for the ICA, designed to carry antennas of cellular companies Cellcom, Pelephone, and PHI in 4G and 5G technologies. The masts will be erected in 22 locations, settlements and roads throughout the occupied West Bank and the Jordan Valley.Services to the Israeli MilitaryCellcom provides cellular and internet services to the Israeli military. The company also provides communications services to the Israeli military from the military’s public cloud platform based on Microsoft Azure.Cellular Services to the Israeli MilitaryCellcom has been the civilian provider of cellular service and end-user equipment for the Israeli military since 2012. The company has provided coverage and infrastructure construction of cellular sites at military sites.In September 2024, Cellcom won the Israeli Ministry of Defense (IMOD) military cellular tender worth over NIS 40 million for three years. The tender includes the supply of communication services and iPhone and Samsung devices, 5G packages and overseas browsing packages to approximately 40,000 permanent military personnel.In April 2018, Cellcom re-won the IMOD and military tender to continue providing cellular services for the next three years, for an estimated amount of NIS 12 million. Under the previous contract, the company carried out coverage and construction of sites at military sites.In 2012, Cellcom won the Israeli military cellular tender to provide cellular services to the Israeli army and the Ministry of Defense for three years, with an option of extending the contract for additional seven years.Internet Services to the Israeli MilitaryIn 2023, the company won the IMOD tender for the supply of Internet to Israeli military bases for tens of millions of NIS for a period of 6 years. The tender includes the supply of Internet services, information and cyber security, and Microsoft 365 services to the Israeli military. The tender also includes the upgrade of Israeli military training and guidance systems to unclassified content based on civilian applications and infrastructure. The tender was led by the military Center of Computing and Information Systems, the Mamram Unit, and the ICT Corps Hoshen Unit.As part of the agreement, Cellcom will manage services from the military’s public cloud platform based on Microsoft Azure, to allow regular and reserve service soldiers to access unclassified information securely and accessible on cloud-based civilian platforms on the soldiers' personal computers or mobile phones. The tender includes advanced information security services and communication equipment for a secure computer network, the operation of professional service centers to support end users, as well as the deployment of a wide-ranging fiber optic infrastructure nationwide to Israeli military bases. In addition, Cellcom will manage the military’s WIFI Campus, the smart WIFI-based training environment for soldiers, which upgrades and streamlines the training process of soldiers with dedicated, unclassified content, via smartphone.Gaza 2024In December 2024, a Cellcom cellular antenna was documented at an Israeli military outpost established in the Tel a-Sultan neighborhood near the coast of Rafah in the so-called Philadelphi Corridor in occupied Gaza.In 2024, a Cellcom cellular antenna was established in the “Netzarim Corridor” in occupied Gaza as part of the Israeli military's extensive construction and development of infrastructure and military bases that took place in central Gaza. The antenna was established to provide cellular services for soldiers. The so-called Netzarim Corridor, controlled by Israeli forces and located south of Gaza City, cuts across Gaza in the middle, extending from the barrier surrounding the Gaza Strip to the Mediterranean Sea.Palestinian Captive MarketLike other major Israeli telecommunications providers, Cellcom enjoys structural advantages over Palestinian providers in the Palestinian market, capitalizing on the vulnerability of the de-developed and dependent Palestinian telecommunications network.With hundreds of Israeli cellular antennas built on occupied Palestinian land, Israeli providers can offer extensive cellular coverage while Palestinian operators are restricted from deploying and maintaining telecommunications infrastructure in most of the West Bank and are limited in the services they are allowed to offer, like 4G and LTE. &amp;nbsp;In 2016, Cellcom had a 41.5% market share of the fixed broadband market in the occupied Jordan Valley, compared to 16.1% for the Palestinian provider Paltel Group-Hadara.For more on the commercial involvement of Israeli telecommunications providers, see Who Profits' previous report Signal Strength: Occupied:&amp;nbsp;The Telecommunications Sector and the Israeli Occupation.</t>
   </si>
   <si>
-    <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
-[...1 lines deleted...]
-  <si>
     <t>Delek Israel Fuel Company Ltd.</t>
   </si>
   <si>
     <t>A private Israeli company founded in 1951, active in the field of gas and fuel. The company operates fuel and service stations and convenience stores.&amp;nbsp;Delek Israel operates gas stations and convenience stores in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;The company operates 14 gas stations and 10 "Joe" convenience stores in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;These include stations in the settlements of Giv’at Ze’ev, Alon Shvut, Ma’ale Adumim, Michmash, Beit Ha’arava, Beit Aryeh, and the Jordan Valley area; the settlement neighborhoods of Gilo, Neve Ya’akov and the French Hill in occupied East Jerusalem; and the settlements of Ramot, Eliad, and the Katzrin Industrial Zone in the occupied Syrian Golan.&amp;nbsp;Services to the Israeli Ministry of DefenseIn 2020, Delek Israel, together with Sonol, won a tender for refueling services for the Israeli Ministry of Defense and the Israeli military, estimated at hundreds of millions of NIS per year.The company provides refueling services for the IMOD and military vehicles that are equipped with devices that enable automatic refueling at the company stations.</t>
   </si>
   <si>
-    <t>Services to the Settlements, Settlement Enterprise</t>
-[...1 lines deleted...]
-  <si>
     <t>Electricity, Gas and Water Supply</t>
   </si>
   <si>
     <t>Dor Alon Energy Israel (1988) Ltd.</t>
   </si>
   <si>
     <t>A publicly traded Israeli gas fueling and energy company. The company is engaged in the development, establishment and operation of gas stations and in the marketing of fuel products. The company provides fuel to institutional and airline customers in cooperation with Chevron and is active in the field of retail food and restaurants and&amp;nbsp;real estate.&amp;nbsp;The company operates the "Alonit" supermarkets and convenience stores chain, the "am:pm" food retail chain, the BBB restaurant chain, and Si Cafe cafe chain.&amp;nbsp;Services to SettlementsDor Alon operates&amp;nbsp;214 public gas stations, 173 electrical charging stations and stores and coffee shops. The company operates gas fueling stations and convenience stores in the occupied West Bank and East Jerusalem.&amp;nbsp;The company operates 5 gas stations and 4 convenience stores in the settlements of Alfei Menashe, Elkana, Ma’ale Adumim, Karnei Shomron and Mitzpe Yeriho in the occupied West Bank.&amp;nbsp;In addition, the company operates gas stations in the Atarot Industrial Zone, in the Old City and near the French Hill settlement neighborhood in occupied East Jerusalem.&amp;nbsp;Captive Market&amp;nbsp;Dor Alon enjoys access to the captive Palestinian market and has been supplying fuel to the Palestinian Authority since 2021.&amp;nbsp;In 2020, Dor Alon signed a two year agreement with the Palestinian Authority for the provision of gasoline, diesel, and liquified petroleum gas. In April 2022, the agreement was extended until the end of 2025, and in January 2025, it was extended again until the end of 2027.&amp;nbsp;In 2021, Dor Alon provided 50% of the Palestinian Authority's annual fuel consumption for NIS 865 million. As of December 2024, the PA’s debt to the company is NIS 531 million. As collateral, the company collects the payment from Palestinian tax revenues held by the Israeli government.&amp;nbsp;As of December 2024, the PA’s debt increased to NIS 531 million.&amp;nbsp;In addition, the company operates a gas station in the&amp;nbsp;Palestinian neighborhood of Shuafat in occupied East Jerusalem.&amp;nbsp;Involvement through subsidiaries:.Through its subsidiary, Burgerim, the company operates a restaurant in Ma'ale Adumim and Alei Zahav settlements in occupied West Bank and one in Katzrin settlement in occupied Syrian Golan.&amp;nbsp;</t>
   </si>
   <si>
     <t>Economic Exploitation, Palestinian Captive Market, Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Electricity, Gas and Water Supply, Service Industry and Retail</t>
   </si>
   <si>
     <t xml:space="preserve">Paz Energy </t>
   </si>
   <si>
     <t>A publicly traded Israeli energy corporation and supplier of gas and fuel products, and a major Israeli gas and energy supplier.Paz Group operates a network of gas stations, electric vehicle charging stations, the “Yellow” convenience store chain, and the “Yuda” supermarket chain. The group is also engaged in direct marketing of petroleum products for industry and private consumption, in marketing and supplying jet fuel refueling services to airlines, and in the production of oils for industry and vehicles.&amp;nbsp;Services to Settlements&amp;nbsp;The company operates petrol stations and convenience stores in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;The company operates 13 petrol stations in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;These include petrol stations in the settlements of Karnei Shomron, Alfei Menashe, Ma’ale Adumim, Ariel, Kiryat Arba, Mishor Adumim Industrial Zone, and in Shilat Junction in the occupied West Bank, and in the settlement neighborhoods of Ramat Eshkol, Gilo, Ramot, and Pisgat Ze’ev, and on the Tunnel Road in occupied East Jerusalem. In addition, the company has petrol stations in the settlement of Katzrin and Merom Golan in the occupied Syrian Golan.&amp;nbsp;Additionally, the company operates petrol stations in the Palestinian town of al-Aizariya in the occupied West Bank and in the Palestinian neighborhoods of Beit Hanina and al-Sawana in occupied East Jerusalem.&amp;nbsp;The company operates “Yellow” convenience stores in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. These include stores in the settlements of Karnei Shomron, Ma’ale Adumim,&amp;nbsp;Alfei Menashe, Beit El, Kiryat Arba and Ofra in the occupied West Bank, two stores in&amp;nbsp;East Jerusalem including in the settlement neighborhood of&amp;nbsp;Pisgat Ze’ev, and a store in the settlement of&amp;nbsp;Katzrin in the occupied Syrian Golan.Captive Market&amp;nbsp;Paz enjoys access to the captive Palestinian market and has been supplying&amp;nbsp;fuel to the Palestinian Authority since 2006.&amp;nbsp;In 2024, the Palestinian Authority was the company's largest customer, with sales amounting to approximately NIS 1.6 billion. In 2024, the company supplied approximately 50% of the Palestinian Authority's petroleum product consumption and approximately 73% of the LPG&amp;nbsp;(Liquefied Petroleum Gas)&amp;nbsp;consumption in the occupied West Bank.&amp;nbsp;As collateral, the company collects the payment, plus interest, from Palestinian fuel-related tax revenues held by the Israeli government.&amp;nbsp;In December 2020, Paz signed an agreement with the Authority to supply approximately 50% of fuel consumption and approximately 80% of liquefied petroleum gas (LPG) consumption in the West Bank, effective from January 1, 2021, to December 31, 2022. In April 2022, the agreement was extended until December 31, 2025, and in January 2025, it was extended until December 31, 2027. According to the agreement, only Paz has the right to terminate the agreement at any time.Services to the Israeli Ministry of Defense&amp;nbsp;Fueling&amp;nbsp;Services for the Israeli Air Force&amp;nbsp;The company’s fully owned subsidiary, Paz Aviation Services, provides refueling services for aircraft and aviation fuel infrastructure maintenance services at seven Air Force bases under an agreement with the Israeli Ministry of Defense (IMOD).&amp;nbsp;In 2016, the company won a tender by the IMOD to provide fueling services at seven Israeli Air Force bases, including refueling services for aircraft and aviation fuel infrastructure maintenance services, until December 31, 2026. The company provides the Air Force with jet fuel and aviation gasoline, and storage services for Air Force bases.Additionally, the company provides fuel and accompanying services to the Coordinator of Government Activities in the Territories (COGAT), including to the Israeli Civil Administration (ICA) in the occupied West Bank and the Israeli military District Coordination and Liaison (DCL) in Gaza.&amp;nbsp;Services to the Israeli Civil Administration&amp;nbsp;The company provides the Israeli Civil Administration (ICA) in the occupied West Bank, headquartered in the settlement of Beit El, with fuel and fueling services for the ICA vehicles, maintenance, and diesel for generators.&amp;nbsp;In October 2024, the company was contracted to provide fuel for ICA vehicles until end of December 2024 for NIS 694,780. In December 2023, the company was contracted to provide fuel for ICA vehicles until end of December 2024 for NIS 2,525,957. In February 2023, the company was contracted to provide fuel for ICA vehicles until end of December 2023 for NIS 2,750,551.&amp;nbsp;In February 2023, the company was contracted to provide the ICA with fuel, including for the ICA Central Supervision Unit and Water Unit, until end of December 2023 for NIS 4,522,255. In January 2023, the company was contracted to provide the ICA with diesel for generator for NIS 169,244.&amp;nbsp;In December 2022, the company was contracted to provide the ICA with vehicle refueling and car washing services, including for various works in the area of the Separation Wall in the occupied West Bank, for NIS 12,114,406.&amp;nbsp;In 2021, the company provided the ICA in Beit El with fuel for NIS 4,270,907. In 2020, the company provided fuel for ICA vehicles and diesel for generators for a total of NIS 6,858,390.&amp;nbsp;Services to&amp;nbsp;the District Coordination and Liaison Gaza&amp;nbsp;In December 2023, the company provided fueling services to DCL Gaza for NIS 519,100. In December 2022, the company provided fuel services to DCL Gaza for NIS 560,000. In 2021, the company provided fuel services to DCL Gaza for NIS 305,165. In 2020, the company provided fuel services to DCL Gaza for NIS 265,000.Services to the Israel Police&amp;nbsp;The company supplies fuel to the Israel Police vehicles.&amp;nbsp;In 2020, the company was awarded a tender by the Israel Police to supply fuel to police vehicles, both at internal stations and at public stations using refueling devices, for a period of four years. In February 2021, the company began supplying fuels to the Israel Police. In February 2025, the Israel Police extended the agreement period for an additional three years.&amp;nbsp;In March 2023, the company’s fully owned subsidiary, Paz Lubricants &amp;amp; Chemicals, won a tender from the Israel Police for the procurement and supply of oils, lubricating greases and various fluids, procurement of oil storage tanks and their maintenance, collection and disposal of used oil, disposal of used oil filters and empty packaging from police vehicle workshopsServices to the Israel Prison ServiceIn January 2021, Paz was contracted by the Israel Prison Service (IPS) to provide it with fuel for its vehicles for NIS 16,599,999.In February 2021, Paz was contracted to provide the IPS with fuel for heating and cooling for NIS 4,349,500.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>ABB Group</t>
   </si>
   <si>
     <t>NASDAQ, NYSE, SIX</t>
@@ -743,53 +851,50 @@
   <si>
     <t>An Israeli communications company that provides a variety of telecommunications services, including multi-channel television, fiber-optic internet infrastructure, and landline telephone services. The company is part of the Altice Group, a global communications corporation. &amp;nbsp;Services to Settlements&amp;nbsp;Telecommunication Services in the Occupied West Bank&amp;nbsp;HOT’s fully owned subsidiary, Hot Mobile, holds a consolidated license from the Israeli Civil Administration (ICA) in the West Bank to provide&amp;nbsp;Bezeq’s international telecommunication services, cellular telephone services, internet access services and network endpoint services in the occupied West Bank.&amp;nbsp;Additionally, HOT’s Limited Partnership, Hot Telecom LP, holds a license from the Israeli Civil Administration (ICA) in the West Bank to provide domestic landline services for the Israeli Telecommunication Corporation Bezeq&amp;nbsp; in the occupied West Bank.&amp;nbsp;Cellular Infrastructure on Occupied Land&amp;nbsp;Through its Limited Partnership with&amp;nbsp;Partner Communications, P.H.I. Networks (2015) LP, HOT operates 232 cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;P.H.I. Networks was established by HOT and Partner to build and operate a cellular network and maintain cellular sites for the companies in a network sharing model.&amp;nbsp;These include sites in the settlements of&amp;nbsp;Adora, Alei Zahav, Alfei Menashe, Alon, Argaman, Ariel, Ateret, Beit Aryeh, Beit El, Beit Haarava, Beit Hagai, Beit Horon, Beitar Ilit, Bqaot, Dolev, Efrat, Eli, Elkana, Eshkolot, Etz Efraim, Geva Binyamin, Givat Zeev, Gush Etzion, Halamish, Har Bracha, Har Hevron, Hevron, Kalia, Karnei Shomron, Kedumim, Kfar Etzion, Kfar Ha-Oranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kohav HaShahar, Kokhav Ya'akov, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Michmash, Maon, Mateh Binyamin, Matityahu, Mechola, Metzad Shimon, Metzadot Yehuda, Mevo Hama, Mevo Horon, Migdalim, Migron, Mishor Adumim, Mitspe Hagit, Mitspe Shalem, Mitspe Yeriho, Modiin Ilit, Naale, Neria, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Petza'el, Psagot, Rachelim, Rimonim, Rosh Tsurim, Rotem, Salit, Shaarei Tikva, Shadmot Mehola, Shim'a, Talmon, Tekoa, Telem, Tsofim, Vered Yeriho, Yitav, and Yitzhar in the occupied West Bank; the settlement neighborhoods of&amp;nbsp;French Hill, Gilo, Har Homa, Mount Olives, Mount Scopus, Old City, Pisgat Zeev, Ramat Shlomo, and Ramot&amp;nbsp;in occupied East Jerusalem; and the settlements of&amp;nbsp;Alonei Habashan, Aniam, Eliad, Elrom, Ein Zivan, Gshur, Had Nes, Hamat Gader, Karmei Tzur, Kanaf, Keshet Yehonatan, Kfar Haruv, Kidmat Zvi, Ma’ale Gamla, Marom Golan, Mount Hermon, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim, and Shaal&amp;nbsp;in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates cellular antennas at the&amp;nbsp;Mevo Horon, Kedumim, and Rimonim settlement Industrial Zones in the West Bank, and the Atarot Industrial Zone in East Jerusalem.&amp;nbsp;Checkpoints&amp;nbsp;Additionally, the company operates cellular antennas at the Hizma checkpoint in the occupied West Bank and the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad and is controlled by Israel.&amp;nbsp;Internet Services for SettlementsIn January 2021 and January 2022, Hot Telecommunications Systems was contracted by the Israeli Ministry of Construction and Housing, Jerusalem District, for the planning, carrying out and relocation of communications infrastructures in public areas in the settlements of Efrat, Beit El, Beitar Illit, Givat Ze’ev, Geva Binyamin (Adam), Ma’ale Adumim, Ma’ale Efraim and Kiryat Arba&amp;nbsp;in the occupied West Bank. The first contract, signed in January 2021, was valued at NIS 4 million.&amp;nbsp;IBC Unlimited&amp;nbsp;In 2020, HOT entered as a partner in IBC Unlimited LP venture for the deployment of fiber-optic internet across the occupied West Bank to provide high-speed internet for Israeli settlements. HOT invested approximately NIS 170 million in the project, which was jointly owned together with Cellcom and the Israel Electric Corporation (IEC).Between 2021 and 2025, IBC Unlimited deployed fiber-optic internet infrastructure in the settlements of Givat Ze’ev, Ma’ale Adumim, Ariel, Beit Aryeh, Oranit, Revava, Barkan, Elkana, Alfei Menashe and Nofim in the occupied West Bank. In June 2025, HOT sold its holdings in the project.&amp;nbsp;Hot MobileHOT’s fully owned subsidiary, Hot Mobile (formerly known as Mirs), is an Israeli mobile communications company part of the HOT Group.&amp;nbsp;Services to Settlements&amp;nbsp;Hot Mobile operates three service and sales centers in occupied East Jerusalem, including in the settlement neighborhood of Pisgat Zeev.&amp;nbsp;In 2018 Hot Mobile won a tender to supply cellular devices to municipal employees in the settlement of Ma'ale Adumim in the occupied West Bank.&amp;nbsp;Palestinian Captive MarketHot Mobile benefits from the structural advantages of Israeli cellular service providers over Palestinian service providers in the Palestinian market. The company operates two sales and customer service centers in Palestinian neighborhoods in occupied East Jerusalem, where Palestinian cellular companies are permitted to operate creating a captive market.Services to the Israeli Military&amp;nbsp;Hot Mobile provides cellular service packages to members of the “IDF Workers' Organization”.In 2014, during the Israeli military onslaught on Gaza, Hot Mobile operated a mobile service vehicle for cellular devices in combat zones for soldiers fighting in Gaza. The vehicle provided field repairs and charging services for mobile devices in soldiers' assembly points near the Gaza border.Between 2015 and 2017, the company provided communication services to the Israeli Coordinator of Government Activities in the Territories (COGAT) in a total amount of NIS 228,959.&amp;nbsp;Between 2005 and 2011, Hot Mobile was the exclusive provider of cellular phone services to the Israeli military. During this time, it was reported that the company had at least 200 antennas set inside military bases of the Israeli army.&amp;nbsp;Services to the Israel Police&amp;nbsp;Between 2019 and 2020, Hot Mobile provided services to the Israel Police in a total amount of NIS 135,988.Between 2013 and 2018, the company was the sole supplier of Push to Talk (PTT) devices for the Israel Police. Between 2013 and 2015, the company was contracted to supply the device for NIS 400,000, and between 2016 and 2018, for NIS 1,200,000.&amp;nbsp;Services to the Israel Prison Service&amp;nbsp;Between 2015 and 2018 the company provided communication services to the Israel Prison Services (IPS) in a total amount of NIS 2,269,392.Jerusalem Light Rail&amp;nbsp;Previously, the Mirs company&amp;nbsp;operated the communication network installed on the Jerusalem Light Rail's motor coaches.&amp;nbsp;The Jerusalem Light Rail connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods. For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project. &amp;nbsp;</t>
   </si>
   <si>
     <t>Economic Exploitation, Israeli Construction on Occupied Land, Palestinian Captive Market, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>DJI - DaJiang Innovation Technology Company</t>
   </si>
   <si>
     <t>China</t>
   </si>
   <si>
     <t>DJI is a private Chinese company and the world’s top UAV seller, controlling two thirds of the global market. The company specializes in civilian UAVs and aerial imaging technology.DJI is most known for its ‘Phantom’ – an unmanned mini quadrotor helicopter, which has become popular amongst aerial photographers. DJI’s Phantom drone is the world’s most common civilian drone.DJI UAVs are used by the Israeli military, police and private Israeli companies for surveillance and crowd control in the occupied East Jerusalem, West Bank and Gaza.In 2018, Israeli media reported that the Israeli company Ispra developed the Cyclone riot control system to fit on DJI drones. The Cyclone system is a specifically designed system installed on UAVs to unleash tear gas on protesters. On 30 March 2018, identical technology was used by the Israeli military against protesters in Gaza taking part in the Great March of Return marking the 42 anniversary of Land Day.Photo evidence obtained by the campaigning group, Hamushim, shows that DJI’s Matrice 600 drone was used by the Israeli military to drop tear gas on protesters in Gaza taking part in the Great March of Return activities, stretching between March and June 2018. The system installed on DJI’s UAV unleashing the gas on protesters was manufactured by the Canadian company, Actuonix Motion Devices.By the end of 2017, every commander in the Israeli military’s Infantry, Border Defence and combat Intelligence Units had a DJI drone at his disposal to use during crackdowns against Palestinians and intelligence gathering operations.Four out of the five battalions of the Combat Intelligence Units have received the DJI Matrice drone. The Matrice weighs around 2.4 kg and has a battery life that lasts for around 35 minutes, and has an advanced camera that can film in the day and night.The Israeli army’s five infantry brigades – Givati, Nahal, Paratroopers, Kfir and Golani – as well as the newly formed Border Defense Corps, use DJI’s Mavic drone. The Mavic weighs around 700 grams and has a single battery life of up to 20 minutes at a speed of 65 km/hr and is so small it can fold into a pouch.In each Unit, the drones are operated by a team of three soldiers who act as controller, spotter and back-up who, along with the Unit’s commanders have undergone weeks of training.In July and August 2014, Bladeworx – an Israeli company specialized in UAV aerial photography, was contracted by the Jerusalem municipality to provide aerial patrols along the route of the Jerusalem light rail.For an entire month 24/7, Bladeworx operated a unit of 6 Phantoms above the Palestinian neighborhoods of Shuafat and Beit Hanina, which transmitted HD video and images to the headquarters of the municipality, the Israeli police and the light rail.In 2014, DJI’s Phantom quadcopters were used by the Israeli army during the repression of demonstrations in the Palestinian village of Nabi Saleh in the occupied West Bank.Company UAVs were also used by the National Media Response Unit of the Israeli police. The Videos produced by the unit are used by the Israeli government for pro-Israeli propaganda (Hasbara).The Israeli Defence Ministry cannot buy DJI drones directly from the company (as it’s a Chinese company), but through local Israeli distributors.&amp;nbsp; The company’s official representative and distributor in Israel is Hobbiz Ltd. Hobbiz Ltd’s lab employees undergo training by DJI.In addition, there are three other registered distributors of DJI products in Israel: LOOL TV, Bug Multisystem Ltd., Benda Magnetic.</t>
   </si>
   <si>
     <t>CNH Industrial</t>
   </si>
   <si>
     <t>A UK-based publicly traded company that provides equipment and services in the fields of agriculture and construction.&amp;nbsp;The company's equipment and machinery brands include Case IH, New Holland, STEYR and Raven.CNH engineering machinery has been used in house demolitions in the occupied West Bank. The company's machinery has been previously used for the construction of settlements and related infrastructure, settlement industrial zones, and the Separation Wall.&amp;nbsp;On April 8, 2025, CASE machinery was documented in the demolition of homes in A-Samu’ town in Hebron Governorate in the occupied West Bank.&amp;nbsp;In February 2017, Case heavy machinery was documented at the construction site of the Nabi Elias Bypass Road, a settler road being built near the Palestinian village of Nabi Elias in the occupied West Bank. The bypass road involves the expropriation of 25 acres of Palestinian land, including a total 700 olive trees, belonging to the Palestinian villages of Izbat Tabib, Azzun, and Nabi Elias.Services to settlements&amp;nbsp;In 2013, CASE wheel loaders were documented in expansion works of the Barkan Industrial Zone.&amp;nbsp;In 2012, CNH EX355 excavators were used during the construction of the settlement of Leshem in the occupied West Bank. In 2008, CNH EX355 excavator was documented during the construction of the Separation Wall in 2008 on the lands belonging to the Palestinian villages of Bidu, Bil’in and Ni’lin and uprooting an apricot and date orchard belonging to the Palestinian village of Artas, in order to expand the infrastructure of the Efrat settlement.In 2010, CASE machinery was used in the construction of the Tel Aviv-Jerusalem A1 train, which crosses the Green Line into the occupied West Bank. For more on the A1 train see Who Profits report&amp;nbsp;Crossing the Line: The Tel Aviv Jerusalem Fast Train (A1).&amp;nbsp;</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Population Control, Settlement Enterprise, The Wall and Checkpoints</t>
   </si>
   <si>
-    <t>$15B-$25B</t>
-[...1 lines deleted...]
-  <si>
     <t>Volvo Group (AB Volvo)</t>
   </si>
   <si>
     <t>Sweden</t>
   </si>
   <si>
     <t>A Swedish-based multinational public company, which manufactures trucks, buses, construction equipment and marine and industrial engines. The Group brands include: Volvo, Volvo Penta, Rokbak, Renault Trucks, Prevost, Nova Bus, and Mack.Services to the Israeli Ministry of Defense&amp;nbsp;Through its Israeli distributor and partner, Volvo Group supplies heavy machinery to the Israeli Ministry of Defense.&amp;nbsp;Services to the Israeli Ministry of Defense&amp;nbsp;According to a response from the Israeli Ministry of Defense (IMOD) from June 2022 to a Freedom of Information request submitted by Who Profits, between 2017 and 2021, Mayer Cars and Trucks,&amp;nbsp;Volvo’s exclusive distributor in Israel, supplied the IMOD with&amp;nbsp;Volvo equipment, including Volvo vehicles, Volvo spare parts and maintenance services, for NIS 28,104,830.98. In addition to Volvo equipment, Mayer provided the IMOD with NIS 17,792,161.94 worth of additional equipment, including engines, generators and spare parts.GazaVolvo machinery has been used for extensive demolitions carried out by the Israeli military inside the Gaza Strip, following its ground invasion in October 2023.In April 2025, Volvo machinery was documented in extensive demolitions in Rafah carried out by the Israeli military Unit 2640, also known as Uriah Force, operating under the Gaza Division. Since May 2024, Israel has carried out extensive destruction in the city of Rafah, with almost complete erasure of most of its homes, shops, streets, factories, healthcare facilities, and electricity and water systems.On 20 April 2025 and 1 November 2024, Volvo Machinery was documented in use in the demolition of homes by the Israeli military in Rafah, Gaza.&amp;nbsp;In a video posted in January 2025 by soldiers serving in Gaza, Volvo machinery was documented in massive demolitions carried out inside the Gaza Strip by the unit.&amp;nbsp;GolanIn December 2024, Volvo machinery was documented in expansion works on the barrier in the Syria-Israel border area in the occupied Syrian Golan.Home DemolitionsVolvo machinery has been used by the Israeli military and Israeli authorities for the demolition of Palestinian homes, water and electricity infrastructure, agricultural structures and agriculture in the occupied West Bank, East Jerusalem and within the Green Line.On 18 February 2025, a Volvo bulldozer was used by the Israeli Civil Administration accompanied by the Israeli military in the demolition of three houses, leaving more than 14 people homeless, in Umm Al Khair, Masafer Yatta, in the occupied West Bank.&amp;nbsp;On 28 January 2025, Volvo machinery was documented in home demolitions in the Sama Ariha area in the occupied West Bank.&amp;nbsp;On 16 December 2024, a Volvo digger was used by Israeli authorities in the demolition of nine homes, leaving nine families, 35 members including 15 minors, homeless in Silwan neighborhood, in occupied East Jerusalem.&amp;nbsp;On 26 June 2024, a Volvo Wheel Loader was used in the demolition of a community power grid and two homes carried out by the Israeli Civil Administration, leaving 24 people, 15 of them minors, homeless in Umm al Kheir, South of Hebron Hills, occupied West Bank.&amp;nbsp;On 20 July 2023, a Volvo Wheel Loader was documented during the destruction of hundreds of grapevines, olive trees and five water tanks in Khirbet al-Hirdash agricultural area, southeast of Tarqumiya, northwest of Hebron, occupied West Bank.&amp;nbsp;On 6 March 2023, a Volvo Wheel Loader was&amp;nbsp;used in the demolition of four Palestinian homes by (ICA), including an outhouse and two water tanks, leaving 36 people homeless in She'b al Batem village in South Hebron Hills, occupied West Bank.In January 2023, a Volvo heavy-duty machine was documented during the demolition of 14 houses carried out by Israeli authorities in Jabal Al-Mukaber neighborhood in occupied East Jerusalem.In December 2022, Volvo machinery was documented in house demolitions in occupied East Jerusalem. A total of 36 buildings were demolished by the Israeli authorities in East Jerusalem in December 2022, leaving 24 Palestinians, including 14 minors, without a home.On 18 August 2022, a Volvo Wheel Loader was used by the ICA and military in the demolition of 3 homes and 3 livestock enclosures in Khirbet ‘Alan in al-Jiftlik area in the Jordan Valley, occupied West Bank. The Israeli forces destroyed two residential units, an outdoor kitchen and portable belonging to a family of 11, including 7 minors, an additional house, three livestock shacks and two tin rooms used for making cheese, and damaged two water containers and livestock pen fences.On 7 July 2022, the ICA used a Volvo Wheel Loader during the demolishment of a home of a family of 15 members and a house under construction in Khirbert Um Qusa in the South Hebron Hills in the occupied West Bank.On 30 June 2022, the ICA used a Volvo Wheel Loader to demolish two agricultural structures in the villages of a-Rifa’iya and al-Buweib in the South Hebron Hills area, in the occupied West Bank.On 11 May 2022, a Volvo Wheel Loader was documented while Israeli forces demolished 11 structures in Masafer Yatta, South Hebron Hills. Including 8 homes housing 47 people and 19 minors and 4 agricultural structures.On 14 December 2021, Volvo wheel loaders were used in the demolition of a water well and agricultural walls in the Palestinian village Khalet Alfurn, in east Hebron. Additionally, on 18 October 2021 the wheel loaders were used by the Israeli Army in destroying roads between several Palestinian villages near Tayaseer village in the Jordan Valley in occupied West Bank.On July 2021, Volvo wheel loaders were also used to move cement blocks used by the Israeli military to block the entrance to the Palestinian neighborhood Sheikh Jarrah where families are facing the threat of forced displacement, in occupied East Jerusalem.In February 2016, Volvo trucks were used by the ICA and the Israeli military to confiscate solar panels in Khirbet Jebnah, in South Hebron Hills. In April 2015, a Volvo truck was documented during the confiscation of 12 solar panels belonging to Khan al-Ahmar community in the occupied West Bank by the Israeli Civil Administration and Border Police. In both cases, the solar panels, provided by humanitarian aid organizations, were the community’s sole source of electricity.In 2012, Volvo wheel loaders were used to demolish houses in the Palestinian village of Umm al-Khayr and to block roads in the South Hebron Hills area.Volvo track excavators and wheel loaders were also used for house demolitions in the Palestinian neighborhoods in East Jerusalem of Issawiya in 2009, Beit Hanina in 2008 and Tzur Baher in 2007, in addition to demolitions in previous years in Silwan, Wadi Qaddum and Sheikh Jarrah in occupied East Jerusalem.Home Demolitions in the NaqabVolvo equipment is also used by Israeli authorities in the demolition of Palestinian homes within the Green Line, specifically in demolitions carried out against Palestinian Bedouin communities who face displacement in the Naqab region.On 28 May 2025, Volvo Machinery was used in the demolition of a family home and additional facilities in the village of Beer Hadaj in the Naqab.&amp;nbsp;On 14 November 2024, Volvo machinery was documented in the demolition of a mosque, the last remaining structure in Um Al Hiran in the Naqab.&amp;nbsp;On 8 May 2024, Volvo Wheel loader was documented in the demolition of the Wadi Al Khalil village in the Naqab. The demolitions of around 47 houses were carried out as part of the expansion of Highway 6 and left around 300 Palestinian residents homeless.&amp;nbsp;On 11 January 2022, Volvo wheel loaders were documented in the demolitions of residential tents in the Palestinian Bedouin village of Sa’aua and other demolitions in Palestinian villages in the Naqab area.On 29 December 2021, Volvo heavy machinery was documented in demolitions in the Naqab Area.On 2 July 2015, Volvo wheel loaders were used to evict the Bedouin community of Al-Araqib&amp;nbsp;from its land in the Naqab.For more on the development projects in the Naqab see Who Profits interactive map:&amp;nbsp;Tools of Dispossession in the Naqab: Development and Military Projects.&amp;nbsp;Services to SettlementsAccording to Volvo website, the company has two service centers in the Mishor Adumim Industrial Zone in the occupied West Bank and in the Atarot Industrial Zone in occupied East Jerusalem.&amp;nbsp;Merkavim Transportation TechnologiesVolvo Group's subsidiary, Merkavim Transportation Technologies, supplies armored buses to settlements in the occupied West Bank and occupied East Jerusalem. For the full company profile see Merkavim Transportation Technologies. Merkavim is jointly owned by Volvo Group (26.5%) and its Israeli distributor, Mayer’s Cars and Trucks (73.45%).&amp;nbsp;Mayer’s Cars and Trucks, the exclusive distributor of Volvo in Israel, supplies Volvo equipment to the Israeli Ministry of Defense and services to the Israeli Prison Service. For the full company profile, see&amp;nbsp;Mayer’s Cars and Trucks.Settlement ConstructionPreviously, Volvo equipment was used for the construction of the Har Gilo settlement and the Barkan Industrial Zone in the occupied West Bank, and the construction of Route 443 road in the West Bank (for Israelis only).Wall and Checkpoints&amp;nbsp;In 2008, Volvo trucks were used for the construction of the Huwwara checkpoint in the occupied West Bank. Volvo equipment was also used for the construction of the Separation Wall near the Palestinian village of Al-Walaja.</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Population Control, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Heavy Machinery, Transportation</t>
   </si>
   <si>
     <t xml:space="preserve">General Electric </t>
   </si>
   <si>
     <t>General Electric, also known as GE Aerospace, is a US-based publicly traded multinational conglomerate company active in the fields of power, renewable energy, aviation and healthcare. The company's aviation division provides jet engines, components and integrated systems for military aircraft.Services to the Israeli militaryGeneral Electric provides engines and components that are used in Israel’s air and naval military forces, including for the AH-64 Apache and UH-60 Black Hawk helicopters, F-16 and F-15 fighter jets, KC-46 tanker aircraft, CH-53 Heavy Lift helicopter and the Sa’ar 5 naval missile ship.General Electric's engines power the F-16 and F-15 fighter jets and the AH-64 Apache which have been used in repeated Israeli attacks on Gaza, and the West Bank, including the targeting of civilians and civilian infrastructures and in attacks on homes and refugee camps. General Electric's gas turbines are used to power the Israeli Navy's attack ships that enforce the illegal naval blockade of Gaza. For more see Who Profits’ update from December 2023: The Companies Supplying Weapons to Israel’s Attack on Gaza.&amp;nbsp;The company supplies Israel directly with various equipment and services through the U.S. Department of Defense’s Foreign Military Sales program. It has provided Israel with gas turbines, jet engines, support services, aircraft propellers and components, a range of other engines, and other military accessories, and technical services to the engines in use by the Israeli military.F-15 and F-16 Fighter Jets&amp;nbsp;GE supplies its F110-GE-129 engines for the Lockheed Martin F-16 fighter jets and the Boeing F-15 fighter jets in use by the Israeli military.In November 2024, the Israeli Ministry of Defense announced the purchase of 25 Boeing F-15IA fighter planes, the Israeli designation for the F-15EX Eagle II, powered by new F110-GE-129 engines with an option to acquire an additional 25 jets. The purchase was valued at USD 5.2 billion and funded through US military aid. The new F-15IAs will be capable of carrying up to 24 air-to-air missiles. The first F-15IA is expected to be delivered in 2031, with subsequent deliveries occurring at a rate of four to six units per year.&amp;nbsp;F-15 and F-16 fighter jets have been used extensively by the Israeli Air Force in its deadly attacks on Gaza, including in 2008, 2009, 2014, 2018, 2021, 2023, 2024, and 2025.&amp;nbsp;Since October 2023, F-15 and F-16 jets have participated in extensive attacks on civilians in the besieged Gaza, including displaced people and medical personnel, on residential buildings, schools, hospitals, shelters for displaced people, media offices, and cemeteries.&amp;nbsp;Gaza 2023-2025&amp;nbsp;On July 2nd, 2025, an Israeli F-16 aircraft targeted Dr. Marwan Sultan, the director of the Indonesian Hospital, who was killed by a missile airstrike on his home in Gaza City along with several family members. &amp;nbsp;&amp;nbsp;On May 13, 2025, Israeli F-16 jets attacked the Gaza European Hospital in Khan Younis in the southern Gaza Strip without any prior warning. Nine missiles hit the courtyard of the hospital, killing at least 16 people and wounding 70.On October 10, 2024, at least 28 people were killed and 54 were injured in an Israeli F-16 airstrike on the Rufaida al-Aslamia school, which sheltered displaced families in the central Gaza Strip.On August 4, 2024, an Israeli F-16 jet attacked the Hassan Salama School in Gaza City, killing at least 30 people and injuring dozens. The school was serving as a shelter for displaced people.F-15 and F-16 jets have also participated in Israeli attacks on Lebanon, Yemen and Iran in 2024 and 2025. In September 2024, Israeli F-16s aircraft attacking Lebanon dropped over two thousand munitions in just three days.AH-64 Apache and UH-60 Black Hawk Helicopters&amp;nbsp;GE supplies its T901 and T700 engines for the Boeing AH-64 Apache and Sikorsky UH-60 Black Hawk helicopters fleet used by the Israeli Air Force.&amp;nbsp;AH-64 Apache helicopters have been used extensively by the Israeli military in recent deadly airstrikes on Gaza and the occupied West Bank.&amp;nbsp;Apache helicopters have participated in previous Israeli military assaults on Gaza, including in 2008, 2009, 2012, 2021, 2023, 2024, and 2025 to this day. They were also used in numerous attacks carried out on, including in Beirut, in southern Lebanon, and the al-Rashidiya Palestinian refugee camp.Gaza 2023-2025Since the beginning of Israel's unprecedented ongoing attack on the Gaza Strip in October 2023, Advanced Apache helicopters operated by the Israeli Air Force Squadron 113, known as "The Wasp," are taking part in unprecedented strikes in Gaza with targeted killings, guided missiles airstrikes, and air support for ground forces operating inside the Gaza Strip. Each helicopter carries six to eight precision missiles, plus hundreds of relatively long-range shells.&amp;nbsp;The Sikorsky UH-60 Black Hawk, known as the “Yanshuf” in the Israeli Air Force, is an armed combat helicopter used for troop transport, supply transfer, and evacuations.&amp;nbsp;Israeli Black Hawk helicopters are powered by two General Electric T700-GE-701C engines, each producing 1,890 shaft horsepower. Black Hawk helicopters of the 123rd Squadron of the Israeli Air Force have been operational in the Gaza Strip continuously since October 2023.&amp;nbsp;The UH-60 Black Hawk were also used in dozens of sorties in the 2014 Israeli attacks on Gaza.West Bank&amp;nbsp;In June 2023, Israel attacked with Apache helicopters in the occupied West Bank for the first time in over 20 years during a raid on Jenin, which killed at least five Palestinians and wounded 91.&amp;nbsp; &amp;nbsp;Sa’ar 5General Electric's LM2500 gas turbines are used to power the Israeli Navy's missile ships, the Corvette Sa'ar 5, which are used for military strikes and enforcing the illegal naval blockade of Gaza.Sa’ar 5 missile ships were used by the Israeli Navy during the 2006 war on Lebanon and the 2008-2009 assault on Gaza.GE's gas turbines provide 30,000 horsepower to the Sa’ar 5 assault ships which include systems and technologies and are equipped with sophisticated anti-aircraft, anti-submarine, and helicopter landing equipment, including long-range Gabriel 5 missiles, Barak 1 missiles for protection against aircraft and missiles, and two Typhoon cannons.&amp;nbsp;CH-53K Helicopter&amp;nbsp;General Electric provides its GE38-1B engines for the Israeli military’s Lockheed Martin CH-53K Heavy Lift Helicopters.&amp;nbsp;In April 2023, General Electric Aviation was awarded a contract to manufacture and supply forty T408-GE-400 turboshaft engines to power CH-53K helicopters to the Israeli Government for USD 153.7 million from U.S Foreign Military Sales to Israel (in Israeli Foreign Military Sales funds).The agreement was part of a USD 683.7 million contract with the U.S. Department of Defense to supply a total of 169 T408 engines for the U.S. Navy and the Israeli Government. The contract includes associated engine, programmatic, and logistics support, and is expected to be completed by June 2027.&amp;nbsp;In 2021, the IMOD selected the CH-53K helicopter to replace the helicopter fleet in the Air Force. That same year, Israel purchased 18 CH-53K Helicopters powered by General Electric's GE38-1B engines at an estimated cost of USD 3.4 billion as part of U.S Foreign Military Sales to Israel. In July 2021, the U.S. State Department approved the Foreign Military Sale to the Government of Israel with support and related equipment of up to 60 General Electric T408-GE-400 Engines for the Israeli Air Force.KC-46General Electric provides components for mission control systems and flight management systems for the Boeing KC-46 tanker aircraft in service of the Israeli Air Force.&amp;nbsp;The KC-46 tanker aircraft are operated by Squadron 120 of the Israeli Air Force from Nevatim Air Base, located in the Naqab region.&amp;nbsp;In 2022, Israel purchased four Boeing KC-46 tankers with an option for two more as part of the procurement program. The first aircraft is scheduled to arrive in the first half of 2026 and are expected to significantly improve Israel's attack and bombing capabilities.In October 2024, the Israeli Air Force carried out a strike in Yemen using the KC-46.IAI Kfir&amp;nbsp;General Electric also supplied the J79 engine for the IAI Kfir multi-role armed fighter, developed by Israel Aerospace Industries. The IAI Kfir entered service in 1975 and was later replaced by more advanced F-15 and F-16 aircraft.&amp;nbsp;Wind Turbines in the Occupied Syrian Golan&amp;nbsp;General Electric provides wind turbines and maintenance services to two large Israeli wind energy production projects in the occupied Syrian Golan.&amp;nbsp;Ruach Beresheet Wind FarmRuach Beresheet (Wind of Genesis) wind farm in the occupied Syrian Golan is the largest Israeli renewable energy project to exist on both sides of the Green Line so far.&amp;nbsp;The wind farm consists of 39 wind turbines made by General Electric company, of which 34 have been connected to the Israeli national electricity grid. General Electric is also responsible for the production, supply, transportation, hoisting, and running of the turbines at the project site. According to an agreement from 2021, General Electric will provide operation and maintenance services for the turbines for 20 years.&amp;nbsp;The wind farm is located in Tel el Farass area in the occupied Syrian Golan and&amp;nbsp;was established by&amp;nbsp;Enlight Renewable Energy&amp;nbsp;in partnership with eight settlements in the occupied Syrian Golan -&amp;nbsp;Yonatan, Alonei HaBashan, Ramat Magshimim, Mevo Hama, Natur, Kanaf, Avnei Eitan and Ma'ale Gamla - which together own 10% of the project.Each turbine has a capacity of 5.3 megawatts and stands approximately 175 meters tall. The turbines are set to produce electricity in an annual volume equivalent to the annual consumption of approximately 70,000 households, for the benefit of Israeli households and industry on both sides of the Green Line.&amp;nbsp;Emek Habacha Wind FarmEmek Habacha wind farm is located in the northern occupied Syrian Golan and consists of 40 wind turbines made by General Electric.&amp;nbsp;General Electric also employs electrical engineers and field technicians on the site who provide maintenance services, management and training of subcontractors, purchase orders and work with suppliers, equipment ordering and inventory management.The farm wind was established by&amp;nbsp;Enlight Renewable Energy&amp;nbsp;in partnership with six settlements in the Syrian Golan: Kidmat Zvi, Elrom, Alonei HaBashan, Odem, Neve Ativ, and Ortal. The wind farm is expected to generate power for 40,000 Israeli households.For more, see Who Profits report: Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Settlement Production, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Military, Security and Surveillance, Renewable Energy</t>
@@ -890,62 +995,50 @@
   <si>
     <t>Sturm, Ruger &amp;amp; Co. is an American publicly traded manufacturer of firearms - rifles, pistols, revolvers. The Company primarily manufactures firearm products under the Ruger name and trademark. In addition, the Company manufactures lever-action rifles under the Marlin name and trademark.Ruger rifles have been widely used by Israeli security forces against Palestinians as a crowd control weapon in the occupied West Bank, East Jerusalem, Gaza, as well as in Palestinian cities within the Green Line. Ruger rifles have been in use by the Israeli military, the Israel Police, the Border Police, and the Israel Prison Service.&amp;nbsp;Ruger rifles fire 0.22-inch caliber metal bullets, also known as ‘Two-Two’ bullets, that are used against Palestinians as a tool to disperse demonstrations, despite being lethal and causing serious injuries.Over the years, several Palestinians in the occupied West Bank have died, and many have been severely injured after being shot by Israeli forces with Ruger rifles.&amp;nbsp;Israeli security forces have been using the Ruger 10/22 rifles fitted with telescopic sights and bipods, and since 2015, the SR-22 Ruger rifles. Ruger operators in the Israeli military (sometimes called `Rugerists’ or snipers) operate in various military units that take part in dispersing protests, making arrests, or invasions of Palestinian communities.Ruger rifles have been used by Israeli forces in the occupied West Bank since the first Palestinian Intifada (uprising) in 1987. In 2015, the Israel Police began using Ruger sniper rifles against protesters in Palestinian neighborhoods in occupied East Jerusalem.Ruger rifles have also been used by Israeli forces during the Second Intifada in 2000, leading to the death of Palestinian protestors, some of them teenagers and children. Most of the incidents occurred in the Gaza Strip, near the previous Gush Katif settlements block and the city of Khan Yunis. According to the Israeli military itself, the firing of the Ruger against demonstrators was often done unnecessarily.In April 2025, the Israeli Ministry of Defense issued a tender for the production and supply of bullets for the 0.22 Ruger sniper rifle.&amp;nbsp;Occupied West Bank and East Jerusalem&amp;nbsp;In 2023 and 2024, Israeli military, police, and border police forces used Ruger rifles against Palestinians in the Aqabat Jaber refugee camp, in the villages of Deir 'Ammar, Qibya and Ni’lin, and the Rachel's Tomb area near Bethlehem in the occupied West Bank; and in the Palestinian neighborhoods of At-Tur, Abu Tor, Issawiya, and the Shuafat refugee camp in occupied East Jerusalem.&amp;nbsp;On April 10, 2023, Palestinian boy Muhammad Fayez Bilhan was killed by Israeli soldiers during a military raid in the Aqabat Jaber Refugee Camp near Jericho in the occupied West Bank. According to the residents, Israeli forces fired Ruger rifles and live ammunition indiscriminately.&amp;nbsp; &amp;nbsp;Between 2016 and 2022, Israeli security forces killed at least 12 Palestinians using Ruger rifles, some of them minors, in the occupied West Bank.&amp;nbsp;In 2021 alone, eight Palestinians were killed by Israeli forces using Ruger semi-automatic rifles in the West Bank. At least four of them have been shot and killed between May and June 2021. In 2015, 14 Palestinians were killed in the West Bank by Ruger fire.In 2022, Israeli forces used Ruger rifles in the al-Azza (Beit Jibrin) refugee camp, Jalazun refugee camp, Aqabat Jaber refugee camp, the village of Beita, and the cities of al-Bireh and Hebron in the occupied West Bank. On August 9, 2022, 15-year-old Momen Jaber was killed during a demonstration in Bab al-Zawiya checkpoint in Hebron, when Israeli soldiers shot Ruger rifles at demonstrators. On Friday, February 4, 2022, 13-year-old Abdel Rahman Issa Hamayel was shot with a Ruger bullet in his knee during a protest in the village of Beita.&amp;nbsp;In December 2022, it was reported that the Israel Police were using Ruger rifles inside the Al-Aqsa Mosque compound in occupied East Jerusalem.Between May 2021 and February 2022, Ruger ammunition has been routinely used by the Israeli military to snipe demonstrators in weekly protests held in the village of Beita in the occupied West Bank in protest of the establishment of the Evyatar settlement outpost on the village’s lands.&amp;nbsp;At least two Palestinian protestors were killed by Ruger fire in Beita.&amp;nbsp;Previously, Israeli forces shot protesters using Ruger rifles in the villages of Bil’in, Ni’lin, Budrus, Nabi Saleh, Turmusaya, al-Mughayyir, Jayyous, and the al-Aydah Refugee Camp in the occupied West Bank.&amp;nbsp;On December 4, 2020, 15-year-old Palestinian boy Ali Abu Alia was shot and killed by an Israeli Ruger sniper after he was shot in the abdomen near a protest in the village of al-Mugahyer in the West Bank.&amp;nbsp;In May 2017, 20-year-old Saba Nadel Abid was shot and killed by a Ruger during a protest in the village of Nabi Saleh in the West Bank.&amp;nbsp;In 2015, Israeli forces killed at least four Palestinians using Ruger rifles, including 12-year-old boy Abd a-Rahman Abdallah, who was shot in the chest with a Ruger 'Two-Two' bullet from a distance of about 150 meters away from soldiers during a protest at al-Aydah refugee camp near Bethlehem.In 2009, Israeli security forces killed 14-year-old Izz a-Din al-Jamal and 36-year-old Aqel Sarur from the village of Ni’lin, and injured dozens more using Ruger 0.22 ammunition.Gaza&amp;nbsp;In August 2021, the Israeli military used Ruger to snipe Palestinian protestors near the border surrounding the besieged Gaza, leaving dozens wounded in several incidents.&amp;nbsp;In February 2021, the Israeli military reportedly conducted Ruger fire training at a military camp in the Jordan Valley in the occupied West Bank as part of preparations for operational employment in the Gaza Division.&amp;nbsp;The Wall&amp;nbsp;Between October and December 2019, 20 Palestinians were shot and injured by Ruger rifles by Israeli forces who fired at them without warning while trying to cross the fence in the occupied West Bank. All of them were construction workers employed in Israel, within the Green Line.Use of Ruger within the Green Line&amp;nbsp;In May 2021, during the Palestinian May Uprising, Israeli Border Police used Ruger rifles against Palestinian holders of Israeli citizenship within the Green Line in at least two incidents. The incidents took place in the Palestinian town of Kafr Kanna and in the city of Lyd (Lod), where a 15-year-old Palestinian boy was shot in his leg by a Ruger rifle.&amp;nbsp;In June 2021, the Israel Police announced its intention to expand the use of Ruger on both sides of the Green Line. For more on the use of Crowd Control weapons during the May Uprising, see Who Profits report: Israeli Repression of the Palestinian May Uprising: Suppliers of Crowd Control Weapons.Services to the Israel PoliceIn March 2018, Sturm Rugers’ exclusive Israeli supplier, L.H.B. Ltd., was contracted by the Israel Police with an exemption from tender, to be the sole supplier for the purchase of spare parts, accessories and maintenance for the Ruger 0.22 rifle for NIS 150,000 until 2020.&amp;nbsp;In March 2018, the Israeli Police contracted Sturm Ruger's Israeli distributor, L.H.B Ltd., for the supply of Ruger parts for NIS 150,000.Services to&amp;nbsp;the Israel Prison Service&amp;nbsp;&amp;nbsp;In 2016, the&amp;nbsp;Israel Prison Service (IPS) purchased Ruger rifles for NIS 6,028 for the Metzada Unit, its tactical unit tasked with detection and arrest of escaped prisoners and support operation during raids at IPS facilities.&amp;nbsp;</t>
   </si>
   <si>
     <t xml:space="preserve">SEMI (Sociedad Espanola de Montajes Industrial) </t>
   </si>
   <si>
     <t>Spain</t>
   </si>
   <si>
     <t>Sociedad Espanola de Montajes Industrial S.A., also known as SEMI, is a Spanish company engaged in electricity systems and industrial construction. SEMI is owned by the French concessions and construction company Vinci Group.Tel Aviv–Jerusalem Fast Train (A1)The company carried out the electrification of the Tel-Aviv Jerusalem Fast Train (A1) and provides it with maintenance services.&amp;nbsp;On December 28, 2015, SEMI won a tender from the Israeli state-owned railway company, Israel Railways, to carry out a project to electrify the railway network infrastructure worth approximately NIS 2 billion. The agreement includes the electrification of 420 km of existing and planned rail lines, including the Tel-Aviv Jerusalem Fast Train (A1) railway, the construction of control stations, and control and monitoring systems associated with the electrification of the rail. The agreement is valid until December 27, 2032, and includes a maintenance period of ten years for the A1 railway, with an option for another 15 years of maintenance.&amp;nbsp;The Tel Aviv–Jerusalem Fast Train route, also known as A1 railway, crosses the Green Line into the occupied West Bank in two areas, using confiscated occupied Palestinian land, some of it privately owned, for an Israeli transportation project aimed exclusively for Israelis. For more information on the A1 project, see Who Profits’ report:&amp;nbsp;Crossing the Line: The Tel Aviv Jerusalem Fast Train (A1).&amp;nbsp;In November 2016, the company initiated digging and fencing works in Section A of the project in the no-man's land area near Latrun Enclave across the Green Line. In April 2017, the company carried out electrification works in tunnel No.1 of the A1 train route.&amp;nbsp;In 2020, SEMI completed the electrification of the Tel-Aviv Jerusalem A1 train.&amp;nbsp;In 2025, the company was contracted by Israel Railways for NIS 340 million to carry out an additional electrification project, including the 431 Railway, which will connect to the A1 railway.&amp;nbsp;</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Settlement Enterprise</t>
   </si>
   <si>
     <t>Altice International</t>
   </si>
   <si>
     <t>Luxembourg</t>
   </si>
   <si>
     <t>Altice International S.à r.l. is the Parent company of Altice Group, a multinational cable, fiber, telecommunications, content, and media provider. The Group provides pay television, broadband Internet, fixed lines, and mobile telephone services to residential and corporate customers.Through its Israeli subsidiaries -&amp;nbsp;Hot Telecommunications Systems, Hot Mobile, Hot Telecom, and P.H.I. Networks - Altice provides telecommunication services and cellular infrastructure to Israeli settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. Additionally, the company provides services to the Israeli military, the Israel Police and the Israel Prison Service.Services to Settlements&amp;nbsp;Telecommunication Services in the Occupied West Bank&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, holds a consolidated license from the Israeli Civil Administration (ICA) in the West Bank to provide&amp;nbsp;Bezeq’s international telecommunication services, cellular telephone services, internet access services and network endpoint services in the occupied West Bank.&amp;nbsp;Additionally, Altice’s fully owned subsidiary, Hot Telecom LP, holds a license from the Israeli Civil Administration (ICA) in the West Bank to provide domestic landline services for the Israeli Telecommunication Corporation Bezeq in the occupied West Bank.&amp;nbsp;Cellular Infrastructure on Occupied Land&amp;nbsp;Altice’s Limited Partnership, P.H.I. Networks (2015) LP, which operates 232 cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;These include sites in the settlements of&amp;nbsp;Adora, Alei Zahav, Alfei Menashe, Alon, Argaman, Ariel, Ateret, Beit Aryeh, Beit El, Beit Haarava, Beit Hagai, Beit Horon, Beitar Ilit, Bqaot, Dolev, Efrat, Eli, Elkana, Eshkolot, Etz Efraim, Geva Binyamin, Givat Zeev, Gush Etzion, Halamish, Har Bracha, Har Hevron, Hevron, Kalia, Karnei Shomron, Kedumim, Kfar Etzion, Kfar Ha-Oranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kohav HaShahar, Kokhav Ya'akov, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Michmash, Maon, Mateh Binyamin, Matityahu, Mechola, Metzad Shimon, Metzadot Yehuda, Mevo Hama, Mevo Horon, Migdalim, Migron, Mishor Adumim, Mitspe Hagit, Mitspe Shalem, Mitspe Yeriho, Modiin Ilit, Naale, Neria, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Petza'el, Psagot, Rachelim, Rimonim, Rosh Tsurim, Rotem, Salit, Shaarei Tikva, Shadmot Mehola, Shim'a, Talmon, Tekoa, Telem, Tsofim, Vered Yeriho, Yitav, and Yitzhar in the occupied West Bank; the settlement neighborhoods of&amp;nbsp;French Hill, Gilo, Har Homa, Mount Olives, Mount Scopus, Old City, Pisgat Zeev, Ramat Shlomo, and Ramot in occupied East Jerusalem; and the settlements of&amp;nbsp;Alonei Habashan, Aniam, Eliad, Elrom, Ein Zivan, Gshur, Had Nes, Hamat Gader, Karmei Tzur, Kanaf, Keshet Yehonatan, Kfar Haruv, Kidmat Zvi, Ma’ale Gamla, Marom Golan, Mount Hermon, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim, and Shaal in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates cellular antennas at the&amp;nbsp;Mevo Horon, Kedumim, and Rimonim settlement Industrial Zones in the West Bank, and the Atarot Industrial Zone in East Jerusalem.&amp;nbsp;Services to Checkpoints&amp;nbsp;Additionally, the company operates cellular antennas at the Hizma checkpoint and the Allenby Bridge Crossing in the occupied West Bank and, which is the only access for West Bank Palestinian residents to travel abroad and is controlled by Israel.&amp;nbsp;Branches in Occupied East Jerusalem&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, operates three service and sales centers in occupied East Jerusalem, including in the settlement neighborhood of Pisgat Zeev.Palestinian Captive MarketThe company benefits from the structural advantages of Israeli cellular service providers over Palestinian service providers in the Palestinian market. The company operates two sales and customer service centers in Palestinian neighborhoods in occupied East Jerusalem, where Palestinian cellular companies are permitted to operate, creating a captive market.&amp;nbsp;Services to the Israeli Military&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, previously provided services to the Israeli Coordinator of Government Activities in the Territories (COGAT). Between 2015 and 2017, the company provided communication services to the Israeli Coordinator of Government Activities in the Territories (COGAT) in a total amount of NIS 228,959.&amp;nbsp;In 2014, during the Israeli military onslaught on Gaza, the company operated a mobile service vehicle for cellular devices in combat zones for soldiers fighting in Gaza. The vehicle provided field repairs and charging services for mobile devices in soldiers' conference areas near the Gaza border.Between 2005 and 2011, the company was the exclusive provider of cellular phone services to the Israeli military. During this time, it was reported that the company had at least 200 antennas set inside military bases of the Israeli army.&amp;nbsp;Additionally, the company provides cellular service packages to members of the “IDF Workers' Organization”.Services to the Israel Police&amp;nbsp;Between 2019 and 2020, Hot Mobile provided services to the Israel Police in a total amount of NIS 135,988.&amp;nbsp;Between 2013 and 2018, the company was the sole supplier of Push to Talk (PTT) devices for the Israel Police. Between 2013 and 2015, the company was contracted to supply the device for NIS 400,000, and between 2016 and 2018, for NIS 1,200,000.&amp;nbsp;Services to the Israel Prison Service&amp;nbsp;Between 2015 and 2018, Hot Mobile provided communication services to the Israel Prison Services (IPS) for a total amount of NIS 2,269,392.Jerusalem Light Rail&amp;nbsp;Previously,&amp;nbsp;Hot Mobile (formerly known as Mirs)&amp;nbsp;operated the communication network installed on the Jerusalem Light Rail's motor coaches. The Jerusalem Light Rail connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods.&amp;nbsp;For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project. &amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
-    <t>TUI Group</t>
-[...10 lines deleted...]
-  <si>
     <t xml:space="preserve">GMV Innovating Solutions </t>
   </si>
   <si>
     <t>GMV Innovating Solutions S.A. is a privately owned Spanish technological group that provides engineering, development, consultancy and maintenance services of software and hardware systems to the Aeronautics, Defense and Security, Intelligent Transportation Systems, Cybersecurity, Information Technologies, Telecommunications and Healthcare sectors.GMV provides the railway and tram fleet management system for the Jerusalem Light Rail (JLR).&amp;nbsp;In April 2021, GMV was selected by&amp;nbsp;CAF (Construcciones y Auxiliar de Ferrocarriles) to provide its Automatic Vehicle Location System (AVLS) and Depot Management System (DMS) systems to the JLR as part of the extension of the JLR’s existing Red Line and the construction of the new Green Line, connecting Israeli settlements in occupied East Jerusalem to the western part of the city.&amp;nbsp;The systems are to be installed in 160 trains and 76 stations throughout a 4.5 years project, as part of the JLR expansion, carried out by&amp;nbsp;CAF&amp;nbsp;and its Israeli partner,&amp;nbsp;Shapir Engineering and Industry.The JLR’s Red Line connects the settlement neighborhood of Pisgat Ze'ev and Neve Yaakov, French Hill, Givat HaMivtar, Ramat Eshkol and Ma’alot Dafna in occupied East Jerusalem to the city center.The JLR’s Green Line, currently under construction, will connect the settlement neighborhood of Gilo in south-western East Jerusalem to Mt. Scopus in northern East Jerusalem, passing through the city center and the settlement neighborhoods of Ramat Eshkol, Ma’alot Dafna and French Hill, significantly easing access between the settlements and the western part of the city.&amp;nbsp;The system, based on GMV’s SAE-R software platform, will regulate the Red and Green lines operations, movement management, and train depot track occupancy. All of the light rail vehicles operating on the Red and Green lines will be fitted with onboard units and touchscreens and driver HMI (Human-Machine Interface), which connect with external sensors and the system’s control centre, comprising a set of servers in a virtual environment and several workstations.It will provide precise fleet tracking, driver communications and information for passengers onboard and in the station, as well as automatic train operation, dynamic routing, junction priority requests, automatic flange lubrication and tunnel lighting management, as well as the ability for the control center to manage the vehicle air-conditioning and passenger information equipment remotely.&amp;nbsp;The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project, connecting large settlement blocks in occupied East Jerusalem to the center and west of the city. The project is contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods, in order to create territorial continuity and ease settler movement on both sides of the Green Line.For more on the J-Net project, see Who Profits’ Update:&amp;nbsp;Developments in the expansion of the JLR network: The J-Net project.&amp;nbsp;</t>
   </si>
   <si>
     <t xml:space="preserve">CAF - Construcciones y Auxiliar de Ferrocarriles </t>
   </si>
   <si>
     <t>BME</t>
   </si>
   <si>
     <t>Construcciones y Auxiliar de Ferrocarriles S.A, also known as CAF, is a publicly traded Spanish company specializing in designing and implementing transit systems, and manufacturing railway vehicles, equipment, and buses. CAF provides project and engineering management that include system design, civil work, signalling, electrification and other electromechanical systems, rolling stock supply and system operation and maintenance.The Jerusalem Light RailCAF is the operator and developer of the Jerusalem Light Rail network and the supplier of its train cars. Together with its Israeli partner,&amp;nbsp;Shapir Engineering and Industry,&amp;nbsp;CAF holds the concession for the operation, extension and maintenance of the Jerusalem Light Rail network.&amp;nbsp;The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project, connecting large settlement blocks in occupied East Jerusalem to the center and west of the city. The project is contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods, in order to create territorial continuity and ease settler movement on both sides of the Green Line.Jerusalem Light Rail Extension Project&amp;nbsp;CAF Group is executing the Jerusalem Light Rail Extension Project.&amp;nbsp;In 2019, the CAF and Shapir consortium won a tender from the Israeli Ministry of Finance, the Ministry of Transportation and the Jerusalem Municipality for the JLR extension, J-Net Project. The project, initially estimated at NIS 11 billion, includes the extension, operation and maintenance of the JLR Red Line, and the construction, operation and maintenance of the new Green Line. The project was financed by&amp;nbsp;Hapoalim Bank.&amp;nbsp;The project consists of extending the JLR network by 27 kilometers and 53 new stations, passing through 7 settlement neighborhoods in occupied East Jerusalem, and the delivery of 114 trams manufactured by CAF. In addition to supplying new tram units, CAF is carrying out the refurbishment of 46 units currently in service, including signalling, energy and communications systems, and project integration.&amp;nbsp;Through their joint consortium, CFIR Light Rail and LAVI Light Rail O&amp;amp;M, CAF and Shapir hold the concession for the operation and maintenance activity of the JLR’s Red and Green lines for an initial period of 25 years for maintenance and 15 years for operation, extendable up to 25 years.CAF is in charge of system design, signalling, electrification, and other electromechanical systems and rolling stock supply, and its subsidiary, CFIR, carries out rail laying, concrete pouring, and electrification of the JLR Red and Green Lines.&amp;nbsp;The Red LineThe JLR’s Red Line, operational since 2011, connects the settlement neighborhood of Pisgat Ze'ev in occupied East Jerusalem to the city center, passing through the settlement neighborhoods of French Hill, Givat HaMivtar, Ramat Eshkol and Ma’alot Dafna.&amp;nbsp;CAF’s consortium, CFIR Light Rail, carried out the extension of the Red Line. On 9 March 2025, the extended Red Line was inaugurated with an additional seven kilometers of double tracks and 12 new stations, of which four new stations in the settlement neighborhoods of Neve Yaakov and Pisgat Ze’ev, and another eight stations in southwest Jerusalem.The project also includes the establishment of a two-story depot in the Neve Ya’akov settlement neighborhood which includes a parking structure for cars and trains with additional bus terminals, and the expansion of an already existing depot located in the French Hill settlement neighborhood, both on the Red Line route.&amp;nbsp;In November 2021, construction work in the settlement neighborhoods of Pisgat Ze’ev and Neve Ya’akov, and the construction of a new depot in Neve Ya’akov began. In January 2022, the laying of the track between the two settlement neighborhoods began. In May 2023, the company began operating test drives along the extended Red Line route to Neve Ya'akov.The Green LineThe Green Line, currently under construction, will connect the settlement neighborhood of Gilo in south-western East Jerusalem to Mt. Scopus (Har HaTsofim) in northern East Jerusalem, passing through the city center and the settlement neighborhoods of Ramat Eshkol, Ma’alot Dafna and the French Hill. The line will stretch for about 20 km and will include 41 stations, significantly easing access between the settlements and the western part of the city.In May 2025, CFIR began infrastructure work to connect the Green Line tracks to the Red Line track system at their tangent points. According to plans, the first part of the Green Line is expected to open to the public as early as 2026.CAF trains&amp;nbsp;CAF provides its “Urbos 100” model train cars to the JLR Red and Green lines. The train cars are manufactured in Spain and assembled in Israel.&amp;nbsp;According to the J-Net tender, CAF is to design and provide 114 “Orbus 100” model train cars (57 sets of train pairs) for the new Green Line, and refurbish 46 trains that are already in service of the Red Line, at an estimated cost of EUR 3 million per train, a total of about NIS 1.2 billion.In February 2025, CFIR completed the conversion of 19 new CAF Orbus trains and 5 older trains to the new command and control systems operating in the Red Line. The fleet is expected to grow, according to the company.&amp;nbsp;In 2024, CAF manufactured 30 out of a total order of 114 train units for JLR.&amp;nbsp;In May 2022, the first two Urbos trains arrived from CAF factory in Spain to the port of Ashdod and from there were sent to the depot in the French Hill settlement neighborhood. By March 2023, CAF delivered 13 new train cars for the JLR.&amp;nbsp;Funding from the Israeli Government&amp;nbsp;Between 2020 and 2025, CFIR Light Rail consortium received a total of NIS 1,476,136,521 from the Israeli Ministry of Transport for the Green Line project.In 2025, CFIR Light Rail consortium received NIS 4,981,775 from the Ministry of Transport for the Green Line project; In 2024, CFIR received NIS 807,462,361; In 2023, NIS 353,657,895; in 2022, NIS 136,422,910; in 2021, NIS 102,702,185; and in 2020, NIS 70,909,395.&amp;nbsp;In 2021, the company received additional NIS 806,062 from the ministry for the provision of light rail public transport service in Jerusalem.In April 2022, the Jerusalem municipality signed an agreement with CAF and Shapir to reward the two companies with NIS 10 million for each month of advancement of work on the Green Line. The agreement stipulates that for every month that the company is ahead of schedule, it will receive NIS 5 million plus all income from the purchase of tickets, which was estimated at an additional NIS 5 million.For more on the J-Net project see Who Profits’ Update:&amp;nbsp;Developments in the expansion of the JLR network: The J-Net project.&amp;nbsp;In August 2022,&amp;nbsp;Mizrahi Tefahot Bank granted Lavi Light Rail an unlimited lien and holds as collateral all of the company's rights in money, deposits, or assets that were or will be deposited in the company's bank account at Mizrahi Bank.&amp;nbsp;In 2022, CAF contracted the Spanish company&amp;nbsp;Salvat Logistica&amp;nbsp;to co-manage the maritime transport of the train cars for the JLR project.In April 2021, CAF contracted Spanish company&amp;nbsp;GMV Innovating Solutions&amp;nbsp;to provide Automatic Vehicle Location System and Depot Management System for the Jerusalem light rail project as part of the J-Net project.&amp;nbsp;</t>
   </si>
   <si>
     <t xml:space="preserve">Meshek Achiya (Achiyah Farm) </t>
   </si>
   <si>
     <t>A private Israeli wine and olive oil producer and marketer, based in the settlement of Shiloh in the occupied West Bank. The company also produces and markets olives, tahini, honey, crackers, spices, and more.&amp;nbsp;Meshek Achiya has two registered companies under the same ownership, Eretz Zeit Shemen Muvchar – Meshek Achiya Ltd., which engages in the cultivation, production and marketing of olive oil, and Meshek Achiya Vineyards Ltd., which grows grapes for wine production. &amp;nbsp;The company sells its wines under the name Tene.&amp;nbsp;&amp;nbsp;The company has olive groves spanning 350 dunams and vineyards spanning hundreds of dunams of Palestinian land, and it operates an olive oil press in the Shilo settlement area.&amp;nbsp;The farm’s olive oil is labeled "Made in Israel”.&amp;nbsp;Meshek Achiya was established in 2003 in the illegal Achiya outpost located east of the settlement of Shiloh on hundreds of dunams of agricultural land belonging to the residents of the Palestinian villages of Jalud and Qaryut. Meshek Achiya grows olives on private Palestinian lands and lands that some were declared state lands that settlers and the army have prevented Palestinians from entering to cultivate.&amp;nbsp;The Achiya outpost was established in the late 1990s and as early as 2009, evacuation orders were issued by the Civil Administration to prevent the illegal cultivation of the land, but the orders have not been implemented.Between 2014 and 2022, the farm received from the Israeli Government Water Authority an annual allocation of almost 100,000 cubic meters of water, making it one of the largest users of water for settlement agricultural purposes in the entire West Bank.&amp;nbsp;In January 2017, Palestinians from the Jalud area filed the Israeli court a petition claiming that their lands are being illegally cultivated by settlers who expelled them from there, including 177 dunams of privately owned Palestinian land cultivated by the Meshek Achiya, belonging to the Khatib and Fawzi Ibrahim families.&amp;nbsp;In May 2021, the High Court ordered the Civil Administration to evacuate the lands illegally cultivated by the settlers' farm. In October 2021, the Israeli Ministry of Defense reached an agreement with the settlers, according to which they would evacuate the area themselves, and in return, the state would provide them with alternative land to which their olive trees would be relocated.&amp;nbsp;In September 2023, the government granted the company an area of 159 dunams north of the settlement of Kohav Hashachar in the northern West Bank, in an area that is not part of the settlement's jurisdiction, for field crops on a lease without an agreement. (Government Subcommittee Decision No. 1089 from September 2023, updated February 2024). The factory moved from the outpost to the settlement of Shiloh.&amp;nbsp;Services to the Israeli Ministry of DefenseIn 2020, the Israeli Ministry of Defense purchased olive oil from the company.&amp;nbsp;Collaboration with Ariel UniversityIn 2018, Ariel University collaborated with Meshek Achiya in a conference held with the Research and Development of Judea and Samaria and the Jordan Valley association, which took place on a 40-dunam plot belonging to the Khatib family from the village of Qaryut, which was invaded by the settlers' farm in 2007.&amp;nbsp;</t>
   </si>
   <si>
     <t>The Central Bottling Company (Coca Cola Israel)</t>
   </si>
   <si>
     <t>The Central Beverage Company Ltd., also known as Coca-Cola Israel, is a private Israeli manufacturer and distributor of soft drinks, dairy products and alcoholic beverages. The company is engaged in the food, retail, and media sectors.The company holds the exclusive Coca-Cola franchise in Israel. Under the franchise, the company manufactures, markets, sells and distributes products under the brands: Coca-Cola, Sprite, Fanta, FUZE tea, and Kinley Soda. In addition, the company manufactures and markets the Carlsberg, Tuborg, Müller, Prigat and Neviot brands in Israel.Through its fully owned subsidiary, the Central Beverage Distribution Company, the company operates a regional distribution center and cooling houses in the Atarot Industrial Zone in occupied East Jerusalem.Another fully owned subsidiary of the company, Tabor Winery, produces wines from grapes sourced from vineyards located on occupied land in settlements in the occupied West Bank and Syrian Golan.</t>
@@ -960,53 +1053,50 @@
     <t>A private Israeli food manufacturer. The company specializes in the production of sesame products: Tahini, Halva and bakery products, sold under the brand name Achva.In 2022, the company held a 36% market share in tahini, 56% in halva, and 26% in cakes, in the Israeli market. About 20% of the company's products are intended for export and sold in Australia and New Zealand, South Africa, the CIS countries, Western Europe, and Central and North America.Settlement ProductionThe company’s main production and logistics facilities are located in the Ariel West Industrial Zone in the settlement of Ariel in the occupied West Bank. This industrial zone is built on lands belonging to the Palestinian village of Salfit.Achdut operates a production complex in the Ariel West Industrial Zone, which includes a tahini and halva production factory, a baked goods factory, and a logistics center, occupying a total area of ​​about at least 32,000 square meters.In 2010, the company inaugurated a 14,000 square meters production facility in the Ariel West Industrial Zone. In 2011, the company began construction of a second factory in the Industrial Zone with an additional 10,000 square meters. In 2017, the company began construction of an additional factory in the industrial zone at an estimated cost of NIS 25 million, adjacent to its existing 8,000 square meters logistics center.The company has an additional address in the Barkan Industrial Zone near the settlement of Barakn in the occupied West Bank.For more than a decade, the company received millions of NIS indemnifications intended for Israeli manufacturers based in the occupied West Bank and the Syrian Golan.The company received indemnification from the Israeli Ministry of Economy and Industry under the budget line for the “indemnification of exporters from Judea and Samaria [West Bank] and the Golan” through the Israeli Export Institute. In 2022, the company received NIS 89,013 under this budget. In 2021, the company received NIS 496,450, and in 2020, NIS 713,824. Between 2011 and 2017, the company received a total of additional NIS 1,579,363.Ariel UniversityAchdut has an academic partnership with Ariel University in the settlement of Ariel in the occupied West Bank. Students from the Faculty of Industrial Engineering and Management are partners in a project at the Achva factory.Food supply for the Israeli militaryThe company is an authorized supplier of the Israeli military and security forces.In 2019, the Israeli Ministry of Defense purchased 21 tons of sweets from the company for Israeli soldiers.In 2007, the company signed an agreement with the IMOD to supply raw tahini, halva, cakes and cookies to the Israeli military’s kitchens and combat rations. The scope of the agreement amounted to NIS 5.5 million.Interestingly, upon the beginning of the first Palestinian Intifada in 1987, the company decided to stop selling its products to the Palestinian market, which then constituted 25% of the company's sales, and to focus on exporting its products internationally.&amp;nbsp;Achdut products are sold in the online stores of Amazon, Walmart, Sainsbury's, Tesco and Sayona UK.</t>
   </si>
   <si>
     <t>Exploitation of Labor, Services to the Settlements, Settlement Production</t>
   </si>
   <si>
     <t xml:space="preserve">ZIM Integrated Shipping Services </t>
   </si>
   <si>
     <t>Zim Integrated Shipping Services Ltd., commonly known as ZIM, is a publicly traded Israeli international cargo shipping company. The company is one of the top 10 shipping companies in the world, operating in more than 100 countries in over 330 ports worldwide, offering dry cargo, refrigerated cargo, special cargo, dangerous cargo and inland transportation services. The company was previously Israeli state-owned and was privatized at the end of 2003.&amp;nbsp;Weapon Shipments for the Israeli Ministry of Defense&amp;nbsp;The company is one of the main shippers of weapons and military equipment to Israel.&amp;nbsp;“Israel Carrier Association” restrictive arrangementZIM provides the Israeli Ministry of Defense with maritime transport of weapons and security cargo purchased with U.S aid funds from the United States.&amp;nbsp;Under the Israel Carrier Association Federal Maritime Commission Agreement from 1991, ZIM is one of three companies facilitating the maritime transportation of Ministry of Defense cargo, direct or via transshipment, between United States ports and Israel. The agreement allows companies and ZIM, Maersk, and American President Lines, to set rates, terms, charges, conditions and practices for or in connection with the transportation of MOD cargo. The agreement is renewed every year with each of the companies.&amp;nbsp;According to the agreement, half of the security cargo from the United States is transported on direct regular transportation lines between the United States and Israel operated by ZIM.The agreement regulates the operational and commercial cooperation between the shipping companies to provide maritime transportation services of military cargo for the Israeli Ministry of Defense from the US to Israel, in accordance with the Ministry's requirements and in coordination with it. According to the agreement, the IMOD receives preferential transportation conditions, giving preference to cargo in containers over shipments from other customers.The companies are allowed to make arrangements or agreements among themselves and with other modes of transportation for the movement of intermodal shipments to or from inland points in Israel or in the U.S., including setting inland rates, rules, charges, classifications, practices, liability, bill of lading conditions, per diems, free time and detention on carrier-provided containers, chassis and related equipment, positioning of equipment, interchange with connecting carriers, terminal and shoreside loading operations, receipt, handling, storage, pickup and delivery of cargo, consolidation, container yards, depots and freight stations, and other related matters. &amp;nbsp;Between March and September 2024, ZIM shares rose 150% amid the Israeli ongoing military onslaught on Gaza.&amp;nbsp;In 2023, the Israeli shipping company ZIM transported hundreds of tons of ammunition via the port of Antwerp, Belgium, to Israel. Between November 2022 and July 2023, ten ZIM vessels carrying ammunition on board have been documented in Antwerp port on their way to Israel. The vessels carried dozens of kilograms of cartridges for weapons, electric detonators, and detonator assemblies. According to NGO Vredesactie, ZIM transferred the ammunition to Israel without applying for the necessary transit permissions in risk of violations of international law.&amp;nbsp;Also in 2023, investigations by Peace Action and International Peace Information Service (IPIS) revealed that ZIM transported as much as 246 tons of munitions from Hamburg through the port of Antwerp.&amp;nbsp;In May 2024, a coalition of Belgian NGOs filed a criminal complaint against ZIM alleging violations of the Arms Trade Decree due to the transit of weapons to Israel, which poses a risk of use in war crimes in light of the ongoing Israeli military attack against Gaza.&amp;nbsp;</t>
   </si>
   <si>
     <t>Roboteam</t>
   </si>
   <si>
     <t>Roboteam Defense is a private Israeli company, developer and manufacturer of combat tactical ground robotic systems. The company is a subsidiary of Elbit Systems.&amp;nbsp;Robo-team Defense, founded by two veterans of the Israeli military Special Forces Units, supplies robots to the Israeli military and the Israel Police.&amp;nbsp;The company’s robots are developed in close coordination with the Israeli military and designed for its needs with the investment of the Israeli Ministry of Defense's Directorate of Defense Research &amp;amp; Development.&amp;nbsp;Roboteam provided dozens of robots to the Israeli military Infantry Corps and the Israeli military's “counter-terror school” for training purposes.&amp;nbsp;Some of the company's sales were acquired with US aid funds.&amp;nbsp;The company has robots of various weights (from 1.5 kg to 1.2 tons) used for intelligence gathering, navigation, and remote munitions launching.&amp;nbsp;Gaza 2023-2025The company markets its MGTM robots as battle-tested by the Israeli military in Gaza.&amp;nbsp;Roboteam's “Roni” and MTGR (Micro Tactical Ground Robot) robots are used by Israeli military combat soldiers&amp;nbsp;in Gaza.&amp;nbsp;The “Roni” (Hebrew acronym for “dedicated portable robot”) was the Israeli military’s first battlefield robot, developed by the company in collaboration with the Israeli military’s Land Technology Division. In December 2017, the Roni went under its first operational tests by the Israeli military in the occupied West Bank and on the besieged Gaza border.&amp;nbsp;The MTGR is a lightweight, portable tactical robot that can move in a complex urban environment, inside buildings and underground, and can carry intelligence and other means. The robot is equipped with advanced cameras and transmits 360-degree video to various command and control systems. It is characterized by high mobility in difficult terrain conditions such as climbing stairs and obstacles. The system is used for engineering and bomb disposal missions, intelligence gathering and special operations, and allows combat soldiers to send it forward to scan areas.In 2014, Roboteam robots were used by the Israeli military during its 50-day attack on Gaza, which left over 2,200 people dead.The Roni MTGR robot weighs 15 Kg and takes two infantrymen to control and carry. The robot has a set of advanced thermal and night vision cameras that can record in 360 degrees using infrared lights and sensors that can transmit an image to a distance up to dozens of meters, even when the robot is underground. The Roni is in use by the special forces combat engineering unit, the Commando infantry brigade, and the elite reconnaissance units of the infantry brigades.&amp;nbsp;Roboteam also provides the Israeli military with the armed “Probot V2” UGV (unmanned ground vehicle), used by Israeli Engineering Paratroopers.Roboteam and its parent company&amp;nbsp;Elbit Systems&amp;nbsp;jointly developed the "Rook" UVG, a robotic unmanned ground vehicle, which can operate autonomously or as part of a coordinated swarm of multiple unmanned vehicles. The Rook is fully autonomous and designed to operate alongside a force on the field. It can carry payloads of up to 1,200 kg, navigate rough terrain day and night to deliver supplies, evacuate casualties, perform surveillance and intelligence-gathering missions, and operate as a remote weapon system and loitering munitions.Robotim has also developed an autonomous combat robot equipped with a firing position with an artificial intelligence-based sight in collaboration with Smart Shooter company.Services to the Israel Police&amp;nbsp;In September 2024, Roboteam Defense was contracted by the Israel Police with an exemption from tender to provide the purchase and maintenance of a robotic platform for NIS 1,500,000 until the end of 2027. The remotely driven robots can transport objects and operate dedicated means and feature a front driving camera, integrated wheel and caterpillar platform, a load capacity of up to 20 kg, and prolonged working capacity up to 8 hours using batteries in military standard.Global Activity&amp;nbsp;Roboteam sells its products to governments and militaries in about 30 countries worldwide, including&amp;nbsp;the United States, United Kingdom, Singapore, Switzerland, Canada, Thailand, Italy, Morocco, Colombia and the UAE armies.&amp;nbsp;The company has a production facility in the USA.</t>
   </si>
   <si>
     <t>Elbit Systems</t>
   </si>
   <si>
     <t>Elbit Systems Ltd. is an Israeli defense company engaged in the development and production of weapons and combat systems for land, air and sea combat forces, in the fields of electronics, electro-optics, artillery, aviation, lasers and more.The company is Israel's largest weapons manufacturer and has a tightly knit relationship with the Israeli security apparatus for which it provides a wide range of services and develops extensive weapon technology, equipment and platforms deployed in varying fields.The company utilizes its relationship with the Israeli military as a marketing tool and a testing ground for its technology and often markets its products as “Battle-proven”.The range of products and services the company provides increased with the company’s purchase in 2018 of the Israeli Military Industries (IMI) company, which was previously state-owned.&amp;nbsp;Elbit Systems derives most of its revenues directly or indirectly from government agencies, mainly the Israeli Ministry of Defense (IMOD), the U.S. Department of Defense and other military or governmental authorities of various countries.&amp;nbsp;In March 2024, the US Administration’s request for USD 14.5 billion emergency military aid to Israel also included the purchase of Elbit Systems technologies manufactured through its subsidiaries in the US.&amp;nbsp;Services to the Israeli MilitaryElbit Systems provides a wide range of services, technology and weapons to the Israeli military through the Israeli Ministry of Defense (IMOD). In 2024, amid Israel's ongoing deadly assault on Gaza, Elbit's sales to the Israeli Ministry of Defense increased by 50% and amounted to USD 2 billion.Elbit is the main supplier of ground equipment and unmanned aerial vehicles (UAVs) of the Israeli military. Elbit produces tank shells and rockets, drones such as the Hermes 900 and Hermes 450, electronic warfare systems, observation and information processing equipment, and command and control systems, which were used by the military in attacks in Gaza, Lebanon, Yemen and Iran.&amp;nbsp;The company provides armaments and advanced systems to the Armored Corps, Infantry Corps, and Combat Engineering, which include artificial intelligence (AI) based combat systems and developments in the fields of automation and autonomy. Elbit is also a leading developer and supplier of advanced systems for the military's Merkava tanks, Armored Personnel Carriers (APCs) and other armored combat vehicles. These systems include unmanned turrets and weapon systems, sights, driving control systems, auxiliary charger systems, and more.Elbit's weapons, intelligence and defense systems have been used by the Israeli Air Force in its renewed attacks on Gaza since March 2025.&amp;nbsp;Contracts with the Israeli Ministry of Defense &amp;nbsp;&amp;nbsp;Defense Systems for Attack HelicoptersIn May 2025, the IMOD purchased from Elbit advanced defense systems for the Air Force Blackhawk and Apache attack helicopters for approximately NIS 200 million. As part of the deal, Elbit will provide the Air Force helicopters with innovative technologies designed for complex combat scenarios over a period of five years, including systems for identifying, disrupting, and neutralizing threats, and systems for deflecting guided missiles.Heavy Aerial Munitions&amp;nbsp;In January 2025, Elbit signed two deals with the IMOD for a total of NIS 1 billion. Under the agreements Elbit will manufacture and supply the IMOD with thousands of heavy aerial munitions bombs and establish a new factory for advanced production of various raw materials for the Israeli defense industries. The factory's production line will be owned by Elbit and some of the equipment will be owned by the IMOD. The two deals are intended to reduce dependence on imports and external factors from abroad and allow an independent state capacity to produce bombs and munitions of all types.&amp;nbsp;Advanced Communication Systems&amp;nbsp;In December 2024, Elbit and the IMOD completed several cumulative deals for the supply of advanced communications systems to the Israeli military with a cumulative value of half a billion NIS (about USD 130 million). The contracts included the supply of thousands of advanced digital radio communications systems, satellite communications systems, data arteries for autonomous arrays, and the expansion of the spatial maintenance centers that support combat forces.Drones Autonomous SystemsIn December 2024, Elbit was contracted by the IMOD to supply the Israeli military with autonomous systems and advanced drones for approximately NIS 150 million. The new systems, jointly developed by Elbit, IMOD, and the Israeli military's Ground Force, include advanced technologies adapted for precise intelligence collection, targeted attacks and support for military forces in the field. As part of the contracts, Elbit will provide intelligence-gathering drones, advanced mission drones equipped with collection, capture and attack capabilities, and small drones for urban missions adapted for carrying out precise attacks in complex areas. In addition, the company will provide communication systems for the unmanned systems.Supply of AmmunitionIn May 2024, Elbit reported that it had received several contracts with a cumulative value of approximately NIS 2.65 billion (about USD 760 million) for the supply of ammunition to the IMOD over a two-year period, following a significant increase in demand amid the continued Israeli attack on Gaza.&amp;nbsp;“Iron Beam” Laser SystemElbit is a co-developer of the "Iron Beam" laser system designed to intercept short-range rockets, mortar bombs, and unmanned aerial vehicles.In October 2024, Elbit was awarded a USD 200 million contract by the IMOD under a NIS 2 billion deal signed with Rafael and Elbit to supply high-power laser interception systems for the "Iron Beam" air defense system ("Magen Or" in Hebrew). The project is developed by Elbit in collaboration with Rafael Advanced Defense Systems, the IMOD, and Lockheed Martin, which funded part of the project and will eventually sell the system in the US market. The contract includes ongoing support services by Elbit.&amp;nbsp;In May 2025, the IMOD confirmed that since October 2023 Israel intercepted dozens of drones using the laser-based defense systems in the first large-scale operational battlefield use of high-energy lasers in the world.Bomb Manufacturing Plant&amp;nbsp;In August 2024, Elbit was awarded a NIS 1.5 billion (USD 340 million) contract to establishment of a bomb manufacturing plant and supply various types of ammunition for the Israeli military over a period of ten years.&amp;nbsp;As part of the deal, Elbit will establish a new ammunition manufacturing facility in the Ramat Beka industrial complex in the Naqab (see more below). The deal came in the backdrop growing demand from the Israeli military and defense establishment for ammunition, mainly 122 mm and 155 mm shells, amid the ongoing assault on Gaza."Iron Sting" Precision Mortar BombsIn July 2024, the company received an order from IMOD for the purchase of thousands of its "Steel Sting" precision mortar bombs for NIS 815 million. The "Steel Sting" is a 120 mm precision bomb that combines laser and GPS guidance with a range of approximately 10 km. The first operational use of the mortars was made on 23 October 2023, in Gaza by the Israeli Commando Brigade, and later they were also used by the military in its attacks in southern Lebanon. The mortar can be guided to a predetermined target by inserting a landmark or location which soldiers can also perform on the ground.155 mm Artillery ShellsIn August 2023, Elbit was contracted to provide the IMOD with thousands of 155 mm shells for USD 60 million.In July 2023, Elbit signed an agreement with the IMOD to provide tens of thousands of 155 mm artillery shells worth about NIS 250 million intended for the Israeli Artillery Corps. The 155 mm shells, intended for Howitzer cannons, are also produced in Israel by Elbit's subsidiary, Soltam company.&amp;nbsp; &amp;nbsp;Israeli Armored Corps Training&amp;nbsp;In February 2023, Elbit won a tender from the IMOD for the construction of a Simulation Center for the Israeli Armored Corps' fighters for USD 107 million. Elbit will provide operation and maintenance services for 15 years.&amp;nbsp;Gaza 2023-2025Dozens of Elbit weapons systems were used by the Israeli military in its invasion and the current air and ground attack on Gaza - some for the first time. Since the beginning of the Israeli military onslaught in Gaza in October 2023, the company has increased its support to the IMOD and accelerated the development and delivery of new systems.&amp;nbsp;Elbit Systems' weapon systems and armaments have been extensively used in the attack on Gaza as well as in Israeli military attacks in Lebanon. These weapons include Elbit's tank shells and cannons, attack and surveillance UAVs (unmanned aerial vehicles), laser-guided mortars, mortar munitions, artillery rockets and armored vehicles' systems.For more on the use of Elbit Systems weapons in the Israeli attack on Gaza between October and December 2023, see Who Profits’ report The Companies Supplying Weapons to Israel’s Attack on Gaza. &amp;nbsp;UAVsElbit Systems' attack and reconnaissance UAVs have been widely used by the Israeli Air Force during its current attack on Gaza, as in previous ones, including the Hermes 900 and Hermes 450 attack UAVs and Skylark UAV.The Hermes 450, also known as "Zik", has been used in the occupied West Bank and Gaza since the early 2000s. In February 2025, the Israeli military carried out an airstrike in Rafah in Southern Gaza using Hermes 450 UAV, in violation of the ceasefire at the time. Between October 2023 and May 2025, about 20% of targeted killings carried out by the Israeli military in Gaza were carried out using Elbit’s Hermes 450.&amp;nbsp; On April 2, 2024, an Elbit Hermes 450 UAV attacked an aid convoy in the Deir al-Balah area of ​​Gaza, killing seven World Central Kitchen aid workers, according to Campaign Against Arms Trade.&amp;nbsp;The Hermes 900, also known as “Kochav” (Star in Hebrew), took part in the 2014 attack on Gaza and officially entered operational service later in 2017. The Hermes 900 UAV can carry two Spike-MR missiles, manufactured by the Israeli weapon technology company Rafael Advanced Defense Systems, and is used both for intelligence purposes and for air strikes using guided missiles. It can reach a height of over 32,000 feet and stay aloft for about 40 hours carrying a payload of up to 350 kg. It has an array of optical, infrared, and laser sensors that allow the operator to identify and track targets as well as to guide munitions in flight.Elbit’s Skylark UAV for tactical surveillance and reconnaissance is regularly used in intelligence-gathering operations in Gaza. The Skylark has been routinely used in Gaza in the past years and during Israel’s deadly attack on Gaza in 2014. The anxiety-inducing buzzing of Israeli military UAVs has become a permanent soundtrack to the lives of Palestinians in Gaza.Artillery&amp;nbsp;Additional Elbit weapons used by the Israeli military in its attacks on Gaza include the AccuLAR-160 and AccuLAR-122 Spear guided artillery rockets; the “Kalanit” 120mm APAM (Anti-Personnel Anti-Material Multi-Purpose Tracer) MP-T M329 Cartridge; the “Hatzav” 120mm HE-MP-T, M339 Cartridge; and the “Rakefet” 105mm APAM-MP-T M117/1 Cartridge mortar bombs and tank shells used by the Armored Corps. Elbit also supplies special helmets used by the F-15 fighter jets which carry out airstrikes in Gaza.MPR 500 bombsOn 19 October 2023, it was reported that the Israeli Air Force was using Elbit's MPR 500 bombs in its airstrikes on Gaza. The MPR 500 is a 500 lb. (230 kg) multi-purpose rigid penetration and surface attack bomb, adapted for densely populated urban area warfare and launched from jet fighters.&amp;nbsp; The bomb is marketed by Elbit as “combat-proven,” and was operationally used in the Israeli attack on Gaza in 2014.&amp;nbsp; The MPR 500 is approved by&amp;nbsp;Boeing&amp;nbsp;as compatible with its Joint Direct Attack Munition (JDAM) guidance kit.&amp;nbsp;Merkava Battle TanksElbit supplies many varied systems for the Israeli military's Merkava Mark 3 and 4 tanks, which played a central role in the Israeli military ground combat and maneuvering in Gaza and Lebanon. Elbit's systems include the tank's cannon, ammunition, fire and turret control systems, sights, driving controls, some of the vehicle's protection, air conditioning, auxiliary charge, and more. Elbit is responsible for the combat mediation version of the Merkava and provides it with&amp;nbsp;systems for unmanned turrets and unmanned 0.5 and 30 mm weapon systems.&amp;nbsp;Elbit supplies some of the technologies implemented in the Merkava Mark 4 “Barak” tank, the main battle tank used by the Israeli military, equipped with sensors and artificial intelligence capabilities.&amp;nbsp;Elbit also supplies the "Barak Zoher" (Bright Lightning, sometimes also shortened to BAZ, Hebrew for Falcon) fire control system for the Merkava Mark 3 tanks, which enables accurate and fast shooting even while the tank is moving quickly, and the ability to track moving targets.Iron VisionElbit also provides the “Iron Vision” combat helmet for the Merkava 4 tank commanders that were operating in Gaza. This head-mounted display technology provides a panoramic image of the outside of the tank using augmented reality, with peripheral vision cameras activated according to the movement of the helmet. The system is designed for use in densely built areas using an integrated artificial intelligence (AI) peripheral vision system enabling the crew to “see through” the vehicle’s armor.&amp;nbsp;The Namer APCElbit was the subcontractor developer of the “Namer” Armored Personnel Carrier (APC). In November 2023, the Israeli military deployed the Namer” APC in its first combat use in the military invasion in northern Gaza. Elbit is the developer and supplier of a recovery and maintenance version for the Namer APCs and provides them with systems for unmanned turrets and unmanned 0.5 and 30 mm weapon systems. Some of the Namer vehicles are supplied to Israel by&amp;nbsp;Oshkosh Corporation.Drone "Exposure Groups"On 14 November 2023, the Israeli military used drone "exposure groups" to carry out targeted killing in Gaza. The drone exposure groups were one of the major projects implemented in the military in collaboration with Elbit Systems. The groups consist of drones for gathering intelligence and processing information, alongside attack drones to destroy targets.Iron FistElbit Systems' "Iron Fist" (Porcupine Arrow) autonomous active defense system was entered into operational use in Gaza in October 2023. The system, developed against anti-tank threats, is used in the “Eitan” Armored Personnel Carrier (APC) and the&amp;nbsp;Caterpillar&amp;nbsp;D9 bulldozers, which took part in the ground invasion of Gaza.The Iron Fist incorporates Compact Hemispheric Radars (CHR) manufactured by DRS Rada, a fully owned subsidiary of Italian company&amp;nbsp;Leonardo S.p.A, and infrared sensor manufactured by Elbit’s subsidiary, Elisra. In January 2020, Elbit signed a first contract with the IMOD to supply the Iron Fist system for USD 31 million.&amp;nbsp;Ido Night VisionElbit's “Ido” night vision device was used for the first time by the Israeli military in Gaza in November 2023 and has since been widely distributed to battalions operating inside Gaza. The device is mounted on a soldier's helmet and provides a three-dimensional image in low light conditions and complete darkness.&amp;nbsp;Tzayad ProgramElbit is the developer of the Israeli military’s Digital Land Army program, the “Tzayad” (Hunter in Hebrew), a digital control and command program of the Israeli Ground Forces, developed in collaboration with the Israeli military. According to Elbit's CEO in May 2024, thanks to Elbit's system, "the war in Gaza is the world's first digital war." The system allows large forces of several divisions to maneuver simultaneously in the field while quickly closing fire circles.Siege of Gaza&amp;nbsp;Elbit Systems has also provided technologies for the wall surrounding the besieged Gaza, used to enforce the 17-year blockade of Gaza.Elbit, in cooperation with the Israeli military, developed a tunnel detection system that was installed as part of the matrix of technologies used to keep over 2 million Palestinians besieged under Israeli blockade in Gaza. The company was also the main contractor for the development of a sensor system for the Israeli military as part of the technological measures of the "smart border" established around the fences surrounding Gaza.Jaguar Unmanned VehicleElbit Systems provided the technology for the "Jaguar" robot, an unmanned vehicle manufactured by the Israel Aerospace Industries (IAI). In 2021, the Jaguar was deployed around the besieged Gaza, opposite Beit Lahia and Beit Hanoun. The robot is equipped with dozens of sensors, an autonomous driving system, and a MAG machine gun. &amp;nbsp;Gaza Border Control&amp;nbsp;Elbit developed the Israeli military's Unmanned Ground Vehicle "Border Protector" in cooperation with the Israeli military. The vehicle is based on a commercial&amp;nbsp;Ford&amp;nbsp;F-350 pickup on which remote control, observation, and communication systems were installed. The vehicle was deployed to surveil the barrier surrounding Gaza since 2016. The vehicles were equipped by Elbit Systems with remote driving technology and fitted with driving cameras and a 360-degree observation camera for remote operation. In 2017, the vehicles were armed to be used as remotely controlled weapons.Gaza 2021During Israel's 11-day onslaught against Gaza in May 2021, which left 248 people dead and over 1,900 injured, Elbit drones were reportedly operated in coordination with mortars and ground-based missiles to strike dozens of targets miles away from the border. According to reports, Elbit company personnel took part in the operation room of a special drone unit deployed.According to reports, Elbit drones were in use, and new artificial intelligence capabilities were put into practice as part of a new military unit. The unit operated fleets of drones that inspect and collect intelligence and another that would attack targets based on the collected information. According to an interview with an Israeli military General from June 2021:&amp;nbsp;“We operated day and night in cooperation with unit 9900, Elbit, the Administration for the Development of Weapons and Technological Infrastructure … to perfect the system. We carried out more than 30 operations.”&amp;nbsp;The use of these artificial intelligence capabilities led the military to declare the onslaught on Gaza as the world’s “first AI war”.West BankElbit Systems' UAVs are regularly used for surveillance and population control as part of the Israeli control apparatus in the occupied West Bank.&amp;nbsp;Elbit’s Hermes 450 UAVs are extensively used in the occupied West Bank for intelligence gathering and air strikes with increasing frequency since October 2023. Between January and February 2025, at least 12 airstrikes were carried out by UAVs in the West Bank.On 27 March 2024, Elbit Hermes 450 UAV participated in an airstrike on Jenin Refugee Camp in the occupied West Bank. Between October 2023 and January 2024, the Israeli military carried out at least 40 airstrikes in the occupied West Bank, 38 of which were carried out by Hermes 450. The airstrikes took place in the Jenin Refugee Camp, in the Nur a-Shams Camp east of Tulkarm, in the Tulkarm Camp, and the Balata Camp in Nablus.&amp;nbsp; &amp;nbsp;Additionally, Elbit’s Skylark UAV is used in military raids and arrest operations in the occupied West Bank. The UAV is currently being upgraded to a faster and more lethal version, which will later also have the ability to launch small missiles.The Wall and Checkpoints&amp;nbsp;Elbit Systems has been one of the main providers of the electronic detection fence system to the Apartheid Wall in the occupied West Bank. The company established the electronic fence along about 25 km around occupied East Jerusalem, cutting off Jerusalem’s Palestinian residents from the West Bank, as part of a USD 5 million contract for the IMOD.&amp;nbsp;Elbit Systems developed, in cooperation with IAI, the Guardium UGV autonomous vehicle for border control. The vehicle is used by the Israeli military in its ongoing activity along the barrier surrounding the besieged Gaza and along sections of the Separation Wall in the occupied West Bank. The unmanned vehicle is equipped with sensors, which enable the identification of obstacles at close and long ranges while transmitting a 3D image to the control room.Reut SystemFurthermore, Elbit Systems is a major supplier of technology and developer of data collection systems deployed at Israeli checkpoints in the Occupied Palestinian Territory.In September 2017, Elbit Systems won a tender from the Population and Immigration Authority for the operation, support, maintenance, and further development of the Rotem-Reut System for border control.&amp;nbsp; ‘Rotem’ is a registration database deployed at Israel’s international borders, and 'Reut' is a data registration system deployed at Israeli checkpoints monitoring the movement of Palestinians in the occupied West Bank, East Jerusalem and Gaza.Between 2014 and 2016, Elbit was contracted for the development and maintenance of the Rotem-Reut System for NIS 14 million.According to a response to a Freedom of Information request submitted by Who Profits received in May 2021, the system has an interface with other systems and bodies, among others with the Israeli Civil Administration (ICA) in the West Bank, the Israeli military, the Israel Police and the Israel Prison Service.&amp;nbsp;Additionally, Elbit is responsible for maintaining the system's data on the computing infrastructure of the Population and Immigration Authority. In 2020, Elbit secured another contract with the Israeli Ministry of Interior for the upgrade of the Rotem-Reut system.&amp;nbsp;Lebanon and SyriaElbit drones have also been used in Israeli military attacks on sites in Syria and Lebanon. In February 2024, an Elbit Hermes 450 UAV was intercepted inside Lebanon, more than 20 km north of the border, north of Nabatia. In February 2021, Israeli media outlets reported that Elbit’s Hermes 450 was in use as part of Israel’s attacks on targets in Syria.Services to SettlementsIn February 2020, Elbit's subsidiary, Incubit Technology Ventures Ltd., signed an agreement with the heads of Ariel University for the joint promotion of ventures in the field of deep technology. Incubit, a technology hub fully owned by Elbit, and Ariel University will promote joint projects in the fields of entrepreneurship, innovation and commercialization of deep-tech technologies.Services for Israel PoliceElbit Systems provides helicopter adaptation and maintenance to the Israel Police. In 2015, Elbit Systems won a 20-year contract for a helicopter project of the Israel Police for USD 115 million. The contract included the purchase of six new helicopters, their adaptation according to the police requirements and routine maintenance for 20 years.&amp;nbsp;In April 2023, Elbit Systems signed an eight-year extension of an agreement with the Ministry of National Security for the provision of firefighting squadron services. According to the agreement, Elbit will continue to provide aerial firefighting services through a fleet of 14 aircraft, all the elements of operational capability, including the ongoing maintenance of the aircraft and their preparation for flying in aerial operational capacity. The squadron will be operated by Elbit Systems in accordance with the needs of the Israel Police in coordination with the National Fire and Rescue Authority.In 2019, Elbit Systems was contracted by the Israeli Ministry of Interior (MOI) and the Israel Police to supply and maintain blocking systems for the Israeli police for 3 years for NIS 350,000. &amp;nbsp;NaqabRamat Beka Military Industrial Zone in the NaqabIn 2018, Elbit Systems purchased the Israeli government company Israeli Military Industries (IMI) for NIS 1.8 billion. According to the purchase agreement, the amount will be fully refunded to Elbit once IMI’s production facilities are relocated from Ramat Hasharon city in the center of Israel to the Ramat Beka industrial complex in the Naqab.&amp;nbsp;In August 2024, Elbit announced the establishment of a new ammunition factory for the supply of ammunition to the Israeli Ministry of Defense at a cost of NIS 1.5 billion to be built in the Ramat Beka industrial complex.The Ramat Beka area has been used by IMI as a weapon testing facility since the 1960s, in total disregard of the presence of the Palestinian Bedouin villages of Abu Qrinat/Umm Mitnan, Wadi Al-mshash, Wadi Al-na’am, Abu Tlul, and Swawin in the area. In 2017, the plan for the establishment of the Industrial Zone Complex in Ramat Beka was approved as part of the relocation of IMI's factories. The planned expansion rests on the mass forced displacement of thousands of the area’s Palestinian residents. Some 2,113 buildings, including 1,200 homes, are slated for demolition, and strict construction and development restrictions in the area will limit the development of the villages. Those who manage to remain will face further environmental, health and life risks. For more on development and military projects in the Naqab see Who Profits’ interactive map&amp;nbsp;Tools of Dispossession in the Naqab.&amp;nbsp;Elbit’s new complex, in an area of 52,000 dunams, will include 150 buildings and technological centers to produce armaments and household warheads and will include laboratories and experimental areas. The new factory is designed to include advanced automated production lines, which will greatly increase Elbit’s production capacity of 120 mm tank shells, 155 mm cannon shells, mortar shells and rockets.&amp;nbsp;In March 2020, Elbit Systems signed a 5-year contract worth NIS 60 million with the&amp;nbsp;Baran Group, for the purpose of planning, managing, and supervising the implementation of the project.Involvement Through Subsidiaries&amp;nbsp;RoboteamElbit Systems’ subsidiary Robo-team Defense Ltd., also known as&amp;nbsp;Roboteam, is the developer and supplier of Unmanned Ground Vehicles and MTGR (Micro Tactical Ground Robot) robots for the Israeli military.&amp;nbsp;The company markets its MGTM robots as "battle-tested by the Israeli military in Gaza". Roboteam’s robots are in use by the Israeli military in its most recent ground invasion of Gaza.&amp;nbsp;In 2014, Roboteam robots were used by the Israeli military during its 50-day attack on Gaza, which left over 2,200 dead.Roboteam also developed the Israeli military’s first battlefield robot, “Roni”, which was tested in the occupied West Bank.&amp;nbsp;Roboteam also provides the Israeli military with the armed “Probot V2” UGV (unmanned ground vehicle), used by Israeli Engineering Paratroopers.Elbit Systems and Roboteam jointly developed the "Rook" fully autonomous robotic unmanned ground vehicle that can perform surveillance and intelligence-gathering missions, and operate as a remote weapon system and loitering munitions. Additionally, Roboteam developed in collaboration with&amp;nbsp;Smart Shooter&amp;nbsp;company an autonomous combat robot equipped with a firing position with an AI-based sight.Services to the Israel Police&amp;nbsp;In September 2024, Robo-Team Defense was contracted by the Israel Police with an exemption from tender to provide the purchase and maintenance of a robotic platform for NIS 1,500,000 until the end of 2027. The remotely driven robots can transport objects and operate dedicated means and feature a front driving camera, integrated wheel and caterpillar platform, a load capacity of up to 20 kg, and prolonged working capacity up to 8 hours using batteries in military standard.IMI Academy for Advanced Security &amp;amp; Anti Terror Training&amp;nbsp;IMI Academy for Advanced Security &amp;amp; Anti Terror Training Ltd. is a fully owned subsidiary of Elbit. The company provides combat and shooting training to the Israel Police and Israel Prison Service (IPS).&amp;nbsp;In May 2025, the company was contracted by the Israel Police with an exemption from tender to provide training in live fire shooting and ranges shooting&amp;nbsp;for NIS 1,650,000 until the end of December 2025.&amp;nbsp;In June 2024, the company was contracted by the Israel Police, with an exemption from tender, to provide shooting training for the Yasam Unit for 1,650,000 NIS until the end of December 2025.In July 2024, the company was contracted by the IPS, with an exemption from tender, to provide unique range shooting training for IPS personnel for 505,440 NIS from December 2024 until December 2025.&amp;nbsp;In November 2024, the company was contracted by the Israel Police with an exemption from tender to provide combat training for emergency response squads for NIS 1,200,000 until the end of December 2025.In December 2024, the company was contracted by the Israel Police with an exemption from tender to provide indoor shooting training for NIS 4,000,000 until the end of December 2025.IMI Systems&amp;nbsp;In December 2024, Elbit’s fully owned subsidiary, IMI Systems Ltd., was contracted by the&amp;nbsp;Israel Prison Service (IPS), with an exempt from tender, to provide unique range training to IPS staff for a financial amount of NIS 505,440 for one year.&amp;nbsp;Profiting from RepressionPrevious research by Who Profits showed how Elbit Systems is increasing its profits by diversifying its product offering, benefitting from the close ties between the Israeli military establishment and other sectors. Who Profits' previous report,&amp;nbsp;For Medicinal Purposes: The Israeli Military Sector and the Coronavirus Crisis, tracked how the company transfers knowledge acquired over years of developing mechanisms of repression for military use, to the medical sector.Global ActivityElbit Systems is a global supplier of products and services, including to the militaries of Poland, Romania, Finland, Sweden, UK, Canada, Germany, Netherlands, Australia, Spain, Thailand, Switzerland, UAE, Kazakhstan, Greece, Myanmar, Montenegro, India and Rwanda. The company is also a supplier of equipment and technology to police forces, including the Spanish state and the German police and cyber intelligence system to the Dutch National Police.&amp;nbsp;</t>
   </si>
   <si>
     <t>Population Control, Private Security and Surveillance Technology, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
-  </si>
-[...1 lines deleted...]
-    <t>East Jerusalem, Gaza, Naqab, West Bank</t>
   </si>
   <si>
     <t>Motorola Solutions</t>
   </si>
   <si>
     <t>Motorola Solutions, Inc. is an American provider of communication products, video equipment, telecommunications equipment, software, systems and services. The company provides products, services and technological solutions for military and security agencies which include Converged Information Security Management, Communications Command &amp;amp; Control, Mobile Radio Systems &amp;amp; Devices, Broadband LTE Systems and Devices, Cybersecurity Services &amp;amp; Products and Alarm Systems.Motorola Solutions works closely with the Israeli military and defense establishment.&amp;nbsp;Services to the Israeli Military&amp;nbsp;The company is the sole supplier of the Israeli military's independent cellular network and its specialized smartphone devices, which provide the military with an independent, closed and secure network to allow unique encrypted communication abilities.Military Cellular network&amp;nbsp;Motorola Solutions is the sole supplier of the 4G military cellular network for the Israeli military.&amp;nbsp;&amp;nbsp;In 2014, Motorola signed a sole supplier contract with the Israeli Ministry of Defense (IMOD) to establish a fourth-generation cellular network for the Israeli military.The "Military Cellular" project replaced the previous TETRA technology based military wireless telephony system developed by Motorola, the "Mountain Rose" system, with a system based on civilian standards in 4th cellular technology (LTE).Mountain Rose&amp;nbsp;Motorola developed and provided the Israeli military’s first military wireless telephony system.&amp;nbsp;In 2000, Motorola Israel won a tender to establish an encrypted cellular network for the Israeli military. In 2004, Motorola completed the establishment of the network, which was named "Mountain Rose", with an investment of approximately US$ 100 million.&amp;nbsp;The network, which was the first of its kind in the world, included a protection and encryption system developed by the military and is not linked with civilian communication networks. As part of the project, Motorola provided several thousand cellular devices to commanders in the operational units in the military. The system was a specifically designed mobile system for field conditions and used by Israeli soldiers in the occupied West Bank.&amp;nbsp;Mountain Rose was based on the TETRA standard, which was designed to provide a wireless radio communication solution for governments and military entities, and its main function was encrypted group walkie-talkie calls for the Israeli military.&amp;nbsp;4G Cellular NetworkIn 2014, the IMOD signed a follow-up agreement with Motorola, under a sole supplier contract to establish a fourth generation (4G) cellular network. Motorola performed the integration work and incorporated the encryption components. Motorola selected Ericsson to establish the network core and Partner Communications to provide the radio communications backbone for the military network.In April 2021, the IMOD published a Request for Information (RFI) prior to a tender to establish a fifth-generation cellular network for the Israeli military. Motorola Solutions contacted the IMOD and demanded that the request be withdrawn. Following its appeal, the ministry withdrew the application. According to media publications, Motorola offered the military a sole supplier agreement in exchange for NIS 1.5 billion over a long period.&amp;nbsp;Military Smartphone&amp;nbsp;Motorola Solutions is the supplier of the Israeli military encrypted smartphone devices.&amp;nbsp;Motorola Solutions Israel supplies the Israeli military with the Lex M20 smartphones, manufactured by Motorola, adapted to the military's operational needs. Motorola smartphones are used by all branches of the Israeli military, according to their operational needs, and can communicate with most of the military's communications systems. The smartphone is connected to Partner's cellular infrastructure.&amp;nbsp;In January 2014, Motorola Solutions was contracted by the IMOD to supply the Israeli military and security forces with the first Israeli military encrypted smartphone and to provide support and maintenance for the network and devices for a period of 15 years for US$ 100 million. The new military cellular devices were integrated alongside the "Mountain Rose" system until it was replaced in 2018.In 2017, the military inaugurated the first smartphones for use by units in the field, and they have been in use since 2018.&amp;nbsp;The Motorola Lex M20 smartphones have a 4th generation (4G) system with a secure and encrypted infrastructure, and a wide variety of built-in applications adapted to the operational needs of each military department. They allow work on military systems from the field over a secure network, without connection to an external network. At the time, it was the only smartphone in Israel that could make Voice over Long-Term Evolution (VoLTE) calls on the 4G infrastructure, a capability that did not yet exist in civilian smartphones.The smartphones allow encrypted calls, sending encrypted emails, transferring digital media, navigation capabilities, and even managing a diary. The devices allow soldiers in the field to text, take pictures, talk on the phone with each other and even with the pilot above them. For example, the devices allow a pilot to talk to the Navy captain using the cell phone and both can see the same media at the same time. The smartphones have an interface identical to Android, which includes widgets and a military-developed GPS.&amp;nbsp;The device interface and encrypted operating system were developed by the Israeli military ICT and Cyber Defense Division "Maof" department to adapt to the needs of soldiers in the field while maintaining optimal information security. The department is also responsible for developing communication and network systems, developing means in the field of satellite communications, cellular communications, control posts, intelligence systems, and many classified systems.Gaza&amp;nbsp;Motorola’s 4G military cellular network and smartphones devices have been used by the Israeli military during the ongoing Israeli military operation and the invasion of Gaza.&amp;nbsp;Since October 2023, with the Israeli invasion of Gaza, the Israeli military has expanded the coverage of its independent cellular network, supplied by Motorola, to the Gaza Strip area. According to publications in Israeli media from December 2023, the Motorola smartphone devices have been used by the Israeli military in fighting inside the Gaza Strip.&amp;nbsp;The devices were used by soldiers inside the Gaza Strip during the fighting to communicate with each other in an encrypted manner from different locations. They were also used by soldiers for personal calls made from within the Gaza Strip.&amp;nbsp;The devices allowed department and company commanders to communicate in an encrypted manner, to send messages, files, and encrypted emails from the battlefield, and soldiers in Gaza to text, take pictures, and even talk with the pilot above them, for improving combat effectiveness on the battlefield.&amp;nbsp;Between October 2023 and December 2023, the number of these devices used by the Israeli military doubled.&amp;nbsp;Services to the Israeli Civil Administration in the West Bank&amp;nbsp;Motorola Solutions has provided equipment to the Israeli Civil Administration (ICA) in the West Bank located in the settlement of Beit El.&amp;nbsp;In October 2023, the company&amp;nbsp;provided&amp;nbsp;the ICA with equipment for the ICA&amp;nbsp;Population&amp;nbsp;Registry for NIS 15,267.55.&amp;nbsp;In January 2021, the company&amp;nbsp;provided&amp;nbsp;the ICA with walkie-talkies for NIS 24,749.83.&amp;nbsp;In September 2019, the company&amp;nbsp;provided the ICA with walkie-talkies for the&amp;nbsp;Central Supervision Unit for NIS 60,644.61. The ICA Central Supervision Unit is responsible for applying Israeli military law enforcement and security legislation in Area C in the occupied West Bank.&amp;nbsp;&amp;nbsp;The unit is tasked with preserving expropriated state lands and military zones, disconnecting illegal water connections, and land expropriation.Additional ServicesIn December 2021, Who Profits documented the presence of a camera designed by Motorola's subsidiary, Avigilon, in the Cave of the Patriarch in Hebron, in use by the Israeli military.Portable Sirens SystemThe company manufactured portable siren systems for the Israeli military. In 2014, several months following the Israeli military attack on Gaza, the military began the purchase of hundreds of portable sirens manufactured by Motorola Systems, developed by the Israeli military Home Front Command and ICT Corps.&amp;nbsp;CheckpointsZramim System&amp;nbsp;Motorola Solutions Israel is the developer and establisher of the "Zramim" System which is deployed in checkpoints in the occupied West Bank.&amp;nbsp;The Zramim System is used to issue a driver card to coordinate Palestinian truck drivers' entry to Israeli checkpoints in the occupied West Bank. The system is deployed at the Tarkumiye (Tarqumiyah), Gilboa (Jalamah), and Sha'ar Ephraim (Irtah) checkpoints, which are used for the transfer of goods.The system, presented in 2020 by the Israeli Ministry of Defense Crossing Authority, is for Palestinian drivers, merchants and transport companies who must register their personal information in the system. Palestinian drivers are required to provide official personal documentation and have their photo taken in order to issue the card in the system.&amp;nbsp;According to a response from the Israeli Ministry of Defense (IMOD) received in June 2024 to a Freedom of Information request submitted by Who Profits, in 2019, Motorola Solutions Israel won a tender to develop and establish the system for the IMOD Crossing Authority. As part of the agreement, the company was required to provide both the software and hardware, including all end-system equipment required to operate the system.&amp;nbsp;Distress Systems for Checkpoints&amp;nbsp;Between 2009 and 2014, Motorola Solutions Israel provided the Israel Police with Distress Systems for checkpoints in the occupied West Bank and East Jerusalem, including Checkpoint 300 (Rachel), Qalandiya Checkpoint, and A-Zaytoun (Zeitim) Checkpoint.&amp;nbsp;The system sends distress alerts from checkpoints via transmitters and satellite to radios and computerized distress centers adapted with dedicated Motorola equipment, installed and maintained by the company over the years.Between 2009 and 2014, Motorola Solutions Israel was the exclusive developer and manufacturer of communication and distress systems deployed at Israeli checkpoints in the occupied West Bank and East Jerusalem, and the Israel Police headquarters in the Old City of Jerusalem. These include the Bethlehem (Checkpoint 300/Rachel), Qalandiya (Atarot), and a-Za'ayyem (Zeitim) checkpoints, operated by the Israel Police, and the Jerusalem District Police facilities in occupied East Jerusalem, including the Israel Police David District headquarters in the Kishle compound in the Old City. The company also provided the systems for the Jerusalem District Police facilities in occupied East Jerusalem, including the Israel Police David District headquarters in the Kishle compound in the Old City.&amp;nbsp;The company was the sole supplier of the systems and provided unique management software, VHF radios, and an operation application. The systems alert via relays and satellite to radios and computerized distress system centers adapted to the system, operated with dedicated Motorola equipment installed and maintained by the company over the years.&amp;nbsp;In January 2014, the company was contracted by the Israel Police, with an exemption from tender, to provide maintenance of distress systems in checkpoints until the end of December 2014 for NIS 138,000. In 2013, the company was contracted by the Israel Police to provide these services for NIS 134,000. In 2012, the company was contracted by the Israel Police to provide these services for NIS 131,000. In 2011, the company was contracted by the Israel Police to provide these services for NIS 115,000. In October 2009, the company was contracted by the Israel Police, with an exemption from tender, to provide these services until the end of December 2010 for NIS 132,763.Allenby Crossing&amp;nbsp;In 2024, the company was contracted by the Population and Immigration Authority to provide shielding for communication rooms in Allenby Bridge Crossing for NIS 30,308. The Allenby Bridge crossing, which is under the control of Israeli authorities, is the only access for West Bank residents to travel abroad.The Israeli Military Intelligence Campus in the NaqabIn 2022, Motorola Solutions Israel was selected as a subcontractor to establish, operate and maintain the ICT communications system for the Israeli military Intelligence campus “Kiryat Hamodi’in” in the Naqab.&amp;nbsp;The Campus will host the military’s Intelligence operations and house about 12,000 soldiers and officers of the Intelligence, Cyber and Technology units, as well as the headquarters units of the Intelligence Division. The project, led by Shikun and Binui, is carried out in accordance with the special requirements of the military’s Intelligence Corps using advanced technologies.&amp;nbsp;Services to Settlements&amp;nbsp;Population and Immigration Authority&amp;nbsp;The company provides equipment and services to the Population and Immigration Authority offices located in settlements in the occupied West Bank.&amp;nbsp;In March 2021, the company won a tender from the Population and Immigration Authority to provide supply, installation and maintenance of technological security systems, maintenance of existing systems and provision of patrol and hotline services at the Authority’s offices. In April 2024, the Authority extended Motorola’s contract until April 2025 for NIS 1,755,000.In 2023, the company provided an addition to the access control system for the&amp;nbsp;Population and Immigration Authority office in the settlement of Beitar Illit for NIS 10,519. Also in 2023, the company installed a biometrically controlled door for the&amp;nbsp;Authority’s office in the settlement of Ariel for NIS 3,161.&amp;nbsp;In 2022, the company provided protection systems for the Authority’s office in the settlement of Sha’ar Binyamin for NIS 71,237. Also in 2022, the company provided protection of a new office for the Authority in the settlement of Beitar Illit for NIS 63,179. Also in 2022, the company provided protection for a new office for the Authority in the settlement of Beitar Illit in the occupied West Bank for NIS 63,179.In 2021, the company provided the Authority with a low voltage system for the settlement of Ariel for NIS 34,125.&amp;nbsp;Ariel Industrial ZoneIn 2023, the Ariel Economic Company issued a tender for the supply, installation, operation, and maintenance of a technological protection system and perimeter security cameras at the Ariel Industrial Park Industrial Zone. The tender includes integration and interface to an existing central Motorola Command and Control system installed at the Ariel settlement Municipality headquarters.&amp;nbsp;The Ariel Industrial Zone stretches over 850,000 square meters of land, of which about 650,000 square meters are occupied by factories.&amp;nbsp;Services to Settlement Authorities&amp;nbsp;In April 2021, Motorola Solutions won a tender from the settlement of Ariel municipality for the supply, installation and maintenance of technological security systems for NIS 300,000. According to a tender for a Protection Project for the Ariel Industrial Zone published in June 2023, a Motorola Command and Control system is installed at the Ariel Municipality security center. In 2018, the company won a tender for the provision of physical and technological security measures for the Ariel settlement municipality.According to its website, the Jordan Valley Regional Council is using Motorola’s command and control system, Avigilon camera manager, Motobridge communication software, LPR cameras, buses cameras software and Motorola Events Calendar. The regional council includes over 20 Israeli settlements in the Jordan Valley in the occupied West Bank.In 2019, Motorola Solutions Israel won a tender for the provision and operation of remote communication system for the Mateh Binyamin settlement regional council and the settlement of Modi'in Ilit in the occupied West Bank. Mateh Binyamin Regional Council which has 47 Israeli settlements and outposts under its authority in the occupied West Bank.&amp;nbsp;In 2018, the company won a tender for the provision of technological security measures for the Kiryat Arba settlement regional council.In 2016, the Efrat settlement local council allocated NIS 170,000 for the purchase of radio systems from the company.The Jerusalem Light RailIn 2022, Motorola Solutions was contracted to provide security cameras and entrance control project for the Jerusalem Light Rail’s Green Line. The project included thousands of cameras and video management systems to be deployed along the line’s route.The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line. The JLR Green Line route connects the Gilo settlement neighborhood in East Jerusalem to Mt. Scopus, passing through the city center and the settlement neighborhoods of Ramat Eshkol, Ma’alot Dafna and French Hill, with 17 stops in settlement neighborhoods.For more on the Jerusalem Light Rail, see Who Profits’ updates&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project and&amp;nbsp;Developments in the Expansion of the JLR Network: The Blue Line.&amp;nbsp;Surveillance in Jerusalem&amp;nbsp;The company provides technological response to security, safety, and traffic control, including installation and operation of Command-and-Control systems for the Jerusalem Municipality's security system. The system is based on Motorola's MotoClock software and manages all security components in the city.&amp;nbsp;The company has been chosen to lead a project that includes thousands of security cameras deployed throughout the city, equipped with artificial intelligence and analytics abilities that can search for a person or vehicle based on identifying marks. Motorola cameras are deployed throughout the city, including in East Jerusalem.&amp;nbsp;In May 2021, the company was awarded a tender from the Jerusalem Municipality for the supply, installation and maintenance of security components in municipal institutions and facilities and in public spaces.MotoEagle Wide Area Surveillance SystemMotorola Solutions Israel has provided the IMOD with a Wide Area Surveillance System (WASS), known as MotoEagle since 2005 in a NIS 400 million project. The system was documented in Israeli settlements in the West Bank and in the separation wall apparatus.The radar detectors’ system was installed in dozens of Israeli settlements and outposts in the West Bank, including Hebron, Karmei Tzur, Bracha, Tekoa, Otniel, Beit Hagai, Eli, Rehelim, Kfar Tapuach, Elon More, Talmon and Shilo. The system was documented in 2016 in the settlements of Tekoa and Nokdim in the occupied West Bank, and in 2015 in the settlements of Shilo and Eli in the occupied West Bank. In some cases, the radar stations were erected on private Palestinian land, preventing Palestinian movement.The system was also used in the Separation Wall complex, in the wall around Gaza, and in military bases and includes radars and cameras to detect human movement.Services to the Israel Police and the Ministry of National SecurityNitzan Communication System&amp;nbsp;Motorola Solutions is the sole supplier for the Israel Police's digital national communication system "Nitzan".In 2008, the Israel Police contracted Motorola Solutions Israel to establish a digital communications system. The system, developed by Motorola Solutions and the Israel Police, serves as the national communications system that constitutes a central means of command and control of the Israel Police.Motorola has been the sole supplier for the establishment, installation and maintenance of the Nitzan System. The contract with Motorola included the establishment of the system infrastructure, its expansion from time to time according to the operational needs of the police, the implementation of software and hardware version updates, and ongoing and continuous maintenance of the main system. The company provides Motorola radios and the MotoBridge software developed by the company for operating the system.&amp;nbsp;The system has been operated by the Israel Police since 2010 and serves as the operational communication system of the Israel Police.&amp;nbsp;In 2010, the company was contracted in a separate tender to provide procurement and maintenance of radios and related accessories for the Nitzan System for a period of 10 years until February 2021. In March 2021, the contract was extended until May 2022 with a scope of NIS 12,000,000. In June 2021, the company was contracted by the Israeli Police, with an exemption from tender, for maintenance, upgrade and expansion of Nitzan System until March 2022 for NIS 31,333,333. In January 2022, the contract was extended until May 2024 with a scope of NIS 24,000,000.&amp;nbsp;In July 2023, the company was contracted to provide 650 end-user units, accompanying equipment for existing devices, and device maintenance for NIS 20,000,000. In October 2023, the contract was extended for additional purchase of unique terminal units in the amount of NIS 4,600,000. In November 2023, the company was contracted to supply additional end-user units for the Nitzan System in the amount of NIS 7,007,000 to meet the security needs of the police due to the Israeli military's activities in Gaza. The contract exemption documents published were classified so as not to harm the operational activities of the police.&amp;nbsp;In December 2023, the company was contracted, with an exemption from tender, to provide 650 Remote Terminal Units for cars for the Nitzan System by February 2024 for NIS 1,550,000.In November 2024, the company was contracted by the Ministry of National Security - Israel Police to be the sole supplier of&amp;nbsp;maintenance and procurement for the Nitzan System infrastructure from January 2025 until December 2026 for NIS 56,000,000.&amp;nbsp;Pager&amp;nbsp;Maintenance and Services&amp;nbsp;Motorola Solutions provides pager maintenance and services to the Israel Police.&amp;nbsp;In January 2024, the company was contracted by the Israel Police to provide maintenance and Pager services until December 2025 for NIS 2,000,000.&amp;nbsp;In July 2023, the company was contracted as the sole supplier exempted from tender to provide maintenance and Pager services until December 2023 for NIS 235,000. Also in July 2023, Motorola Solutions Israel was contracted, with an exemption from tender, to provide pager service and maintenance until the end of December 2024 for NIS 1,020,000.Nofar Radio Alert System&amp;nbsp;The company provides procurement and maintenance for the Nofar system, a direct radio broadcast-based alert system operated through the infrastructure of the Beeper Communications company.&amp;nbsp;In November 2023, the company was contracted by the Israel Police as a sole supplier with exemption from tender to provide procurement and maintenance for the Nofar System from November 2023 until November 2026 for NIS&amp;nbsp;100,000.Additional Services to the Police&amp;nbsp;In April 2024, the Israel Police announced its intention to contract Motorola, with an exemption from a tender, for the establishment of a new P25 communication network in the 400 MHz range within the framework of a sole supplier with Motorola.&amp;nbsp;In November 2023, the company was contracted by the Israel Police for the purchase of operational equipment for 115,000 NIS.&amp;nbsp;In 2023, the company was awarded a tender to provide procurement and supply of antennas of various types to the Israel Police.&amp;nbsp;In January 2021, the company was contracted by the Israel Police, with an exemption from tender, to provide maintenance of communication system and equipment until December 2023 for NIS 140 million. Also in 2021, the company provided communication accessories to the Ministry of National Security for NIS 6,656.&amp;nbsp;In 2019, the company was contracted, with an Exemption from tender, to provide PTT communication servers to the Israeli Police. Also in 2019, the company presented a new “smart” radio that combines radio communication and broadband cellular communication designed for police forces and used by the Israeli Police.Between 2018 and 2015, the company provided the Ministry of National Security with security and safety services, software maintenance and consulting services, vehicle sensors, operational equipment, radio maintenance, technological equipment procurement, and communication accessories.In 2013, a Motorola radio system was documented being used by the Israel Police Yasam Unit officers, a special patrol unit operating to disperse demonstrations, who arrested Palestinian protestors in Bab Al-Shams in E1 area in the occupied West Bank.Services to Israel Prison Service&amp;nbsp;For over a decade, Motorola Solutions Israel has been providing various equipment and services to the Israel Prison Service (IPS), including to Ofer Prison, an Israeli military incarceration facility and military court located in the occupied West Bank where Palestinian prisoners and administrative detainees are incarcerated, and Hadarim Detention Facility, where Palestinian administrative detainees are incarcerated. The company has also provided CCTV cameras, radios and other&amp;nbsp;equipment for the Nachshon Unit, the IPS’ operational arm, responsible for the transport of prisoners, among them Palestinian political prisoners incarcerated in Israeli prisons. &amp;nbsp;Ofer Prison&amp;nbsp;In 2018, the company was contracted by the IPS to provide the erection of a mast and the relocation of a control room to Ofer Prison for NIS 60,185. In 2016, the company was contracted by the IPS to provide two distress devices for Ofer Prison for NIS 7,156.&amp;nbsp;Hadarim Prison&amp;nbsp;In 2018, the company was contracted to preform repairs for the reception of distress devices in Hadarim Prison for NIS 31,636.&amp;nbsp;Nachshon Unit&amp;nbsp;In March 2019, the company was contracted to install closed-circuit (CCTV) cameras in Nachshon Unit trucks for NIS 364,328. In July 2018, the company was contracted by the IPS to install CCTV cameras in Nachshon Unit trucks for NIS 364,328 and perform&amp;nbsp;technological adjustment for Nachshon Unit trucks for NIS&amp;nbsp;63,040. In 2016, the company was contracted by the IPS to provide CCTV cameras for Nachshon Unit trucks for NIS 563,044. In 2015, Motorola was contracted by the IPS to supply lighting bridges for Nachshon Unit vehicles for NIS 118,588. Also in 2015, the company was contracted by the IPS to provide flashing lights for Nachshon Unit vehicles for NIS 10,021, and radios for the Nachshon Unit for NIS 9,702.&amp;nbsp;In March 2022, Motorola Solutions Israel was contracted, with an exemption from tender, to provide maintenance for the IPS wireless system until 2025 for NIS 3,967,000.&amp;nbsp;In April 2021, the company was contracted to provide the IPS with radio equipment for NIS 29,016. In February 2021, the company was contracted to provide the IPS with wireless and emergency systems maintenance for NIS 730,39, P.A system and lighting maintenance for NIS 140,400, and wireless and distress arrays repairs for NIS 10,000.&amp;nbsp; &amp;nbsp;In December 2019, the company was contracted by the IPS to provide repairs services for Motorola wireless and emergency systems for NIS 18,720, and maintainance of the IPS wireless network for NIS 1,095,586. In September 2019, the company was contracted by the IPS to provide batteries for walkie-talkies for NIS 89,479 and walkie -talkies for NIS 1,299. In August 2019, the company was contracted by the IPS to provide adjustments to the crisis centers for NIS 39,471, equipment for NIS 70,912, and follow up orders for NIS 230,339. In July 2019, the company was contracted by the IPS to provide equipment for communications and security for NIS 96,691, vehicle P.A systems for NIS 24,648, and audio system for NIS 4,411. In May 2019, the company was contracted by the IPS to provide batteries for Motorola radios for NIS 5,170. In April 2019, the company was contracted by the IPS to provide batteries and accumulators for NIS 150,927 and&amp;nbsp;repairs P.A systems and lights installed in IPS vehicles for NIS&amp;nbsp;15,000. In March 2019, the company was contracted by the IPS to provide P.A systems for NIS 6,193 and equipment for vehicles for NIS 5,153. Also in&amp;nbsp;2019, the company provided the IPS with maintenance of wireless system for NIS 547,793.In 2018, the company was contracted by the IPS to provide maintenance fees for approximately 800 MIRS devices for NIS 737,100, maintenance of technological means in IPS vehicles for NIS 105,300, repairs for Motorola wireless and emergency systems for NIS 199,414, maintenance of Motorola P.A system and lighting for NIS 187,200, batteries for Motorola GP140 radios for NIS 66,390, batteries for walkie-talkies and distress radios NIS 150,188, inspection of masts for all IPS units for NIS 93,024, P.A systems for electronic surveillance vehicles for NIS 18,264, P.A system for the Tzur Unit for NIS 22,885, and lights for behicle for NIS 15,496.In November 2017, Motorola was contracted by the IPS to supply maintenance services for the wireless system at the IPS, including communication and distress equipment and the "Nitzan" wireless system, for NIS NIS 1,173,082. Additionally, in 2017, the company provided the IPS with audio, lighting, maintenance services and equipment, including for IPS patrol and escort vehicles, for NIS 426,366.&amp;nbsp;In 2016, Motorola was contracted by the IPS to supply maintenance services for the wireless network at the IPS for NIS 1,208,116. Additionally, in 2016, the company provided the IPS with supply, installation, wiring and operation of P.A systems, emergency equipment, renovations, and maintenance of walkie-talkies and vehicle technology systems for NIS 1,090,385.In 2015, the company was contracted to provide the IPS with equipment, audio systems, Installation and maintenance services, chargers, bridge lighting and lanterns, batteries, technician work, and repairs to the wireless system in all IPS units for NIS 1,301,289.&amp;nbsp;In 2013, the company provided maintenance of distress and communication systems at the IPS for NIS 11,043,000.&amp;nbsp;Tel-Aviv Jerusalem TrainIn February 2012, Motorola Solutions Israel was awarded a tender for the installation of Internet access on 630 carriages and all train stations for Israel Railways. The contract included the A1 Tel-Aviv Jerusalem Fast Train line. The Tel Aviv Jerusalem Fast Train, also known as the A1 train, crosses the Green Line into the occupied West Bank in two areas, using occupied Palestinian land, some of it privately owned, for an Israeli transportation project aimed exclusively for Israelis. For more on the A1 train see our flash report&amp;nbsp;Crossing the Line:&amp;nbsp;The Tel Aviv Jerusalem Fast Train (A1).</t>
   </si>
   <si>
     <t>Military, Security and Surveillance, Telecommunication</t>
   </si>
   <si>
     <t xml:space="preserve">RE/MAX Israel (Impact Property Developers) </t>
   </si>
   <si>
     <t>Impact Property Developers Ltd., also known as RE/MAX Israel, is the largest Israeli real estate brokerage agency, a franchisee of the American international real estate brokerage network, RE/MAX (Real Estate Maximums), which operates through franchises. The company also has a real estate school.The company provides brokerage services for the sale and rental of properties in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.The company's website lists at least 99 properties for sale and rent in the settlement neighborhoods of Gilo, Ramot, Ramat Eshkol, Pisgat Ze'ev, French Hill, Ramat Shlomo, Armon HaNatziv, Har Homa, and Neve Ya'akov in occupied East Jerusalem.In addition, the company's website lists at least 65 properties in the settlements of Ma'ale Adumim, Beit El, Ofra, Kochav Ya'akov, Tel Tsion, Beitar Illit, Geva Binyamin (Adam), Givat Ze'ev, Efrat, Anatot, Karnei Shomron, and Shim'a in the occupied West Bank. The website also lists property in the settlement of New Givon (Givon Ha'hadasha), which was built around the home of the Palestinian Gharib family, leaving them inside a small, isolated compound surrounded by a fence within the settlement, with every exit from their home requiring going through an Israeli military checkpoint.Additionally, the company’s website offers at least eight properties in the settlement of Katzrin in the occupied Syrian Golan.Branches in SettlementsThe company has offices in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem, in the settlement of Ma’ale Adumim in the occupied West Bank, and an office in a shopping center located in a “demilitarized zone” outside the Green Line in the city of Maccabim (Modi'in-Maccabim-Re'ut).</t>
   </si>
   <si>
     <t xml:space="preserve">MAN Truck &amp; Bus </t>
   </si>
   <si>
     <t>MAN Truck &amp;amp; Bus SE is a commercial vehicle manufacturer and provider of transport solutions from the Volkswagen Group. &amp;nbsp;MAN supplies the chassis for armored riot control vehicles for the Israeli police and security forces.MAN trucks are used by the Israel Police to transport fighters and for water cannon vehicles to disperse demonstrations. The water cannon riot control vehicles built on MAN chassis are used by the Israel Border Police and the YASAM unit (Special Patrol and Riot Police unit) of the police.&amp;nbsp;In 2018, the Israel Police purchased two 15-ton MAN 4x4 trucks for water cannon riot control vehicles to add to its existing fleet of 15 riot control vehicles, all built on MAN truck chassis. The police requested to purchase the trucks from MAN with an exemption from tender. According to the police, MAN trucks are the only 15-ton trucks that met the required load capacity.In June 2024, MAN’s importer and representative in Israel, Automotive Equipment, submitted bids to the Israeli Police tender for the purchase of additional riot control water cannon vehicles for the Israeli Ministry of Defense, the Israel Police, Israel Prison Service, and other government bodies. The tender includes the purchase of three dual-drive water cannon vehicles weighing 15 tons and three water cannon vehicles weighing up to 18 tons. According to the tender, the truck chassis will be fitted with water-resistant CCTV with facial recognition abilities and laser sights to allow targeting of specific individuals.&amp;nbsp;MAN trucks chassis are fitted for riot control water cannon vehicles&amp;nbsp;by Beit Alfa Technologies&amp;nbsp;of HOS Technology R&amp;amp;D.&amp;nbsp;The vehicles are used to disperse water and other substances, like the “Skunk” scent-based weapon and other substances such as tear gas, paint, and foam. Water cannon vehicles have been widely used by Israeli forces against Palestinians both in demonstrations and as a punitive measure in the occupied West Bank, East Jerusalem, and within the Green Line, including to target schools and medical teams. The vehicles have been regularly used in demonstrations in the occupied West Bank.For more about the Skunk and other crowd control weapons see Who Profits’ report:&amp;nbsp;Proven Effective: Crowd Control Weapons in the Occupied Palestinian Territories, and Who Profits’ Update:&amp;nbsp;Israeli Repression of the Palestinian May Uprising: Suppliers of Crowd Control Weapons.Services to Settlements&amp;nbsp;MAN supplies busses to&amp;nbsp;Egged&amp;nbsp;Group&amp;nbsp;which operates bus lines to settlements in the occupied West Bank and occupied East Jerusalem.&amp;nbsp;</t>
   </si>
   <si>
     <t>Population Control, Services to the Settlements, Specialized Equipment and Services</t>
   </si>
@@ -1042,204 +1132,89 @@
 </t>
   </si>
   <si>
     <t xml:space="preserve">S.I.H Security Cleaning and Services </t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company that provides security and cleaning services. The company offers security services for government and military facilities. The company&amp;#39;s management team includes senior figures from the Israel Security Agency (Shin Bet), the Mossad, and elite units in the Israeli army.
 The company provides security services to Israeli checkpoints and settlements.
 Checkpoints 
 The company provides security services and security guards for Israeli checkpoints in the occupied West Bank and East Jerusalem. &amp;nbsp;
 In December 2024, the company won a tender from the Israel Police to provide security services for six checkpoints in occupied East Jerusalem area that are under the authority of the Israel Police. The service includes the placement of security guards, maintaining their operational competence, and providing a logistical and administrative envelope. The company was awarded the contract to provide security services in &amp;ldquo;Cluster A: Northern Sector&amp;rdquo;, which includes the Qalandiya, Bituniya, Shuafat, Ofer, Hizma, Al Jib, and Ras Bidu checkpoints. The contract period is two years, with the option of extending the first contract period by an additional year or in part for up to three additional years.
 Security Services in East Jerusalem 
 Additionally, the company provides the Israel Police with armed security guards for the Western Wall Security Unit operating in the Western Wall site in the Old City in occupied East Jerusalem.
 Services to Settlement 
 The company provides security guards for the Sha&amp;rsquo;ar Binyamin settlement Industrial Zone in the occupied West Bank.
 </t>
   </si>
   <si>
     <t>Private Security and Surveillance Technology, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Hitachi</t>
   </si>
   <si>
     <t>TYO</t>
-  </si>
-[...1 lines deleted...]
-    <t>Japan</t>
   </si>
   <si>
     <t xml:space="preserve">Hitachi is a publicly traded Japanese manufacturing&amp;nbsp;corporation&amp;nbsp;that operates in the fields of digital systems &amp;amp; services, green energy, mobility &amp;amp; railway systems, building systems, medical and industrial equipment, aerospace and defense equipment.
 House Demolitions
 Hitachi equipment has been used by Israeli authorities in the demolitions of Palestinian homes, residential and religious buildings and cemeteries in the occupied West Bank, occupied East Jerusalem and in the unrecognized villages in the Naqab region.
 2024
 On 30 July 2024, Hitachi bulldozer was used by Israeli authorities to demolish a residential structure in the village of Duma, southeast of Nablus in the occupied West Bank.
 On 25 July 2024, Hitachi bulldozer was used by the Israeli authorities to demolish a residential structure in the Haska neighborhood north of the city of Hebron, in the occupied West Bank.
 On 15 February 2024, Hitachi bulldozer was used by the Israeli security forces to demolish a residential structure in the Al Bustan area of the Silwan neighborhood, in the occupied East Jerusalem.
 2023
 On 22 May 2023, Hitachi bulldozer was used by the Civil Administration personnel, a military and Border Police escort, to demolish a tent used as a residence by a family of seven, including five minors, and a residential structure still under construction, owned by a different family, in an area south of Khirbet Ma&amp;rsquo;in in the South Hebron Hills, in the occupied West Bank.
 On 1 March 2023, a Hitachi bulldozer was used by the Civil Administration personnel and a military escort, to demolish the home of 6 people, 4 of them minors in the village of Furush Beit Dajan in the central Jordan Valley, in the occupied West Bank. Part of the structure was donated to the family by a humanitarian aid organization.
 2022
 On 10 August 2022, a Hitachi bulldozer was used by Civil Administration personnel, military and Border Police escort to demolish a residential tent belonging to a family of eight, including three minors, along with a livestock enclosure, a livestock pen, a chicken coop and a kitchen in the town of al-&amp;rsquo;Auja in Jericho District, in the occupied West Bank.
 On the same day, a Hitachi bulldozer was used by Civil Administration personnel, military and Border Police escort to demolish two seasonal residential shacks belonging to a family of seven, including five minors at the community of&amp;nbsp;Wadi al-Ahmar&amp;nbsp;in the northern Jordan Valley, in the occupied West Bank.
 2014
 On 12 June 2014, Israeli forces entered the cemetery of Al-Araqib Bedouin village, in the Naqab, demolishing its mosque and all the houses which local residents built after the first demolition in 2010 using Hitachi bulldozers.
 Al-Araqib is one of the 35 &amp;ldquo;unrecognized&amp;rdquo; villages, where almost 300,000 Palestinian Bedouins live in the Naqab region. All unrecognized villages are slated for erasure and are systematically deprived of basic infrastructure and services to force residents to move to overcrowded and impoverished state-sanctioned Bedouin shanty towns and villages. For more about the dispossession of the Palestinian Bedouin in the Naqab, See Who Profits&amp;rsquo; report Tools of Dispossession in the Naqab: Development and Military Projects.
 On 27 January 2014, Hitachi bulldozer was used by the Israeli authorities to demolish residential structure in Beit Hanina neighborhood in occupied East Jerusalem.
 2013
 On 24 April 2013, Hitachi bulldozer was used by the Israeli authorities to demolish a family home housing 45 people in the At Tur neighborhood of East Jerusalem, along with an extension built for the children of the same family. Israeli forces also demolished two other houses in the Al Tur neighborhood on the same day.
 Settlement Construction
 Hitachi heavy machinery equipment has been used in the construction of one settlement, in the occupied West Bank.
 In 2017, the company&amp;#39;s engineering equipment was used for construction works in the Ariel settlement in the occupied West Bank.
 Gaza
 Gaza Barrier
 In 2018, the company&amp;#39;s equipment was documented used in the construction of the underground sea barrier at Zikim Beach surrounding the besieged Gaza. The length of the barrier is 200 meters, the width of its base is 50 meters, and it is topped by a fence 6 meters high.
 Services to the Israel Police
 The company provides computing storage system and maintenance to the Isreal Police.
 In March 2023, the company&amp;rsquo;s fully owned Israeli subsidiary, Hitachi Vantara Israel (previously Hitachi Data Systems Israel), was contracted by the Israel Police, with an exemption from tender, to provide maintenance and expansion for Hitachi computing storage system for NIS 7.5 million for the period between 21 February 2023 and 31 December 2025.
 On 23 October 2022, the Israel Police published an exemption from a tender, contracting Hitachi Vantara Israel for maintenance and expansion in the Hitachi storage system for 14 million NIS for the period between 01 January 2023 and 31 of December 2025.
 On 11 May 2020, the Israel Police published an exemption from a tender for upgrading the Hitachi storage system, contracting Hitachi storage systems Israel (later Hitachi Vantara Israel) for contract period between 24 May 2020 and 01 January 2023.
 On 30 May 2019, the Israel Police published an exemption from a tender for maintenance of the Hitachi SAP HANA storage system, contracting Hitachi storage systems Israel Ltd (later Hitachi Vantara Israel) for a period between 20 June 2019 and 31 July 2023.
 </t>
   </si>
   <si>
     <t>Heavy Machinery, Other</t>
   </si>
   <si>
-    <t xml:space="preserve">Phoenix Financial </t>
-[...110 lines deleted...]
-  <si>
     <t xml:space="preserve">Bar Amana Buildings Construction &amp; Development Co. </t>
   </si>
   <si>
     <t xml:space="preserve">Bar Amana Buildings Construction &amp;amp; Development Co. Ltd. is a construction and development company owned by the settlement movement Amana (Amana from the settlement movement of the Central Cooperative Association Gush Emunim). Amana is considered the main settlement arm of the settlers, working to establish illegal settlements and outposts in the occupied Palestinian territory.
 The company is based in the settlement neighborhood of Ma&amp;#39;alot Dafna in occupied East Jerusalem.
 Construction on Occupied Land
 The company develops and markets residential projects in settlements throughout the occupied West Bank, including the settlements of Karnei Shomron, Adam-Geva Binyamin, Efrat, Elazar, Alon Shvut, Ibei HaNahal, Adora, Beit Hagai, Beit Yatir, Bruchin, Barkan, Dolev, Hemdat, Tal Menashe, Talmon, Tene Omarim, Yitzhar, Kfar Tapuach,, Carmel, Ma&amp;#39;ale Levona, Neveh Tzuf (Halamish), Kiryat Arba, Shim&amp;rsquo;a, Nofim, Susya, Ma&amp;#39;on, Ma&amp;#39;ale Hever, Ateret, Einav, Eli, Alei Zahav, Ofra, Otniel, Pedu&amp;#39;el, Almog, Kiryat Netafim, Karnei Shonron, Reihan, Shani-Livne, Shaked and Tel Tsiyon.
 The company has carried out projects for the construction of new neighborhoods in settlements in the occupied West Bank including the Karmei Shilo neighborhood in the settlement of Shilo, the Nofei Mamre neighborhood in the settlement of Kiryat Arba, and the Nofei Shim&amp;rsquo;a neighborhood in the settlement of Shim&amp;rsquo;a.
 Among the company&amp;rsquo;s projects are:
 A construction project in the settlement of Karnei Shomron for the development of 164 housing units on 22,100 square meters of land according to Plan no. 117/8/13 in Ginot Shomron neighborhood and the expansion of its entrance road. The project was accompanied by Clal Insurance, which holds as collateral all the rights in the property and or the project to be built on the land.
 A construction project in the settlement of Efrat for the development of 106 housing units and a commercial center including office space on 9,830 square meters of land. The project was accompanied by Clal Insurance, which holds as collateral the company&amp;#39;s rights in the project, including all current and\or future sums generated from the project.
 A construction project in the settlement of Kiryat Arba for construction on 4,903 square meters of land according to plan 1\2\522. The project was accompanied by Clal Insurance, which holds as collateral the company&amp;#39;s rights in the project, including all current and\or future sums generated from the project.
 A construction project in the settlement of Adam-Geva Binyamin for the development of &amp;nbsp;45 housing units on about 10,864 square meters of land belonging to the Palestinian village&amp;nbsp;of Jaba&amp;#39; in the occupied West Bank according to Plan no. 240/2/14/3/1. The project was accompanied by Discount Bank, which holds as collateral all the rights in the property and the project.
 Through its subsidiary Al-Watan, a sister company of Bar Amana, the Amana movement used forged documents to prove ownership of privately owned Palestinian lands on which outposts were established, as in the case of the Migron settler outpost, which was established entirely on private Palestinian lands.
 In 2013, the company carried out the construction of 36 housing units in Katzrin
 settlement in the occupied Syrian Golan.
 International Sanctions on the Company
 Between June and November 2024, the governments of Canada, the United Kingdom, and the United States imposed sanctions on the Amana organization and Binyanei Bar Amana company for their complicity in the dispossession of Palestinian land and the establishment of dozens of illegal settler outposts and settler farms in the occupied West Bank.
 </t>
   </si>
   <si>
     <t>Booking.com</t>
   </si>
   <si>
     <t>Netherlands</t>
@@ -1344,126 +1319,50 @@
   <si>
     <t xml:space="preserve">A public Israeli company active in the field of real estate, construction and infrastructure.
 The company carried out several infrastructure, construction and real estate projects in the occupied West Bank, East Jerusalem, the Syrian Golan and the Naqab. The company took part in real estate and infrastructure projects in settlements in the West Bank, in infrastructure work for large wind energy projects in the Syrian Golan and provides infrastructure and construction work for the Israeli Ministry of Defense, including in military bases and prisons.
 Settlement Construction 
 In 2020, Minrav completed the construction of 120 housing units in the northwestern outskirts of Givat Ze&amp;#39;ev settlement in the occupied West Bank. The project was built in the framework of Local outline plan no. 220/10, on the lands of the Palestinian village A-Jib.
 Between 2016 and 2020, the company constructed 90 housing units on a land of 10,955 m2 in the settlement of Beitar Illit in the occupied West Bank. The project was executed according to a tender of NIS 13.5 million with development expenses of NIS 16.9 million, which was awarded to the company on 18 March 2015. The First International Bank of Israel provided financial accompaniment to this project.
 In 2010, the company was also contracted to build a NIS 558 million section of the A1 train route which included a pair of parallel underground tunnels almost 3.5 km long and a connecting tunnel approximately 350 square meters long starting from the Latrun bridge and running almost its entire length through occupied land. For more information on the A1 Train see Who Profits Report: &amp;ldquo;Crossing the Line- The Tel Aviv Jerusalem Fast Train (A1)&amp;rdquo;.
 In 2008, The company was contracted by Hagihon Company to build and operate a NIS 80 million sewage treatment plant in the northern part of occupied East Jerusalem in Nabi Musa. This facility, on occupied land, mainly serves the settlement neighborhoods of Pisgat Ze&amp;#39;ev, Neve Ya&amp;#39;akov, and French Hill. Water from the facility serves agricultural farms in settlements in the Jordan Valley. The facility became operational in 2014 and Leumi bank provided financial accompaniment for this project in Nabi Musa in August 2016.
 The company constructed 102 housing units in the settlement neighborhood of Talpiot East in occupied East Jerusalem.
 In 2010, The company completed reconstruction and building work in the Beit Yaakov (Hurva) synagogue in the old city in Jerusalem.
 Renewable Energy projects in the Syrian Golan
 In 2019, Minrav Group was contracted by Enlight Renewable Energy&amp;#39;s subsidiary, Ruach Beresheet L.P, for the construction of the &amp;quot;Ruach Beresheet&amp;quot; (Wind of Genesis) wind farm in the occupied Syrian Golan, for the production of electricity in the amount of about 190 MW. In 2020, the company carried out the planning and execution of the electrical, communication and civil engineering infrastructure, including the turbine foundations, paving roads and crane surfaces for NIS 152 million, in partnership with Nextcom company. In 2024, the company and Minrav Group signed an agreement with Enlight to operate and maintain the project for 20 years.
 In 2018, Minrav Group was contracted by Enlight Renewable Energy&amp;#39;s subsidiary, Emek HaBacha Wind Energy Ltd., for the establishment of the &amp;ldquo;Emek Habacha&amp;rdquo; wind project in the occupied Syrian Golan, together with Nextcom company, for about NIS 136 million. &amp;nbsp;&amp;nbsp;In 2024, both companies signed an agreement with Enlight to finalize the project and to operate and maintain it for the next 20 years. Enlight Renewable Energy owns 40% in the Emek Habacha Wind Energy Project.
 Services for the Israeli Ministry of Defense (IMOD):
 In 2022, the company completed construction and infrastructure work for the IMOD of the Ramot Campus in the city of Be&amp;rsquo;er Sheva the Naqab. The Ramot Campus is designated for the Military Intelligence Directorate pre-military training. The project included foundational, development and establishment work for seven buildings on a land of 27,000 m2 for a total of NIS 219 million.
 The company constructed the Israeli military&amp;#39;s Ariel Sharon Training Campus (also known as the Bahadim City) in the Naqab in partnership with Electra and Binat companies. The project was established under a concession for 25 years and includes the design, finance, construction, operation and maintenance for NIS 2 billion.
 The project was flagged as a national project that involved the relocation of 7 military training bases to the Naqab. The campus, built on 250,000 m2 of land, includes 120 buildings, among them soldier barracks, training, classrooms, offices, workshops for handling buildings tanks and vehicles, logistics centers and shooting ranges.
 in 2021 The company completed the Neve Tzedek legal and detention facility. The project consisted of constructing a new legal quarter complex for the Israeli military, with a merger of military prosecutors, courts and detention facilities in a single installation comprised of 23 structures.
 the company constructed the US Army Military Base 81 training facility in the Naqab. The project included training halls, infrastructure, roads, buildings and systems, a parachuting training facility, a logistics center, sports halls and a welfare center.
 Services for the Israeli Prison Services (IPS)
 The company established the Be&amp;#39;er Sheva Prison, in which Palestinian political prisoners are also held. The project, carried out in collaboration with Danya Cebus, included planning and execution of skeletal work, advanced security systems including sensors and biometric recognition technologies, housing facilities, and road development and paving. The prison built on 25,000 square meters of land is meant to hold 800 prisoners.
 </t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Population Control, Settlement Enterprise, Specialized Equipment and Services</t>
-  </si>
-[...74 lines deleted...]
-    <t>East Jerusalem, Jordan Valley, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Teva Pharmaceutical Industries</t>
   </si>
   <si>
     <t xml:space="preserve">A global pharmaceutical company and the world&amp;#39;s largest generic drug manufacturer.&amp;nbsp;The company develops, produces and markets generic, innovative and branded drugs. Teva currently operates in approximately 60 countries with an estimated 45,000 employees worldwide.
 Teva is the largest commercial (and industrial) company on the Israeli market by equity, net profit, operating income and market value. The&amp;nbsp;company is also the largest provider of healthcare products and services in the Israeli market, by sales volume. Teva distributes healthcare products and services, including consumer healthcare products, hospital supplies, dialysis equipment and disposables, diagnostics and home care services. An Israeli subsidiary - Salomon, Levin and Elstein, provides logistical support for Teva&amp;#39;s sales and distribution activities in Israel, including the distribution of third parties of several multinational pharmaceutical companies.
 As a dominant part of the Israeli pharmaceutical industry, Teva enjoys the advantages generated by the Israeli occupation of Palestinian lands allowing the company to exploit the Palestinian market. &amp;#39;Quality and Security reasons&amp;#39; in conjunction with economic and political justifications create a Palestinian captive market for Israeli and multinational companies.
 The Paris Protocol, an annex to the Oslo Accords, which regulates the financial relations between Israel and the future Palestinian state, placed both entities under the same taxation envelope. As a result, the Palestinians continue to depend on Israeli policies, customs laws and services for the import and export of goods. This dependency has inflicted strong negative economic effects on the Palestinian pharmaceutical industry. Various hindrances generate extra costs that harm the development of the local industry: the burden of the annual licensing of imported raw materials, the costs of back-to-back deliveries to and from the WB and the GS, the costs of shipping drugs in bulk via Jordan, the exclusion of large Arab markets as well as in Israel, and the inability of the&amp;nbsp;Gazan&amp;nbsp;industry to develop&amp;nbsp;and expand&amp;nbsp;due to the prohibition on export.
 Teva, likewise other Israeli and multinational companies, enjoys the aforementioned situation in several ways. The company enjoys easy access to the Palestinian market, free of customs and checkpoint, e.g. change of trucks at cargo checkpoints. Teva&amp;#39;s agents do not have to amend any of their products in order to sell them in the OPT. Thus,&amp;nbsp;the company can sell drugs that are not labeled in Arabic. Teva meets little to no competition from the cheaper generic drug industry, as a result of the Israeli Ministry of Health restrictions on drug registration in Israel and their enforcement on the Palestinian market.
 For more, see our report on the Pharmaceutical industry,&amp;nbsp;Captive Economy: The Pharmaceutical Industry and the Israeli Occupation.
 </t>
   </si>
   <si>
     <t>Palestinian Captive Market</t>
   </si>
   <si>
     <t>Pharmaceutical</t>
   </si>
   <si>
     <t>Shapir Engineering and Industry</t>
   </si>
   <si>
     <t xml:space="preserve">Shapir Engineering and Industry is a publicly traded Israeli company engaged in the production and supply of raw materials for construction, infrastructure, franchise, logistics, real estate and residential construction.&amp;nbsp;
 Through its subsidiaries, the company engages in the extraction of occupied natural resources, construction on occupied Palestinian land, and providing of services to the Israeli Ministry of Defense.
@@ -1821,210 +1720,89 @@
     <t>Population Control, Private Security and Surveillance Technology, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>ThyssenKrupp AG</t>
   </si>
   <si>
     <t>FWB, DUS</t>
   </si>
   <si>
     <t xml:space="preserve">A German industrial and technology multinational conglomerate, active in the fields of Automotive Technology, Decarbon Technologies, Materials Services and Marine Systems.
 The company&amp;rsquo;s marine systems division, ThyssenKrupp Marine Systems, has provided warship vessels and submarines to the Israeli Navy since the 1990s.
 The company provided Israel with the &amp;ldquo;Sa&amp;rsquo;ar 6&amp;rdquo; warships.
 Gaza 2023
 On 14 October 2023, during Israel&amp;#39;s attack on Gaza, the Israeli military carried out the first-ever operational attack by the Sa&amp;rsquo;ar 6 ships. The two ships, named Ahi Oz and Ahi Magen, carried out the attacks from the surface of the sea towards the besieged Gaza, in cooperation with the air forces and the ground forces. In December 2023, the Israeli military announced it had completed the operationalization of all four ships. For more see Who Profits&amp;rsquo; report The Companies Supplying Weapons to Israel&amp;rsquo;s Attack on Gaza.&amp;nbsp;
 In May 2015, the IMOD contracted ThyssenKrupp to supply four new Sa&amp;rsquo;ar 6-class warship vessels corvettes for the Israeli Navy at an estimated cost of USD 480 million, of which one-third was funded by the German government. The contract included the construction of the platform including the hull and propulsion systems, engine and electricity. By July 2021, all four Sa&amp;#39;ar 6 corvettes - INS Magen, INS Oz, INS Independence and INS Victory - were transferred to the Israeli Navy.
 The ships were designed to offer enhanced attack capabilities and to be equipped with a range of weaponry and combat systems, including anti-air and anti-ship missiles and machine guns. The vessels were built by ThyssenKrupp in a joint venture with German Naval Yards Kiel, based on advanced German battleships, and the outfitting of combat systems, sensors and other subsystems was carried out in Israel.&amp;nbsp;
 The Sa&amp;rsquo;ar ships are deployed in the maritime space and are also responsible for protecting Israel&amp;#39;s gas rigs in the Mediterranean and are used to conduct patrol duties in shipping lanes and other strategic assets in the Mediterranean.
 SK Group - Israel Weapon Industries&amp;rsquo; subsidiary, Israel Shipyards Ltd., provides the maintenance and repair services for the Sa&amp;rsquo;ar 6-class corvettes and submarines.&amp;nbsp;
 Submarines
 In January 2022, the company signed an agreement with the IMOD to build three advanced operational submarines for the Israeli Navy for &amp;euro;3 billion (USD 3.24 million). The submarines, an upgraded version of the existing Dolphin-class model that Israel already has, will form a new class called Dakar and will be delivered within nine years. Part of the cost will be financed by the German government under an agreement signed between the two countries in 2017. The agreement also calls for the construction of a simulator in Israel, as well as logistic support and the supply of spare parts.
 The agreement includes a parallel contract, signed between the company and the Israeli Economy and Industry Ministry, for reciprocal procurement and industrial strategic cooperation. The agreement calls for Thyssenkrupp to make over &amp;euro;850 million (USD 916.8 million) purchases from Israeli industry and Israeli defense industries over 20 years.&amp;nbsp;
 In July 2021, Thyssenkrupp signed a mutual procurement agreement with the Israeli Ministry of Economy totaling more than USD 323.7 million. The agreement includes the cooperation of Israeli companies in ThyssenKrupp projects around the world, and the execution of joint projects that will include the transfer of new knowledge to Israel, especially in the fields of marine technology.
 </t>
   </si>
   <si>
-    <t>Expedia Group</t>
-[...38 lines deleted...]
-  <si>
     <t xml:space="preserve">Oshkosh Corporation  </t>
   </si>
   <si>
     <t xml:space="preserve">Oshkosh Corporation (formerly Oshkosh Truck) is an American industrial company that designs and builds specialty trucks, military vehicles, truck bodies, airport fire apparatus, and access equipment. Company brands include: JLG, Jerr-Dan, Hinowa, Oshkosh Defense, Pratt Miller, Pierce, Frontline, Oshkosh Airport Products, Maxi-Metal, McNeilus, Oshkosh S-Series and IMT.
 The company manufactures hulls for armored military vehicles and armored personnel carriers (APC) for the Israeli Ministry of Defense (IMOD), used in the occupied West Bank and Gaza. The company provides the Israeli military with the &amp;ldquo;Namer 1500&amp;rdquo; and &amp;ldquo;Eitan&amp;rdquo; Armored Personnel Carriers (APC), both were used in Israel&amp;#39;s recent military invasion of Gaza.
 On December 1st, 2023, Oshkosh announced that it would supply the IMOD with its Joint Light Tactical Vehicles (JLTV), ordered by the IMOD at the end of November 2023. An order for 75 JLTVs was placed through Foreign Military Sale (FMS), and an additional order for dozens more through Direct Commercial Sale (DCS).
 &amp;ldquo;Namer 1500&amp;rdquo; and &amp;ldquo;Eitan&amp;rdquo; Armored Personnel Carriers
 In November 2023, the Israeli military deployed the Namer 1500 APC in its first combat use in the military invasion in northern Gaza. The Namer 1500 is an APC coming from the IMOD&amp;#39;s Directorate of the Merkava and Armored Vehicles, intended to enhance the Israeli Ground Forces&amp;rsquo; effectiveness.
 In February 2023, Oshkosh signed an agreement with the IMOD to produce hundreds of the Namer 1500 armored personnel carrier (APC) variant for over USD 139.6 million (GBP 100 million) financed by US aid. In June 2023, the IMOD received the first delivery of the new APCs.
 Also in November 2023, the Israeli military announced that the &amp;ldquo;Eitan&amp;rdquo; APC had entered into operational use in Gaza. In December 2022, the IMOD contracted Oshkosh in an agreement to produce 500 hulls of the &amp;ldquo;Eitan&amp;rdquo; armored personnel carrier (APC) for the Israeli military for over USD 100 million, funded by the US. According to the contract, the hulls will be fitted with unmanned turrets and other systems and sent for operational use.
 The Eitan APC is based on the Merkava tank and Namer APC technologies. It can accommodate 12 personnel and travel at a speed of 90 km/h with an all-terrain maneuvering capability. It also features Elbit System&amp;#39;s &amp;quot;Iron Fist&amp;quot; defense system, peripheral cameras equipped with day and night vision, front calculation and processing capabilities using computerized technology, and touch monitors and processors.
 &amp;ldquo;Panther&amp;rdquo; Armored Vehicle 
 The Israeli military armored vehicle &amp;ldquo;Panther&amp;rdquo; is built on Oshkosh Defense&amp;rsquo;s tactical vehicle FMTV Military Truck (Family of Medium Tactical Vehicles) and used by the Israeli military in the occupied West Bank and Gaza. Hundreds of additional company&amp;rsquo;s FMTV trucks are used by the Israeli military for logistical transport.
 The Panther vehicle is an armored combat vehicle used in ongoing military operations, mainly in the occupied West Bank. The vehicle is also used by the Israel Border Police Yamas undercover unit (Mista&amp;#39;arvim) whose operatives disguise themselves as Palestinians.
 In 2019, the military completed the development and modification of the Panther. The vehicle was modified to allow it to easily move through the alleys that characterize the area of the West Bank. The modified trucks have space for 14 soldiers and include peripheral cameras, advanced weapons systems and machine guns, a tire inflation system, escape hatches, windshields and a mobile driver assist system. The vehicle is painted on the outside and inside with special materials for thermal insulation, maintaining temperature and retarding combustion, and protective panels designed to absorb small arms bullets without penetration. The vehicle&amp;#39;s estimated cost is about NIS 1 million.
 On June 19, 2023, the Panther vehicle was used by the Israeli military in its invasion of Jenin, during which 5 Palestinians were killed, including a 15-year-old.
 In May 2022, the vehicle was put to show in the military&amp;rsquo;s parking station in the settlement of Elkana in the occupied West Bank.
 In January 2020, the Israeli military purchased new modified versions of Oshkosh Defense&amp;rsquo;s tactical vehicles FMTV Military Truck (FMTV) for its multi-purpose armored &amp;ldquo;Panther&amp;rdquo; vehicles. The FMTVs were provided via several contracts, including one contract for 589 vehicles at a total value of about US$ 159 million. The delivery of the vehicles is expected to be completed in October 2024.
 In November 2017, the company signed NIS 200 million agreement with the Israeli Ministry of Defense (IMOD) according to which the company will supply the military with approximately 200 new FMTV model trucks over the following year and a half. The deal was financed by the US foreign aid funds. Earlier the same year, the IMOD purchased the first six FMTVs trucks which were mainly used to examine their suitability for the military&amp;rsquo;s operational needs.
 In previous years, the IMOD purchased several dozen Oshkosh trucks of an older model from the US Army surplus.
 </t>
   </si>
   <si>
-    <t>MDT Armor</t>
-[...32 lines deleted...]
-  <si>
     <t>Tripadvisor, Inc.</t>
   </si>
   <si>
     <t>NASDAQ, Public</t>
   </si>
   <si>
     <t xml:space="preserve">A US based publicly traded group that operates online travel agencies, comparison shopping websites, and mobile apps.
 Company&amp;rsquo;s online travel websites include Brand TripAdvisor, Viator and TheFork.
 Through its travel booking website, Tripadvisor.com, the company advertises hotels, resorts, restaurants and guesthouses in the occupied West Bank, occupied East Jerusalem and the occupied Syrian Golan.
 Tripadvisor&amp;rsquo;s website offers listings in 8 illegal settlements including Ariel, Almog, Ma&amp;rsquo;ale Adumim, Kalia, Kfar Adumim, Kfar Etzion, and Karnei Shomron in the occupied West Bank; listings in 10 settlements including Ma&amp;rsquo;ale Gamla, Merom Golan, Odem, Ramot, Giva&amp;rsquo;at Yoav, Ein Zivan, Katzrin, Kfar Haruv, and Had Nes in the occupied Syrian Golan; and listings in different locations in occupied East Jerusalem and tourist sites in the&amp;nbsp; Old City and Givat Hatachmoshet and Mount of Olives area.
 Additionally, the website advertises tourist attractions in settlements in the occupied Palestinian territory, including a shooting range, a winery and jeep tours in the Gush Etzion cluster of settlements in the occupied West Bank; tourist sites in occupied East Jerusalem; and wineries in the settlements of Kidmat Tzvi, Ortal, Odem and Ein Zivan in the occupied Syrian Golan.
 Through its brand&amp;#39;s website Viator.com, the company provides information and a booking service for tours in occupied East Jerusalem.
 </t>
   </si>
   <si>
     <t>East Jerusalem, Jordan Valley, Syrian Golan, West Bank</t>
-  </si>
-[...45 lines deleted...]
-    <t>Other</t>
   </si>
   <si>
     <t>YSB - Ya'acobi Brothers Group</t>
   </si>
   <si>
     <t xml:space="preserve">YSB - the Ya&amp;rsquo;acobi Brothers Group operates in the fields of construction, infrastructure and green environment. The group specializes in the planning, integration, execution, service and maintenance of projects within a wide range of fields.
 Greennet Recycling and Waste Treatment Ltd. A partially owned subsidiary of the group owns a waste sorting plant in the Atarot Settlement Industrial Zone, in the occupied West Bank. The plant is fully owned by the YSB group. The factory markets the recycling materials in Israel and around the world.
 In June 2023, Menolead Herut Systems, a fully owned subsidiary of the group, won a tender issued by Israel Electric Corporation for the excavation and laying of cables at the exits from Ma&amp;#39;ale Efraim settlement electrical substation, in the occupied west bank.
 In June 2022 Ariel-Wimasor another fully owned subsidiary of the group, won a tender issued by Jerusalem municipality for maintenance and upgrade works of Mount Scopus tunnels, in the occupied East Jerusalem.
 In 2021, Ariel-Wimasor reached an agreement with Shapir and CAF to provide traffic lights to be connected to the Jerusalem Municipality&amp;#39;s control center and the traffic light system Falcon, which was developed by the company and was chosen to manage the traffic in the city for ten years.
 In 2019, the subsidiary was contracted by the Jerusalem Municipality as an &amp;quot;additional eligible&amp;quot; candidate for the installation and maintenance of traffic lights in and around the city. The company would provide works for traffic lights in areas located on occupied lands, such as roads connecting to the settlement of Ma&amp;#39;aleh Adumim, roads in the French Hill settlement neighborhood, and roads inside the Palestinian villages of Beit Hanina, Shufat, and Anata.&amp;nbsp;&amp;nbsp;&amp;nbsp;
 In June 2023, Menolead Herut Systems won a tender issued by Israel Electric Corporation for excavation and trenching works for the ARAN wind renewable energy project in the occupied Syrian Golan.&amp;nbsp;
 In August 2023, Ariel-Wimasor Traffic &amp;amp; Parking Control, was contracted by the Israeli Police for the procurement and maintenance of checkpoints and gates for NIS 525,000 between September 2023 to December 2023.
 In 2019, the Menolead Herut Systems won a NIS 1,800,000 tender with the Israeli Police to continue providing maintenance work for police structures and systems in the Jerusalem District, which includes the West Bank, the police national headquarters in Jerusalem, and the border police headquarters in Jerusalem. The work stretched from 02 January 2020 until 30 June 2020.
 In 2021 and 2019, the subsidiary won contracts worth NIS 135,900 and NIS 152,529 respectively with the Israeli Prison Service (IPS) for providing maintenance for electric gates in the IPS units. In 2019, the company won another contract worth NIS 27,853 with the IPS for fixing an electric gate.
 In 2013, the company supplied&amp;nbsp;maintenance services to the tunnels on Route 60 (also known as the &amp;ldquo;Tunnels Highway&amp;rdquo;), which leads from Gilo settlement to Gush Etzion.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Construction, Waste Management</t>
   </si>
   <si>
@@ -2074,76 +1852,50 @@
 Checkpoints 
 In November 2023, the company carried out an upgrade work of the security and observation system at a military checkpoint.&amp;nbsp;
 The company&amp;rsquo;s surveillance cameras have been previously installed at the Beit Iba checkpoint, the Sha&amp;rsquo;ar Ephraim checkpoint and at the Anatot military base in the occupied West Bank.
 In September 2022, a fully owned subsidiary of the company won a tender from the IMOD for the design and execution of steel facilities carrying systems and lifting facilities, including their production, transportation and establishment in the borders and at various sites in an estimated scope of approximately NIS 20 million without VAT, for a first contract period of 12 months, with an option to extend the communication in two additional years. As of March 2024, the company received orders amounting to approximately NIS 34 million, of which approximately NIS 2 million were realized and the contract was extended until March 31, 2024.
 In August 2022, the company&amp;#39;s fully owned subsidiary, Techmer, hosted cadets from the Israeli military Communications Academy to introduce them with the company&amp;#39;s newly developed systems and capabilities provided to the military and to discuss with company personnel.
 Additionally, the company has provided integrative communication systems for military vessels for the IMOD, and in 2019, won a tender for the development and upgrade of communications systems for the Navy submarine.&amp;nbsp;
 In December 2019, a company&amp;rsquo;s fully-owned subsidiary won a tender for the development and upgrade of communication systems on three platforms for the IMOD, on a two-year project with an expected revenue of approximately NIS 12 million.&amp;nbsp;
 Services to Settlements 
 The company installs a 5G network for all cellular companies in Israel and supplies masts, civil engineering work and establishment of external and internal transmission infrastructures for the Cellcom, Partner and Pelephone cellular companies, which provide cellular infrastructure and services to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.
 For more on the telecommunication providers, see Who Profits&amp;rsquo; report Signal Strength: Occupied, The Telecommunications Sector and the Israeli Occupation.&amp;nbsp;
 Jerusalem Light Rail 
 The company provides communication technologies for the Jerusalem Light Rail (JLR) project in occupied East Jerusalem. The JLR network connects large settlement blocks in occupied East Jerusalem to the center of the city and its western side and is contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city&amp;rsquo;s Palestinian neighborhoods.
 The company installs communication equipment along the JLR lines, both for active lines and for new light rail lines that are still under construction. The project includes the provision of technologies to improve Internet access for the JLR passengers with a high-capacity computer network that connects other networks and provides a path for exchanging information between different LANs or subnets.
 Surveillance in occupied East Jerusalem 
 One of the company&amp;rsquo;s flagship surveillance projects is the &amp;lsquo;Mabat 2000&amp;rsquo; project in the Old City in occupied East Jerusalem. The project includes an array of about 400 CCTV cameras deployed throughout the Old City and linked to a police Command and Control (C&amp;amp;C) center that monitors residents&amp;rsquo; movements 24/7. The cameras broadcast live to the C&amp;amp;C center located in the Old City, where the material is recorded and kept by the police. The system can also synchronize with other cameras deployed in other parts of occupied East Jerusalem.
 In 1999, Mer Group won an Israeli police tender to establish the &amp;lsquo;Mabat 2000&amp;rsquo; project and the infrastructure surrounding it, ahead of the pope&amp;rsquo;s visit in 2000. In 2016, the company won a 30 million NIS contract with Israel Police to modify, upgrade and maintain the system for 10 years. The contract included an upgrade of the video analysis system, of the resolution and video quality, as well as a software upgrade for the police control center located in the Old City.
 In addition, the company&amp;rsquo;s &amp;#39;Safe City&amp;#39; project and its Smart-M platform have been implemented in the Old City of Jerusalem. The Safe City project consists of a large number of sensors, physical security solutions, and cyber and intelligence data transmitted to the company&amp;rsquo;s command &amp;amp; control center and integrated CCTV surveillance system which are in use in the Old City of Jerusalem.
 The company&amp;#39;s Smart-M platform has been implemented in the control and command center in the Old City of Jerusalem. The Smart-M platform manages and centers data and inputs from cameras, sensors, IoT (Internet of Things) applications and other sources deployed throughout the city into one platform and provides data integration and analysis for the Police.
 Read more on surveillance in East Jerusalem in our flash report &amp;ldquo;Big Brother&amp;rdquo; in Jerusalem&amp;rsquo;s Old City: Israel&amp;rsquo;s Militarized Visual Surveillance System in Occupied East Jerusalem.
 Smart City 
 Moreover, the company has provided &amp;lsquo;Smart City&amp;rsquo; systems for the city of Lod (Lyd) municipality for over 12 years as part of a tender contract and exercising the option of extension periods. In the city, located within the Green Line, almost a third of the population are Palestinians with Israeli citizenship who suffer from neglected infrastructure and discriminatory policing.
 In August 2022, a fully owned subsidiary of the company won a tender for the supply, installation and maintenance of technological security systems and related equipment in the city of Lod for an estimated amount of approximately NIS 30 million for a first contract period of three years, with the potential for extension. As part of the tender, the company will install an array of IoT sensors and an array of cameras throughout the city for monitoring, control and enforcement. The company will provide cameras, communication systems, equipment and all infrastructure and components required. In addition, the company will provide warranty, maintenance, training and service for the existing systems in the city.
 </t>
   </si>
   <si>
-    <t xml:space="preserve">WSP Global Inc. </t>
-[...24 lines deleted...]
-  <si>
     <t xml:space="preserve">Smart Shooter </t>
   </si>
   <si>
     <t xml:space="preserve">Smart Shooter is a private Israeli company that produces electro-optical fire control systems for small arms based on Artificial Intelligence, Computer Vision and Machine Learning technologies.&amp;nbsp;
 Smart Shooter&amp;rsquo;s Remote Controlled Weapon System &amp;#39;SMASH&amp;#39; was developed under the direction and funding of the Israeli Ministry of Defense. The firing system can follow and lock in on targets using image processing based on artificial intelligence and can be controlled remotely. The system is used by the Israeli military Infantry units in Gaza and used as a crowd control weapon in the occupied West Bank.
 The SMASH Fire Control System, also known as &amp;#39;Dagger&amp;#39;, is an electro-optic rifle sight that has a fire control system and a firing computer. The sight can be fitted on the barrel of any rifle and is installed on the soldier&amp;rsquo;s personal weapon and enables the system to lock on and track targets through image processing based on Artificial Intelligence. An algorithm-based processor selects the moment to fire and ensures a hit regardless of the user&amp;#39;s abilities or the need for his experience.
 In 2018, following a pilot period, the Israeli military began to put the Dagger sights into use in the various infantry brigades. The sights came into use by the Israeli military during the Great March of Return demonstrations near the barrier surrounding Gaza. The Israeli military has since been gradually expanding its use. As of today, every infantry division has a &amp;#39;Daggerist&amp;#39;, a designated fighter who is responsible for activating the Smart Shooter sight.
 The company&amp;#39;s &amp;#39;SMASH Hopper System&amp;#39; was integrated unto the Israeli military&amp;rsquo;s &amp;#39;David&amp;#39; Light Armored Vehicles. The system is a light-weight Remote Controlled Weapon Station (RCWS) that provides the remote capability to engage ground targets and small unmanned aircraft systems (UAS).
 Gaza 2023-2024
 Smart Shooter&amp;#39;s Dagger fire control system entered the battlefield in its new configuration during the 2023 attack on Gaza and has been widely and extensively used by the Israeli military infantry units in Gaza.
 Infantry Forces operating in Gaza have been equipped with the Smash sights, and in November 2023, the third generation of the Dagger sight was entered into use among reservist soldiers in the Israeli military.
 Between November 2023 and February 2024, the sights were used by the Israeli Ground Forces and Infantry Units in Gaza, and by the commando brigade during military raids in northern Gaza. Among the units identified as using the sight are the &amp;quot;Maglan&amp;quot; special unit and the 51st battalion of the &amp;quot;Golani&amp;quot; infantry brigade.
 In December 2023, the Israeli military 212 Maglan Unit was documented using the Smart Shooter 3000 in the Al-Shati neighborhood of Northern Gaza.
 On November 22, 2023, Smart-Shooter posted a photo on Facebook, showing three Israeli soldiers with their faces blurred, aiming assault rifles at a building in Gaza, with the description: &amp;ldquo;The SMASH 3000 is now in action with the Israeli military Special Forces, transforming Close Quarter Combat scenarios.&amp;rdquo;
 West Bank 
 Smart Shooter&amp;rsquo;s Remote Controlled Crowd Dispersal System is installed over Israeli military checkpoints and in heavily populated areas in the occupied West Bank. The system is based on AI technology and can fire stun grenades, tear gas and sponge-tipped bullets.
 The AI-controlled machine guns were installed on a military watchtower overlooking Aida Refugee Camp, Bethlehem, and in Al-Aroub Refugee Camp, Hebron, and in Hebron city.
 Two Remote-controlled guns were installed atop a watchtower with surveillance cameras overlooking the al-Arub refugee camp. According to the residents of al-Arub, the turrets repeatedly fired tear gas at the hillside of the camp.
 In September 2022, the company&amp;rsquo;s Remote-controlled Crowd Dispersal System was installed over the Israeli military Bab Al-Zawiya checkpoint (checkpoint 56) in Shuhada Street in Hebron, in the center of a heavily populated area.
 In 2018, the company was contracted by the Israeli Ministry of Defense to provide 2,250 Dagger smart sights to be supplied to the Israeli Ground Forces by 2020 in several batches. The sights were designated for the infantry brigades and elite units and mounted on the M4A1 and Tavor X-95 service rifles.
 </t>
   </si>
   <si>
     <t>Siemens AG</t>
   </si>
@@ -2309,50 +2061,53 @@
 The company has been involved in the construction, operation and maintenance of additional solar projects in the Naqab, in Ashalim, Nevatim, Shneur Tze&amp;rsquo;elim, Sde Boker, Givolim, Hatzerim, Timna Valley, Kibbutz Urim, Moshav Nevatim, Shibolim, and Brosh. Together these farms produce over 300-MW of electricity and take over thousands of dunams of land.
 Gas Energy Projects
 Shikun &amp;amp; Binui holds an agreement with Energean Israel Ltd. to purchase natural gas from the &amp;quot;Shark/Tanin&amp;quot; reservoir for the flow of gas to the Ramat Hovav power station for 20 years from the date of supply.
 In December 2020, the company signed an agreement with the Leviathan reservoir partnership (NeWMeD Energy, Chevron Mediterranean Limited and Ratio Energies) for the supply of natural gas for a period of 30 months from that date or until the start of gas flow from the Shark reservoir. The Leviathan and Karish gas fields are located in the Mediterranean. The gas extraction by the Israeli state comes in violation of the Paris Protocol, the economic annex of the Oslo Accords Agreement, which calls for the establishment of a joint Development Program, to provide for joint &amp;ldquo;exploitation of oil and gas for industrial purposes.&amp;rdquo; Israel&amp;rsquo;s blockage of Palestinians&amp;rsquo; ability to develop their natural resources leads to the de-development of the Palestinian economy.
 </t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Construction, Real Estate, Renewable Energy</t>
   </si>
   <si>
     <t>Z.M.H. Hammerman</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Israeli construction and real estate company engaged in the construction and development of residential and commercial, industrial, office and hi-tech building projects.
 The company owns a commercial center in the Alfei Menashe settlement in the occupied West Bank.
 As of December 2022, the company owns a total area of 400 square meters worth NIS 1,080,000 yet to be sold in a commercial center.
 In 2018, the construction of the commercial center was completed by the company. In July 2008, the company won a tender published by the Civil Administration and the Ministry of Construction and Housing for land totaling 1,200 square meters designated for the construction of approximately 977 square meters of commercial space in Givat Tal in Alfei Menashe.
 The commercial center was constructed adjacent to the company&amp;rsquo;s residential project &amp;ldquo;Amirei Nof&amp;rdquo;, which includes at least 400 housing units sold by the company. The project was partly built on the lands of the Palestinian village of Azun.
 In 2018, The company was also involved in a construction project in the settlement of Har Homa in occupied East Jerusalem.
 </t>
   </si>
   <si>
+    <t>Israeli Construction on Occupied Land</t>
+  </si>
+  <si>
     <t>Oron Group</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Israeli company active in the fields of civil engineering, infrastructure, real estate and quarrying.
 Through its fully-owned subsidiaries, the Group is involved in construction on occupied land and the exploitation of occupied natural resources in the occupied West Bank.
 Meitarim Quarry 
 The company owns and operates the Meitarim Quarry located near the settlement of Tene Omarim in the southern Hebron Hills in the occupied West Bank.
 The company had two authorization contracts for the operation of the quarry for a total land area of 374 dunams, which were valid until December 2015 and have yet to be renewed. Meitarim Quarry&amp;#39;s annual mining rate is 2.5 million tons. In 2022, 2,789,799 tons of aggregates were mined. The company also operates concrete and asphalt plants next to the quarry, and facilities in an area of about 38 dunams for the quarry&amp;#39;s activity.
 Highway 60 (Tunnel Road) Expansion 
 Oron carries out the construction of a highway in the occupied West Bank, connecting West Bank settlements to Jerusalem.
 In 2020, Oron Infrastructure and Construction Ltd. won a tender to carry out tunneling, bridge construction and paving works in the expansion of the southern section of Highway 60 in occupied East Jerusalem, estimated at NIS 300 million.
 Highway 60, also known as Tunnel Road, passes directly under the Palestinian town of Beit Jala connecting Gush Etzion settlements in the occupied West Bank to Jerusalem, and providing access to Jerusalem while bypassing surrounding Palestinian villages and neighborhoods. The highway serves vehicles with Israeli license plates only.
 The expansion project includes the construction of a new road, tunneling, bridge construction and paving works in the southern section of Highway 60 between the settlement neighborhood of Gilo in occupied East Jerusalem and the settlement of Beitar Ilit in the occupied West Bank. The expansion is designed to double the highway&amp;rsquo;s capacity and to ease settlers&amp;rsquo; movement between Jerusalem and the Gush Etzion settlement bloc and settlements farther south. More than 12 dunams of land were confiscated by the Israeli Civil Administration from the Palestinian village of al-Khader and the city of Beit Jala for the highway expansion.
 In February 2022, the company breached the new tunnel. As of September 2023, the company is still carrying out work for the new highway as part of the project.
 Settlement construction 
 In 2019, the company&amp;rsquo;s fully owned subsidiary Oron Real Estate, was involved in an expansion project of the settlement of Eshkolot in the occupied West Bank. The project included the marketing of 64 lots in the settlement in an area of half a dunam each, with 40 of which are villas and 24 of which are plots for independent construction as part of an expansion project of the settlement. The company&amp;rsquo;s stake in the project was 80%.
 Jerusalem Light Rail 
 In June 2021, the company&amp;rsquo;s fully-owned subsidiary Oron Infrastructure and Construction won the tender for the construction of a &amp;ldquo;Park and Drive&amp;rdquo; parking lot in Mount Hotzvim in Jerusalem, part of the Jerusalem Light Rail (JLR) network.
 The JLR network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city. The parking lot, located adjacent to the Green Line, will be connected to the JLR Blue Line station and is designed to serve the traffic coming from the settlement neighborhoods of Ramot and Ramat Shlomo, among others.&amp;nbsp;
 The construction cost of the parking lot is estimated at NIS 124 million, and it is expected to include 5.5 floors in a total area of about 35,000 square meters with a total of 940 parking spaces. The works include the construction of an underground passage for vehicles and pedestrians, and ramps for the light rail.
 </t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Settlement Production</t>
   </si>
@@ -2626,50 +2381,53 @@
     <t>PreZero</t>
   </si>
   <si>
     <t xml:space="preserve">In March 2022, Who Profits team documented the company&amp;rsquo;s products in Ariel industrial zone in the occupied West Bank.
 The company has operation facilities in 11 countries around the world, including in Europe.
 PreZero acquired the company Cespa and took over its waste management facilities in Spain and Portugal.
 The company acquired SUEZ and took over its operations in Germany, Poland, The Netherlands, Luxembourg and Sweden.
 PreZero also has a sorting plan for lightweight packaging in Evergem, Belgium.
 </t>
   </si>
   <si>
     <t>Waste Management</t>
   </si>
   <si>
     <t>Eastlink Lanker</t>
   </si>
   <si>
     <t>Public Limited</t>
   </si>
   <si>
     <t xml:space="preserve">A public UK-based international investment company engaged in the import and export of metal and industrial equipment.
 The company holds 30% in&amp;nbsp;Tnufa Transportation Solutions Ltd.&amp;nbsp;which was founded in 2020 after winning a tender to operate public transportation in the occupied West Bank and East Jerusalem area. &amp;nbsp;Eastlink Lanker also holds shares in China Motors Ltd., which holds 22.5% in Tnufa, through its subsidiary Magi Motors.
 Tnufa Transportation lines operate between and serve the settlements of the Shomron Regional Council, Kedumim, Karnei Shomron, Beit Aryeh-Ofarim, Alfei Menashe, Emanuel, Elkana, Oranit and Ariel, as well as additional lines connecting between the settlements and major cities within the Green Line. The lines are operated by more than 260 buses, including bulletproof buses.
 Since 2021, Tnufa operate public transportation lines in the &amp;ldquo;Jerusalem Corridor&amp;rdquo; area. Several of company&amp;rsquo;s lines connect the settlements of Modi&amp;rsquo;in Illit, Har Adar, Mevo Horon and Ramot settlement neighborhood in East Jerusalem to Jerusalem and other cities within the Green Line. Company lines also serve Ofer military base.
 </t>
+  </si>
+  <si>
+    <t>Other</t>
   </si>
   <si>
     <t>Doma Marketing for Building &amp; Training ltd.</t>
   </si>
   <si>
     <t xml:space="preserve">A manufacturer, importer and distributor of construction products.
 Doma&amp;rsquo;s facilities are located in Ariel settlement industrial zone in the occupied West Bank.
 The company is also the exclusive distributor of Halfen-Leviat (German), Ancon (UK), Pfeifer (Germany), Haz Metal (Turkey), Buzon (Germany), Sari (Turkey), Gurbetciler (Turkey), C/S Group (USA) products in the Israeli market.
 Halfen-Leviat is part of the CRH Group which&amp;nbsp;announced its withdrawal from the Israeli market&amp;nbsp;in 2016 by divesting its 25% stake was held in the Mashav group which is the holding company for Nesher Cement.&amp;nbsp; This divestment completed CRH&amp;rsquo;s exit from the Israeli market.
 CRH is a publicly traded company based in Dublin, Ireland. The company claims to develop partnerships to advance &amp;ldquo;the delivery of global goals, such as the United Nations Sustainable Development Goals.&amp;rdquo;
 [1]&amp;nbsp;https://www.crh.com/media/4081/crh-annual-report-2021.pdf
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Rivulis PTE</t>
   </si>
   <si>
     <t>Singapore</t>
   </si>
   <si>
     <t xml:space="preserve">A global micro irrigation company.
 In April 2022, Who Profits documented Rivulis company signs in a settlement date plantation in the Jordan Valley, occupied West Bank. According to the sign, Rivulis planned and executed irrigation and fertilization systems for the Kfir settlement farm in Yafit settlement.
@@ -3282,50 +3040,53 @@
 The majority of the academy&amp;rsquo;s visitors are American Jews, but in recent years, there has been a growth in the number of visitors coming from Brazil, Argentina, France, Italy, Russia and especially China on work-related trips and/or religious pilgrimages.
 The company is showcased in TripAdvisor as a touristic attraction in the settlement of Gush Etzion.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Private Security and Surveillance Technology</t>
   </si>
   <si>
     <t>Military, Security and Surveillance, Tourism</t>
   </si>
   <si>
     <t>Nextcom Group</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Israeli company specializing in communication infrastructure, renewable energy, security and civil engineering.
 In 2004, 2007 and 2011, the company won a tender published by the Israeli Ministry of Defense (IMOD) to provide army bases with cables and optic fibers to ensure the coverage of 95% of communication infrastructure in army bases on ground, air and water.
 In 2007, company subsidiary Harel Antennas Ltd won a tender to provide the Israeli army with communication and monitoring towers.
 In 2017 and 2018, the company won tenders to provide services for the IMOD, which include the construction and maintenance of communication infrastructures in army bases.
 In 2018, the company signed an agreement with Israel Aerospace Industries (IAI) to build military data centers as part of an IMOD tender.
 On its website, the company states: &amp;quot;We supplied support and maintenance services during all of Israel&amp;#39;s wars, since the foundation of the company, and have received accolades for our quick response in the field, our service to all of the units involved, and for being available to respond all hours of the day.&amp;quot;
 In May 2018, Nextcom and the public company Minrav signed an agreement with Emek Habacha Wind Energy Ltd to build and operate a wind energy project in the occupied Syrian Golan that will generate 96 MW of electricity through 30 wind turbines. The companies will operate and maintain the project estimated at 136 million NIS, for a period of 20 years through a joint venture.
 Emek Habacha Wind Energy Ltd is jointly held by Kinetic Energies- Alternative Electrical Energies (60%) and E.A. Ben Dov Emek Habacha (40%).
 </t>
   </si>
   <si>
+    <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Services to the Settlements, Specialized Equipment and Services</t>
+  </si>
+  <si>
     <t>Electricity, Gas and Water Supply, Military, Security and Surveillance, Renewable Energy</t>
   </si>
   <si>
     <t>EffiSolar Enterprises Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">A private Canadian renewable power project developer founded in 2008, with projects in Ontario, New Jersey, Saipan and Israel.
 Through its Israeli subsidiary, the company is the major shareholders of Green Wind Energy&amp;#39;s wind farm project in the Golan. The project&amp;#39;s plan is meant to dismantle existent wind turbines located in Al-A`Saniya mount in the Golan and build 10 new turbines that will generate 2500 KW of electricity.
 Another company project includes the construction of 15 MW wind farm in the settlement of Merom Golan, located in the occupied Syrian Golan (still waiting for final approvals).
 </t>
   </si>
   <si>
     <t>Orkal Industries and Mechanization</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli provider of generators and energy supply solutions.
 Orkal generators were documented at&amp;nbsp;Qalandiya (Atarot) Checkpoint, a military checkpoint in the occupied West Bank.
 An associated company, Orkal Generators Ltd, is located in the settlement of Nili in the occupied West Bank.
 </t>
   </si>
   <si>
     <t>Settlement Production, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Herrenknecht</t>
@@ -6335,50 +6096,53 @@
 As part of this transaction JA Solar Holdings&amp;#39; JAP310 panels were installed in the Meytarim Solar field in the occupied Jordan Valley.&amp;nbsp;The project is located in Meytarim Industrial Zone in the occupied West Bank and it has been erected by its co-owners: Energix and&amp;nbsp;The Southern Mount Hebron Development Company. The latter is active in the occupied West Bank and based in Meytarim Indsutrial Zone.
 According to the company, Meytarim project is expected to be &amp;quot;the most efficient out of all its projects&amp;quot;.&amp;nbsp;While the annual operating cost of the Meytarim solar field is NIS 300,000, the revenues from selling the electricity to the IEC reached NIS 4.4&amp;nbsp;million in 2016.
 </t>
   </si>
   <si>
     <t>PGR Drive Technologies</t>
   </si>
   <si>
     <t xml:space="preserve">PGR Drive Technologies is a private Turkish gear and gearbox manufacturer and exporter. The company also produces variators and Servo Drivers.
 The company has two main production factories on in Turkey and the other is based in Germany.
 PGR Drive Technologies equipment was documented by Who Profits in October 2017 at the Nativ Hagdud settlement solar energy field in the Jordan Valley in the occupied West Bank.&amp;nbsp;Netiv Hagdud project is a joint venture of $6 million between Enerpoint Israel and &amp;quot;Green is us&amp;quot;, its electricity production reaches 4 MW and it is built over 50 Dunams of Palestinian land.&amp;nbsp;
 </t>
   </si>
   <si>
     <t>Pelephone Communications</t>
   </si>
   <si>
     <t xml:space="preserve">Pelephone is an Israeli provider of cellular and communication services.
 The company has a license for providing cellular services in illegal settlements in the occupied West Bank until September 2032.
 As of 2022, Pelephone has at least 157 cellular antennas on occupied land in the West Bank and East Jerusalem, and 19 cellular antennas in the Syrian Golan.
 In 2021, Pelephone was one of the Israeli cellular companies along with Cellcom and Partner, to win a tender by the municipality of the settlement of Beitar Illit in the occupied West Bank, for the right to use land to install cellular antennas.
 In 2020, Pelephone signed a one-year agreement with the Israeli Civil Administration (ICA) in the occupied West Bank, for the installment of amplifiers improving cellular reception. The ICA published an exemption from tender for Pelephone, because its employees are subscribed to and are clients of Pelephone.
 In 2013-2014, the company had an agreement with the Efrat Economic Development Company (belonging to the settlement of Efrat in the occupied West Bank) whereby the latter operated as an agent of telecommunication providers Cellcom and Pelephone. The two companies charged the Efrat Economic Development Company for the purchase of equipment and services, while the latter received 2% from the companies&amp;rsquo; profits.
 Click here to read the full report about the involvement of the Israeli cellular companies in the occupation.
 </t>
+  </si>
+  <si>
+    <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements</t>
   </si>
   <si>
     <t>Umm Brothers Construction Works Investment and Development Company</t>
   </si>
   <si>
     <t xml:space="preserve">An Israeli owned construction and development company.
 Umm Brothers is a construction and development company. The company constructs and develops housing projects in multiple settlements in Occupied East Jerusalem, namely in Har Homa and Pisgat Ze&amp;#39;ev.
 In 2008 Umm Brothers won a tender worth $1227290.93&amp;nbsp; for the construction of 34 housing units in Pisgat Ze&amp;#39;ev a settlement in Occupied East Jerusalem.
 </t>
   </si>
   <si>
     <t>Ral Electric Holdings (formerly: Adir Electric Boards)</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company specializing in electric boards and the installation of electric systems.
 The company provided electric systems to checkpoints in the Jordan Valley in the occupied West Bank and security lighting in the settlement of Ariel in the West Bank. The company also carried out lighting works in the Neot Golan settlement in the occupied Syrian Golan.
 The company constructed three transformer stations for Natuf Quarries in the occupied West Bank. The quarry, operated by Shapir Engineering, is located on land belonging to the Palestinian villages of Shuqba, Qibya, Ni&amp;#39;lin and Shabtin.
 The company has also carried out projects for Golan Heights Winery and Perot Hagolan (Golan Fruits), exporters of wine and agricultural goods (respectively) produced in the occupied Syrian Golan.
 The company has several projects with the Israeli Ministry of Defense, including in the Re&amp;#39;im Camp, which houses the Israeli military&amp;#39;s Gaza Division.
 </t>
   </si>
   <si>
     <t>First Solar</t>
   </si>
   <si>
@@ -6862,51 +6626,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I474"/>
+  <dimension ref="A1:I473"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -6939,13382 +6703,13357 @@
       </c>
       <c r="F2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H2" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I2" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="0">
         <v>2</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D3" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E3" s="0" t="s">
         <v>19</v>
       </c>
-      <c r="E3" s="0" t="s">
+      <c r="F3" s="0" t="s">
         <v>20</v>
       </c>
-      <c r="F3" s="0" t="s">
+      <c r="G3" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="G3" s="0" t="s">
+      <c r="H3" s="0" t="s">
         <v>22</v>
       </c>
-      <c r="H3" s="0" t="s">
+      <c r="I3" s="0" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="0">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C4" s="0" t="s">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="D4" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E4" s="0" t="s">
         <v>26</v>
       </c>
-      <c r="E4" s="0" t="s">
+      <c r="F4" s="0" t="s">
         <v>27</v>
       </c>
-      <c r="F4" s="0" t="s">
+      <c r="G4" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G4" s="0" t="s">
+      <c r="H4" s="0" t="s">
         <v>29</v>
       </c>
-      <c r="H4" s="0" t="s">
+      <c r="I4" s="0" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>31</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="0">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="C5" s="0" t="s">
         <v>32</v>
       </c>
-      <c r="C5" s="0" t="s">
+      <c r="D5" s="0" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="E5" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F5" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="G5" s="0" t="s">
         <v>35</v>
       </c>
-      <c r="G5" s="0" t="s">
+      <c r="H5" s="0" t="s">
         <v>36</v>
       </c>
-      <c r="H5" s="0" t="s">
+      <c r="I5" s="0" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="0">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>38</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>39</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>19</v>
+        <v>40</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="H6" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="I6" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="0">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C7" s="0" t="s">
-        <v>39</v>
+        <v>10</v>
       </c>
       <c r="D7" s="0" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="E7" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>22</v>
+        <v>35</v>
       </c>
       <c r="H7" s="0" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="I7" s="0" t="s">
-        <v>49</v>
+        <v>30</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>50</v>
       </c>
       <c r="C8" s="0" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>19</v>
+        <v>52</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="F8" s="0" t="s">
-        <v>52</v>
+        <v>20</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="H8" s="0" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="I8" s="0" t="s">
-        <v>49</v>
+        <v>55</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="0">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="C9" s="0" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>19</v>
+        <v>40</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>36</v>
+        <v>60</v>
       </c>
       <c r="H9" s="0" t="s">
-        <v>23</v>
+        <v>44</v>
       </c>
       <c r="I9" s="0" t="s">
-        <v>58</v>
+        <v>30</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="C10" s="0" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>60</v>
+        <v>40</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="F10" s="0" t="s">
-        <v>41</v>
+        <v>63</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>36</v>
+        <v>64</v>
       </c>
       <c r="H10" s="0" t="s">
-        <v>62</v>
+        <v>44</v>
       </c>
       <c r="I10" s="0" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>10</v>
+        <v>39</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>28</v>
+        <v>68</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>29</v>
+        <v>69</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>30</v>
+        <v>44</v>
       </c>
       <c r="I11" s="0" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>10</v>
+        <v>39</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>29</v>
+        <v>64</v>
       </c>
       <c r="H12" s="0" t="s">
-        <v>30</v>
+        <v>74</v>
       </c>
       <c r="I12" s="0" t="s">
-        <v>66</v>
+        <v>75</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>70</v>
+        <v>76</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>26</v>
+        <v>77</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>71</v>
+        <v>78</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>72</v>
+        <v>79</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>29</v>
-[...3 lines deleted...]
-      </c>
+        <v>80</v>
+      </c>
+      <c r="H13" s="0"/>
       <c r="I13" s="0" t="s">
-        <v>66</v>
+        <v>23</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>73</v>
+        <v>81</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>33</v>
+        <v>82</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>74</v>
+        <v>11</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>75</v>
+        <v>83</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>76</v>
+        <v>84</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>77</v>
-[...1 lines deleted...]
-      <c r="H14" s="0"/>
+        <v>85</v>
+      </c>
+      <c r="H14" s="0" t="s">
+        <v>86</v>
+      </c>
       <c r="I14" s="0" t="s">
-        <v>66</v>
+        <v>30</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>78</v>
+        <v>87</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>10</v>
+        <v>39</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>26</v>
+        <v>88</v>
       </c>
       <c r="E15" s="0" t="s">
-        <v>79</v>
+        <v>89</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>72</v>
+        <v>90</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>29</v>
+        <v>91</v>
       </c>
       <c r="H15" s="0" t="s">
-        <v>23</v>
+        <v>92</v>
       </c>
       <c r="I15" s="0" t="s">
-        <v>16</v>
+        <v>93</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>80</v>
+        <v>94</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>81</v>
+        <v>39</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>82</v>
+        <v>95</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>83</v>
+        <v>96</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>29</v>
+        <v>64</v>
       </c>
       <c r="H16" s="0" t="s">
-        <v>62</v>
+        <v>44</v>
       </c>
       <c r="I16" s="0" t="s">
-        <v>58</v>
+        <v>97</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>84</v>
+        <v>98</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>85</v>
+        <v>25</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>86</v>
+        <v>40</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>87</v>
+        <v>99</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>88</v>
+        <v>100</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>89</v>
+        <v>101</v>
       </c>
       <c r="H17" s="0" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="I17" s="0" t="s">
-        <v>44</v>
+        <v>30</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>91</v>
+        <v>103</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>55</v>
+        <v>18</v>
       </c>
       <c r="D18" s="0" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="E18" s="0" t="s">
-        <v>92</v>
+        <v>104</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>52</v>
+        <v>27</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="H18" s="0" t="s">
-        <v>93</v>
+        <v>74</v>
       </c>
       <c r="I18" s="0" t="s">
-        <v>94</v>
+        <v>16</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>95</v>
+        <v>106</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>96</v>
+        <v>18</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>97</v>
+        <v>11</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>98</v>
+        <v>107</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>47</v>
+        <v>108</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>42</v>
+        <v>85</v>
       </c>
       <c r="H19" s="0" t="s">
-        <v>30</v>
+        <v>109</v>
       </c>
       <c r="I19" s="0" t="s">
-        <v>99</v>
+        <v>110</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>100</v>
+        <v>111</v>
       </c>
       <c r="C20" s="0" t="s">
-        <v>81</v>
+        <v>18</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>101</v>
+        <v>112</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>102</v>
+        <v>48</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>29</v>
+        <v>85</v>
       </c>
       <c r="H20" s="0" t="s">
-        <v>62</v>
+        <v>36</v>
       </c>
       <c r="I20" s="0" t="s">
-        <v>103</v>
+        <v>110</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>104</v>
+        <v>113</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>105</v>
+        <v>114</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>106</v>
+        <v>115</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>29</v>
+        <v>101</v>
       </c>
       <c r="H21" s="0" t="s">
-        <v>107</v>
+        <v>86</v>
       </c>
       <c r="I21" s="0" t="s">
-        <v>66</v>
+        <v>75</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>108</v>
+        <v>116</v>
       </c>
       <c r="C22" s="0" t="s">
-        <v>109</v>
+        <v>25</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>26</v>
+        <v>117</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>110</v>
+        <v>118</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>102</v>
+        <v>27</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>111</v>
+        <v>101</v>
       </c>
       <c r="H22" s="0" t="s">
-        <v>30</v>
+        <v>119</v>
       </c>
       <c r="I22" s="0" t="s">
-        <v>112</v>
+        <v>120</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="0">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>113</v>
+        <v>121</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>114</v>
+        <v>39</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>19</v>
+        <v>40</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>115</v>
+        <v>122</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>116</v>
+        <v>96</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>22</v>
+        <v>64</v>
       </c>
       <c r="H23" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="I23" s="0" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>58</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="0">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>117</v>
+        <v>123</v>
       </c>
       <c r="C24" s="0" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>118</v>
+        <v>124</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>119</v>
+        <v>125</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>120</v>
-[...1 lines deleted...]
-      <c r="H24" s="0"/>
+        <v>64</v>
+      </c>
+      <c r="H24" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="I24" s="0" t="s">
-        <v>49</v>
+        <v>23</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="0">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C25" s="0" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>57</v>
+        <v>128</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>123</v>
+        <v>64</v>
       </c>
       <c r="H25" s="0" t="s">
-        <v>124</v>
+        <v>44</v>
       </c>
       <c r="I25" s="0" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="0">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>72</v>
+        <v>128</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>127</v>
+        <v>64</v>
       </c>
       <c r="H26" s="0" t="s">
-        <v>128</v>
+        <v>86</v>
       </c>
       <c r="I26" s="0" t="s">
-        <v>112</v>
+        <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="0">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="C27" s="0" t="s">
-        <v>33</v>
+        <v>132</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>19</v>
+        <v>40</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="G27" s="0" t="s">
-        <v>14</v>
+        <v>64</v>
       </c>
       <c r="H27" s="0" t="s">
-        <v>128</v>
+        <v>119</v>
       </c>
       <c r="I27" s="0" t="s">
-        <v>63</v>
+        <v>75</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="0">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="C28" s="0" t="s">
-        <v>39</v>
+        <v>136</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>19</v>
+        <v>52</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>134</v>
+        <v>13</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>22</v>
+        <v>138</v>
       </c>
       <c r="H28" s="0" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="I28" s="0" t="s">
-        <v>99</v>
+        <v>16</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="0">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="C29" s="0" t="s">
-        <v>55</v>
+        <v>10</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>88</v>
+        <v>48</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>22</v>
+        <v>85</v>
       </c>
       <c r="H29" s="0" t="s">
-        <v>23</v>
+        <v>54</v>
       </c>
       <c r="I29" s="0" t="s">
-        <v>137</v>
+        <v>45</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="0">
         <v>29</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="C30" s="0" t="s">
-        <v>33</v>
+        <v>142</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>26</v>
+        <v>143</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>139</v>
+        <v>144</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>21</v>
+        <v>108</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>140</v>
+        <v>105</v>
       </c>
       <c r="H30" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="I30" s="0" t="s">
-        <v>94</v>
+        <v>145</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="0">
         <v>30</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
       <c r="C31" s="0" t="s">
-        <v>142</v>
+        <v>132</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>143</v>
+        <v>40</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>47</v>
+        <v>148</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>145</v>
+        <v>64</v>
       </c>
       <c r="H31" s="0" t="s">
-        <v>23</v>
+        <v>119</v>
       </c>
       <c r="I31" s="0" t="s">
-        <v>49</v>
+        <v>149</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="0">
         <v>31</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>146</v>
+        <v>150</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>39</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>19</v>
+        <v>40</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>147</v>
+        <v>151</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>148</v>
+        <v>73</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>149</v>
+        <v>64</v>
       </c>
       <c r="H32" s="0" t="s">
+        <v>152</v>
+      </c>
+      <c r="I32" s="0" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>31</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="0">
         <v>32</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="C33" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>152</v>
+        <v>40</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>35</v>
+        <v>148</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>36</v>
+        <v>156</v>
       </c>
       <c r="H33" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="I33" s="0" t="s">
-        <v>49</v>
+        <v>157</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="0">
         <v>33</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>154</v>
+        <v>158</v>
       </c>
       <c r="C34" s="0" t="s">
-        <v>33</v>
+        <v>159</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>155</v>
+        <v>160</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>148</v>
+        <v>161</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>120</v>
-[...1 lines deleted...]
-      <c r="H34" s="0"/>
+        <v>85</v>
+      </c>
+      <c r="H34" s="0" t="s">
+        <v>86</v>
+      </c>
       <c r="I34" s="0" t="s">
-        <v>16</v>
+        <v>75</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="0">
         <v>34</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>156</v>
+        <v>162</v>
       </c>
       <c r="C35" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>157</v>
+        <v>163</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>158</v>
+        <v>164</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>120</v>
+        <v>14</v>
       </c>
       <c r="H35" s="0"/>
       <c r="I35" s="0" t="s">
-        <v>94</v>
+        <v>110</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="0">
         <v>35</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>159</v>
+        <v>165</v>
       </c>
       <c r="C36" s="0" t="s">
-        <v>160</v>
+        <v>25</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>158</v>
+        <v>115</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>120</v>
-[...1 lines deleted...]
-      <c r="H36" s="0"/>
+        <v>167</v>
+      </c>
+      <c r="H36" s="0" t="s">
+        <v>168</v>
+      </c>
       <c r="I36" s="0" t="s">
-        <v>66</v>
+        <v>30</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="0">
         <v>36</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>162</v>
+        <v>169</v>
       </c>
       <c r="C37" s="0" t="s">
-        <v>163</v>
+        <v>25</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>60</v>
+        <v>40</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>164</v>
+        <v>170</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>88</v>
+        <v>128</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>120</v>
+        <v>171</v>
       </c>
       <c r="H37" s="0" t="s">
-        <v>165</v>
+        <v>29</v>
       </c>
       <c r="I37" s="0" t="s">
-        <v>44</v>
+        <v>157</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="0">
         <v>37</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>166</v>
+        <v>172</v>
       </c>
       <c r="C38" s="0" t="s">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>167</v>
+        <v>173</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>168</v>
+        <v>174</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>169</v>
+        <v>91</v>
       </c>
       <c r="H38" s="0" t="s">
-        <v>107</v>
+        <v>29</v>
       </c>
       <c r="I38" s="0" t="s">
-        <v>94</v>
+        <v>120</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="0">
         <v>38</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>170</v>
+        <v>175</v>
       </c>
       <c r="C39" s="0" t="s">
-        <v>151</v>
+        <v>18</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>152</v>
+        <v>11</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>171</v>
+        <v>176</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>172</v>
+        <v>177</v>
       </c>
       <c r="G39" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="H39" s="0" t="s">
         <v>36</v>
       </c>
-      <c r="H39" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I39" s="0" t="s">
-        <v>94</v>
+        <v>145</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="0">
         <v>39</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>173</v>
+        <v>178</v>
       </c>
       <c r="C40" s="0" t="s">
-        <v>33</v>
+        <v>10</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>174</v>
+        <v>179</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>175</v>
+        <v>13</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>120</v>
+        <v>85</v>
       </c>
       <c r="H40" s="0" t="s">
-        <v>128</v>
+        <v>86</v>
       </c>
       <c r="I40" s="0" t="s">
-        <v>16</v>
+        <v>180</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="0">
         <v>40</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>176</v>
+        <v>181</v>
       </c>
       <c r="C41" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>177</v>
+        <v>182</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>41</v>
+        <v>84</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>178</v>
+        <v>183</v>
       </c>
       <c r="H41" s="0" t="s">
-        <v>30</v>
+        <v>92</v>
       </c>
       <c r="I41" s="0" t="s">
-        <v>179</v>
+        <v>45</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="0">
         <v>41</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>180</v>
+        <v>184</v>
       </c>
       <c r="C42" s="0" t="s">
-        <v>33</v>
+        <v>51</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>181</v>
+        <v>185</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>182</v>
+        <v>186</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>183</v>
+        <v>108</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="H42" s="0" t="s">
-        <v>185</v>
+        <v>86</v>
       </c>
       <c r="I42" s="0" t="s">
-        <v>66</v>
+        <v>110</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="0">
         <v>42</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="C43" s="0" t="s">
-        <v>33</v>
+        <v>18</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>88</v>
+        <v>190</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>120</v>
+        <v>191</v>
       </c>
       <c r="H43" s="0" t="s">
-        <v>188</v>
+        <v>86</v>
       </c>
       <c r="I43" s="0" t="s">
-        <v>49</v>
+        <v>97</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="0">
         <v>43</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="C44" s="0" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>86</v>
+        <v>194</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>192</v>
+        <v>100</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>14</v>
+        <v>101</v>
       </c>
       <c r="H44" s="0" t="s">
-        <v>93</v>
+        <v>74</v>
       </c>
       <c r="I44" s="0" t="s">
-        <v>63</v>
+        <v>110</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="0">
         <v>44</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="C45" s="0" t="s">
-        <v>142</v>
+        <v>25</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>194</v>
+        <v>40</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>88</v>
+        <v>190</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>120</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="H45" s="0"/>
       <c r="I45" s="0" t="s">
-        <v>49</v>
+        <v>93</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="0">
         <v>45</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="C46" s="0" t="s">
-        <v>197</v>
+        <v>25</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>74</v>
+        <v>40</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>88</v>
+        <v>200</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>199</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="H46" s="0"/>
       <c r="I46" s="0" t="s">
-        <v>200</v>
+        <v>45</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="0">
         <v>46</v>
       </c>
       <c r="B47" s="0" t="s">
         <v>201</v>
       </c>
       <c r="C47" s="0" t="s">
-        <v>33</v>
+        <v>57</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>181</v>
+        <v>40</v>
       </c>
       <c r="E47" s="0" t="s">
         <v>202</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>203</v>
+        <v>200</v>
       </c>
       <c r="G47" s="0" t="s">
-        <v>204</v>
+        <v>14</v>
       </c>
       <c r="H47" s="0"/>
       <c r="I47" s="0" t="s">
-        <v>63</v>
+        <v>23</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="0">
         <v>47</v>
       </c>
       <c r="B48" s="0" t="s">
+        <v>203</v>
+      </c>
+      <c r="C48" s="0" t="s">
+        <v>204</v>
+      </c>
+      <c r="D48" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E48" s="0" t="s">
         <v>205</v>
       </c>
-      <c r="C48" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F48" s="0" t="s">
-        <v>52</v>
+        <v>13</v>
       </c>
       <c r="G48" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="H48" s="0" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
       <c r="I48" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="0">
         <v>48</v>
       </c>
       <c r="B49" s="0" t="s">
+        <v>206</v>
+      </c>
+      <c r="C49" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="D49" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="E49" s="0" t="s">
         <v>207</v>
       </c>
-      <c r="C49" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E49" s="0" t="s">
+      <c r="F49" s="0" t="s">
         <v>208</v>
       </c>
-      <c r="F49" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G49" s="0" t="s">
-        <v>169</v>
+        <v>43</v>
       </c>
       <c r="H49" s="0" t="s">
-        <v>30</v>
+        <v>152</v>
       </c>
       <c r="I49" s="0" t="s">
-        <v>94</v>
+        <v>45</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="0">
         <v>49</v>
       </c>
       <c r="B50" s="0" t="s">
+        <v>209</v>
+      </c>
+      <c r="C50" s="0" t="s">
+        <v>193</v>
+      </c>
+      <c r="D50" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E50" s="0" t="s">
         <v>210</v>
       </c>
-      <c r="C50" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E50" s="0" t="s">
+      <c r="F50" s="0" t="s">
         <v>211</v>
       </c>
-      <c r="F50" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G50" s="0" t="s">
-        <v>213</v>
+        <v>101</v>
       </c>
       <c r="H50" s="0" t="s">
-        <v>30</v>
+        <v>44</v>
       </c>
       <c r="I50" s="0" t="s">
-        <v>66</v>
+        <v>45</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="0">
         <v>50</v>
       </c>
       <c r="B51" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="C51" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="D51" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="E51" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="F51" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="C51" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G51" s="0" t="s">
-        <v>217</v>
+        <v>14</v>
       </c>
       <c r="H51" s="0" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="I51" s="0" t="s">
-        <v>66</v>
+        <v>93</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="0">
         <v>51</v>
       </c>
       <c r="B52" s="0" t="s">
+        <v>215</v>
+      </c>
+      <c r="C52" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="D52" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="E52" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="F52" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="G52" s="0" t="s">
+        <v>217</v>
+      </c>
+      <c r="H52" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="I52" s="0" t="s">
         <v>218</v>
-      </c>
-[...19 lines deleted...]
-        <v>94</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="0">
         <v>52</v>
       </c>
       <c r="B53" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="C53" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="D53" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="C53" s="0" t="s">
+      <c r="E53" s="0" t="s">
         <v>221</v>
       </c>
-      <c r="D53" s="0" t="s">
+      <c r="F53" s="0" t="s">
         <v>222</v>
       </c>
-      <c r="E53" s="0" t="s">
+      <c r="G53" s="0" t="s">
         <v>223</v>
       </c>
-      <c r="F53" s="0" t="s">
+      <c r="H53" s="0" t="s">
         <v>224</v>
       </c>
-      <c r="G53" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I53" s="0" t="s">
-        <v>63</v>
+        <v>23</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="0">
         <v>53</v>
       </c>
       <c r="B54" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="C54" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="D54" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="E54" s="0" t="s">
         <v>226</v>
       </c>
-      <c r="C54" s="0" t="s">
+      <c r="F54" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G54" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="H54" s="0" t="s">
         <v>227</v>
       </c>
-      <c r="D54" s="0" t="s">
-[...14 lines deleted...]
-      <c r="I54" s="0"/>
+      <c r="I54" s="0" t="s">
+        <v>110</v>
+      </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="0">
         <v>54</v>
       </c>
       <c r="B55" s="0" t="s">
+        <v>228</v>
+      </c>
+      <c r="C55" s="0" t="s">
+        <v>229</v>
+      </c>
+      <c r="D55" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="E55" s="0" t="s">
         <v>230</v>
       </c>
-      <c r="C55" s="0" t="s">
+      <c r="F55" s="0" t="s">
         <v>231</v>
       </c>
-      <c r="D55" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G55" s="0" t="s">
-        <v>184</v>
+        <v>91</v>
       </c>
       <c r="H55" s="0" t="s">
-        <v>30</v>
+        <v>54</v>
       </c>
       <c r="I55" s="0" t="s">
-        <v>200</v>
+        <v>120</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="0">
         <v>55</v>
       </c>
       <c r="B56" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="C56" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="D56" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>234</v>
       </c>
-      <c r="C56" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F56" s="0" t="s">
-        <v>236</v>
+        <v>13</v>
       </c>
       <c r="G56" s="0" t="s">
-        <v>169</v>
+        <v>14</v>
       </c>
       <c r="H56" s="0" t="s">
-        <v>15</v>
+        <v>74</v>
       </c>
       <c r="I56" s="0" t="s">
-        <v>66</v>
+        <v>110</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="0">
         <v>56</v>
       </c>
       <c r="B57" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="C57" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="D57" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>237</v>
       </c>
-      <c r="C57" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D57" s="0" t="s">
+      <c r="F57" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G57" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="H57" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="I57" s="0" t="s">
         <v>238</v>
-      </c>
-[...13 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="0">
         <v>57</v>
       </c>
       <c r="B58" s="0" t="s">
+        <v>239</v>
+      </c>
+      <c r="C58" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="D58" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>240</v>
       </c>
-      <c r="C58" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E58" s="0" t="s">
+      <c r="F58" s="0" t="s">
         <v>241</v>
       </c>
-      <c r="F58" s="0" t="s">
+      <c r="G58" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="G58" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H58" s="0"/>
       <c r="I58" s="0" t="s">
-        <v>63</v>
+        <v>120</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="0">
         <v>58</v>
       </c>
       <c r="B59" s="0" t="s">
+        <v>243</v>
+      </c>
+      <c r="C59" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="D59" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>244</v>
       </c>
-      <c r="C59" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>247</v>
+        <v>48</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>248</v>
+        <v>85</v>
       </c>
       <c r="H59" s="0" t="s">
-        <v>23</v>
+        <v>92</v>
       </c>
       <c r="I59" s="0" t="s">
-        <v>103</v>
+        <v>93</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="0">
         <v>59</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>249</v>
+        <v>245</v>
       </c>
       <c r="C60" s="0" t="s">
-        <v>55</v>
+        <v>39</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>19</v>
+        <v>40</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>250</v>
+        <v>246</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>251</v>
+        <v>42</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>252</v>
+        <v>43</v>
       </c>
       <c r="H60" s="0" t="s">
-        <v>93</v>
+        <v>44</v>
       </c>
       <c r="I60" s="0" t="s">
-        <v>253</v>
+        <v>45</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="0">
         <v>60</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>254</v>
+        <v>247</v>
       </c>
       <c r="C61" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>181</v>
+        <v>40</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>255</v>
+        <v>248</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>183</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>184</v>
-[...1 lines deleted...]
-      <c r="H61" s="0"/>
+        <v>249</v>
+      </c>
+      <c r="H61" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="I61" s="0" t="s">
-        <v>63</v>
+        <v>23</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="0">
         <v>61</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>256</v>
+        <v>250</v>
       </c>
       <c r="C62" s="0" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>257</v>
+        <v>251</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>229</v>
+        <v>252</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>184</v>
-[...1 lines deleted...]
-      <c r="H62" s="0"/>
+        <v>253</v>
+      </c>
+      <c r="H62" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="I62" s="0" t="s">
-        <v>258</v>
+        <v>23</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="0">
         <v>62</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>259</v>
+        <v>254</v>
       </c>
       <c r="C63" s="0" t="s">
-        <v>260</v>
+        <v>39</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>261</v>
+        <v>255</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>262</v>
+        <v>208</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>22</v>
+        <v>249</v>
       </c>
       <c r="H63" s="0" t="s">
-        <v>30</v>
+        <v>44</v>
       </c>
       <c r="I63" s="0" t="s">
-        <v>24</v>
+        <v>45</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="0">
         <v>63</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>263</v>
+        <v>256</v>
       </c>
       <c r="C64" s="0" t="s">
-        <v>55</v>
+        <v>257</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>19</v>
+        <v>258</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>264</v>
+        <v>259</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>265</v>
+        <v>260</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>266</v>
+        <v>261</v>
       </c>
       <c r="H64" s="0" t="s">
-        <v>15</v>
+        <v>152</v>
       </c>
       <c r="I64" s="0" t="s">
-        <v>66</v>
+        <v>120</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" s="0">
         <v>64</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>267</v>
+        <v>262</v>
       </c>
       <c r="C65" s="0" t="s">
-        <v>10</v>
+        <v>263</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>268</v>
+        <v>264</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>269</v>
+        <v>265</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>270</v>
+        <v>171</v>
       </c>
       <c r="H65" s="0" t="s">
-        <v>30</v>
-[...3 lines deleted...]
-      </c>
+        <v>168</v>
+      </c>
+      <c r="I65" s="0"/>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" s="0">
         <v>65</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>271</v>
+        <v>266</v>
       </c>
       <c r="C66" s="0" t="s">
-        <v>33</v>
+        <v>267</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>72</v>
+        <v>269</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>273</v>
-[...1 lines deleted...]
-      <c r="H66" s="0"/>
+        <v>223</v>
+      </c>
+      <c r="H66" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="I66" s="0" t="s">
-        <v>258</v>
+        <v>238</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" s="0">
         <v>66</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>274</v>
+        <v>270</v>
       </c>
       <c r="C67" s="0" t="s">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>275</v>
+        <v>271</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>52</v>
+        <v>272</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="H67" s="0" t="s">
-        <v>30</v>
+        <v>92</v>
       </c>
       <c r="I67" s="0" t="s">
-        <v>99</v>
+        <v>23</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" s="0">
         <v>67</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="C68" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>26</v>
+        <v>274</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>278</v>
+        <v>27</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>279</v>
+        <v>14</v>
       </c>
       <c r="H68" s="0" t="s">
-        <v>37</v>
+        <v>152</v>
       </c>
       <c r="I68" s="0" t="s">
-        <v>63</v>
+        <v>93</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" s="0">
         <v>68</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>280</v>
+        <v>276</v>
       </c>
       <c r="C69" s="0" t="s">
-        <v>142</v>
+        <v>10</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>86</v>
+        <v>77</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>281</v>
+        <v>277</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>278</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>282</v>
+        <v>101</v>
       </c>
       <c r="H69" s="0" t="s">
-        <v>53</v>
+        <v>15</v>
       </c>
       <c r="I69" s="0" t="s">
-        <v>16</v>
+        <v>120</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" s="0">
         <v>69</v>
       </c>
       <c r="B70" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="C70" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="D70" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E70" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F70" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="G70" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="C70" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H70" s="0" t="s">
-        <v>62</v>
+        <v>86</v>
       </c>
       <c r="I70" s="0" t="s">
-        <v>24</v>
+        <v>149</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" s="0">
         <v>70</v>
       </c>
       <c r="B71" s="0" t="s">
+        <v>284</v>
+      </c>
+      <c r="C71" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D71" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>285</v>
       </c>
-      <c r="C71" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D71" s="0" t="s">
+      <c r="F71" s="0" t="s">
         <v>286</v>
       </c>
-      <c r="E71" s="0" t="s">
+      <c r="G71" s="0" t="s">
         <v>287</v>
       </c>
-      <c r="F71" s="0" t="s">
+      <c r="H71" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="I71" s="0" t="s">
         <v>288</v>
-      </c>
-[...7 lines deleted...]
-        <v>63</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" s="0">
         <v>71</v>
       </c>
       <c r="B72" s="0" t="s">
         <v>289</v>
       </c>
       <c r="C72" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>290</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>209</v>
+        <v>222</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>169</v>
-[...3 lines deleted...]
-      </c>
+        <v>223</v>
+      </c>
+      <c r="H72" s="0"/>
       <c r="I72" s="0" t="s">
-        <v>94</v>
+        <v>120</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" s="0">
         <v>72</v>
       </c>
       <c r="B73" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="C73" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="D73" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="E73" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="C73" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E73" s="0" t="s">
+      <c r="F73" s="0" t="s">
+        <v>265</v>
+      </c>
+      <c r="G73" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="H73" s="0"/>
+      <c r="I73" s="0" t="s">
         <v>293</v>
-      </c>
-[...10 lines deleted...]
-        <v>295</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" s="0">
         <v>73</v>
       </c>
       <c r="B74" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="C74" s="0" t="s">
+        <v>295</v>
+      </c>
+      <c r="D74" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="E74" s="0" t="s">
         <v>296</v>
       </c>
-      <c r="C74" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E74" s="0" t="s">
+      <c r="F74" s="0" t="s">
         <v>297</v>
       </c>
-      <c r="F74" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G74" s="0" t="s">
-        <v>22</v>
+        <v>85</v>
       </c>
       <c r="H74" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="I74" s="0" t="s">
-        <v>295</v>
+        <v>30</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" s="0">
         <v>74</v>
       </c>
       <c r="B75" s="0" t="s">
         <v>298</v>
       </c>
       <c r="C75" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D75" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E75" s="0" t="s">
         <v>299</v>
       </c>
-      <c r="D75" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E75" s="0" t="s">
+      <c r="F75" s="0" t="s">
         <v>300</v>
       </c>
-      <c r="F75" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G75" s="0" t="s">
-        <v>145</v>
+        <v>301</v>
       </c>
       <c r="H75" s="0" t="s">
-        <v>30</v>
+        <v>92</v>
       </c>
       <c r="I75" s="0" t="s">
-        <v>295</v>
+        <v>23</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" s="0">
         <v>75</v>
       </c>
       <c r="B76" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="C76" s="0" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>181</v>
+        <v>40</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>13</v>
+        <v>304</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>184</v>
-[...1 lines deleted...]
-      <c r="H76" s="0"/>
+        <v>305</v>
+      </c>
+      <c r="H76" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="I76" s="0" t="s">
-        <v>63</v>
+        <v>93</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" s="0">
         <v>76</v>
       </c>
       <c r="B77" s="0" t="s">
-        <v>303</v>
+        <v>306</v>
       </c>
       <c r="C77" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>304</v>
+        <v>307</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>305</v>
+        <v>128</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>204</v>
+        <v>308</v>
       </c>
       <c r="H77" s="0"/>
       <c r="I77" s="0" t="s">
-        <v>66</v>
+        <v>293</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" s="0">
         <v>77</v>
       </c>
       <c r="B78" s="0" t="s">
-        <v>306</v>
+        <v>309</v>
       </c>
       <c r="C78" s="0" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>181</v>
+        <v>40</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>307</v>
+        <v>310</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>308</v>
+        <v>48</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>204</v>
+        <v>105</v>
       </c>
       <c r="H78" s="0" t="s">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="I78" s="0" t="s">
-        <v>63</v>
+        <v>145</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" s="0">
         <v>78</v>
       </c>
       <c r="B79" s="0" t="s">
-        <v>309</v>
-[...1 lines deleted...]
-      <c r="C79" s="0"/>
+        <v>311</v>
+      </c>
+      <c r="C79" s="0" t="s">
+        <v>25</v>
+      </c>
       <c r="D79" s="0" t="s">
-        <v>97</v>
+        <v>40</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>88</v>
+        <v>313</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>145</v>
+        <v>314</v>
       </c>
       <c r="H79" s="0" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="I79" s="0"/>
+        <v>102</v>
+      </c>
+      <c r="I79" s="0" t="s">
+        <v>120</v>
+      </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" s="0">
         <v>79</v>
       </c>
       <c r="B80" s="0" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
       <c r="C80" s="0" t="s">
-        <v>160</v>
+        <v>51</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>26</v>
+        <v>52</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>88</v>
+        <v>313</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>120</v>
-[...1 lines deleted...]
-      <c r="H80" s="0"/>
+        <v>317</v>
+      </c>
+      <c r="H80" s="0" t="s">
+        <v>36</v>
+      </c>
       <c r="I80" s="0" t="s">
-        <v>49</v>
+        <v>93</v>
       </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" s="0">
         <v>80</v>
       </c>
       <c r="B81" s="0" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="C81" s="0" t="s">
-        <v>96</v>
+        <v>10</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>97</v>
+        <v>11</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>314</v>
+        <v>319</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>315</v>
+        <v>84</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>120</v>
+        <v>14</v>
       </c>
       <c r="H81" s="0" t="s">
-        <v>43</v>
+        <v>119</v>
       </c>
       <c r="I81" s="0" t="s">
-        <v>316</v>
+        <v>30</v>
       </c>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" s="0">
         <v>81</v>
       </c>
       <c r="B82" s="0" t="s">
-        <v>317</v>
+        <v>320</v>
       </c>
       <c r="C82" s="0" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>19</v>
+        <v>321</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>318</v>
+        <v>322</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>134</v>
+        <v>323</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>319</v>
+        <v>308</v>
       </c>
       <c r="H82" s="0" t="s">
-        <v>165</v>
+        <v>92</v>
       </c>
       <c r="I82" s="0" t="s">
-        <v>316</v>
+        <v>120</v>
       </c>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" s="0">
         <v>82</v>
       </c>
       <c r="B83" s="0" t="s">
-        <v>320</v>
+        <v>324</v>
       </c>
       <c r="C83" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>26</v>
+        <v>325</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>321</v>
+        <v>326</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>265</v>
+        <v>42</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>266</v>
-[...1 lines deleted...]
-      <c r="H83" s="0"/>
+        <v>43</v>
+      </c>
+      <c r="H83" s="0" t="s">
+        <v>74</v>
+      </c>
       <c r="I83" s="0" t="s">
-        <v>66</v>
+        <v>45</v>
       </c>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" s="0">
         <v>83</v>
       </c>
       <c r="B84" s="0" t="s">
-        <v>322</v>
+        <v>327</v>
       </c>
       <c r="C84" s="0" t="s">
-        <v>231</v>
+        <v>25</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>86</v>
+        <v>321</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>323</v>
+        <v>328</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>324</v>
+        <v>20</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>14</v>
+        <v>85</v>
       </c>
       <c r="H84" s="0" t="s">
-        <v>165</v>
+        <v>92</v>
       </c>
       <c r="I84" s="0" t="s">
-        <v>16</v>
+        <v>55</v>
       </c>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" s="0">
         <v>84</v>
       </c>
       <c r="B85" s="0" t="s">
-        <v>325</v>
+        <v>329</v>
       </c>
       <c r="C85" s="0" t="s">
-        <v>33</v>
+        <v>330</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>181</v>
+        <v>321</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>326</v>
+        <v>331</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>229</v>
+        <v>128</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>204</v>
+        <v>187</v>
       </c>
       <c r="H85" s="0" t="s">
-        <v>128</v>
+        <v>44</v>
       </c>
       <c r="I85" s="0" t="s">
-        <v>112</v>
+        <v>55</v>
       </c>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" s="0">
         <v>85</v>
       </c>
       <c r="B86" s="0" t="s">
-        <v>327</v>
+        <v>332</v>
       </c>
       <c r="C86" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>86</v>
+        <v>220</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>328</v>
+        <v>333</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>329</v>
+        <v>90</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>213</v>
-[...4 lines deleted...]
-      <c r="I86" s="0"/>
+        <v>223</v>
+      </c>
+      <c r="H86" s="0"/>
+      <c r="I86" s="0" t="s">
+        <v>120</v>
+      </c>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" s="0">
         <v>86</v>
       </c>
       <c r="B87" s="0" t="s">
-        <v>330</v>
+        <v>334</v>
       </c>
       <c r="C87" s="0" t="s">
-        <v>231</v>
-[...1 lines deleted...]
-      <c r="D87" s="0"/>
+        <v>25</v>
+      </c>
+      <c r="D87" s="0" t="s">
+        <v>40</v>
+      </c>
       <c r="E87" s="0" t="s">
-        <v>331</v>
+        <v>335</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>88</v>
+        <v>336</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>145</v>
-[...4 lines deleted...]
-      <c r="I87" s="0"/>
+        <v>242</v>
+      </c>
+      <c r="H87" s="0"/>
+      <c r="I87" s="0" t="s">
+        <v>23</v>
+      </c>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" s="0">
         <v>87</v>
       </c>
       <c r="B88" s="0" t="s">
-        <v>332</v>
+        <v>337</v>
       </c>
       <c r="C88" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>26</v>
+        <v>220</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>333</v>
+        <v>338</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>334</v>
+        <v>339</v>
       </c>
       <c r="G88" s="0" t="s">
+        <v>242</v>
+      </c>
+      <c r="H88" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="I88" s="0" t="s">
         <v>120</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" s="0">
         <v>88</v>
       </c>
       <c r="B89" s="0" t="s">
-        <v>335</v>
-[...3 lines deleted...]
-      </c>
+        <v>340</v>
+      </c>
+      <c r="C89" s="0"/>
       <c r="D89" s="0" t="s">
-        <v>337</v>
+        <v>143</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>52</v>
+        <v>13</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>339</v>
+        <v>187</v>
       </c>
       <c r="H89" s="0" t="s">
-        <v>37</v>
-[...3 lines deleted...]
-      </c>
+        <v>74</v>
+      </c>
+      <c r="I89" s="0"/>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" s="0">
         <v>89</v>
       </c>
       <c r="B90" s="0" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="C90" s="0" t="s">
-        <v>10</v>
+        <v>57</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>341</v>
+        <v>343</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>342</v>
+        <v>13</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>29</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="H90" s="0"/>
       <c r="I90" s="0" t="s">
-        <v>343</v>
+        <v>110</v>
       </c>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" s="0">
         <v>90</v>
       </c>
       <c r="B91" s="0" t="s">
         <v>344</v>
       </c>
       <c r="C91" s="0" t="s">
-        <v>10</v>
+        <v>142</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>26</v>
+        <v>143</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>345</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>342</v>
+        <v>346</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="H91" s="0" t="s">
-        <v>43</v>
+        <v>74</v>
       </c>
       <c r="I91" s="0" t="s">
-        <v>58</v>
+        <v>37</v>
       </c>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" s="0">
         <v>91</v>
       </c>
       <c r="B92" s="0" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="C92" s="0" t="s">
-        <v>160</v>
+        <v>10</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>212</v>
+        <v>177</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="H92" s="0" t="s">
-        <v>62</v>
+        <v>22</v>
       </c>
       <c r="I92" s="0" t="s">
-        <v>16</v>
+        <v>37</v>
       </c>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" s="0">
         <v>92</v>
       </c>
       <c r="B93" s="0" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="C93" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>181</v>
+        <v>40</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>72</v>
+        <v>300</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>273</v>
-[...3 lines deleted...]
-      </c>
+        <v>301</v>
+      </c>
+      <c r="H93" s="0"/>
       <c r="I93" s="0" t="s">
-        <v>66</v>
+        <v>23</v>
       </c>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" s="0">
         <v>93</v>
       </c>
       <c r="B94" s="0" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="C94" s="0" t="s">
-        <v>231</v>
+        <v>267</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>352</v>
+        <v>52</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>353</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>212</v>
+        <v>354</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>294</v>
+        <v>91</v>
       </c>
       <c r="H94" s="0" t="s">
-        <v>243</v>
+        <v>22</v>
       </c>
       <c r="I94" s="0" t="s">
-        <v>66</v>
+        <v>93</v>
       </c>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" s="0">
         <v>94</v>
       </c>
       <c r="B95" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="C95" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>26</v>
+        <v>220</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>265</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>204</v>
+        <v>242</v>
       </c>
       <c r="H95" s="0" t="s">
-        <v>128</v>
+        <v>29</v>
       </c>
       <c r="I95" s="0" t="s">
-        <v>16</v>
+        <v>157</v>
       </c>
     </row>
     <row r="96" spans="1:9">
       <c r="A96" s="0">
         <v>95</v>
       </c>
       <c r="B96" s="0" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="C96" s="0" t="s">
-        <v>81</v>
+        <v>25</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>26</v>
+        <v>52</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>265</v>
+        <v>359</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>358</v>
+        <v>249</v>
       </c>
       <c r="H96" s="0" t="s">
-        <v>128</v>
-[...3 lines deleted...]
-      </c>
+        <v>224</v>
+      </c>
+      <c r="I96" s="0"/>
     </row>
     <row r="97" spans="1:9">
       <c r="A97" s="0">
         <v>96</v>
       </c>
       <c r="B97" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="C97" s="0" t="s">
-        <v>10</v>
-[...3 lines deleted...]
-      </c>
+        <v>267</v>
+      </c>
+      <c r="D97" s="0"/>
       <c r="E97" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>183</v>
+        <v>13</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>361</v>
+        <v>187</v>
       </c>
       <c r="H97" s="0" t="s">
-        <v>30</v>
-[...3 lines deleted...]
-      </c>
+        <v>44</v>
+      </c>
+      <c r="I97" s="0"/>
     </row>
     <row r="98" spans="1:9">
       <c r="A98" s="0">
         <v>97</v>
       </c>
       <c r="B98" s="0" t="s">
         <v>362</v>
       </c>
       <c r="C98" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D98" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>363</v>
       </c>
-      <c r="E98" s="0" t="s">
+      <c r="F98" s="0" t="s">
         <v>364</v>
       </c>
-      <c r="F98" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G98" s="0" t="s">
-        <v>145</v>
+        <v>14</v>
       </c>
       <c r="H98" s="0" t="s">
-        <v>30</v>
+        <v>102</v>
       </c>
       <c r="I98" s="0" t="s">
-        <v>295</v>
+        <v>93</v>
       </c>
     </row>
     <row r="99" spans="1:9">
       <c r="A99" s="0">
         <v>98</v>
       </c>
       <c r="B99" s="0" t="s">
         <v>365</v>
       </c>
       <c r="C99" s="0" t="s">
-        <v>10</v>
+        <v>366</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>26</v>
+        <v>33</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>72</v>
+        <v>48</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>29</v>
+        <v>368</v>
       </c>
       <c r="H99" s="0" t="s">
-        <v>124</v>
+        <v>102</v>
       </c>
       <c r="I99" s="0" t="s">
-        <v>16</v>
+        <v>37</v>
       </c>
     </row>
     <row r="100" spans="1:9">
       <c r="A100" s="0">
         <v>99</v>
       </c>
       <c r="B100" s="0" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
       <c r="C100" s="0" t="s">
-        <v>231</v>
+        <v>25</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>26</v>
+        <v>220</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>368</v>
+        <v>370</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>212</v>
+        <v>128</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>145</v>
+        <v>308</v>
       </c>
       <c r="H100" s="0" t="s">
-        <v>128</v>
+        <v>168</v>
       </c>
       <c r="I100" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
     </row>
     <row r="101" spans="1:9">
       <c r="A101" s="0">
         <v>100</v>
       </c>
       <c r="B101" s="0" t="s">
-        <v>369</v>
+        <v>371</v>
       </c>
       <c r="C101" s="0" t="s">
-        <v>33</v>
+        <v>267</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>26</v>
+        <v>372</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>370</v>
+        <v>373</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>371</v>
+        <v>20</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>270</v>
+        <v>21</v>
       </c>
       <c r="H101" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I101" s="0" t="s">
-        <v>31</v>
+        <v>23</v>
       </c>
     </row>
     <row r="102" spans="1:9">
       <c r="A102" s="0">
         <v>101</v>
       </c>
       <c r="B102" s="0" t="s">
-        <v>372</v>
+        <v>374</v>
       </c>
       <c r="C102" s="0" t="s">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>373</v>
+        <v>375</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>374</v>
+        <v>300</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>375</v>
+        <v>242</v>
       </c>
       <c r="H102" s="0" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="I102" s="0" t="s">
-        <v>376</v>
+        <v>93</v>
       </c>
     </row>
     <row r="103" spans="1:9">
       <c r="A103" s="0">
         <v>102</v>
       </c>
       <c r="B103" s="0" t="s">
+        <v>376</v>
+      </c>
+      <c r="C103" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="D103" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="E103" s="0" t="s">
         <v>377</v>
       </c>
-      <c r="C103" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E103" s="0" t="s">
+      <c r="F103" s="0" t="s">
+        <v>300</v>
+      </c>
+      <c r="G103" s="0" t="s">
         <v>378</v>
       </c>
-      <c r="F103" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H103" s="0" t="s">
-        <v>107</v>
+        <v>29</v>
       </c>
       <c r="I103" s="0" t="s">
-        <v>24</v>
+        <v>293</v>
       </c>
     </row>
     <row r="104" spans="1:9">
       <c r="A104" s="0">
         <v>103</v>
       </c>
       <c r="B104" s="0" t="s">
+        <v>379</v>
+      </c>
+      <c r="C104" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="D104" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="E104" s="0" t="s">
+        <v>380</v>
+      </c>
+      <c r="F104" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="G104" s="0" t="s">
         <v>381</v>
       </c>
-      <c r="C104" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H104" s="0" t="s">
-        <v>30</v>
+        <v>44</v>
       </c>
       <c r="I104" s="0" t="s">
-        <v>103</v>
+        <v>93</v>
       </c>
     </row>
     <row r="105" spans="1:9">
       <c r="A105" s="0">
         <v>104</v>
       </c>
       <c r="B105" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="C105" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="D105" s="0" t="s">
+        <v>383</v>
+      </c>
+      <c r="E105" s="0" t="s">
+        <v>384</v>
+      </c>
+      <c r="F105" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="G105" s="0" t="s">
+        <v>187</v>
+      </c>
+      <c r="H105" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="I105" s="0" t="s">
         <v>55</v>
-      </c>
-[...16 lines deleted...]
-        <v>63</v>
       </c>
     </row>
     <row r="106" spans="1:9">
       <c r="A106" s="0">
         <v>105</v>
       </c>
       <c r="B106" s="0" t="s">
-        <v>388</v>
+        <v>385</v>
       </c>
       <c r="C106" s="0" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>389</v>
+        <v>386</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>116</v>
+        <v>128</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>149</v>
-[...1 lines deleted...]
-      <c r="H106" s="0"/>
+        <v>64</v>
+      </c>
+      <c r="H106" s="0" t="s">
+        <v>168</v>
+      </c>
       <c r="I106" s="0" t="s">
-        <v>316</v>
+        <v>93</v>
       </c>
     </row>
     <row r="107" spans="1:9">
       <c r="A107" s="0">
         <v>106</v>
       </c>
       <c r="B107" s="0" t="s">
-        <v>390</v>
+        <v>387</v>
       </c>
       <c r="C107" s="0" t="s">
-        <v>33</v>
+        <v>267</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>74</v>
+        <v>40</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>391</v>
+        <v>388</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>392</v>
+        <v>20</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>36</v>
+        <v>187</v>
       </c>
       <c r="H107" s="0" t="s">
-        <v>43</v>
+        <v>29</v>
       </c>
       <c r="I107" s="0" t="s">
-        <v>58</v>
+        <v>93</v>
       </c>
     </row>
     <row r="108" spans="1:9">
       <c r="A108" s="0">
         <v>107</v>
       </c>
       <c r="B108" s="0" t="s">
-        <v>393</v>
-[...1 lines deleted...]
-      <c r="C108" s="0"/>
+        <v>389</v>
+      </c>
+      <c r="C108" s="0" t="s">
+        <v>25</v>
+      </c>
       <c r="D108" s="0" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>265</v>
+        <v>391</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>395</v>
+        <v>305</v>
       </c>
       <c r="H108" s="0" t="s">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="I108" s="0"/>
+        <v>92</v>
+      </c>
+      <c r="I108" s="0" t="s">
+        <v>97</v>
+      </c>
     </row>
     <row r="109" spans="1:9">
       <c r="A109" s="0">
         <v>108</v>
       </c>
       <c r="B109" s="0" t="s">
-        <v>396</v>
+        <v>392</v>
       </c>
       <c r="C109" s="0" t="s">
-        <v>33</v>
+        <v>142</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>397</v>
+        <v>393</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>119</v>
+        <v>394</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>120</v>
+        <v>395</v>
       </c>
       <c r="H109" s="0" t="s">
-        <v>128</v>
+        <v>152</v>
       </c>
       <c r="I109" s="0" t="s">
-        <v>63</v>
+        <v>30</v>
       </c>
     </row>
     <row r="110" spans="1:9">
       <c r="A110" s="0">
         <v>109</v>
       </c>
       <c r="B110" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="C110" s="0" t="s">
         <v>39</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>19</v>
+        <v>40</v>
       </c>
       <c r="E110" s="0" t="s">
+        <v>397</v>
+      </c>
+      <c r="F110" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="G110" s="0" t="s">
         <v>399</v>
       </c>
-      <c r="F110" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H110" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="I110" s="0" t="s">
-        <v>66</v>
+        <v>149</v>
       </c>
     </row>
     <row r="111" spans="1:9">
       <c r="A111" s="0">
         <v>110</v>
       </c>
       <c r="B111" s="0" t="s">
         <v>400</v>
       </c>
       <c r="C111" s="0" t="s">
-        <v>33</v>
+        <v>10</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>401</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="G111" s="0" t="s">
+        <v>402</v>
+      </c>
+      <c r="H111" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="I111" s="0" t="s">
         <v>120</v>
-      </c>
-[...4 lines deleted...]
-        <v>66</v>
       </c>
     </row>
     <row r="112" spans="1:9">
       <c r="A112" s="0">
         <v>111</v>
       </c>
       <c r="B112" s="0" t="s">
-        <v>402</v>
-[...1 lines deleted...]
-      <c r="C112" s="0"/>
+        <v>403</v>
+      </c>
+      <c r="C112" s="0" t="s">
+        <v>25</v>
+      </c>
       <c r="D112" s="0" t="s">
-        <v>403</v>
+        <v>40</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>404</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>13</v>
+        <v>161</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>395</v>
+        <v>191</v>
       </c>
       <c r="H112" s="0"/>
       <c r="I112" s="0" t="s">
-        <v>295</v>
+        <v>37</v>
       </c>
     </row>
     <row r="113" spans="1:9">
       <c r="A113" s="0">
         <v>112</v>
       </c>
       <c r="B113" s="0" t="s">
         <v>405</v>
       </c>
-      <c r="C113" s="0"/>
+      <c r="C113" s="0" t="s">
+        <v>25</v>
+      </c>
       <c r="D113" s="0" t="s">
-        <v>26</v>
+        <v>77</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>407</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="H113" s="0"/>
+        <v>101</v>
+      </c>
+      <c r="H113" s="0" t="s">
+        <v>74</v>
+      </c>
       <c r="I113" s="0" t="s">
-        <v>44</v>
+        <v>75</v>
       </c>
     </row>
     <row r="114" spans="1:9">
       <c r="A114" s="0">
         <v>113</v>
       </c>
       <c r="B114" s="0" t="s">
         <v>408</v>
       </c>
-      <c r="C114" s="0" t="s">
+      <c r="C114" s="0"/>
+      <c r="D114" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="E114" s="0" t="s">
         <v>409</v>
       </c>
-      <c r="D114" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E114" s="0" t="s">
+      <c r="F114" s="0" t="s">
+        <v>300</v>
+      </c>
+      <c r="G114" s="0" t="s">
         <v>410</v>
       </c>
-      <c r="F114" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H114" s="0" t="s">
-        <v>93</v>
-[...3 lines deleted...]
-      </c>
+        <v>119</v>
+      </c>
+      <c r="I114" s="0"/>
     </row>
     <row r="115" spans="1:9">
       <c r="A115" s="0">
         <v>114</v>
       </c>
       <c r="B115" s="0" t="s">
         <v>411</v>
       </c>
       <c r="C115" s="0" t="s">
-        <v>39</v>
+        <v>25</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>19</v>
+        <v>40</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>212</v>
+        <v>164</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>294</v>
+        <v>14</v>
       </c>
       <c r="H115" s="0" t="s">
-        <v>165</v>
+        <v>29</v>
       </c>
       <c r="I115" s="0" t="s">
-        <v>66</v>
+        <v>120</v>
       </c>
     </row>
     <row r="116" spans="1:9">
       <c r="A116" s="0">
         <v>115</v>
       </c>
       <c r="B116" s="0" t="s">
         <v>413</v>
       </c>
       <c r="C116" s="0" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>414</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>415</v>
+        <v>300</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>169</v>
+        <v>21</v>
       </c>
       <c r="H116" s="0" t="s">
-        <v>62</v>
+        <v>74</v>
       </c>
       <c r="I116" s="0" t="s">
-        <v>94</v>
+        <v>23</v>
       </c>
     </row>
     <row r="117" spans="1:9">
       <c r="A117" s="0">
         <v>116</v>
       </c>
       <c r="B117" s="0" t="s">
+        <v>415</v>
+      </c>
+      <c r="C117" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="D117" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>416</v>
       </c>
-      <c r="C117" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F117" s="0" t="s">
-        <v>41</v>
+        <v>200</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>199</v>
+        <v>14</v>
       </c>
       <c r="H117" s="0" t="s">
-        <v>43</v>
+        <v>168</v>
       </c>
       <c r="I117" s="0" t="s">
-        <v>49</v>
+        <v>23</v>
       </c>
     </row>
     <row r="118" spans="1:9">
       <c r="A118" s="0">
         <v>117</v>
       </c>
       <c r="B118" s="0" t="s">
+        <v>417</v>
+      </c>
+      <c r="C118" s="0"/>
+      <c r="D118" s="0" t="s">
         <v>418</v>
-      </c>
-[...4 lines deleted...]
-        <v>19</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>41</v>
+        <v>90</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>199</v>
+        <v>410</v>
       </c>
       <c r="H118" s="0"/>
       <c r="I118" s="0" t="s">
-        <v>24</v>
+        <v>55</v>
       </c>
     </row>
     <row r="119" spans="1:9">
       <c r="A119" s="0">
         <v>118</v>
       </c>
       <c r="B119" s="0" t="s">
         <v>420</v>
       </c>
-      <c r="C119" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C119" s="0"/>
       <c r="D119" s="0" t="s">
-        <v>337</v>
+        <v>40</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>41</v>
+        <v>422</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>105</v>
+      </c>
+      <c r="H119" s="0"/>
       <c r="I119" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="120" spans="1:9">
       <c r="A120" s="0">
         <v>119</v>
       </c>
       <c r="B120" s="0" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="C120" s="0" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>19</v>
+        <v>52</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>212</v>
+        <v>13</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>294</v>
+        <v>91</v>
       </c>
       <c r="H120" s="0" t="s">
-        <v>30</v>
+        <v>54</v>
       </c>
       <c r="I120" s="0" t="s">
-        <v>425</v>
+        <v>16</v>
       </c>
     </row>
     <row r="121" spans="1:9">
       <c r="A121" s="0">
         <v>120</v>
       </c>
       <c r="B121" s="0" t="s">
         <v>426</v>
       </c>
       <c r="C121" s="0" t="s">
-        <v>55</v>
+        <v>10</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>52</v>
+        <v>27</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="H121" s="0" t="s">
-        <v>90</v>
+        <v>74</v>
       </c>
       <c r="I121" s="0" t="s">
-        <v>49</v>
+        <v>110</v>
       </c>
     </row>
     <row r="122" spans="1:9">
       <c r="A122" s="0">
         <v>121</v>
       </c>
       <c r="B122" s="0" t="s">
         <v>428</v>
       </c>
       <c r="C122" s="0" t="s">
-        <v>160</v>
+        <v>429</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>86</v>
+        <v>11</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>265</v>
+        <v>20</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>430</v>
-[...1 lines deleted...]
-      <c r="H122" s="0"/>
+        <v>21</v>
+      </c>
+      <c r="H122" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="I122" s="0" t="s">
-        <v>66</v>
+        <v>431</v>
       </c>
     </row>
     <row r="123" spans="1:9">
       <c r="A123" s="0">
         <v>122</v>
       </c>
       <c r="B123" s="0" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="C123" s="0" t="s">
-        <v>10</v>
+        <v>39</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="H123" s="0" t="s">
-        <v>37</v>
+        <v>102</v>
       </c>
       <c r="I123" s="0" t="s">
-        <v>66</v>
+        <v>23</v>
       </c>
     </row>
     <row r="124" spans="1:9">
       <c r="A124" s="0">
         <v>123</v>
       </c>
       <c r="B124" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="C124" s="0" t="s">
-        <v>10</v>
+        <v>39</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="H124" s="0" t="s">
-        <v>124</v>
+        <v>168</v>
       </c>
       <c r="I124" s="0" t="s">
-        <v>94</v>
+        <v>45</v>
       </c>
     </row>
     <row r="125" spans="1:9">
       <c r="A125" s="0">
         <v>124</v>
       </c>
       <c r="B125" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="C125" s="0" t="s">
-        <v>10</v>
+        <v>39</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>119</v>
+        <v>164</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>319</v>
+        <v>349</v>
       </c>
       <c r="H125" s="0" t="s">
-        <v>124</v>
+        <v>168</v>
       </c>
       <c r="I125" s="0" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
     </row>
     <row r="126" spans="1:9">
       <c r="A126" s="0">
         <v>125</v>
       </c>
       <c r="B126" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="C126" s="0" t="s">
-        <v>442</v>
+        <v>25</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>403</v>
+        <v>40</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>444</v>
+        <v>84</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>123</v>
+        <v>14</v>
       </c>
       <c r="H126" s="0" t="s">
-        <v>165</v>
+        <v>29</v>
       </c>
       <c r="I126" s="0" t="s">
-        <v>16</v>
+        <v>110</v>
       </c>
     </row>
     <row r="127" spans="1:9">
       <c r="A127" s="0">
         <v>126</v>
       </c>
       <c r="B127" s="0" t="s">
+        <v>444</v>
+      </c>
+      <c r="C127" s="0" t="s">
         <v>445</v>
       </c>
-      <c r="C127" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D127" s="0" t="s">
-        <v>26</v>
+        <v>52</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>21</v>
+        <v>313</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>120</v>
+        <v>317</v>
       </c>
       <c r="H127" s="0" t="s">
-        <v>128</v>
+        <v>86</v>
       </c>
       <c r="I127" s="0" t="s">
-        <v>49</v>
+        <v>93</v>
       </c>
     </row>
     <row r="128" spans="1:9">
       <c r="A128" s="0">
         <v>127</v>
       </c>
       <c r="B128" s="0" t="s">
         <v>447</v>
       </c>
       <c r="C128" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="D128" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="E128" s="0" t="s">
         <v>448</v>
       </c>
-      <c r="D128" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E128" s="0" t="s">
+      <c r="F128" s="0" t="s">
         <v>449</v>
       </c>
-      <c r="F128" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G128" s="0" t="s">
-        <v>282</v>
+        <v>261</v>
       </c>
       <c r="H128" s="0" t="s">
-        <v>23</v>
+        <v>224</v>
       </c>
       <c r="I128" s="0" t="s">
-        <v>16</v>
+        <v>120</v>
       </c>
     </row>
     <row r="129" spans="1:9">
       <c r="A129" s="0">
         <v>128</v>
       </c>
       <c r="B129" s="0" t="s">
         <v>450</v>
       </c>
       <c r="C129" s="0" t="s">
-        <v>33</v>
+        <v>51</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>451</v>
       </c>
       <c r="F129" s="0" t="s">
+        <v>449</v>
+      </c>
+      <c r="G129" s="0" t="s">
+        <v>261</v>
+      </c>
+      <c r="H129" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="I129" s="0" t="s">
         <v>452</v>
-      </c>
-[...7 lines deleted...]
-        <v>63</v>
       </c>
     </row>
     <row r="130" spans="1:9">
       <c r="A130" s="0">
         <v>129</v>
       </c>
       <c r="B130" s="0" t="s">
         <v>453</v>
       </c>
       <c r="C130" s="0" t="s">
-        <v>142</v>
+        <v>39</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>454</v>
       </c>
       <c r="F130" s="0" t="s">
-        <v>452</v>
+        <v>449</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>225</v>
+        <v>261</v>
       </c>
       <c r="H130" s="0" t="s">
-        <v>128</v>
+        <v>168</v>
       </c>
       <c r="I130" s="0" t="s">
         <v>455</v>
       </c>
     </row>
     <row r="131" spans="1:9">
       <c r="A131" s="0">
         <v>130</v>
       </c>
       <c r="B131" s="0" t="s">
         <v>456</v>
       </c>
       <c r="C131" s="0" t="s">
-        <v>10</v>
+        <v>39</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>457</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>452</v>
+        <v>304</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>225</v>
+        <v>261</v>
       </c>
       <c r="H131" s="0" t="s">
-        <v>124</v>
+        <v>168</v>
       </c>
       <c r="I131" s="0" t="s">
-        <v>458</v>
+        <v>157</v>
       </c>
     </row>
     <row r="132" spans="1:9">
       <c r="A132" s="0">
         <v>131</v>
       </c>
       <c r="B132" s="0" t="s">
+        <v>458</v>
+      </c>
+      <c r="C132" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="D132" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>459</v>
       </c>
-      <c r="C132" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F132" s="0" t="s">
-        <v>269</v>
+        <v>128</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>225</v>
+        <v>308</v>
       </c>
       <c r="H132" s="0" t="s">
-        <v>124</v>
+        <v>168</v>
       </c>
       <c r="I132" s="0" t="s">
-        <v>112</v>
+        <v>23</v>
       </c>
     </row>
     <row r="133" spans="1:9">
       <c r="A133" s="0">
         <v>132</v>
       </c>
       <c r="B133" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="C133" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="D133" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="E133" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="C133" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E133" s="0" t="s">
+      <c r="F133" s="0" t="s">
         <v>462</v>
       </c>
-      <c r="F133" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G133" s="0" t="s">
-        <v>273</v>
+        <v>463</v>
       </c>
       <c r="H133" s="0" t="s">
-        <v>124</v>
+        <v>44</v>
       </c>
       <c r="I133" s="0" t="s">
-        <v>66</v>
+        <v>37</v>
       </c>
     </row>
     <row r="134" spans="1:9">
       <c r="A134" s="0">
         <v>133</v>
       </c>
       <c r="B134" s="0" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="C134" s="0" t="s">
-        <v>10</v>
+        <v>39</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>466</v>
+        <v>305</v>
       </c>
       <c r="H134" s="0" t="s">
-        <v>30</v>
+        <v>102</v>
       </c>
       <c r="I134" s="0" t="s">
-        <v>316</v>
+        <v>93</v>
       </c>
     </row>
     <row r="135" spans="1:9">
       <c r="A135" s="0">
         <v>134</v>
       </c>
       <c r="B135" s="0" t="s">
         <v>467</v>
       </c>
       <c r="C135" s="0" t="s">
-        <v>10</v>
+        <v>39</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>468</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>444</v>
+        <v>469</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>270</v>
+        <v>308</v>
       </c>
       <c r="H135" s="0" t="s">
-        <v>37</v>
+        <v>92</v>
       </c>
       <c r="I135" s="0" t="s">
-        <v>16</v>
+        <v>93</v>
       </c>
     </row>
     <row r="136" spans="1:9">
       <c r="A136" s="0">
         <v>135</v>
       </c>
       <c r="B136" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="C136" s="0" t="s">
-        <v>10</v>
+        <v>57</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>471</v>
+        <v>241</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>273</v>
-[...3 lines deleted...]
-      </c>
+        <v>472</v>
+      </c>
+      <c r="H136" s="0"/>
       <c r="I136" s="0" t="s">
-        <v>16</v>
+        <v>473</v>
       </c>
     </row>
     <row r="137" spans="1:9">
       <c r="A137" s="0">
         <v>136</v>
       </c>
       <c r="B137" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="C137" s="0" t="s">
-        <v>160</v>
+        <v>25</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>203</v>
+        <v>260</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>474</v>
-[...1 lines deleted...]
-      <c r="H137" s="0"/>
+        <v>308</v>
+      </c>
+      <c r="H137" s="0" t="s">
+        <v>102</v>
+      </c>
       <c r="I137" s="0" t="s">
-        <v>475</v>
+        <v>23</v>
       </c>
     </row>
     <row r="138" spans="1:9">
       <c r="A138" s="0">
         <v>137</v>
       </c>
       <c r="B138" s="0" t="s">
         <v>476</v>
       </c>
       <c r="C138" s="0" t="s">
-        <v>33</v>
+        <v>263</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>26</v>
+        <v>220</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>477</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>224</v>
+        <v>265</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>273</v>
-[...3 lines deleted...]
-      </c>
+        <v>223</v>
+      </c>
+      <c r="H138" s="0"/>
       <c r="I138" s="0" t="s">
-        <v>66</v>
+        <v>55</v>
       </c>
     </row>
     <row r="139" spans="1:9">
       <c r="A139" s="0">
         <v>138</v>
       </c>
       <c r="B139" s="0" t="s">
         <v>478</v>
       </c>
       <c r="C139" s="0" t="s">
-        <v>227</v>
+        <v>25</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>181</v>
+        <v>40</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>229</v>
+        <v>128</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>184</v>
-[...1 lines deleted...]
-      <c r="H139" s="0"/>
+        <v>187</v>
+      </c>
+      <c r="H139" s="0" t="s">
+        <v>168</v>
+      </c>
       <c r="I139" s="0" t="s">
-        <v>295</v>
+        <v>55</v>
       </c>
     </row>
     <row r="140" spans="1:9">
       <c r="A140" s="0">
         <v>139</v>
       </c>
       <c r="B140" s="0" t="s">
         <v>480</v>
       </c>
       <c r="C140" s="0" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>72</v>
+        <v>323</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>145</v>
+        <v>305</v>
       </c>
       <c r="H140" s="0" t="s">
-        <v>124</v>
+        <v>102</v>
       </c>
       <c r="I140" s="0" t="s">
-        <v>295</v>
+        <v>120</v>
       </c>
     </row>
     <row r="141" spans="1:9">
       <c r="A141" s="0">
         <v>140</v>
       </c>
       <c r="B141" s="0" t="s">
         <v>482</v>
       </c>
       <c r="C141" s="0" t="s">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>26</v>
+        <v>88</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>483</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>288</v>
+        <v>484</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>270</v>
+        <v>485</v>
       </c>
       <c r="H141" s="0" t="s">
-        <v>37</v>
-[...3 lines deleted...]
-      </c>
+        <v>102</v>
+      </c>
+      <c r="I141" s="0"/>
     </row>
     <row r="142" spans="1:9">
       <c r="A142" s="0">
         <v>141</v>
       </c>
       <c r="B142" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
       <c r="C142" s="0" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>11</v>
+        <v>40</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>486</v>
+        <v>300</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="H142" s="0" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="I142" s="0"/>
+        <v>44</v>
+      </c>
+      <c r="I142" s="0" t="s">
+        <v>23</v>
+      </c>
     </row>
     <row r="143" spans="1:9">
       <c r="A143" s="0">
         <v>142</v>
       </c>
       <c r="B143" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="C143" s="0" t="s">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>265</v>
+        <v>491</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>490</v>
-[...3 lines deleted...]
-      </c>
+        <v>308</v>
+      </c>
+      <c r="H143" s="0"/>
       <c r="I143" s="0" t="s">
-        <v>66</v>
+        <v>93</v>
       </c>
     </row>
     <row r="144" spans="1:9">
       <c r="A144" s="0">
         <v>143</v>
       </c>
       <c r="B144" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="C144" s="0" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>493</v>
+        <v>128</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>273</v>
-[...1 lines deleted...]
-      <c r="H144" s="0"/>
+        <v>494</v>
+      </c>
+      <c r="H144" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="I144" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
     </row>
     <row r="145" spans="1:9">
       <c r="A145" s="0">
         <v>144</v>
       </c>
       <c r="B145" s="0" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="C145" s="0" t="s">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>72</v>
+        <v>497</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>496</v>
+        <v>171</v>
       </c>
       <c r="H145" s="0" t="s">
-        <v>30</v>
+        <v>498</v>
       </c>
       <c r="I145" s="0" t="s">
-        <v>66</v>
+        <v>499</v>
       </c>
     </row>
     <row r="146" spans="1:9">
       <c r="A146" s="0">
         <v>145</v>
       </c>
       <c r="B146" s="0" t="s">
-        <v>497</v>
+        <v>500</v>
       </c>
       <c r="C146" s="0" t="s">
-        <v>33</v>
+        <v>51</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>498</v>
+        <v>501</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>499</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>127</v>
+        <v>410</v>
       </c>
       <c r="H146" s="0" t="s">
-        <v>500</v>
+        <v>44</v>
       </c>
       <c r="I146" s="0" t="s">
-        <v>501</v>
+        <v>93</v>
       </c>
     </row>
     <row r="147" spans="1:9">
       <c r="A147" s="0">
         <v>146</v>
       </c>
       <c r="B147" s="0" t="s">
         <v>502</v>
       </c>
       <c r="C147" s="0" t="s">
-        <v>142</v>
+        <v>51</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>503</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>212</v>
+        <v>504</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>395</v>
+        <v>261</v>
       </c>
       <c r="H147" s="0" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="I147" s="0" t="s">
-        <v>16</v>
+        <v>505</v>
       </c>
     </row>
     <row r="148" spans="1:9">
       <c r="A148" s="0">
         <v>147</v>
       </c>
       <c r="B148" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
       <c r="C148" s="0" t="s">
-        <v>142</v>
+        <v>39</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>506</v>
+        <v>27</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>225</v>
+        <v>14</v>
       </c>
       <c r="H148" s="0" t="s">
-        <v>128</v>
+        <v>86</v>
       </c>
       <c r="I148" s="0" t="s">
-        <v>507</v>
+        <v>238</v>
       </c>
     </row>
     <row r="149" spans="1:9">
       <c r="A149" s="0">
         <v>148</v>
       </c>
       <c r="B149" s="0" t="s">
         <v>508</v>
       </c>
       <c r="C149" s="0" t="s">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>19</v>
+        <v>220</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>509</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>41</v>
+        <v>484</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="H149" s="0"/>
+      <c r="I149" s="0" t="s">
         <v>120</v>
-      </c>
-[...4 lines deleted...]
-        <v>200</v>
       </c>
     </row>
     <row r="150" spans="1:9">
       <c r="A150" s="0">
         <v>149</v>
       </c>
       <c r="B150" s="0" t="s">
         <v>510</v>
       </c>
       <c r="C150" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>181</v>
+        <v>40</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>486</v>
+        <v>20</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>14</v>
+        <v>187</v>
       </c>
       <c r="H150" s="0"/>
       <c r="I150" s="0" t="s">
-        <v>63</v>
+        <v>93</v>
       </c>
     </row>
     <row r="151" spans="1:9">
       <c r="A151" s="0">
         <v>150</v>
       </c>
       <c r="B151" s="0" t="s">
         <v>512</v>
       </c>
       <c r="C151" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>26</v>
+        <v>52</v>
       </c>
       <c r="E151" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>212</v>
+        <v>20</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>145</v>
-[...1 lines deleted...]
-      <c r="H151" s="0"/>
+        <v>514</v>
+      </c>
+      <c r="H151" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="I151" s="0" t="s">
-        <v>16</v>
+        <v>120</v>
       </c>
     </row>
     <row r="152" spans="1:9">
       <c r="A152" s="0">
         <v>151</v>
       </c>
       <c r="B152" s="0" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="C152" s="0" t="s">
-        <v>33</v>
+        <v>516</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>86</v>
+        <v>77</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>212</v>
+        <v>20</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>516</v>
-[...3 lines deleted...]
-      </c>
+        <v>518</v>
+      </c>
+      <c r="H152" s="0"/>
       <c r="I152" s="0" t="s">
-        <v>63</v>
+        <v>93</v>
       </c>
     </row>
     <row r="153" spans="1:9">
       <c r="A153" s="0">
         <v>152</v>
       </c>
       <c r="B153" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
       <c r="C153" s="0" t="s">
-        <v>518</v>
+        <v>25</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>74</v>
+        <v>220</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>212</v>
+        <v>521</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>430</v>
+        <v>308</v>
       </c>
       <c r="H153" s="0"/>
       <c r="I153" s="0" t="s">
-        <v>16</v>
+        <v>120</v>
       </c>
     </row>
     <row r="154" spans="1:9">
       <c r="A154" s="0">
         <v>153</v>
       </c>
       <c r="B154" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
       <c r="C154" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>181</v>
+        <v>523</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>522</v>
+        <v>20</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>273</v>
-[...1 lines deleted...]
-      <c r="H154" s="0"/>
+        <v>171</v>
+      </c>
+      <c r="H154" s="0" t="s">
+        <v>168</v>
+      </c>
       <c r="I154" s="0" t="s">
-        <v>63</v>
+        <v>452</v>
       </c>
     </row>
     <row r="155" spans="1:9">
       <c r="A155" s="0">
         <v>154</v>
       </c>
       <c r="B155" s="0" t="s">
-        <v>523</v>
-[...3 lines deleted...]
-      </c>
+        <v>525</v>
+      </c>
+      <c r="C155" s="0"/>
       <c r="D155" s="0" t="s">
-        <v>524</v>
+        <v>526</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>525</v>
+        <v>527</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>212</v>
+        <v>304</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>127</v>
-[...3 lines deleted...]
-      </c>
+        <v>171</v>
+      </c>
+      <c r="H155" s="0"/>
       <c r="I155" s="0" t="s">
-        <v>455</v>
+        <v>473</v>
       </c>
     </row>
     <row r="156" spans="1:9">
       <c r="A156" s="0">
         <v>155</v>
       </c>
       <c r="B156" s="0" t="s">
-        <v>526</v>
-[...1 lines deleted...]
-      <c r="C156" s="0"/>
+        <v>528</v>
+      </c>
+      <c r="C156" s="0" t="s">
+        <v>57</v>
+      </c>
       <c r="D156" s="0" t="s">
-        <v>527</v>
+        <v>40</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>269</v>
+        <v>530</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>127</v>
-[...1 lines deleted...]
-      <c r="H156" s="0"/>
+        <v>518</v>
+      </c>
+      <c r="H156" s="0" t="s">
+        <v>227</v>
+      </c>
       <c r="I156" s="0" t="s">
-        <v>475</v>
+        <v>55</v>
       </c>
     </row>
     <row r="157" spans="1:9">
       <c r="A157" s="0">
         <v>156</v>
       </c>
       <c r="B157" s="0" t="s">
-        <v>529</v>
+        <v>531</v>
       </c>
       <c r="C157" s="0" t="s">
-        <v>160</v>
+        <v>25</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>530</v>
+        <v>532</v>
       </c>
       <c r="F157" s="0" t="s">
-        <v>531</v>
+        <v>533</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>430</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="H157" s="0"/>
       <c r="I157" s="0" t="s">
-        <v>295</v>
+        <v>55</v>
       </c>
     </row>
     <row r="158" spans="1:9">
       <c r="A158" s="0">
         <v>157</v>
       </c>
       <c r="B158" s="0" t="s">
-        <v>532</v>
+        <v>534</v>
       </c>
       <c r="C158" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="E158" s="0" t="s">
+        <v>535</v>
+      </c>
+      <c r="F158" s="0" t="s">
         <v>533</v>
       </c>
-      <c r="F158" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G158" s="0" t="s">
-        <v>120</v>
+        <v>14</v>
       </c>
       <c r="H158" s="0"/>
       <c r="I158" s="0" t="s">
-        <v>295</v>
+        <v>55</v>
       </c>
     </row>
     <row r="159" spans="1:9">
       <c r="A159" s="0">
         <v>158</v>
       </c>
       <c r="B159" s="0" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="C159" s="0" t="s">
-        <v>33</v>
+        <v>132</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>120</v>
-[...1 lines deleted...]
-      <c r="H159" s="0"/>
+        <v>191</v>
+      </c>
+      <c r="H159" s="0" t="s">
+        <v>168</v>
+      </c>
       <c r="I159" s="0" t="s">
-        <v>295</v>
+        <v>93</v>
       </c>
     </row>
     <row r="160" spans="1:9">
       <c r="A160" s="0">
         <v>159</v>
       </c>
       <c r="B160" s="0" t="s">
-        <v>537</v>
+        <v>539</v>
       </c>
       <c r="C160" s="0" t="s">
-        <v>81</v>
+        <v>25</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>26</v>
+        <v>321</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>538</v>
+        <v>540</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>539</v>
+        <v>300</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>149</v>
-[...3 lines deleted...]
-      </c>
+        <v>518</v>
+      </c>
+      <c r="H160" s="0"/>
       <c r="I160" s="0" t="s">
-        <v>16</v>
+        <v>55</v>
       </c>
     </row>
     <row r="161" spans="1:9">
       <c r="A161" s="0">
         <v>160</v>
       </c>
       <c r="B161" s="0" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
       <c r="C161" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>286</v>
+        <v>40</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>541</v>
+        <v>542</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>265</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>430</v>
-[...1 lines deleted...]
-      <c r="H161" s="0"/>
+        <v>171</v>
+      </c>
+      <c r="H161" s="0" t="s">
+        <v>224</v>
+      </c>
       <c r="I161" s="0" t="s">
-        <v>295</v>
+        <v>120</v>
       </c>
     </row>
     <row r="162" spans="1:9">
       <c r="A162" s="0">
         <v>161</v>
       </c>
       <c r="B162" s="0" t="s">
-        <v>542</v>
+        <v>543</v>
       </c>
       <c r="C162" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>229</v>
+        <v>265</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>127</v>
-[...3 lines deleted...]
-      </c>
+        <v>545</v>
+      </c>
+      <c r="H162" s="0"/>
       <c r="I162" s="0" t="s">
-        <v>63</v>
+        <v>120</v>
       </c>
     </row>
     <row r="163" spans="1:9">
       <c r="A163" s="0">
         <v>162</v>
       </c>
       <c r="B163" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="C163" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>229</v>
+        <v>48</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>546</v>
+        <v>518</v>
       </c>
       <c r="H163" s="0"/>
-      <c r="I163" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I163" s="0"/>
     </row>
     <row r="164" spans="1:9">
       <c r="A164" s="0">
         <v>163</v>
       </c>
       <c r="B164" s="0" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="C164" s="0" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>548</v>
+        <v>549</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>52</v>
+        <v>550</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>430</v>
-[...2 lines deleted...]
-      <c r="I164" s="0"/>
+        <v>14</v>
+      </c>
+      <c r="H164" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="I164" s="0" t="s">
+        <v>30</v>
+      </c>
     </row>
     <row r="165" spans="1:9">
       <c r="A165" s="0">
         <v>164</v>
       </c>
       <c r="B165" s="0" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="C165" s="0" t="s">
-        <v>10</v>
+        <v>57</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>551</v>
+        <v>27</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>120</v>
-[...6 lines deleted...]
-      </c>
+        <v>85</v>
+      </c>
+      <c r="H165" s="0"/>
+      <c r="I165" s="0"/>
     </row>
     <row r="166" spans="1:9">
       <c r="A166" s="0">
         <v>165</v>
       </c>
       <c r="B166" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="C166" s="0" t="s">
-        <v>160</v>
+        <v>25</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>26</v>
+        <v>554</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>553</v>
+        <v>555</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>41</v>
+        <v>128</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-      <c r="I166" s="0"/>
+        <v>167</v>
+      </c>
+      <c r="H166" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="I166" s="0" t="s">
+        <v>55</v>
+      </c>
     </row>
     <row r="167" spans="1:9">
       <c r="A167" s="0">
         <v>166</v>
       </c>
       <c r="B167" s="0" t="s">
-        <v>554</v>
+        <v>556</v>
       </c>
       <c r="C167" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>555</v>
+        <v>40</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>72</v>
+        <v>27</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>123</v>
+        <v>183</v>
       </c>
       <c r="H167" s="0" t="s">
-        <v>128</v>
+        <v>29</v>
       </c>
       <c r="I167" s="0" t="s">
-        <v>295</v>
+        <v>30</v>
       </c>
     </row>
     <row r="168" spans="1:9">
       <c r="A168" s="0">
         <v>167</v>
       </c>
       <c r="B168" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="C168" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>41</v>
+        <v>560</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>140</v>
+        <v>14</v>
       </c>
       <c r="H168" s="0" t="s">
-        <v>128</v>
+        <v>168</v>
       </c>
       <c r="I168" s="0" t="s">
-        <v>24</v>
+        <v>120</v>
       </c>
     </row>
     <row r="169" spans="1:9">
       <c r="A169" s="0">
         <v>168</v>
       </c>
       <c r="B169" s="0" t="s">
-        <v>559</v>
+        <v>561</v>
       </c>
       <c r="C169" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>26</v>
+        <v>562</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>560</v>
+        <v>563</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>561</v>
+        <v>128</v>
       </c>
       <c r="G169" s="0" t="s">
+        <v>381</v>
+      </c>
+      <c r="H169" s="0" t="s">
+        <v>152</v>
+      </c>
+      <c r="I169" s="0" t="s">
         <v>120</v>
-      </c>
-[...4 lines deleted...]
-        <v>63</v>
       </c>
     </row>
     <row r="170" spans="1:9">
       <c r="A170" s="0">
         <v>169</v>
       </c>
       <c r="B170" s="0" t="s">
-        <v>562</v>
+        <v>564</v>
       </c>
       <c r="C170" s="0" t="s">
-        <v>33</v>
+        <v>565</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>563</v>
+        <v>383</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>564</v>
+        <v>566</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>72</v>
+        <v>128</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>361</v>
+        <v>91</v>
       </c>
       <c r="H170" s="0" t="s">
-        <v>107</v>
+        <v>168</v>
       </c>
       <c r="I170" s="0" t="s">
-        <v>63</v>
+        <v>120</v>
       </c>
     </row>
     <row r="171" spans="1:9">
       <c r="A171" s="0">
         <v>170</v>
       </c>
       <c r="B171" s="0" t="s">
-        <v>565</v>
+        <v>567</v>
       </c>
       <c r="C171" s="0" t="s">
-        <v>566</v>
+        <v>25</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>363</v>
+        <v>117</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>567</v>
+        <v>568</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>72</v>
+        <v>128</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>91</v>
+      </c>
+      <c r="H171" s="0"/>
       <c r="I171" s="0" t="s">
-        <v>63</v>
+        <v>120</v>
       </c>
     </row>
     <row r="172" spans="1:9">
       <c r="A172" s="0">
         <v>171</v>
       </c>
       <c r="B172" s="0" t="s">
-        <v>568</v>
+        <v>569</v>
       </c>
       <c r="C172" s="0" t="s">
-        <v>33</v>
+        <v>10</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>60</v>
+        <v>117</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>569</v>
+        <v>570</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>72</v>
+        <v>128</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="H172" s="0"/>
+        <v>91</v>
+      </c>
+      <c r="H172" s="0" t="s">
+        <v>152</v>
+      </c>
       <c r="I172" s="0" t="s">
-        <v>63</v>
+        <v>120</v>
       </c>
     </row>
     <row r="173" spans="1:9">
       <c r="A173" s="0">
         <v>172</v>
       </c>
       <c r="B173" s="0" t="s">
-        <v>570</v>
+        <v>571</v>
       </c>
       <c r="C173" s="0" t="s">
-        <v>55</v>
+        <v>25</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>60</v>
+        <v>40</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>72</v>
+        <v>48</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H173" s="0" t="s">
-        <v>107</v>
+        <v>29</v>
       </c>
       <c r="I173" s="0" t="s">
-        <v>63</v>
+        <v>110</v>
       </c>
     </row>
     <row r="174" spans="1:9">
       <c r="A174" s="0">
         <v>173</v>
       </c>
       <c r="B174" s="0" t="s">
-        <v>572</v>
+        <v>573</v>
       </c>
       <c r="C174" s="0" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>573</v>
+        <v>574</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>52</v>
+        <v>222</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>120</v>
+        <v>171</v>
       </c>
       <c r="H174" s="0" t="s">
-        <v>128</v>
-[...3 lines deleted...]
-      </c>
+        <v>168</v>
+      </c>
+      <c r="I174" s="0"/>
     </row>
     <row r="175" spans="1:9">
       <c r="A175" s="0">
         <v>174</v>
       </c>
       <c r="B175" s="0" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="C175" s="0" t="s">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>575</v>
+        <v>576</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>183</v>
+        <v>115</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>127</v>
+        <v>308</v>
       </c>
       <c r="H175" s="0" t="s">
-        <v>124</v>
-[...1 lines deleted...]
-      <c r="I175" s="0"/>
+        <v>102</v>
+      </c>
+      <c r="I175" s="0" t="s">
+        <v>93</v>
+      </c>
     </row>
     <row r="176" spans="1:9">
       <c r="A176" s="0">
         <v>175</v>
       </c>
       <c r="B176" s="0" t="s">
-        <v>576</v>
+        <v>577</v>
       </c>
       <c r="C176" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>26</v>
+        <v>143</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>57</v>
+        <v>27</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>273</v>
+        <v>14</v>
       </c>
       <c r="H176" s="0" t="s">
-        <v>37</v>
-[...3 lines deleted...]
-      </c>
+        <v>29</v>
+      </c>
+      <c r="I176" s="0"/>
     </row>
     <row r="177" spans="1:9">
       <c r="A177" s="0">
         <v>176</v>
       </c>
       <c r="B177" s="0" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="C177" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>97</v>
+        <v>40</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>41</v>
+        <v>466</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>120</v>
+        <v>308</v>
       </c>
       <c r="H177" s="0" t="s">
-        <v>128</v>
-[...1 lines deleted...]
-      <c r="I177" s="0"/>
+        <v>29</v>
+      </c>
+      <c r="I177" s="0" t="s">
+        <v>93</v>
+      </c>
     </row>
     <row r="178" spans="1:9">
       <c r="A178" s="0">
         <v>177</v>
       </c>
       <c r="B178" s="0" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="C178" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>444</v>
+        <v>466</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>273</v>
-[...3 lines deleted...]
-      </c>
+        <v>308</v>
+      </c>
+      <c r="H178" s="0"/>
       <c r="I178" s="0" t="s">
-        <v>16</v>
+        <v>93</v>
       </c>
     </row>
     <row r="179" spans="1:9">
       <c r="A179" s="0">
         <v>178</v>
       </c>
       <c r="B179" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="C179" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>26</v>
+        <v>143</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>444</v>
+        <v>466</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>273</v>
+        <v>308</v>
       </c>
       <c r="H179" s="0"/>
       <c r="I179" s="0" t="s">
-        <v>16</v>
+        <v>149</v>
       </c>
     </row>
     <row r="180" spans="1:9">
       <c r="A180" s="0">
         <v>179</v>
       </c>
       <c r="B180" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
       <c r="C180" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>97</v>
+        <v>88</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>444</v>
+        <v>560</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>273</v>
+        <v>14</v>
       </c>
       <c r="H180" s="0"/>
       <c r="I180" s="0" t="s">
-        <v>103</v>
+        <v>120</v>
       </c>
     </row>
     <row r="181" spans="1:9">
       <c r="A181" s="0">
         <v>180</v>
       </c>
       <c r="B181" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="C181" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>11</v>
+        <v>40</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>561</v>
+        <v>560</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>120</v>
-[...1 lines deleted...]
-      <c r="H181" s="0"/>
+        <v>14</v>
+      </c>
+      <c r="H181" s="0" t="s">
+        <v>29</v>
+      </c>
       <c r="I181" s="0" t="s">
-        <v>63</v>
+        <v>93</v>
       </c>
     </row>
     <row r="182" spans="1:9">
       <c r="A182" s="0">
         <v>181</v>
       </c>
       <c r="B182" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="C182" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>561</v>
+        <v>364</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>120</v>
-[...3 lines deleted...]
-      </c>
+        <v>105</v>
+      </c>
+      <c r="H182" s="0"/>
       <c r="I182" s="0" t="s">
-        <v>16</v>
+        <v>93</v>
       </c>
     </row>
     <row r="183" spans="1:9">
       <c r="A183" s="0">
         <v>182</v>
       </c>
       <c r="B183" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
       <c r="C183" s="0" t="s">
-        <v>33</v>
+        <v>57</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>334</v>
+        <v>560</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>42</v>
+        <v>105</v>
       </c>
       <c r="H183" s="0"/>
       <c r="I183" s="0" t="s">
-        <v>16</v>
+        <v>55</v>
       </c>
     </row>
     <row r="184" spans="1:9">
       <c r="A184" s="0">
         <v>183</v>
       </c>
       <c r="B184" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="C184" s="0" t="s">
-        <v>160</v>
+        <v>565</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>26</v>
+        <v>233</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>561</v>
+        <v>595</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="H184" s="0"/>
+        <v>249</v>
+      </c>
+      <c r="H184" s="0" t="s">
+        <v>152</v>
+      </c>
       <c r="I184" s="0" t="s">
-        <v>295</v>
+        <v>120</v>
       </c>
     </row>
     <row r="185" spans="1:9">
       <c r="A185" s="0">
         <v>184</v>
       </c>
       <c r="B185" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="C185" s="0" t="s">
-        <v>566</v>
+        <v>25</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>194</v>
+        <v>40</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>213</v>
+        <v>249</v>
       </c>
       <c r="H185" s="0" t="s">
-        <v>107</v>
+        <v>224</v>
       </c>
       <c r="I185" s="0" t="s">
-        <v>63</v>
+        <v>93</v>
       </c>
     </row>
     <row r="186" spans="1:9">
       <c r="A186" s="0">
         <v>185</v>
       </c>
       <c r="B186" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="C186" s="0" t="s">
-        <v>33</v>
+        <v>18</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E186" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F186" s="0" t="s">
         <v>598</v>
       </c>
-      <c r="F186" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G186" s="0" t="s">
-        <v>213</v>
+        <v>249</v>
       </c>
       <c r="H186" s="0" t="s">
-        <v>185</v>
+        <v>119</v>
       </c>
       <c r="I186" s="0" t="s">
-        <v>16</v>
+        <v>120</v>
       </c>
     </row>
     <row r="187" spans="1:9">
       <c r="A187" s="0">
         <v>186</v>
       </c>
       <c r="B187" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="C187" s="0" t="s">
-        <v>39</v>
+        <v>25</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>19</v>
+        <v>40</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>599</v>
+        <v>265</v>
       </c>
       <c r="G187" s="0" t="s">
-        <v>213</v>
+        <v>171</v>
       </c>
       <c r="H187" s="0" t="s">
-        <v>62</v>
+        <v>224</v>
       </c>
       <c r="I187" s="0" t="s">
-        <v>63</v>
+        <v>120</v>
       </c>
     </row>
     <row r="188" spans="1:9">
       <c r="A188" s="0">
         <v>187</v>
       </c>
       <c r="B188" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
       <c r="C188" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>229</v>
+        <v>27</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>127</v>
-[...6 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="H188" s="0"/>
+      <c r="I188" s="0"/>
     </row>
     <row r="189" spans="1:9">
       <c r="A189" s="0">
         <v>188</v>
       </c>
       <c r="B189" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="C189" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>41</v>
+        <v>300</v>
       </c>
       <c r="G189" s="0" t="s">
+        <v>171</v>
+      </c>
+      <c r="H189" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="I189" s="0" t="s">
         <v>120</v>
       </c>
-      <c r="H189" s="0"/>
-      <c r="I189" s="0"/>
     </row>
     <row r="190" spans="1:9">
       <c r="A190" s="0">
         <v>189</v>
       </c>
       <c r="B190" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="C190" s="0" t="s">
-        <v>33</v>
+        <v>608</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>265</v>
+        <v>300</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>127</v>
+        <v>171</v>
       </c>
       <c r="H190" s="0" t="s">
-        <v>128</v>
+        <v>168</v>
       </c>
       <c r="I190" s="0" t="s">
-        <v>63</v>
+        <v>120</v>
       </c>
     </row>
     <row r="191" spans="1:9">
       <c r="A191" s="0">
         <v>190</v>
       </c>
       <c r="B191" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
       <c r="C191" s="0" t="s">
-        <v>609</v>
+        <v>263</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>265</v>
+        <v>300</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>127</v>
+        <v>171</v>
       </c>
       <c r="H191" s="0" t="s">
-        <v>124</v>
+        <v>29</v>
       </c>
       <c r="I191" s="0" t="s">
-        <v>63</v>
+        <v>293</v>
       </c>
     </row>
     <row r="192" spans="1:9">
       <c r="A192" s="0">
         <v>191</v>
       </c>
       <c r="B192" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="C192" s="0" t="s">
-        <v>227</v>
+        <v>25</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>265</v>
+        <v>300</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>127</v>
+        <v>171</v>
       </c>
       <c r="H192" s="0" t="s">
-        <v>128</v>
+        <v>29</v>
       </c>
       <c r="I192" s="0" t="s">
-        <v>258</v>
+        <v>293</v>
       </c>
     </row>
     <row r="193" spans="1:9">
       <c r="A193" s="0">
         <v>192</v>
       </c>
       <c r="B193" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="C193" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>265</v>
+        <v>300</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>127</v>
+        <v>171</v>
       </c>
       <c r="H193" s="0" t="s">
-        <v>128</v>
+        <v>168</v>
       </c>
       <c r="I193" s="0" t="s">
-        <v>258</v>
+        <v>293</v>
       </c>
     </row>
     <row r="194" spans="1:9">
       <c r="A194" s="0">
         <v>193</v>
       </c>
       <c r="B194" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
       <c r="C194" s="0" t="s">
-        <v>33</v>
+        <v>617</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>26</v>
+        <v>274</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>616</v>
+        <v>618</v>
       </c>
       <c r="F194" s="0" t="s">
-        <v>265</v>
+        <v>300</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>127</v>
+        <v>171</v>
       </c>
       <c r="H194" s="0" t="s">
-        <v>124</v>
+        <v>152</v>
       </c>
       <c r="I194" s="0" t="s">
-        <v>258</v>
+        <v>293</v>
       </c>
     </row>
     <row r="195" spans="1:9">
       <c r="A195" s="0">
         <v>194</v>
       </c>
       <c r="B195" s="0" t="s">
-        <v>617</v>
+        <v>619</v>
       </c>
       <c r="C195" s="0" t="s">
-        <v>618</v>
+        <v>25</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>238</v>
+        <v>40</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>265</v>
+        <v>300</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>127</v>
+        <v>156</v>
       </c>
       <c r="H195" s="0" t="s">
-        <v>107</v>
+        <v>168</v>
       </c>
       <c r="I195" s="0" t="s">
-        <v>258</v>
+        <v>293</v>
       </c>
     </row>
     <row r="196" spans="1:9">
       <c r="A196" s="0">
         <v>195</v>
       </c>
       <c r="B196" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="C196" s="0" t="s">
-        <v>33</v>
+        <v>57</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>265</v>
+        <v>27</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>111</v>
-[...3 lines deleted...]
-      </c>
+        <v>623</v>
+      </c>
+      <c r="H196" s="0"/>
       <c r="I196" s="0" t="s">
-        <v>258</v>
+        <v>238</v>
       </c>
     </row>
     <row r="197" spans="1:9">
       <c r="A197" s="0">
         <v>196</v>
       </c>
       <c r="B197" s="0" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
       <c r="C197" s="0" t="s">
-        <v>160</v>
+        <v>25</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>26</v>
+        <v>220</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>41</v>
+        <v>626</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>624</v>
+        <v>627</v>
       </c>
       <c r="H197" s="0"/>
       <c r="I197" s="0" t="s">
-        <v>200</v>
+        <v>120</v>
       </c>
     </row>
     <row r="198" spans="1:9">
       <c r="A198" s="0">
         <v>197</v>
       </c>
       <c r="B198" s="0" t="s">
-        <v>625</v>
+        <v>628</v>
       </c>
       <c r="C198" s="0" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>181</v>
+        <v>40</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>626</v>
+        <v>629</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>627</v>
+        <v>630</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>628</v>
-[...4 lines deleted...]
-      </c>
+        <v>631</v>
+      </c>
+      <c r="H198" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="I198" s="0"/>
     </row>
     <row r="199" spans="1:9">
       <c r="A199" s="0">
         <v>198</v>
       </c>
       <c r="B199" s="0" t="s">
-        <v>629</v>
-[...3 lines deleted...]
-      </c>
+        <v>632</v>
+      </c>
+      <c r="C199" s="0"/>
       <c r="D199" s="0" t="s">
-        <v>26</v>
+        <v>418</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>630</v>
+        <v>633</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>342</v>
+        <v>260</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>631</v>
-[...4 lines deleted...]
-      <c r="I199" s="0"/>
+        <v>261</v>
+      </c>
+      <c r="H199" s="0"/>
+      <c r="I199" s="0" t="s">
+        <v>473</v>
+      </c>
     </row>
     <row r="200" spans="1:9">
       <c r="A200" s="0">
         <v>199</v>
       </c>
       <c r="B200" s="0" t="s">
-        <v>632</v>
-[...1 lines deleted...]
-      <c r="C200" s="0"/>
+        <v>634</v>
+      </c>
+      <c r="C200" s="0" t="s">
+        <v>25</v>
+      </c>
       <c r="D200" s="0" t="s">
-        <v>403</v>
+        <v>40</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>224</v>
+        <v>636</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>225</v>
+        <v>249</v>
       </c>
       <c r="H200" s="0"/>
       <c r="I200" s="0" t="s">
-        <v>475</v>
+        <v>120</v>
       </c>
     </row>
     <row r="201" spans="1:9">
       <c r="A201" s="0">
         <v>200</v>
       </c>
       <c r="B201" s="0" t="s">
-        <v>634</v>
+        <v>637</v>
       </c>
       <c r="C201" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>26</v>
+        <v>52</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>635</v>
+        <v>638</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>636</v>
+        <v>639</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>213</v>
-[...1 lines deleted...]
-      <c r="H201" s="0"/>
+        <v>640</v>
+      </c>
+      <c r="H201" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="I201" s="0" t="s">
-        <v>63</v>
+        <v>120</v>
       </c>
     </row>
     <row r="202" spans="1:9">
       <c r="A202" s="0">
         <v>201</v>
       </c>
       <c r="B202" s="0" t="s">
-        <v>637</v>
+        <v>641</v>
       </c>
       <c r="C202" s="0" t="s">
+        <v>366</v>
+      </c>
+      <c r="D202" s="0" t="s">
         <v>33</v>
       </c>
-      <c r="D202" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E202" s="0" t="s">
-        <v>638</v>
+        <v>642</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>639</v>
+        <v>643</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>640</v>
+        <v>91</v>
       </c>
       <c r="H202" s="0" t="s">
-        <v>165</v>
-[...3 lines deleted...]
-      </c>
+        <v>49</v>
+      </c>
+      <c r="I202" s="0"/>
     </row>
     <row r="203" spans="1:9">
       <c r="A203" s="0">
         <v>202</v>
       </c>
       <c r="B203" s="0" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
       <c r="C203" s="0" t="s">
-        <v>336</v>
+        <v>25</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>337</v>
+        <v>220</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>642</v>
+        <v>645</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>643</v>
+        <v>265</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>14</v>
+        <v>242</v>
       </c>
       <c r="H203" s="0" t="s">
-        <v>90</v>
-[...1 lines deleted...]
-      <c r="I203" s="0"/>
+        <v>29</v>
+      </c>
+      <c r="I203" s="0" t="s">
+        <v>120</v>
+      </c>
     </row>
     <row r="204" spans="1:9">
       <c r="A204" s="0">
         <v>203</v>
       </c>
       <c r="B204" s="0" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="C204" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>181</v>
+        <v>40</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>229</v>
+        <v>300</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>204</v>
+        <v>171</v>
       </c>
       <c r="H204" s="0" t="s">
-        <v>128</v>
+        <v>168</v>
       </c>
       <c r="I204" s="0" t="s">
-        <v>63</v>
+        <v>293</v>
       </c>
     </row>
     <row r="205" spans="1:9">
       <c r="A205" s="0">
         <v>204</v>
       </c>
       <c r="B205" s="0" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="C205" s="0" t="s">
-        <v>33</v>
-[...3 lines deleted...]
-      </c>
+        <v>25</v>
+      </c>
+      <c r="D205" s="0"/>
       <c r="E205" s="0" t="s">
-        <v>647</v>
+        <v>649</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>265</v>
+        <v>650</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>127</v>
+        <v>378</v>
       </c>
       <c r="H205" s="0" t="s">
-        <v>124</v>
-[...3 lines deleted...]
-      </c>
+        <v>227</v>
+      </c>
+      <c r="I205" s="0"/>
     </row>
     <row r="206" spans="1:9">
       <c r="A206" s="0">
         <v>205</v>
       </c>
       <c r="B206" s="0" t="s">
-        <v>648</v>
+        <v>651</v>
       </c>
       <c r="C206" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D206" s="0"/>
       <c r="E206" s="0" t="s">
-        <v>649</v>
+        <v>652</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>650</v>
+        <v>265</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>358</v>
-[...4 lines deleted...]
-      <c r="I206" s="0"/>
+        <v>223</v>
+      </c>
+      <c r="H206" s="0"/>
+      <c r="I206" s="0" t="s">
+        <v>473</v>
+      </c>
     </row>
     <row r="207" spans="1:9">
       <c r="A207" s="0">
         <v>206</v>
       </c>
       <c r="B207" s="0" t="s">
-        <v>651</v>
+        <v>653</v>
       </c>
       <c r="C207" s="0" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="D207" s="0"/>
+        <v>25</v>
+      </c>
+      <c r="D207" s="0" t="s">
+        <v>220</v>
+      </c>
       <c r="E207" s="0" t="s">
-        <v>652</v>
+        <v>654</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>229</v>
+        <v>265</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>184</v>
+        <v>223</v>
       </c>
       <c r="H207" s="0"/>
       <c r="I207" s="0" t="s">
-        <v>475</v>
+        <v>120</v>
       </c>
     </row>
     <row r="208" spans="1:9">
       <c r="A208" s="0">
         <v>207</v>
       </c>
       <c r="B208" s="0" t="s">
-        <v>653</v>
+        <v>655</v>
       </c>
       <c r="C208" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>181</v>
+        <v>40</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>654</v>
+        <v>656</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>229</v>
+        <v>79</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>184</v>
-[...1 lines deleted...]
-      <c r="H208" s="0"/>
+        <v>308</v>
+      </c>
+      <c r="H208" s="0" t="s">
+        <v>102</v>
+      </c>
       <c r="I208" s="0" t="s">
-        <v>63</v>
+        <v>110</v>
       </c>
     </row>
     <row r="209" spans="1:9">
       <c r="A209" s="0">
         <v>208</v>
       </c>
       <c r="B209" s="0" t="s">
-        <v>655</v>
+        <v>657</v>
       </c>
       <c r="C209" s="0" t="s">
-        <v>33</v>
+        <v>658</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>26</v>
+        <v>280</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>656</v>
+        <v>659</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>76</v>
+        <v>100</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>273</v>
+        <v>402</v>
       </c>
       <c r="H209" s="0" t="s">
-        <v>37</v>
+        <v>152</v>
       </c>
       <c r="I209" s="0" t="s">
-        <v>49</v>
+        <v>120</v>
       </c>
     </row>
     <row r="210" spans="1:9">
       <c r="A210" s="0">
         <v>209</v>
       </c>
       <c r="B210" s="0" t="s">
-        <v>657</v>
+        <v>660</v>
       </c>
       <c r="C210" s="0" t="s">
-        <v>658</v>
+        <v>661</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>245</v>
+        <v>77</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>659</v>
+        <v>662</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>35</v>
+        <v>13</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>387</v>
+        <v>91</v>
       </c>
       <c r="H210" s="0" t="s">
-        <v>107</v>
-[...3 lines deleted...]
-      </c>
+        <v>54</v>
+      </c>
+      <c r="I210" s="0"/>
     </row>
     <row r="211" spans="1:9">
       <c r="A211" s="0">
         <v>210</v>
       </c>
       <c r="B211" s="0" t="s">
-        <v>660</v>
+        <v>663</v>
       </c>
       <c r="C211" s="0" t="s">
-        <v>661</v>
+        <v>25</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>74</v>
+        <v>40</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>662</v>
+        <v>664</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>88</v>
+        <v>100</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>14</v>
+        <v>308</v>
       </c>
       <c r="H211" s="0" t="s">
-        <v>93</v>
-[...1 lines deleted...]
-      <c r="I211" s="0"/>
+        <v>29</v>
+      </c>
+      <c r="I211" s="0" t="s">
+        <v>293</v>
+      </c>
     </row>
     <row r="212" spans="1:9">
       <c r="A212" s="0">
         <v>211</v>
       </c>
       <c r="B212" s="0" t="s">
-        <v>663</v>
+        <v>665</v>
       </c>
       <c r="C212" s="0" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>664</v>
+        <v>666</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>35</v>
+        <v>667</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>273</v>
+        <v>518</v>
       </c>
       <c r="H212" s="0" t="s">
-        <v>128</v>
+        <v>152</v>
       </c>
       <c r="I212" s="0" t="s">
-        <v>258</v>
+        <v>120</v>
       </c>
     </row>
     <row r="213" spans="1:9">
       <c r="A213" s="0">
         <v>212</v>
       </c>
       <c r="B213" s="0" t="s">
-        <v>665</v>
+        <v>668</v>
       </c>
       <c r="C213" s="0" t="s">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>26</v>
+        <v>52</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>666</v>
+        <v>669</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>667</v>
+        <v>466</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>430</v>
+        <v>670</v>
       </c>
       <c r="H213" s="0" t="s">
-        <v>107</v>
-[...3 lines deleted...]
-      </c>
+        <v>152</v>
+      </c>
+      <c r="I213" s="0"/>
     </row>
     <row r="214" spans="1:9">
       <c r="A214" s="0">
         <v>213</v>
       </c>
       <c r="B214" s="0" t="s">
-        <v>668</v>
+        <v>671</v>
       </c>
       <c r="C214" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>86</v>
+        <v>40</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>669</v>
+        <v>672</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>444</v>
+        <v>300</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>670</v>
+        <v>410</v>
       </c>
       <c r="H214" s="0" t="s">
-        <v>107</v>
-[...1 lines deleted...]
-      <c r="I214" s="0"/>
+        <v>102</v>
+      </c>
+      <c r="I214" s="0" t="s">
+        <v>120</v>
+      </c>
     </row>
     <row r="215" spans="1:9">
       <c r="A215" s="0">
         <v>214</v>
       </c>
       <c r="B215" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
       <c r="C215" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>26</v>
+        <v>117</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>672</v>
+        <v>674</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>265</v>
+        <v>560</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>395</v>
-[...3 lines deleted...]
-      </c>
+        <v>105</v>
+      </c>
+      <c r="H215" s="0"/>
       <c r="I215" s="0" t="s">
-        <v>63</v>
+        <v>55</v>
       </c>
     </row>
     <row r="216" spans="1:9">
       <c r="A216" s="0">
         <v>215</v>
       </c>
       <c r="B216" s="0" t="s">
-        <v>673</v>
+        <v>675</v>
       </c>
       <c r="C216" s="0" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>60</v>
+        <v>40</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>561</v>
+        <v>115</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="H216" s="0"/>
+        <v>308</v>
+      </c>
+      <c r="H216" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="I216" s="0" t="s">
-        <v>295</v>
+        <v>37</v>
       </c>
     </row>
     <row r="217" spans="1:9">
       <c r="A217" s="0">
         <v>216</v>
       </c>
       <c r="B217" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="C217" s="0" t="s">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>57</v>
+        <v>27</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>273</v>
+        <v>14</v>
       </c>
       <c r="H217" s="0" t="s">
-        <v>30</v>
+        <v>168</v>
       </c>
       <c r="I217" s="0" t="s">
-        <v>316</v>
+        <v>16</v>
       </c>
     </row>
     <row r="218" spans="1:9">
       <c r="A218" s="0">
         <v>217</v>
       </c>
       <c r="B218" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
       <c r="C218" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>26</v>
+        <v>220</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>678</v>
+        <v>680</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>41</v>
+        <v>560</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>120</v>
+        <v>105</v>
       </c>
       <c r="H218" s="0" t="s">
-        <v>124</v>
+        <v>227</v>
       </c>
       <c r="I218" s="0" t="s">
-        <v>44</v>
+        <v>55</v>
       </c>
     </row>
     <row r="219" spans="1:9">
       <c r="A219" s="0">
         <v>218</v>
       </c>
       <c r="B219" s="0" t="s">
-        <v>679</v>
+        <v>681</v>
       </c>
       <c r="C219" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D219" s="0" t="s">
         <v>33</v>
       </c>
-      <c r="D219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E219" s="0" t="s">
-        <v>680</v>
+        <v>682</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>561</v>
+        <v>560</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>42</v>
+        <v>105</v>
       </c>
       <c r="H219" s="0" t="s">
-        <v>188</v>
+        <v>86</v>
       </c>
       <c r="I219" s="0" t="s">
-        <v>295</v>
+        <v>55</v>
       </c>
     </row>
     <row r="220" spans="1:9">
       <c r="A220" s="0">
         <v>219</v>
       </c>
       <c r="B220" s="0" t="s">
-        <v>681</v>
+        <v>683</v>
       </c>
       <c r="C220" s="0" t="s">
-        <v>55</v>
+        <v>25</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>337</v>
+        <v>40</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>682</v>
+        <v>684</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>561</v>
+        <v>265</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>42</v>
+        <v>223</v>
       </c>
       <c r="H220" s="0" t="s">
-        <v>23</v>
+        <v>102</v>
       </c>
       <c r="I220" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
     </row>
     <row r="221" spans="1:9">
       <c r="A221" s="0">
         <v>220</v>
       </c>
       <c r="B221" s="0" t="s">
-        <v>683</v>
+        <v>685</v>
       </c>
       <c r="C221" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>684</v>
+        <v>686</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>229</v>
+        <v>200</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>184</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="H221" s="0"/>
       <c r="I221" s="0" t="s">
-        <v>258</v>
+        <v>45</v>
       </c>
     </row>
     <row r="222" spans="1:9">
       <c r="A222" s="0">
         <v>221</v>
       </c>
       <c r="B222" s="0" t="s">
-        <v>685</v>
+        <v>687</v>
       </c>
       <c r="C222" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>686</v>
+        <v>688</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>158</v>
+        <v>689</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>120</v>
-[...1 lines deleted...]
-      <c r="H222" s="0"/>
+        <v>308</v>
+      </c>
+      <c r="H222" s="0" t="s">
+        <v>102</v>
+      </c>
       <c r="I222" s="0" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
     </row>
     <row r="223" spans="1:9">
       <c r="A223" s="0">
         <v>222</v>
       </c>
       <c r="B223" s="0" t="s">
-        <v>687</v>
+        <v>690</v>
       </c>
       <c r="C223" s="0" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>688</v>
+        <v>691</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>689</v>
+        <v>466</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>273</v>
+        <v>308</v>
       </c>
       <c r="H223" s="0" t="s">
-        <v>37</v>
+        <v>152</v>
       </c>
       <c r="I223" s="0" t="s">
-        <v>16</v>
+        <v>30</v>
       </c>
     </row>
     <row r="224" spans="1:9">
       <c r="A224" s="0">
         <v>223</v>
       </c>
       <c r="B224" s="0" t="s">
-        <v>690</v>
+        <v>692</v>
       </c>
       <c r="C224" s="0" t="s">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>691</v>
+        <v>693</v>
       </c>
       <c r="F224" s="0" t="s">
-        <v>444</v>
+        <v>466</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>273</v>
+        <v>308</v>
       </c>
       <c r="H224" s="0" t="s">
-        <v>107</v>
+        <v>224</v>
       </c>
       <c r="I224" s="0" t="s">
-        <v>24</v>
+        <v>93</v>
       </c>
     </row>
     <row r="225" spans="1:9">
       <c r="A225" s="0">
         <v>224</v>
       </c>
       <c r="B225" s="0" t="s">
-        <v>692</v>
+        <v>694</v>
       </c>
       <c r="C225" s="0" t="s">
-        <v>33</v>
+        <v>132</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>693</v>
+        <v>695</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>444</v>
+        <v>521</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>273</v>
+        <v>249</v>
       </c>
       <c r="H225" s="0" t="s">
-        <v>185</v>
+        <v>168</v>
       </c>
       <c r="I225" s="0" t="s">
-        <v>16</v>
+        <v>157</v>
       </c>
     </row>
     <row r="226" spans="1:9">
       <c r="A226" s="0">
         <v>225</v>
       </c>
       <c r="B226" s="0" t="s">
-        <v>694</v>
+        <v>696</v>
       </c>
       <c r="C226" s="0" t="s">
-        <v>81</v>
+        <v>25</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>26</v>
+        <v>220</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>695</v>
+        <v>697</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>522</v>
+        <v>265</v>
       </c>
       <c r="G226" s="0" t="s">
-        <v>213</v>
+        <v>91</v>
       </c>
       <c r="H226" s="0" t="s">
-        <v>124</v>
+        <v>227</v>
       </c>
       <c r="I226" s="0" t="s">
-        <v>112</v>
+        <v>120</v>
       </c>
     </row>
     <row r="227" spans="1:9">
       <c r="A227" s="0">
         <v>226</v>
       </c>
       <c r="B227" s="0" t="s">
-        <v>696</v>
+        <v>698</v>
       </c>
       <c r="C227" s="0" t="s">
-        <v>33</v>
+        <v>57</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>181</v>
+        <v>40</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>697</v>
+        <v>699</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>229</v>
+        <v>265</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>223</v>
+      </c>
+      <c r="H227" s="0"/>
       <c r="I227" s="0" t="s">
-        <v>63</v>
+        <v>120</v>
       </c>
     </row>
     <row r="228" spans="1:9">
       <c r="A228" s="0">
         <v>227</v>
       </c>
       <c r="B228" s="0" t="s">
-        <v>698</v>
+        <v>700</v>
       </c>
       <c r="C228" s="0" t="s">
-        <v>160</v>
+        <v>57</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>699</v>
+        <v>701</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>229</v>
+        <v>241</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>184</v>
-[...1 lines deleted...]
-      <c r="H228" s="0"/>
+        <v>702</v>
+      </c>
+      <c r="H228" s="0" t="s">
+        <v>102</v>
+      </c>
       <c r="I228" s="0" t="s">
-        <v>63</v>
+        <v>120</v>
       </c>
     </row>
     <row r="229" spans="1:9">
       <c r="A229" s="0">
         <v>228</v>
       </c>
       <c r="B229" s="0" t="s">
-        <v>700</v>
+        <v>703</v>
       </c>
       <c r="C229" s="0" t="s">
-        <v>160</v>
+        <v>25</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>701</v>
+        <v>704</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>203</v>
+        <v>27</v>
       </c>
       <c r="G229" s="0" t="s">
-        <v>702</v>
-[...6 lines deleted...]
-      </c>
+        <v>28</v>
+      </c>
+      <c r="H229" s="0"/>
+      <c r="I229" s="0"/>
     </row>
     <row r="230" spans="1:9">
       <c r="A230" s="0">
         <v>229</v>
       </c>
       <c r="B230" s="0" t="s">
-        <v>703</v>
+        <v>705</v>
       </c>
       <c r="C230" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>704</v>
+        <v>706</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>41</v>
+        <v>466</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>199</v>
-[...2 lines deleted...]
-      <c r="I230" s="0"/>
+        <v>308</v>
+      </c>
+      <c r="H230" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="I230" s="0" t="s">
+        <v>120</v>
+      </c>
     </row>
     <row r="231" spans="1:9">
       <c r="A231" s="0">
         <v>230</v>
       </c>
       <c r="B231" s="0" t="s">
-        <v>705</v>
+        <v>707</v>
       </c>
       <c r="C231" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>26</v>
+        <v>220</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>706</v>
+        <v>708</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>444</v>
+        <v>466</v>
       </c>
       <c r="G231" s="0" t="s">
-        <v>273</v>
-[...3 lines deleted...]
-      </c>
+        <v>308</v>
+      </c>
+      <c r="H231" s="0"/>
       <c r="I231" s="0" t="s">
-        <v>63</v>
+        <v>55</v>
       </c>
     </row>
     <row r="232" spans="1:9">
       <c r="A232" s="0">
         <v>231</v>
       </c>
       <c r="B232" s="0" t="s">
-        <v>707</v>
+        <v>709</v>
       </c>
       <c r="C232" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>181</v>
+        <v>40</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>708</v>
+        <v>710</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>444</v>
+        <v>689</v>
       </c>
       <c r="G232" s="0" t="s">
-        <v>273</v>
-[...1 lines deleted...]
-      <c r="H232" s="0"/>
+        <v>308</v>
+      </c>
+      <c r="H232" s="0" t="s">
+        <v>498</v>
+      </c>
       <c r="I232" s="0" t="s">
-        <v>295</v>
+        <v>110</v>
       </c>
     </row>
     <row r="233" spans="1:9">
       <c r="A233" s="0">
         <v>232</v>
       </c>
       <c r="B233" s="0" t="s">
-        <v>709</v>
+        <v>711</v>
       </c>
       <c r="C233" s="0" t="s">
-        <v>33</v>
+        <v>57</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>710</v>
+        <v>712</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>689</v>
+        <v>466</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>273</v>
-[...3 lines deleted...]
-      </c>
+        <v>308</v>
+      </c>
+      <c r="H233" s="0"/>
       <c r="I233" s="0" t="s">
-        <v>49</v>
+        <v>93</v>
       </c>
     </row>
     <row r="234" spans="1:9">
       <c r="A234" s="0">
         <v>233</v>
       </c>
       <c r="B234" s="0" t="s">
-        <v>711</v>
+        <v>713</v>
       </c>
       <c r="C234" s="0" t="s">
-        <v>160</v>
+        <v>25</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>712</v>
+        <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>444</v>
+        <v>466</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>273</v>
-[...1 lines deleted...]
-      <c r="H234" s="0"/>
+        <v>308</v>
+      </c>
+      <c r="H234" s="0" t="s">
+        <v>29</v>
+      </c>
       <c r="I234" s="0" t="s">
-        <v>16</v>
+        <v>93</v>
       </c>
     </row>
     <row r="235" spans="1:9">
       <c r="A235" s="0">
         <v>234</v>
       </c>
       <c r="B235" s="0" t="s">
-        <v>713</v>
+        <v>715</v>
       </c>
       <c r="C235" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>26</v>
+        <v>220</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>714</v>
+        <v>716</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>444</v>
+        <v>717</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>273</v>
-[...3 lines deleted...]
-      </c>
+        <v>514</v>
+      </c>
+      <c r="H235" s="0"/>
       <c r="I235" s="0" t="s">
-        <v>16</v>
+        <v>120</v>
       </c>
     </row>
     <row r="236" spans="1:9">
       <c r="A236" s="0">
         <v>235</v>
       </c>
       <c r="B236" s="0" t="s">
-        <v>715</v>
+        <v>718</v>
       </c>
       <c r="C236" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>181</v>
+        <v>40</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>716</v>
+        <v>719</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>717</v>
+        <v>466</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>516</v>
+        <v>308</v>
       </c>
       <c r="H236" s="0"/>
       <c r="I236" s="0" t="s">
-        <v>63</v>
+        <v>120</v>
       </c>
     </row>
     <row r="237" spans="1:9">
       <c r="A237" s="0">
         <v>236</v>
       </c>
       <c r="B237" s="0" t="s">
-        <v>718</v>
+        <v>720</v>
       </c>
       <c r="C237" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>26</v>
+        <v>721</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>719</v>
+        <v>722</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>444</v>
+        <v>265</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>273</v>
-[...1 lines deleted...]
-      <c r="H237" s="0"/>
+        <v>223</v>
+      </c>
+      <c r="H237" s="0" t="s">
+        <v>227</v>
+      </c>
       <c r="I237" s="0" t="s">
-        <v>63</v>
+        <v>473</v>
       </c>
     </row>
     <row r="238" spans="1:9">
       <c r="A238" s="0">
         <v>237</v>
       </c>
       <c r="B238" s="0" t="s">
-        <v>720</v>
+        <v>723</v>
       </c>
       <c r="C238" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>721</v>
+        <v>40</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>722</v>
+        <v>724</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>229</v>
+        <v>265</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>184</v>
+        <v>223</v>
       </c>
       <c r="H238" s="0" t="s">
-        <v>188</v>
+        <v>29</v>
       </c>
       <c r="I238" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
     </row>
     <row r="239" spans="1:9">
       <c r="A239" s="0">
         <v>238</v>
       </c>
       <c r="B239" s="0" t="s">
-        <v>723</v>
+        <v>725</v>
       </c>
       <c r="C239" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>26</v>
+        <v>526</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>724</v>
+        <v>726</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>229</v>
+        <v>265</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>184</v>
-[...3 lines deleted...]
-      </c>
+        <v>727</v>
+      </c>
+      <c r="H239" s="0"/>
       <c r="I239" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
     </row>
     <row r="240" spans="1:9">
       <c r="A240" s="0">
         <v>239</v>
       </c>
       <c r="B240" s="0" t="s">
-        <v>725</v>
+        <v>728</v>
       </c>
       <c r="C240" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>726</v>
+        <v>729</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>229</v>
+        <v>265</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>727</v>
+        <v>223</v>
       </c>
       <c r="H240" s="0"/>
       <c r="I240" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
     </row>
     <row r="241" spans="1:9">
       <c r="A241" s="0">
         <v>240</v>
       </c>
       <c r="B241" s="0" t="s">
-        <v>728</v>
+        <v>730</v>
       </c>
       <c r="C241" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>527</v>
+        <v>220</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>729</v>
+        <v>731</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>229</v>
+        <v>265</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>184</v>
+        <v>223</v>
       </c>
       <c r="H241" s="0"/>
       <c r="I241" s="0" t="s">
-        <v>475</v>
+        <v>120</v>
       </c>
     </row>
     <row r="242" spans="1:9">
       <c r="A242" s="0">
         <v>241</v>
       </c>
       <c r="B242" s="0" t="s">
-        <v>730</v>
+        <v>732</v>
       </c>
       <c r="C242" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>181</v>
+        <v>220</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>731</v>
+        <v>733</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>229</v>
+        <v>265</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>184</v>
-[...1 lines deleted...]
-      <c r="H242" s="0"/>
+        <v>223</v>
+      </c>
+      <c r="H242" s="0" t="s">
+        <v>224</v>
+      </c>
       <c r="I242" s="0" t="s">
-        <v>63</v>
+        <v>120</v>
       </c>
     </row>
     <row r="243" spans="1:9">
       <c r="A243" s="0">
         <v>242</v>
       </c>
       <c r="B243" s="0" t="s">
-        <v>732</v>
+        <v>734</v>
       </c>
       <c r="C243" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>181</v>
+        <v>40</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>733</v>
+        <v>735</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>229</v>
+        <v>639</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>184</v>
+        <v>308</v>
       </c>
       <c r="H243" s="0" t="s">
-        <v>185</v>
+        <v>227</v>
       </c>
       <c r="I243" s="0" t="s">
-        <v>63</v>
+        <v>120</v>
       </c>
     </row>
     <row r="244" spans="1:9">
       <c r="A244" s="0">
         <v>243</v>
       </c>
       <c r="B244" s="0" t="s">
-        <v>734</v>
+        <v>736</v>
       </c>
       <c r="C244" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>26</v>
+        <v>88</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>735</v>
+        <v>737</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>639</v>
+        <v>300</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>273</v>
+        <v>381</v>
       </c>
       <c r="H244" s="0" t="s">
-        <v>188</v>
+        <v>29</v>
       </c>
       <c r="I244" s="0" t="s">
-        <v>63</v>
+        <v>120</v>
       </c>
     </row>
     <row r="245" spans="1:9">
       <c r="A245" s="0">
         <v>244</v>
       </c>
       <c r="B245" s="0" t="s">
-        <v>736</v>
+        <v>738</v>
       </c>
       <c r="C245" s="0" t="s">
-        <v>33</v>
+        <v>18</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>11</v>
+        <v>40</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>737</v>
+        <v>739</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>265</v>
+        <v>394</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>361</v>
+        <v>395</v>
       </c>
       <c r="H245" s="0" t="s">
-        <v>128</v>
+        <v>119</v>
       </c>
       <c r="I245" s="0" t="s">
-        <v>63</v>
+        <v>30</v>
       </c>
     </row>
     <row r="246" spans="1:9">
       <c r="A246" s="0">
         <v>245</v>
       </c>
       <c r="B246" s="0" t="s">
-        <v>738</v>
+        <v>740</v>
       </c>
       <c r="C246" s="0" t="s">
-        <v>39</v>
+        <v>25</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>739</v>
+        <v>741</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>379</v>
+        <v>164</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>380</v>
+        <v>14</v>
       </c>
       <c r="H246" s="0" t="s">
-        <v>62</v>
-[...3 lines deleted...]
-      </c>
+        <v>29</v>
+      </c>
+      <c r="I246" s="0"/>
     </row>
     <row r="247" spans="1:9">
       <c r="A247" s="0">
         <v>246</v>
       </c>
       <c r="B247" s="0" t="s">
-        <v>740</v>
+        <v>742</v>
       </c>
       <c r="C247" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>741</v>
+        <v>743</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>119</v>
+        <v>394</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>120</v>
+        <v>395</v>
       </c>
       <c r="H247" s="0" t="s">
-        <v>128</v>
-[...1 lines deleted...]
-      <c r="I247" s="0"/>
+        <v>168</v>
+      </c>
+      <c r="I247" s="0" t="s">
+        <v>30</v>
+      </c>
     </row>
     <row r="248" spans="1:9">
       <c r="A248" s="0">
         <v>247</v>
       </c>
       <c r="B248" s="0" t="s">
-        <v>742</v>
+        <v>744</v>
       </c>
       <c r="C248" s="0" t="s">
-        <v>33</v>
+        <v>142</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>26</v>
+        <v>745</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>743</v>
+        <v>746</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>379</v>
+        <v>394</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>380</v>
+        <v>395</v>
       </c>
       <c r="H248" s="0" t="s">
-        <v>124</v>
-[...3 lines deleted...]
-      </c>
+        <v>152</v>
+      </c>
+      <c r="I248" s="0"/>
     </row>
     <row r="249" spans="1:9">
       <c r="A249" s="0">
         <v>248</v>
       </c>
       <c r="B249" s="0" t="s">
-        <v>744</v>
+        <v>747</v>
       </c>
       <c r="C249" s="0" t="s">
-        <v>96</v>
+        <v>25</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>745</v>
+        <v>40</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>746</v>
+        <v>748</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>379</v>
+        <v>394</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>380</v>
+        <v>395</v>
       </c>
       <c r="H249" s="0" t="s">
-        <v>107</v>
-[...1 lines deleted...]
-      <c r="I249" s="0"/>
+        <v>29</v>
+      </c>
+      <c r="I249" s="0" t="s">
+        <v>30</v>
+      </c>
     </row>
     <row r="250" spans="1:9">
       <c r="A250" s="0">
         <v>249</v>
       </c>
       <c r="B250" s="0" t="s">
-        <v>747</v>
+        <v>749</v>
       </c>
       <c r="C250" s="0" t="s">
-        <v>33</v>
+        <v>57</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>748</v>
+        <v>750</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>379</v>
+        <v>394</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>380</v>
-[...6 lines deleted...]
-      </c>
+        <v>395</v>
+      </c>
+      <c r="H250" s="0"/>
+      <c r="I250" s="0"/>
     </row>
     <row r="251" spans="1:9">
       <c r="A251" s="0">
         <v>250</v>
       </c>
       <c r="B251" s="0" t="s">
-        <v>749</v>
+        <v>751</v>
       </c>
       <c r="C251" s="0" t="s">
-        <v>160</v>
+        <v>57</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>26</v>
+        <v>752</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>750</v>
+        <v>753</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>379</v>
+        <v>128</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>380</v>
-[...2 lines deleted...]
-      <c r="I251" s="0"/>
+        <v>545</v>
+      </c>
+      <c r="H251" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="I251" s="0" t="s">
+        <v>149</v>
+      </c>
     </row>
     <row r="252" spans="1:9">
       <c r="A252" s="0">
         <v>251</v>
       </c>
       <c r="B252" s="0" t="s">
-        <v>751</v>
+        <v>754</v>
       </c>
       <c r="C252" s="0" t="s">
-        <v>160</v>
+        <v>25</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>752</v>
+        <v>40</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>753</v>
+        <v>755</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>72</v>
+        <v>300</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>546</v>
+        <v>756</v>
       </c>
       <c r="H252" s="0" t="s">
-        <v>124</v>
+        <v>168</v>
       </c>
       <c r="I252" s="0" t="s">
-        <v>103</v>
+        <v>23</v>
       </c>
     </row>
     <row r="253" spans="1:9">
       <c r="A253" s="0">
         <v>252</v>
       </c>
       <c r="B253" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
       <c r="C253" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>755</v>
+        <v>758</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>265</v>
+        <v>689</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>756</v>
+        <v>308</v>
       </c>
       <c r="H253" s="0" t="s">
-        <v>124</v>
+        <v>102</v>
       </c>
       <c r="I253" s="0" t="s">
-        <v>66</v>
+        <v>93</v>
       </c>
     </row>
     <row r="254" spans="1:9">
       <c r="A254" s="0">
         <v>253</v>
       </c>
       <c r="B254" s="0" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
       <c r="C254" s="0" t="s">
-        <v>33</v>
+        <v>57</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>758</v>
+        <v>760</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>689</v>
+        <v>48</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>273</v>
+        <v>105</v>
       </c>
       <c r="H254" s="0" t="s">
-        <v>37</v>
+        <v>29</v>
       </c>
       <c r="I254" s="0" t="s">
-        <v>16</v>
+        <v>110</v>
       </c>
     </row>
     <row r="255" spans="1:9">
       <c r="A255" s="0">
         <v>254</v>
       </c>
       <c r="B255" s="0" t="s">
-        <v>759</v>
+        <v>761</v>
       </c>
       <c r="C255" s="0" t="s">
-        <v>160</v>
+        <v>25</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>760</v>
+        <v>762</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>42</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="H255" s="0"/>
       <c r="I255" s="0" t="s">
-        <v>49</v>
+        <v>110</v>
       </c>
     </row>
     <row r="256" spans="1:9">
       <c r="A256" s="0">
         <v>255</v>
       </c>
       <c r="B256" s="0" t="s">
-        <v>761</v>
+        <v>763</v>
       </c>
       <c r="C256" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>26</v>
+        <v>220</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>52</v>
+        <v>265</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>120</v>
+        <v>91</v>
       </c>
       <c r="H256" s="0"/>
       <c r="I256" s="0" t="s">
-        <v>49</v>
+        <v>120</v>
       </c>
     </row>
     <row r="257" spans="1:9">
       <c r="A257" s="0">
         <v>256</v>
       </c>
       <c r="B257" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
       <c r="C257" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>181</v>
+        <v>40</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>764</v>
+        <v>766</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>229</v>
+        <v>79</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="H257" s="0"/>
+        <v>91</v>
+      </c>
+      <c r="H257" s="0" t="s">
+        <v>227</v>
+      </c>
       <c r="I257" s="0" t="s">
-        <v>63</v>
+        <v>93</v>
       </c>
     </row>
     <row r="258" spans="1:9">
       <c r="A258" s="0">
         <v>257</v>
       </c>
       <c r="B258" s="0" t="s">
-        <v>765</v>
+        <v>767</v>
       </c>
       <c r="C258" s="0" t="s">
-        <v>33</v>
+        <v>132</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>766</v>
+        <v>768</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>76</v>
+        <v>84</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>14</v>
+        <v>85</v>
       </c>
       <c r="H258" s="0" t="s">
-        <v>188</v>
+        <v>119</v>
       </c>
       <c r="I258" s="0" t="s">
-        <v>16</v>
+        <v>110</v>
       </c>
     </row>
     <row r="259" spans="1:9">
       <c r="A259" s="0">
         <v>258</v>
       </c>
       <c r="B259" s="0" t="s">
-        <v>767</v>
+        <v>769</v>
       </c>
       <c r="C259" s="0" t="s">
-        <v>81</v>
+        <v>57</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>768</v>
+        <v>770</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>21</v>
+        <v>300</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>22</v>
+        <v>171</v>
       </c>
       <c r="H259" s="0" t="s">
-        <v>62</v>
+        <v>168</v>
       </c>
       <c r="I259" s="0" t="s">
-        <v>49</v>
+        <v>293</v>
       </c>
     </row>
     <row r="260" spans="1:9">
       <c r="A260" s="0">
         <v>259</v>
       </c>
       <c r="B260" s="0" t="s">
-        <v>769</v>
+        <v>771</v>
       </c>
       <c r="C260" s="0" t="s">
-        <v>160</v>
+        <v>25</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>770</v>
+        <v>772</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>265</v>
+        <v>689</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>127</v>
-[...3 lines deleted...]
-      </c>
+        <v>308</v>
+      </c>
+      <c r="H260" s="0"/>
       <c r="I260" s="0" t="s">
-        <v>258</v>
+        <v>93</v>
       </c>
     </row>
     <row r="261" spans="1:9">
       <c r="A261" s="0">
         <v>260</v>
       </c>
       <c r="B261" s="0" t="s">
-        <v>771</v>
+        <v>773</v>
       </c>
       <c r="C261" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>772</v>
+        <v>774</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>689</v>
+        <v>241</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>273</v>
-[...1 lines deleted...]
-      <c r="H261" s="0"/>
+        <v>223</v>
+      </c>
+      <c r="H261" s="0" t="s">
+        <v>29</v>
+      </c>
       <c r="I261" s="0" t="s">
-        <v>16</v>
+        <v>120</v>
       </c>
     </row>
     <row r="262" spans="1:9">
       <c r="A262" s="0">
         <v>261</v>
       </c>
       <c r="B262" s="0" t="s">
-        <v>773</v>
+        <v>775</v>
       </c>
       <c r="C262" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>26</v>
+        <v>526</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>774</v>
+        <v>776</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>203</v>
+        <v>265</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>184</v>
+        <v>223</v>
       </c>
       <c r="H262" s="0" t="s">
-        <v>128</v>
+        <v>227</v>
       </c>
       <c r="I262" s="0" t="s">
-        <v>63</v>
+        <v>473</v>
       </c>
     </row>
     <row r="263" spans="1:9">
       <c r="A263" s="0">
         <v>262</v>
       </c>
       <c r="B263" s="0" t="s">
-        <v>775</v>
+        <v>777</v>
       </c>
       <c r="C263" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>527</v>
+        <v>220</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>776</v>
+        <v>778</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>229</v>
+        <v>265</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>184</v>
+        <v>91</v>
       </c>
       <c r="H263" s="0" t="s">
-        <v>188</v>
+        <v>227</v>
       </c>
       <c r="I263" s="0" t="s">
-        <v>475</v>
+        <v>120</v>
       </c>
     </row>
     <row r="264" spans="1:9">
       <c r="A264" s="0">
         <v>263</v>
       </c>
       <c r="B264" s="0" t="s">
-        <v>777</v>
+        <v>779</v>
       </c>
       <c r="C264" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>181</v>
+        <v>40</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>778</v>
+        <v>780</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>229</v>
+        <v>466</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>14</v>
+        <v>308</v>
       </c>
       <c r="H264" s="0" t="s">
-        <v>188</v>
+        <v>224</v>
       </c>
       <c r="I264" s="0" t="s">
-        <v>63</v>
+        <v>93</v>
       </c>
     </row>
     <row r="265" spans="1:9">
       <c r="A265" s="0">
         <v>264</v>
       </c>
       <c r="B265" s="0" t="s">
-        <v>779</v>
+        <v>781</v>
       </c>
       <c r="C265" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>26</v>
+        <v>88</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>780</v>
+        <v>782</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>444</v>
+        <v>128</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>273</v>
-[...3 lines deleted...]
-      </c>
+        <v>301</v>
+      </c>
+      <c r="H265" s="0"/>
       <c r="I265" s="0" t="s">
-        <v>16</v>
+        <v>93</v>
       </c>
     </row>
     <row r="266" spans="1:9">
       <c r="A266" s="0">
         <v>265</v>
       </c>
       <c r="B266" s="0" t="s">
-        <v>781</v>
+        <v>783</v>
       </c>
       <c r="C266" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>11</v>
+        <v>40</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>782</v>
+        <v>784</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>72</v>
+        <v>27</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>266</v>
+        <v>785</v>
       </c>
       <c r="H266" s="0"/>
       <c r="I266" s="0" t="s">
-        <v>16</v>
+        <v>93</v>
       </c>
     </row>
     <row r="267" spans="1:9">
       <c r="A267" s="0">
         <v>266</v>
       </c>
       <c r="B267" s="0" t="s">
-        <v>783</v>
+        <v>786</v>
       </c>
       <c r="C267" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>784</v>
+        <v>787</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>41</v>
+        <v>161</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>785</v>
-[...1 lines deleted...]
-      <c r="H267" s="0"/>
+        <v>308</v>
+      </c>
+      <c r="H267" s="0" t="s">
+        <v>168</v>
+      </c>
       <c r="I267" s="0" t="s">
-        <v>16</v>
+        <v>93</v>
       </c>
     </row>
     <row r="268" spans="1:9">
       <c r="A268" s="0">
         <v>267</v>
       </c>
       <c r="B268" s="0" t="s">
-        <v>786</v>
+        <v>788</v>
       </c>
       <c r="C268" s="0" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>787</v>
+        <v>789</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>116</v>
+        <v>466</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>273</v>
+        <v>308</v>
       </c>
       <c r="H268" s="0" t="s">
-        <v>124</v>
+        <v>152</v>
       </c>
       <c r="I268" s="0" t="s">
-        <v>16</v>
+        <v>93</v>
       </c>
     </row>
     <row r="269" spans="1:9">
       <c r="A269" s="0">
         <v>268</v>
       </c>
       <c r="B269" s="0" t="s">
-        <v>788</v>
+        <v>790</v>
       </c>
       <c r="C269" s="0" t="s">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>789</v>
+        <v>791</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>444</v>
+        <v>300</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>273</v>
+        <v>60</v>
       </c>
       <c r="H269" s="0" t="s">
-        <v>107</v>
+        <v>102</v>
       </c>
       <c r="I269" s="0" t="s">
-        <v>16</v>
+        <v>120</v>
       </c>
     </row>
     <row r="270" spans="1:9">
       <c r="A270" s="0">
         <v>269</v>
       </c>
       <c r="B270" s="0" t="s">
-        <v>790</v>
+        <v>792</v>
       </c>
       <c r="C270" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>791</v>
+        <v>793</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>265</v>
+        <v>466</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>348</v>
+        <v>308</v>
       </c>
       <c r="H270" s="0" t="s">
-        <v>37</v>
+        <v>102</v>
       </c>
       <c r="I270" s="0" t="s">
-        <v>63</v>
+        <v>93</v>
       </c>
     </row>
     <row r="271" spans="1:9">
       <c r="A271" s="0">
         <v>270</v>
       </c>
       <c r="B271" s="0" t="s">
-        <v>792</v>
+        <v>794</v>
       </c>
       <c r="C271" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>793</v>
+        <v>795</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>444</v>
+        <v>300</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>273</v>
+        <v>410</v>
       </c>
       <c r="H271" s="0" t="s">
-        <v>37</v>
+        <v>152</v>
       </c>
       <c r="I271" s="0" t="s">
-        <v>16</v>
+        <v>93</v>
       </c>
     </row>
     <row r="272" spans="1:9">
       <c r="A272" s="0">
         <v>271</v>
       </c>
       <c r="B272" s="0" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="C272" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>26</v>
+        <v>721</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>265</v>
+        <v>469</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>395</v>
+        <v>798</v>
       </c>
       <c r="H272" s="0" t="s">
-        <v>107</v>
+        <v>168</v>
       </c>
       <c r="I272" s="0" t="s">
-        <v>16</v>
+        <v>473</v>
       </c>
     </row>
     <row r="273" spans="1:9">
       <c r="A273" s="0">
         <v>272</v>
       </c>
       <c r="B273" s="0" t="s">
-        <v>796</v>
+        <v>799</v>
       </c>
       <c r="C273" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>721</v>
+        <v>40</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>797</v>
+        <v>800</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>471</v>
+        <v>313</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>798</v>
+        <v>283</v>
       </c>
       <c r="H273" s="0" t="s">
-        <v>124</v>
+        <v>801</v>
       </c>
       <c r="I273" s="0" t="s">
-        <v>475</v>
+        <v>93</v>
       </c>
     </row>
     <row r="274" spans="1:9">
       <c r="A274" s="0">
         <v>273</v>
       </c>
       <c r="B274" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
       <c r="C274" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>26</v>
+        <v>220</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>800</v>
+        <v>803</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>278</v>
+        <v>804</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>248</v>
+        <v>14</v>
       </c>
       <c r="H274" s="0" t="s">
-        <v>801</v>
+        <v>227</v>
       </c>
       <c r="I274" s="0" t="s">
-        <v>16</v>
+        <v>110</v>
       </c>
     </row>
     <row r="275" spans="1:9">
       <c r="A275" s="0">
         <v>274</v>
       </c>
       <c r="B275" s="0" t="s">
-        <v>802</v>
+        <v>805</v>
       </c>
       <c r="C275" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>181</v>
+        <v>40</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>803</v>
+        <v>806</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>804</v>
+        <v>807</v>
       </c>
       <c r="G275" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="H275" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="I275" s="0" t="s">
         <v>120</v>
-      </c>
-[...4 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="276" spans="1:9">
       <c r="A276" s="0">
         <v>275</v>
       </c>
       <c r="B276" s="0" t="s">
-        <v>805</v>
+        <v>808</v>
       </c>
       <c r="C276" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>806</v>
+        <v>809</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>807</v>
+        <v>300</v>
       </c>
       <c r="G276" s="0" t="s">
-        <v>670</v>
+        <v>242</v>
       </c>
       <c r="H276" s="0" t="s">
-        <v>124</v>
+        <v>224</v>
       </c>
       <c r="I276" s="0" t="s">
-        <v>63</v>
+        <v>93</v>
       </c>
     </row>
     <row r="277" spans="1:9">
       <c r="A277" s="0">
         <v>276</v>
       </c>
       <c r="B277" s="0" t="s">
-        <v>808</v>
+        <v>810</v>
       </c>
       <c r="C277" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>809</v>
+        <v>811</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>265</v>
+        <v>466</v>
       </c>
       <c r="G277" s="0" t="s">
-        <v>204</v>
-[...3 lines deleted...]
-      </c>
+        <v>167</v>
+      </c>
+      <c r="H277" s="0"/>
       <c r="I277" s="0" t="s">
-        <v>16</v>
+        <v>120</v>
       </c>
     </row>
     <row r="278" spans="1:9">
       <c r="A278" s="0">
         <v>277</v>
       </c>
       <c r="B278" s="0" t="s">
-        <v>810</v>
+        <v>812</v>
       </c>
       <c r="C278" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>26</v>
+        <v>88</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>811</v>
+        <v>813</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>444</v>
+        <v>265</v>
       </c>
       <c r="G278" s="0" t="s">
-        <v>123</v>
-[...1 lines deleted...]
-      <c r="H278" s="0"/>
+        <v>91</v>
+      </c>
+      <c r="H278" s="0" t="s">
+        <v>29</v>
+      </c>
       <c r="I278" s="0" t="s">
-        <v>63</v>
+        <v>120</v>
       </c>
     </row>
     <row r="279" spans="1:9">
       <c r="A279" s="0">
         <v>278</v>
       </c>
       <c r="B279" s="0" t="s">
-        <v>812</v>
+        <v>814</v>
       </c>
       <c r="C279" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>11</v>
+        <v>40</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>813</v>
+        <v>815</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>229</v>
+        <v>300</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>14</v>
+        <v>60</v>
       </c>
       <c r="H279" s="0" t="s">
-        <v>128</v>
+        <v>168</v>
       </c>
       <c r="I279" s="0" t="s">
-        <v>63</v>
+        <v>93</v>
       </c>
     </row>
     <row r="280" spans="1:9">
       <c r="A280" s="0">
         <v>279</v>
       </c>
       <c r="B280" s="0" t="s">
-        <v>814</v>
+        <v>816</v>
       </c>
       <c r="C280" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>815</v>
+        <v>817</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>265</v>
+        <v>300</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>348</v>
+        <v>249</v>
       </c>
       <c r="H280" s="0" t="s">
-        <v>124</v>
+        <v>119</v>
       </c>
       <c r="I280" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
     </row>
     <row r="281" spans="1:9">
       <c r="A281" s="0">
         <v>280</v>
       </c>
       <c r="B281" s="0" t="s">
-        <v>816</v>
+        <v>818</v>
       </c>
       <c r="C281" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>817</v>
+        <v>819</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>265</v>
+        <v>466</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>213</v>
-[...3 lines deleted...]
-      </c>
+        <v>308</v>
+      </c>
+      <c r="H281" s="0"/>
       <c r="I281" s="0" t="s">
-        <v>66</v>
+        <v>120</v>
       </c>
     </row>
     <row r="282" spans="1:9">
       <c r="A282" s="0">
         <v>281</v>
       </c>
       <c r="B282" s="0" t="s">
-        <v>818</v>
+        <v>820</v>
       </c>
       <c r="C282" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>26</v>
+        <v>821</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>819</v>
+        <v>822</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>444</v>
+        <v>466</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>273</v>
+        <v>308</v>
       </c>
       <c r="H282" s="0"/>
-      <c r="I282" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I282" s="0"/>
     </row>
     <row r="283" spans="1:9">
       <c r="A283" s="0">
         <v>282</v>
       </c>
       <c r="B283" s="0" t="s">
-        <v>820</v>
+        <v>823</v>
       </c>
       <c r="C283" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>821</v>
+        <v>40</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>822</v>
+        <v>824</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>444</v>
+        <v>521</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>273</v>
-[...2 lines deleted...]
-      <c r="I283" s="0"/>
+        <v>378</v>
+      </c>
+      <c r="H283" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="I283" s="0" t="s">
+        <v>93</v>
+      </c>
     </row>
     <row r="284" spans="1:9">
       <c r="A284" s="0">
         <v>283</v>
       </c>
       <c r="B284" s="0" t="s">
-        <v>823</v>
+        <v>825</v>
       </c>
       <c r="C284" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>824</v>
+        <v>826</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>522</v>
+        <v>300</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>358</v>
+        <v>60</v>
       </c>
       <c r="H284" s="0" t="s">
-        <v>128</v>
+        <v>29</v>
       </c>
       <c r="I284" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
     </row>
     <row r="285" spans="1:9">
       <c r="A285" s="0">
         <v>284</v>
       </c>
       <c r="B285" s="0" t="s">
-        <v>825</v>
+        <v>827</v>
       </c>
       <c r="C285" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>26</v>
+        <v>117</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>265</v>
+        <v>466</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>348</v>
-[...3 lines deleted...]
-      </c>
+        <v>402</v>
+      </c>
+      <c r="H285" s="0"/>
       <c r="I285" s="0" t="s">
-        <v>66</v>
+        <v>120</v>
       </c>
     </row>
     <row r="286" spans="1:9">
       <c r="A286" s="0">
         <v>285</v>
       </c>
       <c r="B286" s="0" t="s">
-        <v>827</v>
+        <v>829</v>
       </c>
       <c r="C286" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>60</v>
+        <v>40</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>828</v>
+        <v>830</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>444</v>
+        <v>108</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>387</v>
-[...1 lines deleted...]
-      <c r="H286" s="0"/>
+        <v>14</v>
+      </c>
+      <c r="H286" s="0" t="s">
+        <v>227</v>
+      </c>
       <c r="I286" s="0" t="s">
-        <v>63</v>
+        <v>93</v>
       </c>
     </row>
     <row r="287" spans="1:9">
       <c r="A287" s="0">
         <v>286</v>
       </c>
       <c r="B287" s="0" t="s">
-        <v>829</v>
+        <v>831</v>
       </c>
       <c r="C287" s="0" t="s">
-        <v>33</v>
+        <v>57</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>830</v>
+        <v>832</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>47</v>
+        <v>466</v>
       </c>
       <c r="G287" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="H287" s="0"/>
+      <c r="I287" s="0" t="s">
         <v>120</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="288" spans="1:9">
       <c r="A288" s="0">
         <v>287</v>
       </c>
       <c r="B288" s="0" t="s">
-        <v>831</v>
+        <v>833</v>
       </c>
       <c r="C288" s="0" t="s">
-        <v>160</v>
+        <v>25</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>19</v>
+        <v>40</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>832</v>
+        <v>834</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>444</v>
+        <v>835</v>
       </c>
       <c r="G288" s="0" t="s">
-        <v>36</v>
-[...1 lines deleted...]
-      <c r="H288" s="0"/>
+        <v>171</v>
+      </c>
+      <c r="H288" s="0" t="s">
+        <v>119</v>
+      </c>
       <c r="I288" s="0" t="s">
-        <v>63</v>
+        <v>120</v>
       </c>
     </row>
     <row r="289" spans="1:9">
       <c r="A289" s="0">
         <v>288</v>
       </c>
       <c r="B289" s="0" t="s">
-        <v>833</v>
+        <v>836</v>
       </c>
       <c r="C289" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>834</v>
+        <v>837</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>835</v>
+        <v>222</v>
       </c>
       <c r="G289" s="0" t="s">
-        <v>127</v>
+        <v>171</v>
       </c>
       <c r="H289" s="0" t="s">
-        <v>62</v>
+        <v>29</v>
       </c>
       <c r="I289" s="0" t="s">
-        <v>63</v>
+        <v>120</v>
       </c>
     </row>
     <row r="290" spans="1:9">
       <c r="A290" s="0">
         <v>289</v>
       </c>
       <c r="B290" s="0" t="s">
-        <v>836</v>
+        <v>838</v>
       </c>
       <c r="C290" s="0" t="s">
-        <v>33</v>
+        <v>132</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>183</v>
+        <v>840</v>
       </c>
       <c r="G290" s="0" t="s">
-        <v>127</v>
+        <v>171</v>
       </c>
       <c r="H290" s="0" t="s">
-        <v>128</v>
+        <v>168</v>
       </c>
       <c r="I290" s="0" t="s">
-        <v>63</v>
+        <v>293</v>
       </c>
     </row>
     <row r="291" spans="1:9">
       <c r="A291" s="0">
         <v>290</v>
       </c>
       <c r="B291" s="0" t="s">
-        <v>838</v>
+        <v>841</v>
       </c>
       <c r="C291" s="0" t="s">
-        <v>81</v>
+        <v>25</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>839</v>
+        <v>842</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>840</v>
+        <v>265</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>127</v>
+        <v>171</v>
       </c>
       <c r="H291" s="0" t="s">
-        <v>124</v>
+        <v>224</v>
       </c>
       <c r="I291" s="0" t="s">
-        <v>258</v>
+        <v>120</v>
       </c>
     </row>
     <row r="292" spans="1:9">
       <c r="A292" s="0">
         <v>291</v>
       </c>
       <c r="B292" s="0" t="s">
-        <v>841</v>
+        <v>843</v>
       </c>
       <c r="C292" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>842</v>
+        <v>844</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>229</v>
+        <v>336</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>127</v>
+        <v>171</v>
       </c>
       <c r="H292" s="0" t="s">
-        <v>185</v>
+        <v>29</v>
       </c>
       <c r="I292" s="0" t="s">
-        <v>63</v>
+        <v>845</v>
       </c>
     </row>
     <row r="293" spans="1:9">
       <c r="A293" s="0">
         <v>292</v>
       </c>
       <c r="B293" s="0" t="s">
-        <v>843</v>
+        <v>846</v>
       </c>
       <c r="C293" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>844</v>
+        <v>847</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>305</v>
+        <v>211</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>127</v>
+        <v>91</v>
       </c>
       <c r="H293" s="0" t="s">
-        <v>128</v>
+        <v>168</v>
       </c>
       <c r="I293" s="0" t="s">
-        <v>845</v>
+        <v>45</v>
       </c>
     </row>
     <row r="294" spans="1:9">
       <c r="A294" s="0">
         <v>293</v>
       </c>
       <c r="B294" s="0" t="s">
-        <v>846</v>
+        <v>848</v>
       </c>
       <c r="C294" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>847</v>
+        <v>849</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>172</v>
+        <v>300</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>301</v>
+      </c>
+      <c r="H294" s="0"/>
       <c r="I294" s="0" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
     </row>
     <row r="295" spans="1:9">
       <c r="A295" s="0">
         <v>294</v>
       </c>
       <c r="B295" s="0" t="s">
-        <v>848</v>
+        <v>850</v>
       </c>
       <c r="C295" s="0" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>849</v>
+        <v>851</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>265</v>
+        <v>852</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>266</v>
-[...4 lines deleted...]
-      </c>
+        <v>242</v>
+      </c>
+      <c r="H295" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="I295" s="0"/>
     </row>
     <row r="296" spans="1:9">
       <c r="A296" s="0">
         <v>295</v>
       </c>
       <c r="B296" s="0" t="s">
-        <v>850</v>
+        <v>853</v>
       </c>
       <c r="C296" s="0" t="s">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>26</v>
+        <v>220</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>851</v>
+        <v>854</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>852</v>
+        <v>265</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>204</v>
+        <v>91</v>
       </c>
       <c r="H296" s="0" t="s">
-        <v>128</v>
-[...1 lines deleted...]
-      <c r="I296" s="0"/>
+        <v>227</v>
+      </c>
+      <c r="I296" s="0" t="s">
+        <v>120</v>
+      </c>
     </row>
     <row r="297" spans="1:9">
       <c r="A297" s="0">
         <v>296</v>
       </c>
       <c r="B297" s="0" t="s">
-        <v>853</v>
+        <v>855</v>
       </c>
       <c r="C297" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>181</v>
+        <v>40</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>854</v>
+        <v>856</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>229</v>
+        <v>27</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>14</v>
+        <v>43</v>
       </c>
       <c r="H297" s="0" t="s">
-        <v>188</v>
+        <v>227</v>
       </c>
       <c r="I297" s="0" t="s">
-        <v>63</v>
+        <v>120</v>
       </c>
     </row>
     <row r="298" spans="1:9">
       <c r="A298" s="0">
         <v>297</v>
       </c>
       <c r="B298" s="0" t="s">
-        <v>855</v>
+        <v>857</v>
       </c>
       <c r="C298" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>856</v>
+        <v>858</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>41</v>
+        <v>27</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>169</v>
-[...3 lines deleted...]
-      </c>
+        <v>859</v>
+      </c>
+      <c r="H298" s="0"/>
       <c r="I298" s="0" t="s">
-        <v>63</v>
+        <v>120</v>
       </c>
     </row>
     <row r="299" spans="1:9">
       <c r="A299" s="0">
         <v>298</v>
       </c>
       <c r="B299" s="0" t="s">
-        <v>857</v>
+        <v>860</v>
       </c>
       <c r="C299" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>858</v>
+        <v>861</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>41</v>
+        <v>27</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>859</v>
+        <v>14</v>
       </c>
       <c r="H299" s="0"/>
       <c r="I299" s="0" t="s">
-        <v>63</v>
+        <v>93</v>
       </c>
     </row>
     <row r="300" spans="1:9">
       <c r="A300" s="0">
         <v>299</v>
       </c>
       <c r="B300" s="0" t="s">
-        <v>860</v>
+        <v>862</v>
       </c>
       <c r="C300" s="0" t="s">
-        <v>33</v>
+        <v>863</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>26</v>
+        <v>372</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>861</v>
+        <v>864</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>41</v>
+        <v>128</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>120</v>
-[...1 lines deleted...]
-      <c r="H300" s="0"/>
+        <v>865</v>
+      </c>
+      <c r="H300" s="0" t="s">
+        <v>29</v>
+      </c>
       <c r="I300" s="0" t="s">
-        <v>16</v>
+        <v>149</v>
       </c>
     </row>
     <row r="301" spans="1:9">
       <c r="A301" s="0">
         <v>300</v>
       </c>
       <c r="B301" s="0" t="s">
-        <v>862</v>
+        <v>866</v>
       </c>
       <c r="C301" s="0" t="s">
-        <v>863</v>
+        <v>25</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>352</v>
+        <v>40</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>864</v>
+        <v>867</v>
       </c>
       <c r="F301" s="0" t="s">
-        <v>72</v>
+        <v>27</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>865</v>
+        <v>308</v>
       </c>
       <c r="H301" s="0" t="s">
-        <v>128</v>
+        <v>102</v>
       </c>
       <c r="I301" s="0" t="s">
-        <v>103</v>
+        <v>149</v>
       </c>
     </row>
     <row r="302" spans="1:9">
       <c r="A302" s="0">
         <v>301</v>
       </c>
       <c r="B302" s="0" t="s">
-        <v>866</v>
+        <v>868</v>
       </c>
       <c r="C302" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>867</v>
+        <v>869</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>41</v>
+        <v>27</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>273</v>
+        <v>870</v>
       </c>
       <c r="H302" s="0" t="s">
-        <v>37</v>
+        <v>29</v>
       </c>
       <c r="I302" s="0" t="s">
-        <v>103</v>
+        <v>93</v>
       </c>
     </row>
     <row r="303" spans="1:9">
       <c r="A303" s="0">
         <v>302</v>
       </c>
       <c r="B303" s="0" t="s">
-        <v>868</v>
+        <v>871</v>
       </c>
       <c r="C303" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>869</v>
+        <v>872</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>41</v>
+        <v>27</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>870</v>
-[...3 lines deleted...]
-      </c>
+        <v>308</v>
+      </c>
+      <c r="H303" s="0"/>
       <c r="I303" s="0" t="s">
-        <v>16</v>
+        <v>120</v>
       </c>
     </row>
     <row r="304" spans="1:9">
       <c r="A304" s="0">
         <v>303</v>
       </c>
       <c r="B304" s="0" t="s">
-        <v>871</v>
+        <v>873</v>
       </c>
       <c r="C304" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>872</v>
+        <v>874</v>
       </c>
       <c r="F304" s="0" t="s">
-        <v>41</v>
+        <v>115</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>273</v>
-[...1 lines deleted...]
-      <c r="H304" s="0"/>
+        <v>14</v>
+      </c>
+      <c r="H304" s="0" t="s">
+        <v>224</v>
+      </c>
       <c r="I304" s="0" t="s">
-        <v>63</v>
+        <v>30</v>
       </c>
     </row>
     <row r="305" spans="1:9">
       <c r="A305" s="0">
         <v>304</v>
       </c>
       <c r="B305" s="0" t="s">
-        <v>873</v>
+        <v>875</v>
       </c>
       <c r="C305" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>876</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>57</v>
+        <v>27</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>120</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="H305" s="0"/>
       <c r="I305" s="0" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
     </row>
     <row r="306" spans="1:9">
       <c r="A306" s="0">
         <v>305</v>
       </c>
       <c r="B306" s="0" t="s">
-        <v>875</v>
+        <v>877</v>
       </c>
       <c r="C306" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>19</v>
+        <v>40</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>876</v>
+        <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
-        <v>41</v>
+        <v>241</v>
       </c>
       <c r="G306" s="0" t="s">
+        <v>308</v>
+      </c>
+      <c r="H306" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="I306" s="0" t="s">
         <v>120</v>
-      </c>
-[...2 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="307" spans="1:9">
       <c r="A307" s="0">
         <v>306</v>
       </c>
       <c r="B307" s="0" t="s">
-        <v>877</v>
+        <v>879</v>
       </c>
       <c r="C307" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>26</v>
+        <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>878</v>
+        <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>203</v>
+        <v>27</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>273</v>
+        <v>101</v>
       </c>
       <c r="H307" s="0" t="s">
-        <v>37</v>
+        <v>168</v>
       </c>
       <c r="I307" s="0" t="s">
-        <v>63</v>
+        <v>93</v>
       </c>
     </row>
     <row r="308" spans="1:9">
       <c r="A308" s="0">
         <v>307</v>
       </c>
       <c r="B308" s="0" t="s">
-        <v>879</v>
+        <v>882</v>
       </c>
       <c r="C308" s="0" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>880</v>
+        <v>40</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>881</v>
+        <v>883</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>41</v>
+        <v>231</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>36</v>
+        <v>308</v>
       </c>
       <c r="H308" s="0" t="s">
-        <v>124</v>
+        <v>168</v>
       </c>
       <c r="I308" s="0" t="s">
-        <v>16</v>
+        <v>120</v>
       </c>
     </row>
     <row r="309" spans="1:9">
       <c r="A309" s="0">
         <v>308</v>
       </c>
       <c r="B309" s="0" t="s">
-        <v>882</v>
+        <v>884</v>
       </c>
       <c r="C309" s="0" t="s">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>883</v>
+        <v>885</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>192</v>
+        <v>265</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>273</v>
-[...3 lines deleted...]
-      </c>
+        <v>223</v>
+      </c>
+      <c r="H309" s="0"/>
       <c r="I309" s="0" t="s">
-        <v>63</v>
+        <v>293</v>
       </c>
     </row>
     <row r="310" spans="1:9">
       <c r="A310" s="0">
         <v>309</v>
       </c>
       <c r="B310" s="0" t="s">
-        <v>884</v>
+        <v>886</v>
       </c>
       <c r="C310" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>26</v>
+        <v>88</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>885</v>
+        <v>887</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>229</v>
+        <v>241</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>184</v>
+        <v>888</v>
       </c>
       <c r="H310" s="0"/>
       <c r="I310" s="0" t="s">
-        <v>258</v>
+        <v>120</v>
       </c>
     </row>
     <row r="311" spans="1:9">
       <c r="A311" s="0">
         <v>310</v>
       </c>
       <c r="B311" s="0" t="s">
-        <v>886</v>
+        <v>889</v>
       </c>
       <c r="C311" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>11</v>
+        <v>40</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>887</v>
+        <v>890</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>203</v>
+        <v>466</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>888</v>
-[...1 lines deleted...]
-      <c r="H311" s="0"/>
+        <v>305</v>
+      </c>
+      <c r="H311" s="0" t="s">
+        <v>29</v>
+      </c>
       <c r="I311" s="0" t="s">
-        <v>63</v>
+        <v>93</v>
       </c>
     </row>
     <row r="312" spans="1:9">
       <c r="A312" s="0">
         <v>311</v>
       </c>
       <c r="B312" s="0" t="s">
-        <v>889</v>
+        <v>891</v>
       </c>
       <c r="C312" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>26</v>
+        <v>418</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>890</v>
+        <v>892</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>444</v>
+        <v>466</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>270</v>
-[...3 lines deleted...]
-      </c>
+        <v>893</v>
+      </c>
+      <c r="H312" s="0"/>
       <c r="I312" s="0" t="s">
-        <v>16</v>
+        <v>93</v>
       </c>
     </row>
     <row r="313" spans="1:9">
       <c r="A313" s="0">
         <v>312</v>
       </c>
       <c r="B313" s="0" t="s">
-        <v>891</v>
+        <v>894</v>
       </c>
       <c r="C313" s="0" t="s">
-        <v>33</v>
+        <v>263</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>403</v>
+        <v>40</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>892</v>
+        <v>895</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>444</v>
+        <v>300</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>893</v>
-[...1 lines deleted...]
-      <c r="H313" s="0"/>
+        <v>756</v>
+      </c>
+      <c r="H313" s="0" t="s">
+        <v>119</v>
+      </c>
       <c r="I313" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
     </row>
     <row r="314" spans="1:9">
       <c r="A314" s="0">
         <v>313</v>
       </c>
       <c r="B314" s="0" t="s">
-        <v>894</v>
+        <v>896</v>
       </c>
       <c r="C314" s="0" t="s">
-        <v>227</v>
+        <v>25</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>895</v>
+        <v>897</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>265</v>
+        <v>48</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>756</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="H314" s="0"/>
       <c r="I314" s="0" t="s">
-        <v>66</v>
+        <v>120</v>
       </c>
     </row>
     <row r="315" spans="1:9">
       <c r="A315" s="0">
         <v>314</v>
       </c>
       <c r="B315" s="0" t="s">
-        <v>896</v>
+        <v>898</v>
       </c>
       <c r="C315" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>19</v>
+        <v>40</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>897</v>
+        <v>899</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>52</v>
+        <v>265</v>
       </c>
       <c r="G315" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="H315" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="I315" s="0" t="s">
         <v>120</v>
-      </c>
-[...2 lines deleted...]
-        <v>63</v>
       </c>
     </row>
     <row r="316" spans="1:9">
       <c r="A316" s="0">
         <v>315</v>
       </c>
       <c r="B316" s="0" t="s">
-        <v>898</v>
+        <v>900</v>
       </c>
       <c r="C316" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>899</v>
+        <v>901</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>229</v>
+        <v>27</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H316" s="0" t="s">
-        <v>124</v>
+        <v>29</v>
       </c>
       <c r="I316" s="0" t="s">
-        <v>63</v>
+        <v>110</v>
       </c>
     </row>
     <row r="317" spans="1:9">
       <c r="A317" s="0">
         <v>316</v>
       </c>
       <c r="B317" s="0" t="s">
-        <v>900</v>
+        <v>902</v>
       </c>
       <c r="C317" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>901</v>
+        <v>903</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="G317" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="H317" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="I317" s="0" t="s">
         <v>120</v>
-      </c>
-[...4 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="318" spans="1:9">
       <c r="A318" s="0">
         <v>317</v>
       </c>
       <c r="B318" s="0" t="s">
-        <v>902</v>
+        <v>904</v>
       </c>
       <c r="C318" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>26</v>
+        <v>274</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>903</v>
+        <v>905</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>199</v>
-[...6 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="H318" s="0"/>
+      <c r="I318" s="0"/>
     </row>
     <row r="319" spans="1:9">
       <c r="A319" s="0">
         <v>318</v>
       </c>
       <c r="B319" s="0" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="C319" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>238</v>
+        <v>40</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>120</v>
-[...2 lines deleted...]
-      <c r="I319" s="0"/>
+        <v>14</v>
+      </c>
+      <c r="H319" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="I319" s="0" t="s">
+        <v>30</v>
+      </c>
     </row>
     <row r="320" spans="1:9">
       <c r="A320" s="0">
         <v>319</v>
       </c>
       <c r="B320" s="0" t="s">
-        <v>906</v>
+        <v>908</v>
       </c>
       <c r="C320" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>907</v>
+        <v>909</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>52</v>
+        <v>27</v>
       </c>
       <c r="G320" s="0" t="s">
-        <v>120</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="H320" s="0"/>
       <c r="I320" s="0" t="s">
-        <v>24</v>
+        <v>55</v>
       </c>
     </row>
     <row r="321" spans="1:9">
       <c r="A321" s="0">
         <v>320</v>
       </c>
       <c r="B321" s="0" t="s">
-        <v>908</v>
+        <v>910</v>
       </c>
       <c r="C321" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>909</v>
+        <v>911</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>41</v>
+        <v>174</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>120</v>
+        <v>14</v>
       </c>
       <c r="H321" s="0"/>
       <c r="I321" s="0" t="s">
-        <v>295</v>
+        <v>912</v>
       </c>
     </row>
     <row r="322" spans="1:9">
       <c r="A322" s="0">
         <v>321</v>
       </c>
       <c r="B322" s="0" t="s">
-        <v>910</v>
+        <v>913</v>
       </c>
       <c r="C322" s="0" t="s">
-        <v>33</v>
+        <v>57</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>911</v>
+        <v>914</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>131</v>
+        <v>852</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>120</v>
+        <v>249</v>
       </c>
       <c r="H322" s="0"/>
       <c r="I322" s="0" t="s">
-        <v>912</v>
+        <v>473</v>
       </c>
     </row>
     <row r="323" spans="1:9">
       <c r="A323" s="0">
         <v>322</v>
       </c>
       <c r="B323" s="0" t="s">
-        <v>913</v>
+        <v>915</v>
       </c>
       <c r="C323" s="0" t="s">
-        <v>160</v>
+        <v>916</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>26</v>
+        <v>383</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>914</v>
+        <v>917</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>852</v>
+        <v>918</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>213</v>
-[...1 lines deleted...]
-      <c r="H323" s="0"/>
+        <v>101</v>
+      </c>
+      <c r="H323" s="0" t="s">
+        <v>152</v>
+      </c>
       <c r="I323" s="0" t="s">
-        <v>475</v>
+        <v>93</v>
       </c>
     </row>
     <row r="324" spans="1:9">
       <c r="A324" s="0">
         <v>323</v>
       </c>
       <c r="B324" s="0" t="s">
-        <v>915</v>
+        <v>919</v>
       </c>
       <c r="C324" s="0" t="s">
-        <v>916</v>
+        <v>25</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>363</v>
+        <v>88</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>917</v>
+        <v>920</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>918</v>
+        <v>265</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>36</v>
+        <v>301</v>
       </c>
       <c r="H324" s="0" t="s">
-        <v>107</v>
+        <v>224</v>
       </c>
       <c r="I324" s="0" t="s">
-        <v>16</v>
+        <v>120</v>
       </c>
     </row>
     <row r="325" spans="1:9">
       <c r="A325" s="0">
         <v>324</v>
       </c>
       <c r="B325" s="0" t="s">
-        <v>919</v>
+        <v>921</v>
       </c>
       <c r="C325" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>11</v>
+        <v>526</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>920</v>
+        <v>922</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>229</v>
+        <v>265</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>266</v>
+        <v>223</v>
       </c>
       <c r="H325" s="0" t="s">
-        <v>185</v>
+        <v>29</v>
       </c>
       <c r="I325" s="0" t="s">
-        <v>63</v>
+        <v>473</v>
       </c>
     </row>
     <row r="326" spans="1:9">
       <c r="A326" s="0">
         <v>325</v>
       </c>
       <c r="B326" s="0" t="s">
-        <v>921</v>
+        <v>923</v>
       </c>
       <c r="C326" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D326" s="0" t="s">
-        <v>527</v>
+        <v>88</v>
       </c>
       <c r="E326" s="0" t="s">
-        <v>922</v>
+        <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>229</v>
+        <v>925</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>184</v>
+        <v>926</v>
       </c>
       <c r="H326" s="0" t="s">
-        <v>128</v>
+        <v>29</v>
       </c>
       <c r="I326" s="0" t="s">
-        <v>475</v>
+        <v>120</v>
       </c>
     </row>
     <row r="327" spans="1:9">
       <c r="A327" s="0">
         <v>326</v>
       </c>
       <c r="B327" s="0" t="s">
-        <v>923</v>
+        <v>927</v>
       </c>
       <c r="C327" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D327" s="0" t="s">
-        <v>11</v>
+        <v>88</v>
       </c>
       <c r="E327" s="0" t="s">
-        <v>924</v>
+        <v>928</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>925</v>
+        <v>174</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>926</v>
+        <v>91</v>
       </c>
       <c r="H327" s="0" t="s">
-        <v>128</v>
+        <v>102</v>
       </c>
       <c r="I327" s="0" t="s">
-        <v>63</v>
+        <v>120</v>
       </c>
     </row>
     <row r="328" spans="1:9">
       <c r="A328" s="0">
         <v>327</v>
       </c>
       <c r="B328" s="0" t="s">
-        <v>927</v>
+        <v>929</v>
       </c>
       <c r="C328" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D328" s="0" t="s">
-        <v>11</v>
+        <v>40</v>
       </c>
       <c r="E328" s="0" t="s">
-        <v>928</v>
+        <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>131</v>
+        <v>48</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>14</v>
       </c>
-      <c r="H328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H328" s="0"/>
       <c r="I328" s="0" t="s">
-        <v>63</v>
+        <v>93</v>
       </c>
     </row>
     <row r="329" spans="1:9">
       <c r="A329" s="0">
         <v>328</v>
       </c>
       <c r="B329" s="0" t="s">
-        <v>929</v>
+        <v>931</v>
       </c>
       <c r="C329" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D329" s="0" t="s">
-        <v>26</v>
+        <v>220</v>
       </c>
       <c r="E329" s="0" t="s">
-        <v>930</v>
+        <v>932</v>
       </c>
       <c r="F329" s="0" t="s">
-        <v>52</v>
+        <v>222</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>120</v>
+        <v>933</v>
       </c>
       <c r="H329" s="0"/>
       <c r="I329" s="0" t="s">
-        <v>16</v>
+        <v>293</v>
       </c>
     </row>
     <row r="330" spans="1:9">
       <c r="A330" s="0">
         <v>329</v>
       </c>
       <c r="B330" s="0" t="s">
-        <v>931</v>
+        <v>934</v>
       </c>
       <c r="C330" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D330" s="0" t="s">
-        <v>181</v>
+        <v>220</v>
       </c>
       <c r="E330" s="0" t="s">
-        <v>932</v>
+        <v>935</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>183</v>
+        <v>936</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>933</v>
+        <v>308</v>
       </c>
       <c r="H330" s="0"/>
       <c r="I330" s="0" t="s">
-        <v>258</v>
+        <v>120</v>
       </c>
     </row>
     <row r="331" spans="1:9">
       <c r="A331" s="0">
         <v>330</v>
       </c>
       <c r="B331" s="0" t="s">
-        <v>934</v>
+        <v>937</v>
       </c>
       <c r="C331" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D331" s="0" t="s">
-        <v>181</v>
+        <v>40</v>
       </c>
       <c r="E331" s="0" t="s">
-        <v>935</v>
+        <v>938</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>936</v>
+        <v>300</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>273</v>
-[...1 lines deleted...]
-      <c r="H331" s="0"/>
+        <v>249</v>
+      </c>
+      <c r="H331" s="0" t="s">
+        <v>168</v>
+      </c>
       <c r="I331" s="0" t="s">
-        <v>63</v>
+        <v>120</v>
       </c>
     </row>
     <row r="332" spans="1:9">
       <c r="A332" s="0">
         <v>331</v>
       </c>
       <c r="B332" s="0" t="s">
-        <v>937</v>
+        <v>939</v>
       </c>
       <c r="C332" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D332" s="0" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>938</v>
+        <v>940</v>
       </c>
       <c r="F332" s="0" t="s">
-        <v>265</v>
+        <v>164</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>213</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="H332" s="0"/>
       <c r="I332" s="0" t="s">
-        <v>63</v>
+        <v>93</v>
       </c>
     </row>
     <row r="333" spans="1:9">
       <c r="A333" s="0">
         <v>332</v>
       </c>
       <c r="B333" s="0" t="s">
-        <v>939</v>
+        <v>941</v>
       </c>
       <c r="C333" s="0" t="s">
-        <v>33</v>
+        <v>18</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>940</v>
+        <v>942</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>119</v>
+        <v>48</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>120</v>
-[...1 lines deleted...]
-      <c r="H333" s="0"/>
+        <v>105</v>
+      </c>
+      <c r="H333" s="0" t="s">
+        <v>152</v>
+      </c>
       <c r="I333" s="0" t="s">
-        <v>16</v>
+        <v>30</v>
       </c>
     </row>
     <row r="334" spans="1:9">
       <c r="A334" s="0">
         <v>333</v>
       </c>
       <c r="B334" s="0" t="s">
-        <v>941</v>
+        <v>943</v>
       </c>
       <c r="C334" s="0" t="s">
-        <v>39</v>
+        <v>25</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>19</v>
+        <v>117</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>942</v>
+        <v>944</v>
       </c>
       <c r="F334" s="0" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>42</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="H334" s="0"/>
       <c r="I334" s="0" t="s">
-        <v>24</v>
+        <v>110</v>
       </c>
     </row>
     <row r="335" spans="1:9">
       <c r="A335" s="0">
         <v>334</v>
       </c>
       <c r="B335" s="0" t="s">
-        <v>943</v>
+        <v>945</v>
       </c>
       <c r="C335" s="0" t="s">
-        <v>33</v>
+        <v>10</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>60</v>
+        <v>11</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>944</v>
+        <v>946</v>
       </c>
       <c r="F335" s="0" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>120</v>
-[...4 lines deleted...]
-      </c>
+        <v>28</v>
+      </c>
+      <c r="H335" s="0" t="s">
+        <v>152</v>
+      </c>
+      <c r="I335" s="0"/>
     </row>
     <row r="336" spans="1:9">
       <c r="A336" s="0">
         <v>335</v>
       </c>
       <c r="B336" s="0" t="s">
-        <v>945</v>
+        <v>947</v>
       </c>
       <c r="C336" s="0" t="s">
-        <v>55</v>
+        <v>25</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>19</v>
+        <v>40</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>946</v>
+        <v>948</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>52</v>
+        <v>852</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>199</v>
+        <v>223</v>
       </c>
       <c r="H336" s="0" t="s">
-        <v>107</v>
-[...1 lines deleted...]
-      <c r="I336" s="0"/>
+        <v>227</v>
+      </c>
+      <c r="I336" s="0" t="s">
+        <v>120</v>
+      </c>
     </row>
     <row r="337" spans="1:9">
       <c r="A337" s="0">
         <v>336</v>
       </c>
       <c r="B337" s="0" t="s">
-        <v>947</v>
+        <v>949</v>
       </c>
       <c r="C337" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>948</v>
+        <v>950</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>852</v>
+        <v>364</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>184</v>
+        <v>14</v>
       </c>
       <c r="H337" s="0" t="s">
-        <v>188</v>
+        <v>224</v>
       </c>
       <c r="I337" s="0" t="s">
-        <v>63</v>
+        <v>120</v>
       </c>
     </row>
     <row r="338" spans="1:9">
       <c r="A338" s="0">
         <v>337</v>
       </c>
       <c r="B338" s="0" t="s">
-        <v>949</v>
+        <v>951</v>
       </c>
       <c r="C338" s="0" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>950</v>
+        <v>952</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>334</v>
+        <v>953</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>120</v>
+        <v>14</v>
       </c>
       <c r="H338" s="0" t="s">
-        <v>185</v>
+        <v>29</v>
       </c>
       <c r="I338" s="0" t="s">
-        <v>63</v>
+        <v>93</v>
       </c>
     </row>
     <row r="339" spans="1:9">
       <c r="A339" s="0">
         <v>338</v>
       </c>
       <c r="B339" s="0" t="s">
-        <v>951</v>
+        <v>954</v>
       </c>
       <c r="C339" s="0" t="s">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>952</v>
+        <v>955</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>953</v>
+        <v>304</v>
       </c>
       <c r="G339" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="H339" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="I339" s="0" t="s">
         <v>120</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="340" spans="1:9">
       <c r="A340" s="0">
         <v>339</v>
       </c>
       <c r="B340" s="0" t="s">
-        <v>954</v>
+        <v>956</v>
       </c>
       <c r="C340" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>955</v>
+        <v>957</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>269</v>
+        <v>265</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>888</v>
+        <v>171</v>
       </c>
       <c r="H340" s="0" t="s">
-        <v>128</v>
+        <v>29</v>
       </c>
       <c r="I340" s="0" t="s">
-        <v>63</v>
+        <v>120</v>
       </c>
     </row>
     <row r="341" spans="1:9">
       <c r="A341" s="0">
         <v>340</v>
       </c>
       <c r="B341" s="0" t="s">
-        <v>956</v>
+        <v>958</v>
       </c>
       <c r="C341" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>957</v>
+        <v>959</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>229</v>
+        <v>48</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>127</v>
+        <v>14</v>
       </c>
       <c r="H341" s="0" t="s">
-        <v>128</v>
+        <v>227</v>
       </c>
       <c r="I341" s="0" t="s">
-        <v>63</v>
+        <v>110</v>
       </c>
     </row>
     <row r="342" spans="1:9">
       <c r="A342" s="0">
         <v>341</v>
       </c>
       <c r="B342" s="0" t="s">
-        <v>958</v>
+        <v>960</v>
       </c>
       <c r="C342" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>959</v>
+        <v>961</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>120</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="H342" s="0"/>
       <c r="I342" s="0" t="s">
-        <v>49</v>
+        <v>93</v>
       </c>
     </row>
     <row r="343" spans="1:9">
       <c r="A343" s="0">
         <v>342</v>
       </c>
       <c r="B343" s="0" t="s">
-        <v>960</v>
+        <v>962</v>
       </c>
       <c r="C343" s="0" t="s">
-        <v>33</v>
+        <v>57</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>26</v>
+        <v>526</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>961</v>
+        <v>963</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>52</v>
+        <v>222</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>120</v>
-[...1 lines deleted...]
-      <c r="H343" s="0"/>
+        <v>964</v>
+      </c>
+      <c r="H343" s="0" t="s">
+        <v>227</v>
+      </c>
       <c r="I343" s="0" t="s">
-        <v>16</v>
+        <v>473</v>
       </c>
     </row>
     <row r="344" spans="1:9">
       <c r="A344" s="0">
         <v>343</v>
       </c>
       <c r="B344" s="0" t="s">
-        <v>962</v>
+        <v>965</v>
       </c>
       <c r="C344" s="0" t="s">
-        <v>160</v>
+        <v>25</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>527</v>
+        <v>220</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>963</v>
+        <v>966</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>183</v>
+        <v>925</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>964</v>
-[...3 lines deleted...]
-      </c>
+        <v>308</v>
+      </c>
+      <c r="H344" s="0"/>
       <c r="I344" s="0" t="s">
-        <v>475</v>
+        <v>120</v>
       </c>
     </row>
     <row r="345" spans="1:9">
       <c r="A345" s="0">
         <v>344</v>
       </c>
       <c r="B345" s="0" t="s">
-        <v>965</v>
+        <v>967</v>
       </c>
       <c r="C345" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>181</v>
+        <v>40</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>966</v>
+        <v>968</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>925</v>
+        <v>174</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>273</v>
-[...1 lines deleted...]
-      <c r="H345" s="0"/>
+        <v>105</v>
+      </c>
+      <c r="H345" s="0" t="s">
+        <v>168</v>
+      </c>
       <c r="I345" s="0" t="s">
-        <v>63</v>
+        <v>45</v>
       </c>
     </row>
     <row r="346" spans="1:9">
       <c r="A346" s="0">
         <v>345</v>
       </c>
       <c r="B346" s="0" t="s">
-        <v>967</v>
+        <v>969</v>
       </c>
       <c r="C346" s="0" t="s">
-        <v>33</v>
+        <v>263</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>968</v>
+        <v>970</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>131</v>
+        <v>300</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>42</v>
+        <v>171</v>
       </c>
       <c r="H346" s="0" t="s">
-        <v>124</v>
+        <v>102</v>
       </c>
       <c r="I346" s="0" t="s">
-        <v>94</v>
+        <v>120</v>
       </c>
     </row>
     <row r="347" spans="1:9">
       <c r="A347" s="0">
         <v>346</v>
       </c>
       <c r="B347" s="0" t="s">
-        <v>969</v>
+        <v>971</v>
       </c>
       <c r="C347" s="0" t="s">
-        <v>227</v>
+        <v>57</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>970</v>
+        <v>972</v>
       </c>
       <c r="F347" s="0" t="s">
-        <v>265</v>
+        <v>79</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>127</v>
+        <v>973</v>
       </c>
       <c r="H347" s="0" t="s">
-        <v>37</v>
+        <v>29</v>
       </c>
       <c r="I347" s="0" t="s">
-        <v>63</v>
+        <v>93</v>
       </c>
     </row>
     <row r="348" spans="1:9">
       <c r="A348" s="0">
         <v>347</v>
       </c>
       <c r="B348" s="0" t="s">
-        <v>971</v>
+        <v>974</v>
       </c>
       <c r="C348" s="0" t="s">
-        <v>160</v>
+        <v>25</v>
       </c>
       <c r="D348" s="0" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="E348" s="0" t="s">
-        <v>972</v>
+        <v>975</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>76</v>
+        <v>976</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>973</v>
+        <v>167</v>
       </c>
       <c r="H348" s="0" t="s">
-        <v>128</v>
+        <v>119</v>
       </c>
       <c r="I348" s="0" t="s">
-        <v>16</v>
+        <v>93</v>
       </c>
     </row>
     <row r="349" spans="1:9">
       <c r="A349" s="0">
         <v>348</v>
       </c>
       <c r="B349" s="0" t="s">
-        <v>974</v>
+        <v>977</v>
       </c>
       <c r="C349" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D349" s="0" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>975</v>
+        <v>978</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>976</v>
+        <v>979</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>123</v>
+        <v>308</v>
       </c>
       <c r="H349" s="0" t="s">
-        <v>62</v>
+        <v>102</v>
       </c>
       <c r="I349" s="0" t="s">
-        <v>16</v>
+        <v>149</v>
       </c>
     </row>
     <row r="350" spans="1:9">
       <c r="A350" s="0">
         <v>349</v>
       </c>
       <c r="B350" s="0" t="s">
-        <v>977</v>
+        <v>980</v>
       </c>
       <c r="C350" s="0" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>978</v>
+        <v>981</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>979</v>
+        <v>466</v>
       </c>
       <c r="G350" s="0" t="s">
-        <v>273</v>
+        <v>305</v>
       </c>
       <c r="H350" s="0" t="s">
-        <v>37</v>
+        <v>168</v>
       </c>
       <c r="I350" s="0" t="s">
-        <v>103</v>
+        <v>93</v>
       </c>
     </row>
     <row r="351" spans="1:9">
       <c r="A351" s="0">
         <v>350</v>
       </c>
       <c r="B351" s="0" t="s">
-        <v>980</v>
+        <v>982</v>
       </c>
       <c r="C351" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D351" s="0" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>981</v>
+        <v>983</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>444</v>
+        <v>100</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>270</v>
+        <v>101</v>
       </c>
       <c r="H351" s="0" t="s">
-        <v>124</v>
+        <v>152</v>
       </c>
       <c r="I351" s="0" t="s">
-        <v>16</v>
+        <v>93</v>
       </c>
     </row>
     <row r="352" spans="1:9">
       <c r="A352" s="0">
         <v>351</v>
       </c>
       <c r="B352" s="0" t="s">
-        <v>982</v>
+        <v>984</v>
       </c>
       <c r="C352" s="0" t="s">
-        <v>55</v>
+        <v>25</v>
       </c>
       <c r="D352" s="0" t="s">
-        <v>19</v>
+        <v>526</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>983</v>
+        <v>985</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>35</v>
+        <v>265</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>36</v>
+        <v>242</v>
       </c>
       <c r="H352" s="0" t="s">
-        <v>107</v>
+        <v>29</v>
       </c>
       <c r="I352" s="0" t="s">
-        <v>16</v>
+        <v>473</v>
       </c>
     </row>
     <row r="353" spans="1:9">
       <c r="A353" s="0">
         <v>352</v>
       </c>
       <c r="B353" s="0" t="s">
-        <v>984</v>
+        <v>986</v>
       </c>
       <c r="C353" s="0" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D353" s="0" t="s">
-        <v>527</v>
+        <v>40</v>
       </c>
       <c r="E353" s="0" t="s">
-        <v>985</v>
+        <v>987</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>229</v>
+        <v>466</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>204</v>
+        <v>308</v>
       </c>
       <c r="H353" s="0" t="s">
-        <v>128</v>
+        <v>168</v>
       </c>
       <c r="I353" s="0" t="s">
-        <v>475</v>
+        <v>93</v>
       </c>
     </row>
     <row r="354" spans="1:9">
       <c r="A354" s="0">
         <v>353</v>
       </c>
       <c r="B354" s="0" t="s">
-        <v>986</v>
+        <v>988</v>
       </c>
       <c r="C354" s="0" t="s">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="D354" s="0" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>987</v>
+        <v>989</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>444</v>
+        <v>667</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>273</v>
+        <v>305</v>
       </c>
       <c r="H354" s="0" t="s">
-        <v>124</v>
+        <v>168</v>
       </c>
       <c r="I354" s="0" t="s">
-        <v>16</v>
+        <v>30</v>
       </c>
     </row>
     <row r="355" spans="1:9">
       <c r="A355" s="0">
         <v>354</v>
       </c>
       <c r="B355" s="0" t="s">
-        <v>988</v>
+        <v>990</v>
       </c>
       <c r="C355" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>989</v>
+        <v>991</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>667</v>
+        <v>466</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>270</v>
+        <v>308</v>
       </c>
       <c r="H355" s="0" t="s">
-        <v>124</v>
+        <v>29</v>
       </c>
       <c r="I355" s="0" t="s">
-        <v>24</v>
+        <v>93</v>
       </c>
     </row>
     <row r="356" spans="1:9">
       <c r="A356" s="0">
         <v>355</v>
       </c>
       <c r="B356" s="0" t="s">
-        <v>990</v>
+        <v>992</v>
       </c>
       <c r="C356" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>26</v>
+        <v>220</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>991</v>
+        <v>993</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>444</v>
+        <v>469</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>273</v>
-[...3 lines deleted...]
-      </c>
+        <v>308</v>
+      </c>
+      <c r="H356" s="0"/>
       <c r="I356" s="0" t="s">
-        <v>16</v>
+        <v>93</v>
       </c>
     </row>
     <row r="357" spans="1:9">
       <c r="A357" s="0">
         <v>356</v>
       </c>
       <c r="B357" s="0" t="s">
-        <v>992</v>
+        <v>994</v>
       </c>
       <c r="C357" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>181</v>
+        <v>40</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>993</v>
+        <v>995</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>471</v>
+        <v>466</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>273</v>
-[...1 lines deleted...]
-      <c r="H357" s="0"/>
+        <v>305</v>
+      </c>
+      <c r="H357" s="0" t="s">
+        <v>168</v>
+      </c>
       <c r="I357" s="0" t="s">
-        <v>16</v>
+        <v>55</v>
       </c>
     </row>
     <row r="358" spans="1:9">
       <c r="A358" s="0">
         <v>357</v>
       </c>
       <c r="B358" s="0" t="s">
-        <v>994</v>
+        <v>996</v>
       </c>
       <c r="C358" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>26</v>
+        <v>220</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>995</v>
+        <v>997</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>444</v>
+        <v>998</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>270</v>
+        <v>410</v>
       </c>
       <c r="H358" s="0" t="s">
-        <v>124</v>
+        <v>224</v>
       </c>
       <c r="I358" s="0" t="s">
-        <v>295</v>
+        <v>120</v>
       </c>
     </row>
     <row r="359" spans="1:9">
       <c r="A359" s="0">
         <v>358</v>
       </c>
       <c r="B359" s="0" t="s">
-        <v>996</v>
+        <v>999</v>
       </c>
       <c r="C359" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>181</v>
+        <v>40</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>997</v>
+        <v>1000</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>998</v>
+        <v>466</v>
       </c>
       <c r="G359" s="0" t="s">
-        <v>395</v>
+        <v>308</v>
       </c>
       <c r="H359" s="0" t="s">
-        <v>185</v>
+        <v>29</v>
       </c>
       <c r="I359" s="0" t="s">
-        <v>63</v>
+        <v>93</v>
       </c>
     </row>
     <row r="360" spans="1:9">
       <c r="A360" s="0">
         <v>359</v>
       </c>
       <c r="B360" s="0" t="s">
-        <v>999</v>
+        <v>1001</v>
       </c>
       <c r="C360" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>26</v>
+        <v>220</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1000</v>
+        <v>1002</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>444</v>
+        <v>807</v>
       </c>
       <c r="G360" s="0" t="s">
-        <v>273</v>
+        <v>308</v>
       </c>
       <c r="H360" s="0" t="s">
-        <v>128</v>
+        <v>224</v>
       </c>
       <c r="I360" s="0" t="s">
-        <v>16</v>
+        <v>93</v>
       </c>
     </row>
     <row r="361" spans="1:9">
       <c r="A361" s="0">
         <v>360</v>
       </c>
       <c r="B361" s="0" t="s">
-        <v>1001</v>
+        <v>1003</v>
       </c>
       <c r="C361" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>181</v>
+        <v>220</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1002</v>
+        <v>1004</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>807</v>
+        <v>1005</v>
       </c>
       <c r="G361" s="0" t="s">
-        <v>273</v>
+        <v>14</v>
       </c>
       <c r="H361" s="0" t="s">
-        <v>185</v>
+        <v>29</v>
       </c>
       <c r="I361" s="0" t="s">
-        <v>16</v>
+        <v>93</v>
       </c>
     </row>
     <row r="362" spans="1:9">
       <c r="A362" s="0">
         <v>361</v>
       </c>
       <c r="B362" s="0" t="s">
-        <v>1003</v>
+        <v>1006</v>
       </c>
       <c r="C362" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>181</v>
+        <v>220</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1004</v>
+        <v>1007</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1005</v>
+        <v>265</v>
       </c>
       <c r="G362" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="H362" s="0"/>
+      <c r="I362" s="0" t="s">
         <v>120</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="363" spans="1:9">
       <c r="A363" s="0">
         <v>362</v>
       </c>
       <c r="B363" s="0" t="s">
-        <v>1006</v>
+        <v>1008</v>
       </c>
       <c r="C363" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>181</v>
+        <v>220</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1007</v>
+        <v>1009</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>229</v>
+        <v>222</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="H363" s="0"/>
+        <v>187</v>
+      </c>
+      <c r="H363" s="0" t="s">
+        <v>224</v>
+      </c>
       <c r="I363" s="0" t="s">
-        <v>63</v>
+        <v>120</v>
       </c>
     </row>
     <row r="364" spans="1:9">
       <c r="A364" s="0">
         <v>363</v>
       </c>
       <c r="B364" s="0" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
       <c r="C364" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>181</v>
+        <v>220</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1009</v>
+        <v>1011</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>183</v>
+        <v>265</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>145</v>
-[...3 lines deleted...]
-      </c>
+        <v>1012</v>
+      </c>
+      <c r="H364" s="0"/>
       <c r="I364" s="0" t="s">
-        <v>63</v>
+        <v>120</v>
       </c>
     </row>
     <row r="365" spans="1:9">
       <c r="A365" s="0">
         <v>364</v>
       </c>
       <c r="B365" s="0" t="s">
-        <v>1010</v>
+        <v>1013</v>
       </c>
       <c r="C365" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>181</v>
+        <v>40</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1011</v>
+        <v>1014</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>229</v>
+        <v>491</v>
       </c>
       <c r="G365" s="0" t="s">
-        <v>1012</v>
+        <v>64</v>
       </c>
       <c r="H365" s="0"/>
       <c r="I365" s="0" t="s">
-        <v>63</v>
+        <v>30</v>
       </c>
     </row>
     <row r="366" spans="1:9">
       <c r="A366" s="0">
         <v>365</v>
       </c>
       <c r="B366" s="0" t="s">
-        <v>1013</v>
+        <v>1015</v>
       </c>
       <c r="C366" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1014</v>
+        <v>1016</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>493</v>
+        <v>128</v>
       </c>
       <c r="G366" s="0" t="s">
+        <v>305</v>
+      </c>
+      <c r="H366" s="0" t="s">
         <v>29</v>
       </c>
-      <c r="H366" s="0"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I366" s="0"/>
     </row>
     <row r="367" spans="1:9">
       <c r="A367" s="0">
         <v>366</v>
       </c>
       <c r="B367" s="0" t="s">
-        <v>1015</v>
+        <v>1017</v>
       </c>
       <c r="C367" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>26</v>
+        <v>88</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1016</v>
+        <v>1018</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>72</v>
+        <v>27</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>270</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="H367" s="0"/>
       <c r="I367" s="0"/>
     </row>
     <row r="368" spans="1:9">
       <c r="A368" s="0">
         <v>367</v>
       </c>
       <c r="B368" s="0" t="s">
-        <v>1017</v>
+        <v>1019</v>
       </c>
       <c r="C368" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>11</v>
+        <v>40</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1018</v>
+        <v>1020</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>41</v>
+        <v>1021</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>120</v>
-[...2 lines deleted...]
-      <c r="I368" s="0"/>
+        <v>14</v>
+      </c>
+      <c r="H368" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="I368" s="0" t="s">
+        <v>93</v>
+      </c>
     </row>
     <row r="369" spans="1:9">
       <c r="A369" s="0">
         <v>368</v>
       </c>
       <c r="B369" s="0" t="s">
-        <v>1019</v>
+        <v>1022</v>
       </c>
       <c r="C369" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1020</v>
+        <v>1023</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>120</v>
-[...6 lines deleted...]
-      </c>
+        <v>28</v>
+      </c>
+      <c r="H369" s="0"/>
+      <c r="I369" s="0"/>
     </row>
     <row r="370" spans="1:9">
       <c r="A370" s="0">
         <v>369</v>
       </c>
       <c r="B370" s="0" t="s">
-        <v>1022</v>
+        <v>1024</v>
       </c>
       <c r="C370" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1023</v>
+        <v>1025</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>199</v>
+        <v>14</v>
       </c>
       <c r="H370" s="0"/>
-      <c r="I370" s="0"/>
+      <c r="I370" s="0" t="s">
+        <v>120</v>
+      </c>
     </row>
     <row r="371" spans="1:9">
       <c r="A371" s="0">
         <v>370</v>
       </c>
       <c r="B371" s="0" t="s">
-        <v>1024</v>
+        <v>1026</v>
       </c>
       <c r="C371" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1025</v>
+        <v>1027</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>1021</v>
+        <v>550</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>120</v>
+        <v>14</v>
       </c>
       <c r="H371" s="0"/>
       <c r="I371" s="0" t="s">
-        <v>63</v>
+        <v>55</v>
       </c>
     </row>
     <row r="372" spans="1:9">
       <c r="A372" s="0">
         <v>371</v>
       </c>
       <c r="B372" s="0" t="s">
-        <v>1026</v>
+        <v>1028</v>
       </c>
       <c r="C372" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1027</v>
+        <v>1029</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>551</v>
+        <v>231</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>120</v>
+        <v>171</v>
       </c>
       <c r="H372" s="0"/>
       <c r="I372" s="0" t="s">
-        <v>295</v>
+        <v>110</v>
       </c>
     </row>
     <row r="373" spans="1:9">
       <c r="A373" s="0">
         <v>372</v>
       </c>
       <c r="B373" s="0" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="C373" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>26</v>
+        <v>220</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>192</v>
+        <v>265</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>127</v>
-[...1 lines deleted...]
-      <c r="H373" s="0"/>
+        <v>1032</v>
+      </c>
+      <c r="H373" s="0" t="s">
+        <v>227</v>
+      </c>
       <c r="I373" s="0" t="s">
-        <v>49</v>
+        <v>120</v>
       </c>
     </row>
     <row r="374" spans="1:9">
       <c r="A374" s="0">
         <v>373</v>
       </c>
       <c r="B374" s="0" t="s">
-        <v>1030</v>
+        <v>1033</v>
       </c>
       <c r="C374" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>181</v>
+        <v>220</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1031</v>
+        <v>1034</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>229</v>
+        <v>265</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>1032</v>
+        <v>171</v>
       </c>
       <c r="H374" s="0" t="s">
-        <v>188</v>
+        <v>224</v>
       </c>
       <c r="I374" s="0" t="s">
-        <v>63</v>
+        <v>120</v>
       </c>
     </row>
     <row r="375" spans="1:9">
       <c r="A375" s="0">
         <v>374</v>
       </c>
       <c r="B375" s="0" t="s">
-        <v>1033</v>
+        <v>1035</v>
       </c>
       <c r="C375" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>181</v>
+        <v>40</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1034</v>
+        <v>1036</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>229</v>
+        <v>265</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>127</v>
+        <v>171</v>
       </c>
       <c r="H375" s="0" t="s">
-        <v>185</v>
+        <v>227</v>
       </c>
       <c r="I375" s="0" t="s">
-        <v>63</v>
+        <v>120</v>
       </c>
     </row>
     <row r="376" spans="1:9">
       <c r="A376" s="0">
         <v>375</v>
       </c>
       <c r="B376" s="0" t="s">
-        <v>1035</v>
+        <v>1037</v>
       </c>
       <c r="C376" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>26</v>
+        <v>220</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1036</v>
+        <v>1038</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>229</v>
+        <v>265</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>127</v>
-[...3 lines deleted...]
-      </c>
+        <v>171</v>
+      </c>
+      <c r="H376" s="0"/>
       <c r="I376" s="0" t="s">
-        <v>63</v>
+        <v>120</v>
       </c>
     </row>
     <row r="377" spans="1:9">
       <c r="A377" s="0">
         <v>376</v>
       </c>
       <c r="B377" s="0" t="s">
-        <v>1037</v>
+        <v>1039</v>
       </c>
       <c r="C377" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>181</v>
+        <v>220</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1038</v>
+        <v>1040</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>229</v>
+        <v>265</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>127</v>
-[...1 lines deleted...]
-      <c r="H377" s="0"/>
+        <v>171</v>
+      </c>
+      <c r="H377" s="0" t="s">
+        <v>227</v>
+      </c>
       <c r="I377" s="0" t="s">
-        <v>63</v>
+        <v>120</v>
       </c>
     </row>
     <row r="378" spans="1:9">
       <c r="A378" s="0">
         <v>377</v>
       </c>
       <c r="B378" s="0" t="s">
-        <v>1039</v>
+        <v>1041</v>
       </c>
       <c r="C378" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>181</v>
+        <v>526</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1040</v>
+        <v>1042</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>229</v>
+        <v>222</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>127</v>
-[...3 lines deleted...]
-      </c>
+        <v>171</v>
+      </c>
+      <c r="H378" s="0"/>
       <c r="I378" s="0" t="s">
-        <v>63</v>
+        <v>473</v>
       </c>
     </row>
     <row r="379" spans="1:9">
       <c r="A379" s="0">
         <v>378</v>
       </c>
       <c r="B379" s="0" t="s">
-        <v>1041</v>
+        <v>1043</v>
       </c>
       <c r="C379" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>527</v>
+        <v>220</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1042</v>
+        <v>1044</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>183</v>
+        <v>265</v>
       </c>
       <c r="G379" s="0" t="s">
-        <v>127</v>
+        <v>171</v>
       </c>
       <c r="H379" s="0"/>
       <c r="I379" s="0" t="s">
-        <v>475</v>
+        <v>120</v>
       </c>
     </row>
     <row r="380" spans="1:9">
       <c r="A380" s="0">
         <v>379</v>
       </c>
       <c r="B380" s="0" t="s">
-        <v>1043</v>
+        <v>1045</v>
       </c>
       <c r="C380" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>181</v>
+        <v>220</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1044</v>
+        <v>1046</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>229</v>
+        <v>222</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>127</v>
-[...1 lines deleted...]
-      <c r="H380" s="0"/>
+        <v>171</v>
+      </c>
+      <c r="H380" s="0" t="s">
+        <v>224</v>
+      </c>
       <c r="I380" s="0" t="s">
-        <v>63</v>
+        <v>120</v>
       </c>
     </row>
     <row r="381" spans="1:9">
       <c r="A381" s="0">
         <v>380</v>
       </c>
       <c r="B381" s="0" t="s">
-        <v>1045</v>
+        <v>1047</v>
       </c>
       <c r="C381" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>181</v>
+        <v>1048</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1046</v>
+        <v>1049</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>183</v>
+        <v>1050</v>
       </c>
       <c r="G381" s="0" t="s">
-        <v>127</v>
+        <v>171</v>
       </c>
       <c r="H381" s="0" t="s">
-        <v>185</v>
+        <v>29</v>
       </c>
       <c r="I381" s="0" t="s">
-        <v>63</v>
+        <v>120</v>
       </c>
     </row>
     <row r="382" spans="1:9">
       <c r="A382" s="0">
         <v>381</v>
       </c>
       <c r="B382" s="0" t="s">
-        <v>1047</v>
+        <v>1051</v>
       </c>
       <c r="C382" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1048</v>
+        <v>220</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1049</v>
+        <v>1052</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>1050</v>
+        <v>265</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>127</v>
-[...3 lines deleted...]
-      </c>
+        <v>171</v>
+      </c>
+      <c r="H382" s="0"/>
       <c r="I382" s="0" t="s">
-        <v>63</v>
+        <v>120</v>
       </c>
     </row>
     <row r="383" spans="1:9">
       <c r="A383" s="0">
         <v>382</v>
       </c>
       <c r="B383" s="0" t="s">
-        <v>1051</v>
+        <v>1053</v>
       </c>
       <c r="C383" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>181</v>
+        <v>88</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1052</v>
+        <v>1054</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>229</v>
+        <v>265</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>127</v>
+        <v>171</v>
       </c>
       <c r="H383" s="0"/>
       <c r="I383" s="0" t="s">
-        <v>63</v>
+        <v>120</v>
       </c>
     </row>
     <row r="384" spans="1:9">
       <c r="A384" s="0">
         <v>383</v>
       </c>
       <c r="B384" s="0" t="s">
-        <v>1053</v>
+        <v>1055</v>
       </c>
       <c r="C384" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>11</v>
+        <v>40</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1054</v>
+        <v>1056</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>229</v>
+        <v>265</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>127</v>
+        <v>171</v>
       </c>
       <c r="H384" s="0"/>
-      <c r="I384" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I384" s="0"/>
     </row>
     <row r="385" spans="1:9">
       <c r="A385" s="0">
         <v>384</v>
       </c>
       <c r="B385" s="0" t="s">
-        <v>1055</v>
+        <v>1057</v>
       </c>
       <c r="C385" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1056</v>
+        <v>1058</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>229</v>
+        <v>222</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>127</v>
-[...2 lines deleted...]
-      <c r="I385" s="0"/>
+        <v>171</v>
+      </c>
+      <c r="H385" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="I385" s="0" t="s">
+        <v>120</v>
+      </c>
     </row>
     <row r="386" spans="1:9">
       <c r="A386" s="0">
         <v>385</v>
       </c>
       <c r="B386" s="0" t="s">
-        <v>1057</v>
+        <v>1059</v>
       </c>
       <c r="C386" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>26</v>
+        <v>220</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1058</v>
+        <v>1060</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>183</v>
+        <v>936</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>127</v>
+        <v>308</v>
       </c>
       <c r="H386" s="0" t="s">
-        <v>128</v>
+        <v>102</v>
       </c>
       <c r="I386" s="0" t="s">
-        <v>63</v>
+        <v>120</v>
       </c>
     </row>
     <row r="387" spans="1:9">
       <c r="A387" s="0">
         <v>386</v>
       </c>
       <c r="B387" s="0" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="C387" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D387" s="0" t="s">
-        <v>181</v>
+        <v>220</v>
       </c>
       <c r="E387" s="0" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="F387" s="0" t="s">
-        <v>936</v>
+        <v>265</v>
       </c>
       <c r="G387" s="0" t="s">
-        <v>273</v>
+        <v>514</v>
       </c>
       <c r="H387" s="0" t="s">
-        <v>37</v>
+        <v>29</v>
       </c>
       <c r="I387" s="0" t="s">
-        <v>63</v>
+        <v>93</v>
       </c>
     </row>
     <row r="388" spans="1:9">
       <c r="A388" s="0">
         <v>387</v>
       </c>
       <c r="B388" s="0" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
       <c r="C388" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D388" s="0" t="s">
-        <v>181</v>
+        <v>220</v>
       </c>
       <c r="E388" s="0" t="s">
-        <v>1062</v>
+        <v>1064</v>
       </c>
       <c r="F388" s="0" t="s">
-        <v>229</v>
+        <v>1005</v>
       </c>
       <c r="G388" s="0" t="s">
-        <v>516</v>
+        <v>101</v>
       </c>
       <c r="H388" s="0" t="s">
-        <v>128</v>
-[...3 lines deleted...]
-      </c>
+        <v>224</v>
+      </c>
+      <c r="I388" s="0"/>
     </row>
     <row r="389" spans="1:9">
       <c r="A389" s="0">
         <v>388</v>
       </c>
       <c r="B389" s="0" t="s">
-        <v>1063</v>
+        <v>1065</v>
       </c>
       <c r="C389" s="0" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D389" s="0" t="s">
-        <v>181</v>
+        <v>40</v>
       </c>
       <c r="E389" s="0" t="s">
-        <v>1064</v>
+        <v>1066</v>
       </c>
       <c r="F389" s="0" t="s">
-        <v>1005</v>
+        <v>466</v>
       </c>
       <c r="G389" s="0" t="s">
-        <v>36</v>
+        <v>308</v>
       </c>
       <c r="H389" s="0" t="s">
-        <v>185</v>
-[...1 lines deleted...]
-      <c r="I389" s="0"/>
+        <v>224</v>
+      </c>
+      <c r="I389" s="0" t="s">
+        <v>93</v>
+      </c>
     </row>
     <row r="390" spans="1:9">
       <c r="A390" s="0">
         <v>389</v>
       </c>
       <c r="B390" s="0" t="s">
-        <v>1065</v>
+        <v>1067</v>
       </c>
       <c r="C390" s="0" t="s">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="D390" s="0" t="s">
-        <v>26</v>
+        <v>220</v>
       </c>
       <c r="E390" s="0" t="s">
-        <v>1066</v>
+        <v>1068</v>
       </c>
       <c r="F390" s="0" t="s">
-        <v>444</v>
+        <v>265</v>
       </c>
       <c r="G390" s="0" t="s">
-        <v>273</v>
+        <v>171</v>
       </c>
       <c r="H390" s="0" t="s">
-        <v>185</v>
+        <v>498</v>
       </c>
       <c r="I390" s="0" t="s">
-        <v>16</v>
+        <v>120</v>
       </c>
     </row>
     <row r="391" spans="1:9">
       <c r="A391" s="0">
         <v>390</v>
       </c>
       <c r="B391" s="0" t="s">
-        <v>1067</v>
+        <v>1069</v>
       </c>
       <c r="C391" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D391" s="0" t="s">
-        <v>181</v>
+        <v>220</v>
       </c>
       <c r="E391" s="0" t="s">
-        <v>1068</v>
+        <v>1070</v>
       </c>
       <c r="F391" s="0" t="s">
-        <v>229</v>
+        <v>265</v>
       </c>
       <c r="G391" s="0" t="s">
-        <v>127</v>
-[...3 lines deleted...]
-      </c>
+        <v>171</v>
+      </c>
+      <c r="H391" s="0"/>
       <c r="I391" s="0" t="s">
-        <v>63</v>
+        <v>120</v>
       </c>
     </row>
     <row r="392" spans="1:9">
       <c r="A392" s="0">
         <v>391</v>
       </c>
       <c r="B392" s="0" t="s">
-        <v>1069</v>
+        <v>1071</v>
       </c>
       <c r="C392" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D392" s="0" t="s">
-        <v>181</v>
+        <v>40</v>
       </c>
       <c r="E392" s="0" t="s">
-        <v>1070</v>
+        <v>1072</v>
       </c>
       <c r="F392" s="0" t="s">
-        <v>229</v>
+        <v>689</v>
       </c>
       <c r="G392" s="0" t="s">
-        <v>127</v>
-[...1 lines deleted...]
-      <c r="H392" s="0"/>
+        <v>308</v>
+      </c>
+      <c r="H392" s="0" t="s">
+        <v>29</v>
+      </c>
       <c r="I392" s="0" t="s">
-        <v>63</v>
+        <v>120</v>
       </c>
     </row>
     <row r="393" spans="1:9">
       <c r="A393" s="0">
         <v>392</v>
       </c>
       <c r="B393" s="0" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
       <c r="C393" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D393" s="0" t="s">
-        <v>26</v>
+        <v>220</v>
       </c>
       <c r="E393" s="0" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="F393" s="0" t="s">
-        <v>689</v>
+        <v>174</v>
       </c>
       <c r="G393" s="0" t="s">
-        <v>273</v>
+        <v>14</v>
       </c>
       <c r="H393" s="0" t="s">
-        <v>128</v>
+        <v>227</v>
       </c>
       <c r="I393" s="0" t="s">
-        <v>63</v>
+        <v>120</v>
       </c>
     </row>
     <row r="394" spans="1:9">
       <c r="A394" s="0">
         <v>393</v>
       </c>
       <c r="B394" s="0" t="s">
-        <v>1073</v>
+        <v>1075</v>
       </c>
       <c r="C394" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D394" s="0" t="s">
-        <v>181</v>
+        <v>40</v>
       </c>
       <c r="E394" s="0" t="s">
-        <v>1074</v>
+        <v>1076</v>
       </c>
       <c r="F394" s="0" t="s">
-        <v>131</v>
+        <v>689</v>
       </c>
       <c r="G394" s="0" t="s">
-        <v>120</v>
+        <v>308</v>
       </c>
       <c r="H394" s="0" t="s">
-        <v>188</v>
+        <v>29</v>
       </c>
       <c r="I394" s="0" t="s">
-        <v>63</v>
+        <v>93</v>
       </c>
     </row>
     <row r="395" spans="1:9">
       <c r="A395" s="0">
         <v>394</v>
       </c>
       <c r="B395" s="0" t="s">
-        <v>1075</v>
+        <v>1077</v>
       </c>
       <c r="C395" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D395" s="0" t="s">
-        <v>26</v>
+        <v>220</v>
       </c>
       <c r="E395" s="0" t="s">
-        <v>1076</v>
+        <v>1078</v>
       </c>
       <c r="F395" s="0" t="s">
-        <v>689</v>
+        <v>265</v>
       </c>
       <c r="G395" s="0" t="s">
-        <v>273</v>
+        <v>410</v>
       </c>
       <c r="H395" s="0" t="s">
-        <v>128</v>
+        <v>29</v>
       </c>
       <c r="I395" s="0" t="s">
-        <v>16</v>
+        <v>93</v>
       </c>
     </row>
     <row r="396" spans="1:9">
       <c r="A396" s="0">
         <v>395</v>
       </c>
       <c r="B396" s="0" t="s">
-        <v>1077</v>
+        <v>1079</v>
       </c>
       <c r="C396" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D396" s="0" t="s">
-        <v>181</v>
+        <v>220</v>
       </c>
       <c r="E396" s="0" t="s">
-        <v>1078</v>
+        <v>1080</v>
       </c>
       <c r="F396" s="0" t="s">
-        <v>229</v>
+        <v>265</v>
       </c>
       <c r="G396" s="0" t="s">
-        <v>395</v>
+        <v>410</v>
       </c>
       <c r="H396" s="0" t="s">
-        <v>128</v>
+        <v>224</v>
       </c>
       <c r="I396" s="0" t="s">
-        <v>16</v>
+        <v>120</v>
       </c>
     </row>
     <row r="397" spans="1:9">
       <c r="A397" s="0">
         <v>396</v>
       </c>
       <c r="B397" s="0" t="s">
-        <v>1079</v>
+        <v>1081</v>
       </c>
       <c r="C397" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D397" s="0" t="s">
-        <v>181</v>
+        <v>40</v>
       </c>
       <c r="E397" s="0" t="s">
-        <v>1080</v>
+        <v>1082</v>
       </c>
       <c r="F397" s="0" t="s">
-        <v>229</v>
+        <v>1083</v>
       </c>
       <c r="G397" s="0" t="s">
-        <v>395</v>
-[...3 lines deleted...]
-      </c>
+        <v>249</v>
+      </c>
+      <c r="H397" s="0"/>
       <c r="I397" s="0" t="s">
-        <v>63</v>
+        <v>120</v>
       </c>
     </row>
     <row r="398" spans="1:9">
       <c r="A398" s="0">
         <v>397</v>
       </c>
       <c r="B398" s="0" t="s">
-        <v>1081</v>
+        <v>1084</v>
       </c>
       <c r="C398" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D398" s="0" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="E398" s="0" t="s">
-        <v>1082</v>
+        <v>1085</v>
       </c>
       <c r="F398" s="0" t="s">
-        <v>1083</v>
+        <v>1086</v>
       </c>
       <c r="G398" s="0" t="s">
-        <v>213</v>
-[...1 lines deleted...]
-      <c r="H398" s="0"/>
+        <v>91</v>
+      </c>
+      <c r="H398" s="0" t="s">
+        <v>119</v>
+      </c>
       <c r="I398" s="0" t="s">
-        <v>63</v>
+        <v>30</v>
       </c>
     </row>
     <row r="399" spans="1:9">
       <c r="A399" s="0">
         <v>398</v>
       </c>
       <c r="B399" s="0" t="s">
-        <v>1084</v>
+        <v>1087</v>
       </c>
       <c r="C399" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D399" s="0" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="E399" s="0" t="s">
-        <v>1085</v>
+        <v>1088</v>
       </c>
       <c r="F399" s="0" t="s">
-        <v>1086</v>
+        <v>128</v>
       </c>
       <c r="G399" s="0" t="s">
-        <v>14</v>
+        <v>308</v>
       </c>
       <c r="H399" s="0" t="s">
-        <v>62</v>
+        <v>227</v>
       </c>
       <c r="I399" s="0" t="s">
-        <v>24</v>
+        <v>120</v>
       </c>
     </row>
     <row r="400" spans="1:9">
       <c r="A400" s="0">
         <v>399</v>
       </c>
       <c r="B400" s="0" t="s">
-        <v>1087</v>
+        <v>1089</v>
       </c>
       <c r="C400" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D400" s="0" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="E400" s="0" t="s">
-        <v>1088</v>
+        <v>1090</v>
       </c>
       <c r="F400" s="0" t="s">
-        <v>72</v>
+        <v>469</v>
       </c>
       <c r="G400" s="0" t="s">
-        <v>273</v>
+        <v>261</v>
       </c>
       <c r="H400" s="0" t="s">
-        <v>188</v>
+        <v>29</v>
       </c>
       <c r="I400" s="0" t="s">
-        <v>63</v>
+        <v>505</v>
       </c>
     </row>
     <row r="401" spans="1:9">
       <c r="A401" s="0">
         <v>400</v>
       </c>
       <c r="B401" s="0" t="s">
-        <v>1089</v>
+        <v>1091</v>
       </c>
       <c r="C401" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D401" s="0" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="E401" s="0" t="s">
-        <v>1090</v>
+        <v>1092</v>
       </c>
       <c r="F401" s="0" t="s">
-        <v>471</v>
+        <v>466</v>
       </c>
       <c r="G401" s="0" t="s">
-        <v>225</v>
+        <v>308</v>
       </c>
       <c r="H401" s="0" t="s">
-        <v>128</v>
+        <v>29</v>
       </c>
       <c r="I401" s="0" t="s">
-        <v>507</v>
+        <v>93</v>
       </c>
     </row>
     <row r="402" spans="1:9">
       <c r="A402" s="0">
         <v>401</v>
       </c>
       <c r="B402" s="0" t="s">
-        <v>1091</v>
+        <v>1093</v>
       </c>
       <c r="C402" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D402" s="0" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="E402" s="0" t="s">
-        <v>1092</v>
+        <v>1094</v>
       </c>
       <c r="F402" s="0" t="s">
-        <v>444</v>
+        <v>128</v>
       </c>
       <c r="G402" s="0" t="s">
-        <v>273</v>
+        <v>308</v>
       </c>
       <c r="H402" s="0" t="s">
-        <v>128</v>
+        <v>29</v>
       </c>
       <c r="I402" s="0" t="s">
-        <v>16</v>
+        <v>120</v>
       </c>
     </row>
     <row r="403" spans="1:9">
       <c r="A403" s="0">
         <v>402</v>
       </c>
       <c r="B403" s="0" t="s">
-        <v>1093</v>
+        <v>1095</v>
       </c>
       <c r="C403" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D403" s="0" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="E403" s="0" t="s">
-        <v>1094</v>
+        <v>1096</v>
       </c>
       <c r="F403" s="0" t="s">
-        <v>72</v>
+        <v>222</v>
       </c>
       <c r="G403" s="0" t="s">
-        <v>273</v>
-[...3 lines deleted...]
-      </c>
+        <v>171</v>
+      </c>
+      <c r="H403" s="0"/>
       <c r="I403" s="0" t="s">
-        <v>63</v>
+        <v>120</v>
       </c>
     </row>
     <row r="404" spans="1:9">
       <c r="A404" s="0">
         <v>403</v>
       </c>
       <c r="B404" s="0" t="s">
-        <v>1095</v>
+        <v>1097</v>
       </c>
       <c r="C404" s="0" t="s">
-        <v>33</v>
+        <v>57</v>
       </c>
       <c r="D404" s="0" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="E404" s="0" t="s">
-        <v>1096</v>
+        <v>1098</v>
       </c>
       <c r="F404" s="0" t="s">
-        <v>183</v>
+        <v>300</v>
       </c>
       <c r="G404" s="0" t="s">
-        <v>127</v>
-[...1 lines deleted...]
-      <c r="H404" s="0"/>
+        <v>171</v>
+      </c>
+      <c r="H404" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="I404" s="0" t="s">
-        <v>63</v>
+        <v>293</v>
       </c>
     </row>
     <row r="405" spans="1:9">
       <c r="A405" s="0">
         <v>404</v>
       </c>
       <c r="B405" s="0" t="s">
-        <v>1097</v>
+        <v>1099</v>
       </c>
       <c r="C405" s="0" t="s">
-        <v>160</v>
+        <v>25</v>
       </c>
       <c r="D405" s="0" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="E405" s="0" t="s">
-        <v>1098</v>
+        <v>1100</v>
       </c>
       <c r="F405" s="0" t="s">
-        <v>265</v>
+        <v>466</v>
       </c>
       <c r="G405" s="0" t="s">
-        <v>127</v>
+        <v>308</v>
       </c>
       <c r="H405" s="0" t="s">
-        <v>30</v>
+        <v>168</v>
       </c>
       <c r="I405" s="0" t="s">
-        <v>258</v>
+        <v>120</v>
       </c>
     </row>
     <row r="406" spans="1:9">
       <c r="A406" s="0">
         <v>405</v>
       </c>
       <c r="B406" s="0" t="s">
-        <v>1099</v>
+        <v>1101</v>
       </c>
       <c r="C406" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D406" s="0" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="E406" s="0" t="s">
-        <v>1100</v>
+        <v>1102</v>
       </c>
       <c r="F406" s="0" t="s">
-        <v>444</v>
+        <v>466</v>
       </c>
       <c r="G406" s="0" t="s">
-        <v>273</v>
-[...3 lines deleted...]
-      </c>
+        <v>308</v>
+      </c>
+      <c r="H406" s="0"/>
       <c r="I406" s="0" t="s">
-        <v>63</v>
+        <v>93</v>
       </c>
     </row>
     <row r="407" spans="1:9">
       <c r="A407" s="0">
         <v>406</v>
       </c>
       <c r="B407" s="0" t="s">
-        <v>1101</v>
+        <v>1103</v>
       </c>
       <c r="C407" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D407" s="0" t="s">
-        <v>26</v>
+        <v>220</v>
       </c>
       <c r="E407" s="0" t="s">
-        <v>1102</v>
+        <v>1104</v>
       </c>
       <c r="F407" s="0" t="s">
-        <v>444</v>
+        <v>466</v>
       </c>
       <c r="G407" s="0" t="s">
-        <v>273</v>
-[...1 lines deleted...]
-      <c r="H407" s="0"/>
+        <v>308</v>
+      </c>
+      <c r="H407" s="0" t="s">
+        <v>29</v>
+      </c>
       <c r="I407" s="0" t="s">
-        <v>16</v>
+        <v>55</v>
       </c>
     </row>
     <row r="408" spans="1:9">
       <c r="A408" s="0">
         <v>407</v>
       </c>
       <c r="B408" s="0" t="s">
-        <v>1103</v>
+        <v>1105</v>
       </c>
       <c r="C408" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D408" s="0" t="s">
-        <v>181</v>
+        <v>40</v>
       </c>
       <c r="E408" s="0" t="s">
-        <v>1104</v>
+        <v>1106</v>
       </c>
       <c r="F408" s="0" t="s">
-        <v>444</v>
+        <v>128</v>
       </c>
       <c r="G408" s="0" t="s">
-        <v>273</v>
-[...3 lines deleted...]
-      </c>
+        <v>308</v>
+      </c>
+      <c r="H408" s="0"/>
       <c r="I408" s="0" t="s">
-        <v>295</v>
+        <v>23</v>
       </c>
     </row>
     <row r="409" spans="1:9">
       <c r="A409" s="0">
         <v>408</v>
       </c>
       <c r="B409" s="0" t="s">
-        <v>1105</v>
+        <v>1107</v>
       </c>
       <c r="C409" s="0" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D409" s="0" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="E409" s="0" t="s">
-        <v>1106</v>
+        <v>1108</v>
       </c>
       <c r="F409" s="0" t="s">
-        <v>72</v>
+        <v>161</v>
       </c>
       <c r="G409" s="0" t="s">
-        <v>273</v>
-[...1 lines deleted...]
-      <c r="H409" s="0"/>
+        <v>14</v>
+      </c>
+      <c r="H409" s="0" t="s">
+        <v>168</v>
+      </c>
       <c r="I409" s="0" t="s">
-        <v>66</v>
+        <v>93</v>
       </c>
     </row>
     <row r="410" spans="1:9">
       <c r="A410" s="0">
         <v>409</v>
       </c>
       <c r="B410" s="0" t="s">
-        <v>1107</v>
+        <v>1109</v>
       </c>
       <c r="C410" s="0" t="s">
-        <v>10</v>
+        <v>39</v>
       </c>
       <c r="D410" s="0" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="E410" s="0" t="s">
-        <v>1108</v>
+        <v>1110</v>
       </c>
       <c r="F410" s="0" t="s">
-        <v>116</v>
+        <v>807</v>
       </c>
       <c r="G410" s="0" t="s">
+        <v>308</v>
+      </c>
+      <c r="H410" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="I410" s="0" t="s">
         <v>120</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="411" spans="1:9">
       <c r="A411" s="0">
         <v>410</v>
       </c>
       <c r="B411" s="0" t="s">
-        <v>1109</v>
+        <v>1111</v>
       </c>
       <c r="C411" s="0" t="s">
-        <v>10</v>
+        <v>82</v>
       </c>
       <c r="D411" s="0" t="s">
-        <v>26</v>
+        <v>1112</v>
       </c>
       <c r="E411" s="0" t="s">
-        <v>1110</v>
+        <v>1113</v>
       </c>
       <c r="F411" s="0" t="s">
-        <v>807</v>
+        <v>1114</v>
       </c>
       <c r="G411" s="0" t="s">
-        <v>273</v>
+        <v>308</v>
       </c>
       <c r="H411" s="0" t="s">
-        <v>124</v>
+        <v>22</v>
       </c>
       <c r="I411" s="0" t="s">
-        <v>63</v>
+        <v>93</v>
       </c>
     </row>
     <row r="412" spans="1:9">
       <c r="A412" s="0">
         <v>411</v>
       </c>
       <c r="B412" s="0" t="s">
-        <v>1111</v>
+        <v>1115</v>
       </c>
       <c r="C412" s="0" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D412" s="0" t="s">
-        <v>1112</v>
+        <v>40</v>
       </c>
       <c r="E412" s="0" t="s">
-        <v>1113</v>
+        <v>1116</v>
       </c>
       <c r="F412" s="0" t="s">
-        <v>1114</v>
+        <v>260</v>
       </c>
       <c r="G412" s="0" t="s">
-        <v>273</v>
+        <v>308</v>
       </c>
       <c r="H412" s="0" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="I412" s="0" t="s">
-        <v>16</v>
+        <v>120</v>
       </c>
     </row>
     <row r="413" spans="1:9">
       <c r="A413" s="0">
         <v>412</v>
       </c>
       <c r="B413" s="0" t="s">
-        <v>1115</v>
+        <v>1117</v>
       </c>
       <c r="C413" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D413" s="0" t="s">
-        <v>26</v>
+        <v>88</v>
       </c>
       <c r="E413" s="0" t="s">
-        <v>1116</v>
+        <v>1118</v>
       </c>
       <c r="F413" s="0" t="s">
-        <v>224</v>
+        <v>807</v>
       </c>
       <c r="G413" s="0" t="s">
-        <v>273</v>
+        <v>305</v>
       </c>
       <c r="H413" s="0" t="s">
-        <v>124</v>
+        <v>29</v>
       </c>
       <c r="I413" s="0" t="s">
-        <v>63</v>
+        <v>93</v>
       </c>
     </row>
     <row r="414" spans="1:9">
       <c r="A414" s="0">
         <v>413</v>
       </c>
       <c r="B414" s="0" t="s">
-        <v>1117</v>
+        <v>1119</v>
       </c>
       <c r="C414" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D414" s="0" t="s">
-        <v>11</v>
+        <v>40</v>
       </c>
       <c r="E414" s="0" t="s">
-        <v>1118</v>
+        <v>1120</v>
       </c>
       <c r="F414" s="0" t="s">
-        <v>807</v>
+        <v>466</v>
       </c>
       <c r="G414" s="0" t="s">
-        <v>270</v>
+        <v>308</v>
       </c>
       <c r="H414" s="0" t="s">
-        <v>128</v>
+        <v>168</v>
       </c>
       <c r="I414" s="0" t="s">
-        <v>16</v>
+        <v>93</v>
       </c>
     </row>
     <row r="415" spans="1:9">
       <c r="A415" s="0">
         <v>414</v>
       </c>
       <c r="B415" s="0" t="s">
-        <v>1119</v>
+        <v>1121</v>
       </c>
       <c r="C415" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D415" s="0" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="E415" s="0" t="s">
-        <v>1120</v>
+        <v>1122</v>
       </c>
       <c r="F415" s="0" t="s">
-        <v>444</v>
+        <v>466</v>
       </c>
       <c r="G415" s="0" t="s">
-        <v>273</v>
-[...3 lines deleted...]
-      </c>
+        <v>308</v>
+      </c>
+      <c r="H415" s="0"/>
       <c r="I415" s="0" t="s">
-        <v>16</v>
+        <v>93</v>
       </c>
     </row>
     <row r="416" spans="1:9">
       <c r="A416" s="0">
         <v>415</v>
       </c>
       <c r="B416" s="0" t="s">
-        <v>1121</v>
+        <v>1123</v>
       </c>
       <c r="C416" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D416" s="0" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="E416" s="0" t="s">
-        <v>1122</v>
+        <v>1124</v>
       </c>
       <c r="F416" s="0" t="s">
-        <v>444</v>
+        <v>466</v>
       </c>
       <c r="G416" s="0" t="s">
-        <v>273</v>
+        <v>308</v>
       </c>
       <c r="H416" s="0"/>
       <c r="I416" s="0" t="s">
-        <v>16</v>
+        <v>93</v>
       </c>
     </row>
     <row r="417" spans="1:9">
       <c r="A417" s="0">
         <v>416</v>
       </c>
       <c r="B417" s="0" t="s">
-        <v>1123</v>
+        <v>1125</v>
       </c>
       <c r="C417" s="0" t="s">
-        <v>33</v>
+        <v>267</v>
       </c>
       <c r="D417" s="0" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E417" s="0" t="s">
-        <v>1124</v>
+        <v>1126</v>
       </c>
       <c r="F417" s="0" t="s">
-        <v>444</v>
+        <v>48</v>
       </c>
       <c r="G417" s="0" t="s">
-        <v>273</v>
-[...1 lines deleted...]
-      <c r="H417" s="0"/>
+        <v>14</v>
+      </c>
+      <c r="H417" s="0" t="s">
+        <v>119</v>
+      </c>
       <c r="I417" s="0" t="s">
-        <v>16</v>
+        <v>93</v>
       </c>
     </row>
     <row r="418" spans="1:9">
       <c r="A418" s="0">
         <v>417</v>
       </c>
       <c r="B418" s="0" t="s">
-        <v>1125</v>
+        <v>1127</v>
       </c>
       <c r="C418" s="0" t="s">
-        <v>231</v>
+        <v>57</v>
       </c>
       <c r="D418" s="0" t="s">
-        <v>19</v>
+        <v>40</v>
       </c>
       <c r="E418" s="0" t="s">
-        <v>1126</v>
+        <v>1128</v>
       </c>
       <c r="F418" s="0" t="s">
-        <v>52</v>
+        <v>1114</v>
       </c>
       <c r="G418" s="0" t="s">
-        <v>120</v>
+        <v>308</v>
       </c>
       <c r="H418" s="0" t="s">
-        <v>62</v>
+        <v>119</v>
       </c>
       <c r="I418" s="0" t="s">
-        <v>16</v>
+        <v>93</v>
       </c>
     </row>
     <row r="419" spans="1:9">
       <c r="A419" s="0">
         <v>418</v>
       </c>
       <c r="B419" s="0" t="s">
-        <v>1127</v>
+        <v>1129</v>
       </c>
       <c r="C419" s="0" t="s">
-        <v>160</v>
+        <v>25</v>
       </c>
       <c r="D419" s="0" t="s">
-        <v>26</v>
+        <v>220</v>
       </c>
       <c r="E419" s="0" t="s">
-        <v>1128</v>
+        <v>1130</v>
       </c>
       <c r="F419" s="0" t="s">
-        <v>1114</v>
+        <v>717</v>
       </c>
       <c r="G419" s="0" t="s">
-        <v>273</v>
+        <v>514</v>
       </c>
       <c r="H419" s="0" t="s">
-        <v>62</v>
-[...3 lines deleted...]
-      </c>
+        <v>29</v>
+      </c>
+      <c r="I419" s="0"/>
     </row>
     <row r="420" spans="1:9">
       <c r="A420" s="0">
         <v>419</v>
       </c>
       <c r="B420" s="0" t="s">
-        <v>1129</v>
+        <v>1131</v>
       </c>
       <c r="C420" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D420" s="0" t="s">
-        <v>181</v>
+        <v>88</v>
       </c>
       <c r="E420" s="0" t="s">
-        <v>1130</v>
+        <v>1132</v>
       </c>
       <c r="F420" s="0" t="s">
         <v>717</v>
       </c>
       <c r="G420" s="0" t="s">
-        <v>516</v>
+        <v>514</v>
       </c>
       <c r="H420" s="0" t="s">
-        <v>128</v>
-[...1 lines deleted...]
-      <c r="I420" s="0"/>
+        <v>29</v>
+      </c>
+      <c r="I420" s="0" t="s">
+        <v>120</v>
+      </c>
     </row>
     <row r="421" spans="1:9">
       <c r="A421" s="0">
         <v>420</v>
       </c>
       <c r="B421" s="0" t="s">
-        <v>1131</v>
+        <v>1133</v>
       </c>
       <c r="C421" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D421" s="0" t="s">
-        <v>11</v>
+        <v>220</v>
       </c>
       <c r="E421" s="0" t="s">
-        <v>1132</v>
+        <v>1134</v>
       </c>
       <c r="F421" s="0" t="s">
-        <v>717</v>
+        <v>265</v>
       </c>
       <c r="G421" s="0" t="s">
-        <v>516</v>
+        <v>514</v>
       </c>
       <c r="H421" s="0" t="s">
-        <v>128</v>
+        <v>224</v>
       </c>
       <c r="I421" s="0" t="s">
-        <v>63</v>
+        <v>120</v>
       </c>
     </row>
     <row r="422" spans="1:9">
       <c r="A422" s="0">
         <v>421</v>
       </c>
       <c r="B422" s="0" t="s">
-        <v>1133</v>
+        <v>1135</v>
       </c>
       <c r="C422" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D422" s="0" t="s">
-        <v>181</v>
+        <v>40</v>
       </c>
       <c r="E422" s="0" t="s">
-        <v>1134</v>
+        <v>1136</v>
       </c>
       <c r="F422" s="0" t="s">
-        <v>229</v>
+        <v>466</v>
       </c>
       <c r="G422" s="0" t="s">
-        <v>516</v>
+        <v>308</v>
       </c>
       <c r="H422" s="0" t="s">
-        <v>185</v>
+        <v>102</v>
       </c>
       <c r="I422" s="0" t="s">
-        <v>63</v>
+        <v>293</v>
       </c>
     </row>
     <row r="423" spans="1:9">
       <c r="A423" s="0">
         <v>422</v>
       </c>
       <c r="B423" s="0" t="s">
-        <v>1135</v>
+        <v>1137</v>
       </c>
       <c r="C423" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D423" s="0" t="s">
-        <v>26</v>
+        <v>52</v>
       </c>
       <c r="E423" s="0" t="s">
-        <v>1136</v>
+        <v>1138</v>
       </c>
       <c r="F423" s="0" t="s">
-        <v>444</v>
+        <v>689</v>
       </c>
       <c r="G423" s="0" t="s">
-        <v>273</v>
+        <v>101</v>
       </c>
       <c r="H423" s="0" t="s">
-        <v>37</v>
+        <v>119</v>
       </c>
       <c r="I423" s="0" t="s">
-        <v>258</v>
+        <v>120</v>
       </c>
     </row>
     <row r="424" spans="1:9">
       <c r="A424" s="0">
         <v>423</v>
       </c>
       <c r="B424" s="0" t="s">
-        <v>1137</v>
+        <v>1139</v>
       </c>
       <c r="C424" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D424" s="0" t="s">
-        <v>86</v>
+        <v>220</v>
       </c>
       <c r="E424" s="0" t="s">
-        <v>1138</v>
+        <v>1140</v>
       </c>
       <c r="F424" s="0" t="s">
-        <v>689</v>
+        <v>265</v>
       </c>
       <c r="G424" s="0" t="s">
-        <v>36</v>
-[...3 lines deleted...]
-      </c>
+        <v>223</v>
+      </c>
+      <c r="H424" s="0"/>
       <c r="I424" s="0" t="s">
-        <v>63</v>
+        <v>120</v>
       </c>
     </row>
     <row r="425" spans="1:9">
       <c r="A425" s="0">
         <v>424</v>
       </c>
       <c r="B425" s="0" t="s">
-        <v>1139</v>
+        <v>1141</v>
       </c>
       <c r="C425" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D425" s="0" t="s">
-        <v>181</v>
+        <v>1142</v>
       </c>
       <c r="E425" s="0" t="s">
-        <v>1140</v>
+        <v>1143</v>
       </c>
       <c r="F425" s="0" t="s">
-        <v>229</v>
+        <v>689</v>
       </c>
       <c r="G425" s="0" t="s">
-        <v>184</v>
-[...4 lines deleted...]
-      </c>
+        <v>101</v>
+      </c>
+      <c r="H425" s="0" t="s">
+        <v>152</v>
+      </c>
+      <c r="I425" s="0"/>
     </row>
     <row r="426" spans="1:9">
       <c r="A426" s="0">
         <v>425</v>
       </c>
       <c r="B426" s="0" t="s">
-        <v>1141</v>
+        <v>1144</v>
       </c>
       <c r="C426" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D426" s="0" t="s">
-        <v>1142</v>
+        <v>88</v>
       </c>
       <c r="E426" s="0" t="s">
-        <v>1143</v>
+        <v>1145</v>
       </c>
       <c r="F426" s="0" t="s">
-        <v>689</v>
+        <v>265</v>
       </c>
       <c r="G426" s="0" t="s">
-        <v>36</v>
+        <v>91</v>
       </c>
       <c r="H426" s="0" t="s">
-        <v>107</v>
+        <v>29</v>
       </c>
       <c r="I426" s="0"/>
     </row>
     <row r="427" spans="1:9">
       <c r="A427" s="0">
         <v>426</v>
       </c>
       <c r="B427" s="0" t="s">
-        <v>1144</v>
+        <v>1146</v>
       </c>
       <c r="C427" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D427" s="0" t="s">
-        <v>11</v>
+        <v>220</v>
       </c>
       <c r="E427" s="0" t="s">
-        <v>1145</v>
+        <v>1147</v>
       </c>
       <c r="F427" s="0" t="s">
-        <v>229</v>
+        <v>265</v>
       </c>
       <c r="G427" s="0" t="s">
-        <v>14</v>
+        <v>242</v>
       </c>
       <c r="H427" s="0" t="s">
-        <v>128</v>
-[...1 lines deleted...]
-      <c r="I427" s="0"/>
+        <v>227</v>
+      </c>
+      <c r="I427" s="0" t="s">
+        <v>55</v>
+      </c>
     </row>
     <row r="428" spans="1:9">
       <c r="A428" s="0">
         <v>427</v>
       </c>
       <c r="B428" s="0" t="s">
-        <v>1146</v>
+        <v>1148</v>
       </c>
       <c r="C428" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D428" s="0" t="s">
-        <v>181</v>
+        <v>220</v>
       </c>
       <c r="E428" s="0" t="s">
-        <v>1147</v>
+        <v>1149</v>
       </c>
       <c r="F428" s="0" t="s">
-        <v>229</v>
+        <v>265</v>
       </c>
       <c r="G428" s="0" t="s">
-        <v>204</v>
+        <v>91</v>
       </c>
       <c r="H428" s="0" t="s">
-        <v>188</v>
+        <v>29</v>
       </c>
       <c r="I428" s="0" t="s">
-        <v>295</v>
+        <v>120</v>
       </c>
     </row>
     <row r="429" spans="1:9">
       <c r="A429" s="0">
         <v>428</v>
       </c>
       <c r="B429" s="0" t="s">
-        <v>1148</v>
+        <v>1150</v>
       </c>
       <c r="C429" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D429" s="0" t="s">
-        <v>181</v>
+        <v>40</v>
       </c>
       <c r="E429" s="0" t="s">
-        <v>1149</v>
+        <v>1151</v>
       </c>
       <c r="F429" s="0" t="s">
-        <v>229</v>
+        <v>128</v>
       </c>
       <c r="G429" s="0" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>167</v>
+      </c>
+      <c r="H429" s="0"/>
       <c r="I429" s="0" t="s">
-        <v>63</v>
+        <v>93</v>
       </c>
     </row>
     <row r="430" spans="1:9">
       <c r="A430" s="0">
         <v>429</v>
       </c>
       <c r="B430" s="0" t="s">
-        <v>1150</v>
+        <v>1152</v>
       </c>
       <c r="C430" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D430" s="0" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="E430" s="0" t="s">
-        <v>1151</v>
+        <v>1153</v>
       </c>
       <c r="F430" s="0" t="s">
-        <v>72</v>
+        <v>128</v>
       </c>
       <c r="G430" s="0" t="s">
-        <v>123</v>
+        <v>187</v>
       </c>
       <c r="H430" s="0"/>
       <c r="I430" s="0" t="s">
-        <v>16</v>
+        <v>55</v>
       </c>
     </row>
     <row r="431" spans="1:9">
       <c r="A431" s="0">
         <v>430</v>
       </c>
       <c r="B431" s="0" t="s">
-        <v>1152</v>
+        <v>1154</v>
       </c>
       <c r="C431" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D431" s="0" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="E431" s="0" t="s">
-        <v>1153</v>
+        <v>1155</v>
       </c>
       <c r="F431" s="0" t="s">
-        <v>72</v>
-[...3 lines deleted...]
-      </c>
+        <v>300</v>
+      </c>
+      <c r="G431" s="0"/>
       <c r="H431" s="0"/>
-      <c r="I431" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I431" s="0"/>
     </row>
     <row r="432" spans="1:9">
       <c r="A432" s="0">
         <v>431</v>
       </c>
       <c r="B432" s="0" t="s">
-        <v>1154</v>
+        <v>1156</v>
       </c>
       <c r="C432" s="0" t="s">
-        <v>33</v>
+        <v>51</v>
       </c>
       <c r="D432" s="0" t="s">
-        <v>26</v>
+        <v>321</v>
       </c>
       <c r="E432" s="0" t="s">
-        <v>1155</v>
+        <v>1157</v>
       </c>
       <c r="F432" s="0" t="s">
-        <v>265</v>
-[...3 lines deleted...]
-      <c r="I432" s="0"/>
+        <v>300</v>
+      </c>
+      <c r="G432" s="0" t="s">
+        <v>187</v>
+      </c>
+      <c r="H432" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="I432" s="0" t="s">
+        <v>93</v>
+      </c>
     </row>
     <row r="433" spans="1:9">
       <c r="A433" s="0">
         <v>432</v>
       </c>
       <c r="B433" s="0" t="s">
-        <v>1156</v>
+        <v>1158</v>
       </c>
       <c r="C433" s="0" t="s">
-        <v>142</v>
+        <v>25</v>
       </c>
       <c r="D433" s="0" t="s">
-        <v>286</v>
+        <v>40</v>
       </c>
       <c r="E433" s="0" t="s">
-        <v>1157</v>
+        <v>1159</v>
       </c>
       <c r="F433" s="0" t="s">
-        <v>265</v>
+        <v>434</v>
       </c>
       <c r="G433" s="0" t="s">
-        <v>145</v>
+        <v>1160</v>
       </c>
       <c r="H433" s="0" t="s">
-        <v>124</v>
+        <v>224</v>
       </c>
       <c r="I433" s="0" t="s">
-        <v>16</v>
+        <v>293</v>
       </c>
     </row>
     <row r="434" spans="1:9">
       <c r="A434" s="0">
         <v>433</v>
       </c>
       <c r="B434" s="0" t="s">
-        <v>1158</v>
+        <v>1161</v>
       </c>
       <c r="C434" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D434" s="0" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="E434" s="0" t="s">
-        <v>1159</v>
+        <v>1162</v>
       </c>
       <c r="F434" s="0" t="s">
-        <v>433</v>
+        <v>466</v>
       </c>
       <c r="G434" s="0" t="s">
-        <v>1160</v>
+        <v>308</v>
       </c>
       <c r="H434" s="0" t="s">
-        <v>185</v>
+        <v>29</v>
       </c>
       <c r="I434" s="0" t="s">
-        <v>258</v>
+        <v>55</v>
       </c>
     </row>
     <row r="435" spans="1:9">
       <c r="A435" s="0">
         <v>434</v>
       </c>
       <c r="B435" s="0" t="s">
-        <v>1161</v>
+        <v>1163</v>
       </c>
       <c r="C435" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D435" s="0" t="s">
-        <v>26</v>
+        <v>88</v>
       </c>
       <c r="E435" s="0" t="s">
-        <v>1162</v>
+        <v>1164</v>
       </c>
       <c r="F435" s="0" t="s">
-        <v>444</v>
+        <v>466</v>
       </c>
       <c r="G435" s="0" t="s">
-        <v>273</v>
+        <v>308</v>
       </c>
       <c r="H435" s="0" t="s">
-        <v>128</v>
+        <v>29</v>
       </c>
       <c r="I435" s="0" t="s">
-        <v>295</v>
+        <v>23</v>
       </c>
     </row>
     <row r="436" spans="1:9">
       <c r="A436" s="0">
         <v>435</v>
       </c>
       <c r="B436" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
       <c r="C436" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D436" s="0" t="s">
-        <v>11</v>
+        <v>88</v>
       </c>
       <c r="E436" s="0" t="s">
-        <v>1164</v>
+        <v>1166</v>
       </c>
       <c r="F436" s="0" t="s">
-        <v>444</v>
+        <v>466</v>
       </c>
       <c r="G436" s="0" t="s">
-        <v>273</v>
+        <v>308</v>
       </c>
       <c r="H436" s="0" t="s">
-        <v>128</v>
+        <v>224</v>
       </c>
       <c r="I436" s="0" t="s">
-        <v>66</v>
+        <v>93</v>
       </c>
     </row>
     <row r="437" spans="1:9">
       <c r="A437" s="0">
         <v>436</v>
       </c>
       <c r="B437" s="0" t="s">
-        <v>1165</v>
+        <v>1167</v>
       </c>
       <c r="C437" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D437" s="0" t="s">
-        <v>11</v>
+        <v>40</v>
       </c>
       <c r="E437" s="0" t="s">
-        <v>1166</v>
+        <v>1168</v>
       </c>
       <c r="F437" s="0" t="s">
-        <v>444</v>
+        <v>466</v>
       </c>
       <c r="G437" s="0" t="s">
-        <v>273</v>
+        <v>308</v>
       </c>
       <c r="H437" s="0" t="s">
-        <v>185</v>
+        <v>498</v>
       </c>
       <c r="I437" s="0" t="s">
-        <v>16</v>
+        <v>55</v>
       </c>
     </row>
     <row r="438" spans="1:9">
       <c r="A438" s="0">
         <v>437</v>
       </c>
       <c r="B438" s="0" t="s">
-        <v>1167</v>
+        <v>1169</v>
       </c>
       <c r="C438" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D438" s="0" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="E438" s="0" t="s">
-        <v>1168</v>
+        <v>1170</v>
       </c>
       <c r="F438" s="0" t="s">
-        <v>444</v>
+        <v>466</v>
       </c>
       <c r="G438" s="0" t="s">
-        <v>273</v>
-[...3 lines deleted...]
-      </c>
+        <v>308</v>
+      </c>
+      <c r="H438" s="0"/>
       <c r="I438" s="0" t="s">
-        <v>295</v>
+        <v>55</v>
       </c>
     </row>
     <row r="439" spans="1:9">
       <c r="A439" s="0">
         <v>438</v>
       </c>
       <c r="B439" s="0" t="s">
-        <v>1169</v>
+        <v>1171</v>
       </c>
       <c r="C439" s="0" t="s">
-        <v>33</v>
+        <v>18</v>
       </c>
       <c r="D439" s="0" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="E439" s="0" t="s">
-        <v>1170</v>
+        <v>1172</v>
       </c>
       <c r="F439" s="0" t="s">
-        <v>444</v>
+        <v>639</v>
       </c>
       <c r="G439" s="0" t="s">
-        <v>273</v>
-[...1 lines deleted...]
-      <c r="H439" s="0"/>
+        <v>1173</v>
+      </c>
+      <c r="H439" s="0" t="s">
+        <v>168</v>
+      </c>
       <c r="I439" s="0" t="s">
-        <v>295</v>
+        <v>120</v>
       </c>
     </row>
     <row r="440" spans="1:9">
       <c r="A440" s="0">
         <v>439</v>
       </c>
       <c r="B440" s="0" t="s">
-        <v>1171</v>
+        <v>1174</v>
       </c>
       <c r="C440" s="0" t="s">
-        <v>39</v>
+        <v>25</v>
       </c>
       <c r="D440" s="0" t="s">
-        <v>26</v>
+        <v>88</v>
       </c>
       <c r="E440" s="0" t="s">
-        <v>1172</v>
+        <v>1175</v>
       </c>
       <c r="F440" s="0" t="s">
         <v>639</v>
       </c>
       <c r="G440" s="0" t="s">
         <v>1173</v>
       </c>
-      <c r="H440" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H440" s="0"/>
       <c r="I440" s="0" t="s">
-        <v>63</v>
+        <v>120</v>
       </c>
     </row>
     <row r="441" spans="1:9">
       <c r="A441" s="0">
         <v>440</v>
       </c>
       <c r="B441" s="0" t="s">
-        <v>1174</v>
+        <v>1176</v>
       </c>
       <c r="C441" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D441" s="0" t="s">
-        <v>11</v>
+        <v>52</v>
       </c>
       <c r="E441" s="0" t="s">
-        <v>1175</v>
+        <v>1177</v>
       </c>
       <c r="F441" s="0" t="s">
-        <v>639</v>
+        <v>595</v>
       </c>
       <c r="G441" s="0" t="s">
-        <v>1173</v>
+        <v>249</v>
       </c>
       <c r="H441" s="0"/>
       <c r="I441" s="0" t="s">
-        <v>63</v>
+        <v>120</v>
       </c>
     </row>
     <row r="442" spans="1:9">
       <c r="A442" s="0">
         <v>441</v>
       </c>
       <c r="B442" s="0" t="s">
-        <v>1176</v>
+        <v>1178</v>
       </c>
       <c r="C442" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D442" s="0" t="s">
-        <v>86</v>
+        <v>40</v>
       </c>
       <c r="E442" s="0" t="s">
-        <v>1177</v>
+        <v>1179</v>
       </c>
       <c r="F442" s="0" t="s">
-        <v>596</v>
+        <v>852</v>
       </c>
       <c r="G442" s="0" t="s">
-        <v>213</v>
-[...1 lines deleted...]
-      <c r="H442" s="0"/>
+        <v>514</v>
+      </c>
+      <c r="H442" s="0" t="s">
+        <v>168</v>
+      </c>
       <c r="I442" s="0" t="s">
-        <v>63</v>
+        <v>120</v>
       </c>
     </row>
     <row r="443" spans="1:9">
       <c r="A443" s="0">
         <v>442</v>
       </c>
       <c r="B443" s="0" t="s">
-        <v>1178</v>
+        <v>1180</v>
       </c>
       <c r="C443" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D443" s="0" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="E443" s="0" t="s">
-        <v>1179</v>
+        <v>1181</v>
       </c>
       <c r="F443" s="0" t="s">
-        <v>852</v>
+        <v>174</v>
       </c>
       <c r="G443" s="0" t="s">
-        <v>516</v>
-[...3 lines deleted...]
-      </c>
+        <v>91</v>
+      </c>
+      <c r="H443" s="0"/>
       <c r="I443" s="0" t="s">
-        <v>63</v>
+        <v>120</v>
       </c>
     </row>
     <row r="444" spans="1:9">
       <c r="A444" s="0">
         <v>443</v>
       </c>
       <c r="B444" s="0" t="s">
-        <v>1180</v>
+        <v>1182</v>
       </c>
       <c r="C444" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D444" s="0" t="s">
-        <v>26</v>
+        <v>220</v>
       </c>
       <c r="E444" s="0" t="s">
-        <v>1181</v>
+        <v>1183</v>
       </c>
       <c r="F444" s="0" t="s">
-        <v>131</v>
+        <v>466</v>
       </c>
       <c r="G444" s="0" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="H444" s="0"/>
+        <v>308</v>
+      </c>
+      <c r="H444" s="0" t="s">
+        <v>29</v>
+      </c>
       <c r="I444" s="0" t="s">
-        <v>63</v>
+        <v>120</v>
       </c>
     </row>
     <row r="445" spans="1:9">
       <c r="A445" s="0">
         <v>444</v>
       </c>
       <c r="B445" s="0" t="s">
-        <v>1182</v>
+        <v>1184</v>
       </c>
       <c r="C445" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D445" s="0" t="s">
-        <v>181</v>
+        <v>88</v>
       </c>
       <c r="E445" s="0" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="F445" s="0" t="s">
-        <v>444</v>
+        <v>79</v>
       </c>
       <c r="G445" s="0" t="s">
-        <v>273</v>
-[...3 lines deleted...]
-      </c>
+        <v>1186</v>
+      </c>
+      <c r="H445" s="0"/>
       <c r="I445" s="0" t="s">
-        <v>63</v>
+        <v>93</v>
       </c>
     </row>
     <row r="446" spans="1:9">
       <c r="A446" s="0">
         <v>445</v>
       </c>
       <c r="B446" s="0" t="s">
-        <v>1184</v>
+        <v>1187</v>
       </c>
       <c r="C446" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D446" s="0" t="s">
-        <v>11</v>
+        <v>88</v>
       </c>
       <c r="E446" s="0" t="s">
-        <v>1185</v>
+        <v>1188</v>
       </c>
       <c r="F446" s="0" t="s">
-        <v>76</v>
+        <v>174</v>
       </c>
       <c r="G446" s="0" t="s">
-        <v>1186</v>
+        <v>1189</v>
       </c>
       <c r="H446" s="0"/>
       <c r="I446" s="0" t="s">
-        <v>16</v>
+        <v>120</v>
       </c>
     </row>
     <row r="447" spans="1:9">
       <c r="A447" s="0">
         <v>446</v>
       </c>
       <c r="B447" s="0" t="s">
-        <v>1187</v>
+        <v>1190</v>
       </c>
       <c r="C447" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D447" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E447" s="0" t="s">
-        <v>1188</v>
+        <v>1191</v>
       </c>
       <c r="F447" s="0" t="s">
-        <v>131</v>
+        <v>48</v>
       </c>
       <c r="G447" s="0" t="s">
-        <v>1189</v>
+        <v>101</v>
       </c>
       <c r="H447" s="0"/>
       <c r="I447" s="0" t="s">
-        <v>63</v>
+        <v>120</v>
       </c>
     </row>
     <row r="448" spans="1:9">
       <c r="A448" s="0">
         <v>447</v>
       </c>
       <c r="B448" s="0" t="s">
-        <v>1190</v>
+        <v>1192</v>
       </c>
       <c r="C448" s="0" t="s">
-        <v>33</v>
+        <v>263</v>
       </c>
       <c r="D448" s="0" t="s">
-        <v>19</v>
+        <v>40</v>
       </c>
       <c r="E448" s="0" t="s">
-        <v>1191</v>
+        <v>1193</v>
       </c>
       <c r="F448" s="0" t="s">
-        <v>52</v>
+        <v>241</v>
       </c>
       <c r="G448" s="0" t="s">
-        <v>36</v>
-[...1 lines deleted...]
-      <c r="H448" s="0"/>
+        <v>308</v>
+      </c>
+      <c r="H448" s="0" t="s">
+        <v>102</v>
+      </c>
       <c r="I448" s="0" t="s">
-        <v>63</v>
+        <v>120</v>
       </c>
     </row>
     <row r="449" spans="1:9">
       <c r="A449" s="0">
         <v>448</v>
       </c>
       <c r="B449" s="0" t="s">
-        <v>1192</v>
+        <v>1194</v>
       </c>
       <c r="C449" s="0" t="s">
-        <v>227</v>
+        <v>25</v>
       </c>
       <c r="D449" s="0" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="E449" s="0" t="s">
-        <v>1193</v>
+        <v>1195</v>
       </c>
       <c r="F449" s="0" t="s">
-        <v>203</v>
+        <v>491</v>
       </c>
       <c r="G449" s="0" t="s">
-        <v>273</v>
+        <v>670</v>
       </c>
       <c r="H449" s="0" t="s">
-        <v>37</v>
+        <v>224</v>
       </c>
       <c r="I449" s="0" t="s">
-        <v>63</v>
+        <v>120</v>
       </c>
     </row>
     <row r="450" spans="1:9">
       <c r="A450" s="0">
         <v>449</v>
       </c>
       <c r="B450" s="0" t="s">
-        <v>1194</v>
+        <v>1196</v>
       </c>
       <c r="C450" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D450" s="0" t="s">
-        <v>26</v>
+        <v>220</v>
       </c>
       <c r="E450" s="0" t="s">
-        <v>1195</v>
+        <v>1197</v>
       </c>
       <c r="F450" s="0" t="s">
-        <v>493</v>
+        <v>265</v>
       </c>
       <c r="G450" s="0" t="s">
-        <v>670</v>
+        <v>171</v>
       </c>
       <c r="H450" s="0" t="s">
-        <v>185</v>
+        <v>227</v>
       </c>
       <c r="I450" s="0" t="s">
-        <v>63</v>
+        <v>120</v>
       </c>
     </row>
     <row r="451" spans="1:9">
       <c r="A451" s="0">
         <v>450</v>
       </c>
       <c r="B451" s="0" t="s">
-        <v>1196</v>
+        <v>1198</v>
       </c>
       <c r="C451" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D451" s="0" t="s">
-        <v>181</v>
+        <v>40</v>
       </c>
       <c r="E451" s="0" t="s">
-        <v>1197</v>
+        <v>1199</v>
       </c>
       <c r="F451" s="0" t="s">
-        <v>229</v>
+        <v>466</v>
       </c>
       <c r="G451" s="0" t="s">
-        <v>127</v>
-[...3 lines deleted...]
-      </c>
+        <v>308</v>
+      </c>
+      <c r="H451" s="0"/>
       <c r="I451" s="0" t="s">
-        <v>63</v>
+        <v>93</v>
       </c>
     </row>
     <row r="452" spans="1:9">
       <c r="A452" s="0">
         <v>451</v>
       </c>
       <c r="B452" s="0" t="s">
-        <v>1198</v>
+        <v>1200</v>
       </c>
       <c r="C452" s="0" t="s">
-        <v>33</v>
+        <v>1201</v>
       </c>
       <c r="D452" s="0" t="s">
-        <v>26</v>
+        <v>52</v>
       </c>
       <c r="E452" s="0" t="s">
-        <v>1199</v>
+        <v>1202</v>
       </c>
       <c r="F452" s="0" t="s">
-        <v>444</v>
+        <v>128</v>
       </c>
       <c r="G452" s="0" t="s">
-        <v>273</v>
-[...1 lines deleted...]
-      <c r="H452" s="0"/>
+        <v>249</v>
+      </c>
+      <c r="H452" s="0" t="s">
+        <v>168</v>
+      </c>
       <c r="I452" s="0" t="s">
-        <v>16</v>
+        <v>120</v>
       </c>
     </row>
     <row r="453" spans="1:9">
       <c r="A453" s="0">
         <v>452</v>
       </c>
       <c r="B453" s="0" t="s">
-        <v>1200</v>
+        <v>1203</v>
       </c>
       <c r="C453" s="0" t="s">
-        <v>1201</v>
+        <v>18</v>
       </c>
       <c r="D453" s="0" t="s">
-        <v>86</v>
+        <v>274</v>
       </c>
       <c r="E453" s="0" t="s">
-        <v>1202</v>
+        <v>1204</v>
       </c>
       <c r="F453" s="0" t="s">
-        <v>72</v>
+        <v>466</v>
       </c>
       <c r="G453" s="0" t="s">
-        <v>213</v>
+        <v>249</v>
       </c>
       <c r="H453" s="0" t="s">
-        <v>124</v>
-[...3 lines deleted...]
-      </c>
+        <v>227</v>
+      </c>
+      <c r="I453" s="0"/>
     </row>
     <row r="454" spans="1:9">
       <c r="A454" s="0">
         <v>453</v>
       </c>
       <c r="B454" s="0" t="s">
-        <v>1203</v>
+        <v>1205</v>
       </c>
       <c r="C454" s="0" t="s">
-        <v>39</v>
+        <v>25</v>
       </c>
       <c r="D454" s="0" t="s">
-        <v>238</v>
+        <v>880</v>
       </c>
       <c r="E454" s="0" t="s">
-        <v>1204</v>
+        <v>1206</v>
       </c>
       <c r="F454" s="0" t="s">
-        <v>444</v>
+        <v>128</v>
       </c>
       <c r="G454" s="0" t="s">
-        <v>213</v>
-[...4 lines deleted...]
-      <c r="I454" s="0"/>
+        <v>249</v>
+      </c>
+      <c r="H454" s="0"/>
+      <c r="I454" s="0" t="s">
+        <v>120</v>
+      </c>
     </row>
     <row r="455" spans="1:9">
       <c r="A455" s="0">
         <v>454</v>
       </c>
       <c r="B455" s="0" t="s">
-        <v>1205</v>
+        <v>1207</v>
       </c>
       <c r="C455" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D455" s="0" t="s">
-        <v>880</v>
+        <v>40</v>
       </c>
       <c r="E455" s="0" t="s">
-        <v>1206</v>
+        <v>1208</v>
       </c>
       <c r="F455" s="0" t="s">
-        <v>72</v>
+        <v>1209</v>
       </c>
       <c r="G455" s="0" t="s">
-        <v>213</v>
-[...1 lines deleted...]
-      <c r="H455" s="0"/>
+        <v>43</v>
+      </c>
+      <c r="H455" s="0" t="s">
+        <v>119</v>
+      </c>
       <c r="I455" s="0" t="s">
-        <v>63</v>
+        <v>23</v>
       </c>
     </row>
     <row r="456" spans="1:9">
       <c r="A456" s="0">
         <v>455</v>
       </c>
       <c r="B456" s="0" t="s">
-        <v>1207</v>
+        <v>1210</v>
       </c>
       <c r="C456" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D456" s="0" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="E456" s="0" t="s">
-        <v>1208</v>
+        <v>1211</v>
       </c>
       <c r="F456" s="0" t="s">
-        <v>415</v>
+        <v>466</v>
       </c>
       <c r="G456" s="0" t="s">
-        <v>169</v>
+        <v>308</v>
       </c>
       <c r="H456" s="0" t="s">
-        <v>62</v>
+        <v>29</v>
       </c>
       <c r="I456" s="0" t="s">
-        <v>66</v>
+        <v>55</v>
       </c>
     </row>
     <row r="457" spans="1:9">
       <c r="A457" s="0">
         <v>456</v>
       </c>
       <c r="B457" s="0" t="s">
-        <v>1209</v>
+        <v>1212</v>
       </c>
       <c r="C457" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D457" s="0" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="E457" s="0" t="s">
-        <v>1210</v>
+        <v>1213</v>
       </c>
       <c r="F457" s="0" t="s">
-        <v>444</v>
+        <v>79</v>
       </c>
       <c r="G457" s="0" t="s">
-        <v>273</v>
-[...3 lines deleted...]
-      </c>
+        <v>249</v>
+      </c>
+      <c r="H457" s="0"/>
       <c r="I457" s="0" t="s">
-        <v>295</v>
+        <v>238</v>
       </c>
     </row>
     <row r="458" spans="1:9">
       <c r="A458" s="0">
         <v>457</v>
       </c>
       <c r="B458" s="0" t="s">
-        <v>1211</v>
+        <v>1214</v>
       </c>
       <c r="C458" s="0" t="s">
-        <v>33</v>
+        <v>18</v>
       </c>
       <c r="D458" s="0" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E458" s="0" t="s">
-        <v>1212</v>
+        <v>1215</v>
       </c>
       <c r="F458" s="0" t="s">
-        <v>76</v>
+        <v>1083</v>
       </c>
       <c r="G458" s="0" t="s">
-        <v>213</v>
-[...1 lines deleted...]
-      <c r="H458" s="0"/>
+        <v>249</v>
+      </c>
+      <c r="H458" s="0" t="s">
+        <v>152</v>
+      </c>
       <c r="I458" s="0" t="s">
-        <v>200</v>
+        <v>505</v>
       </c>
     </row>
     <row r="459" spans="1:9">
       <c r="A459" s="0">
         <v>458</v>
       </c>
       <c r="B459" s="0" t="s">
-        <v>1213</v>
+        <v>1216</v>
       </c>
       <c r="C459" s="0" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="D459" s="0" t="s">
-        <v>19</v>
+        <v>274</v>
       </c>
       <c r="E459" s="0" t="s">
-        <v>1214</v>
+        <v>1217</v>
       </c>
       <c r="F459" s="0" t="s">
-        <v>1083</v>
+        <v>639</v>
       </c>
       <c r="G459" s="0" t="s">
-        <v>213</v>
+        <v>249</v>
       </c>
       <c r="H459" s="0" t="s">
-        <v>107</v>
+        <v>119</v>
       </c>
       <c r="I459" s="0" t="s">
-        <v>507</v>
+        <v>293</v>
       </c>
     </row>
     <row r="460" spans="1:9">
       <c r="A460" s="0">
         <v>459</v>
       </c>
       <c r="B460" s="0" t="s">
-        <v>1215</v>
+        <v>1218</v>
       </c>
       <c r="C460" s="0" t="s">
-        <v>142</v>
+        <v>25</v>
       </c>
       <c r="D460" s="0" t="s">
-        <v>238</v>
+        <v>526</v>
       </c>
       <c r="E460" s="0" t="s">
-        <v>1216</v>
+        <v>1219</v>
       </c>
       <c r="F460" s="0" t="s">
-        <v>639</v>
+        <v>1220</v>
       </c>
       <c r="G460" s="0" t="s">
-        <v>213</v>
+        <v>43</v>
       </c>
       <c r="H460" s="0" t="s">
-        <v>62</v>
+        <v>227</v>
       </c>
       <c r="I460" s="0" t="s">
-        <v>258</v>
+        <v>473</v>
       </c>
     </row>
     <row r="461" spans="1:9">
       <c r="A461" s="0">
         <v>460</v>
       </c>
       <c r="B461" s="0" t="s">
-        <v>1217</v>
+        <v>1221</v>
       </c>
       <c r="C461" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D461" s="0" t="s">
-        <v>527</v>
+        <v>40</v>
       </c>
       <c r="E461" s="0" t="s">
-        <v>1218</v>
+        <v>1222</v>
       </c>
       <c r="F461" s="0" t="s">
-        <v>1219</v>
+        <v>689</v>
       </c>
       <c r="G461" s="0" t="s">
-        <v>169</v>
-[...3 lines deleted...]
-      </c>
+        <v>308</v>
+      </c>
+      <c r="H461" s="0"/>
       <c r="I461" s="0" t="s">
-        <v>475</v>
+        <v>93</v>
       </c>
     </row>
     <row r="462" spans="1:9">
       <c r="A462" s="0">
         <v>461</v>
       </c>
       <c r="B462" s="0" t="s">
-        <v>1220</v>
+        <v>1223</v>
       </c>
       <c r="C462" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D462" s="0" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="E462" s="0" t="s">
-        <v>1221</v>
+        <v>1224</v>
       </c>
       <c r="F462" s="0" t="s">
-        <v>689</v>
-[...4 lines deleted...]
-      <c r="H462" s="0"/>
+        <v>300</v>
+      </c>
+      <c r="G462" s="0"/>
+      <c r="H462" s="0" t="s">
+        <v>29</v>
+      </c>
       <c r="I462" s="0" t="s">
-        <v>16</v>
+        <v>93</v>
       </c>
     </row>
     <row r="463" spans="1:9">
       <c r="A463" s="0">
         <v>462</v>
       </c>
       <c r="B463" s="0" t="s">
-        <v>1222</v>
+        <v>1225</v>
       </c>
       <c r="C463" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D463" s="0" t="s">
-        <v>26</v>
+        <v>220</v>
       </c>
       <c r="E463" s="0" t="s">
-        <v>1223</v>
+        <v>1226</v>
       </c>
       <c r="F463" s="0" t="s">
-        <v>265</v>
-[...1 lines deleted...]
-      <c r="G463" s="0"/>
+        <v>466</v>
+      </c>
+      <c r="G463" s="0" t="s">
+        <v>308</v>
+      </c>
       <c r="H463" s="0" t="s">
-        <v>128</v>
+        <v>29</v>
       </c>
       <c r="I463" s="0" t="s">
-        <v>16</v>
+        <v>93</v>
       </c>
     </row>
     <row r="464" spans="1:9">
       <c r="A464" s="0">
         <v>463</v>
       </c>
       <c r="B464" s="0" t="s">
-        <v>1224</v>
+        <v>1227</v>
       </c>
       <c r="C464" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D464" s="0" t="s">
-        <v>181</v>
+        <v>52</v>
       </c>
       <c r="E464" s="0" t="s">
-        <v>1225</v>
+        <v>1228</v>
       </c>
       <c r="F464" s="0" t="s">
-        <v>444</v>
+        <v>434</v>
       </c>
       <c r="G464" s="0" t="s">
-        <v>273</v>
+        <v>101</v>
       </c>
       <c r="H464" s="0" t="s">
-        <v>128</v>
+        <v>152</v>
       </c>
       <c r="I464" s="0" t="s">
-        <v>16</v>
+        <v>93</v>
       </c>
     </row>
     <row r="465" spans="1:9">
       <c r="A465" s="0">
         <v>464</v>
       </c>
       <c r="B465" s="0" t="s">
-        <v>1226</v>
+        <v>1229</v>
       </c>
       <c r="C465" s="0" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D465" s="0" t="s">
-        <v>86</v>
+        <v>40</v>
       </c>
       <c r="E465" s="0" t="s">
-        <v>1227</v>
+        <v>1230</v>
       </c>
       <c r="F465" s="0" t="s">
-        <v>433</v>
+        <v>300</v>
       </c>
       <c r="G465" s="0" t="s">
-        <v>36</v>
+        <v>217</v>
       </c>
       <c r="H465" s="0" t="s">
-        <v>107</v>
+        <v>119</v>
       </c>
       <c r="I465" s="0" t="s">
-        <v>16</v>
+        <v>120</v>
       </c>
     </row>
     <row r="466" spans="1:9">
       <c r="A466" s="0">
         <v>465</v>
       </c>
       <c r="B466" s="0" t="s">
-        <v>1228</v>
+        <v>1231</v>
       </c>
       <c r="C466" s="0" t="s">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="D466" s="0" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="E466" s="0" t="s">
-        <v>1229</v>
+        <v>1232</v>
       </c>
       <c r="F466" s="0" t="s">
-        <v>265</v>
+        <v>79</v>
       </c>
       <c r="G466" s="0" t="s">
-        <v>178</v>
+        <v>1233</v>
       </c>
       <c r="H466" s="0" t="s">
-        <v>62</v>
+        <v>29</v>
       </c>
       <c r="I466" s="0" t="s">
-        <v>63</v>
+        <v>293</v>
       </c>
     </row>
     <row r="467" spans="1:9">
       <c r="A467" s="0">
         <v>466</v>
       </c>
       <c r="B467" s="0" t="s">
-        <v>1230</v>
+        <v>1234</v>
       </c>
       <c r="C467" s="0" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D467" s="0" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="E467" s="0" t="s">
-        <v>1231</v>
+        <v>1235</v>
       </c>
       <c r="F467" s="0" t="s">
-        <v>76</v>
+        <v>222</v>
       </c>
       <c r="G467" s="0" t="s">
-        <v>1232</v>
+        <v>242</v>
       </c>
       <c r="H467" s="0" t="s">
-        <v>128</v>
+        <v>168</v>
       </c>
       <c r="I467" s="0" t="s">
-        <v>258</v>
+        <v>55</v>
       </c>
     </row>
     <row r="468" spans="1:9">
       <c r="A468" s="0">
         <v>467</v>
       </c>
       <c r="B468" s="0" t="s">
-        <v>1233</v>
+        <v>1236</v>
       </c>
       <c r="C468" s="0" t="s">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="D468" s="0" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="E468" s="0" t="s">
-        <v>1234</v>
+        <v>1237</v>
       </c>
       <c r="F468" s="0" t="s">
-        <v>183</v>
+        <v>300</v>
       </c>
       <c r="G468" s="0" t="s">
-        <v>204</v>
+        <v>60</v>
       </c>
       <c r="H468" s="0" t="s">
-        <v>124</v>
+        <v>168</v>
       </c>
       <c r="I468" s="0" t="s">
-        <v>295</v>
+        <v>120</v>
       </c>
     </row>
     <row r="469" spans="1:9">
       <c r="A469" s="0">
         <v>468</v>
       </c>
       <c r="B469" s="0" t="s">
-        <v>1235</v>
+        <v>1238</v>
       </c>
       <c r="C469" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D469" s="0" t="s">
-        <v>26</v>
+        <v>721</v>
       </c>
       <c r="E469" s="0" t="s">
-        <v>1236</v>
+        <v>1239</v>
       </c>
       <c r="F469" s="0" t="s">
         <v>265</v>
       </c>
       <c r="G469" s="0" t="s">
-        <v>348</v>
+        <v>91</v>
       </c>
       <c r="H469" s="0" t="s">
-        <v>124</v>
+        <v>224</v>
       </c>
       <c r="I469" s="0" t="s">
-        <v>63</v>
+        <v>473</v>
       </c>
     </row>
     <row r="470" spans="1:9">
       <c r="A470" s="0">
         <v>469</v>
       </c>
       <c r="B470" s="0" t="s">
-        <v>1237</v>
+        <v>1240</v>
       </c>
       <c r="C470" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D470" s="0" t="s">
-        <v>721</v>
+        <v>40</v>
       </c>
       <c r="E470" s="0" t="s">
-        <v>1238</v>
+        <v>1241</v>
       </c>
       <c r="F470" s="0" t="s">
-        <v>229</v>
+        <v>300</v>
       </c>
       <c r="G470" s="0" t="s">
-        <v>14</v>
+        <v>187</v>
       </c>
       <c r="H470" s="0" t="s">
-        <v>185</v>
+        <v>168</v>
       </c>
       <c r="I470" s="0" t="s">
-        <v>475</v>
+        <v>120</v>
       </c>
     </row>
     <row r="471" spans="1:9">
       <c r="A471" s="0">
         <v>470</v>
       </c>
       <c r="B471" s="0" t="s">
-        <v>1239</v>
+        <v>1242</v>
       </c>
       <c r="C471" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D471" s="0" t="s">
-        <v>26</v>
+        <v>383</v>
       </c>
       <c r="E471" s="0" t="s">
-        <v>1240</v>
+        <v>1243</v>
       </c>
       <c r="F471" s="0" t="s">
-        <v>265</v>
+        <v>128</v>
       </c>
       <c r="G471" s="0" t="s">
-        <v>145</v>
-[...3 lines deleted...]
-      </c>
+        <v>187</v>
+      </c>
+      <c r="H471" s="0"/>
       <c r="I471" s="0" t="s">
-        <v>63</v>
+        <v>55</v>
       </c>
     </row>
     <row r="472" spans="1:9">
       <c r="A472" s="0">
         <v>471</v>
       </c>
       <c r="B472" s="0" t="s">
-        <v>1241</v>
+        <v>1244</v>
       </c>
       <c r="C472" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D472" s="0" t="s">
-        <v>363</v>
+        <v>52</v>
       </c>
       <c r="E472" s="0" t="s">
-        <v>1242</v>
+        <v>1245</v>
       </c>
       <c r="F472" s="0" t="s">
-        <v>72</v>
+        <v>466</v>
       </c>
       <c r="G472" s="0" t="s">
-        <v>145</v>
+        <v>308</v>
       </c>
       <c r="H472" s="0"/>
       <c r="I472" s="0" t="s">
-        <v>295</v>
+        <v>120</v>
       </c>
     </row>
     <row r="473" spans="1:9">
       <c r="A473" s="0">
         <v>472</v>
       </c>
       <c r="B473" s="0" t="s">
-        <v>1243</v>
+        <v>1246</v>
       </c>
       <c r="C473" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D473" s="0" t="s">
-        <v>86</v>
+        <v>117</v>
       </c>
       <c r="E473" s="0" t="s">
-        <v>1244</v>
+        <v>1247</v>
       </c>
       <c r="F473" s="0" t="s">
-        <v>444</v>
+        <v>466</v>
       </c>
       <c r="G473" s="0" t="s">
-        <v>273</v>
-[...31 lines deleted...]
-      <c r="I474" s="0"/>
+        <v>308</v>
+      </c>
+      <c r="H473" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="I473" s="0"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>