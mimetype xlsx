--- v0 (2026-05-22)
+++ v1 (2026-07-06)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="114">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="115">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -246,63 +246,63 @@
   <si>
     <t>Hewlett Packard Enterprise Company (HPE) is an American multinational information technology provider. The company provides AI, private cloud, computing, storage, networking and software services.&amp;nbsp;Hewlett Packard Enterprise (HPE) was founded in 2015 following the split of Hewlett-Packard Company (HP). HPE was formed from the old HP’s Enterprise product and Business divisions, focusing on servers, storage, cloud, and software services. HPE, which specializes in the manufacturing and marketing of storage and server hardware, retained several of HP's occupation-related contracts through its fully owned Israeli subsidiary, Hewlett Packard (Israel) Ltd.Through the Israeli subsidiary, the company provides servers, software, and services to the Israeli Police, the Israel Prison Service, and the Israeli Population Registry computing system, which contains information on Palestinians residing in the occupied territory.Services to the Israeli MilitaryIn July 2024, it was reported that HPE had been selected by the Israeli military to lead a new military server farm project. HPE will provide the hardware for the farm and manage the process of selecting the construction company. The farm is reportedly likely to be located underground.&amp;nbsp;Services to the Israeli Population and Immigration AuthorityIsrael’s Population Registry – the Aviv System&amp;nbsp;HPE is the sole supplier of Itanium servers for the Israeli Population and Immigration Authority for the operation of the Israeli Population Registry, which contains information on Palestinians in the occupied Palestinian territory.&amp;nbsp;The Population and Immigration Authority (PIBA) core system is the "Aviv" system, a central computing system that serves the Population Registry of the State of Israel. The Aviv system operating system infrastructure was developed by HPE and is based on HPE Itanium servers. Since 2017, the company has been the sole supplier of the servers and their maintenance.In May 2023, Hewlett Packard (Israel) was contracted as sole supplier by the Population and Immigration Authority to provide three Itanium servers, services, and maintenance for the Aviv System from June 2023 until June 2026 for NIS 3,829,410 (USD 818,250).The Israeli Population Registry contains information on Palestinians with Israeli citizenship, non-citizen Palestinian residents of occupied East Jerusalem, Palestinian residents of the occupied West Bank and Gaza, and Syrians from the occupied Syrian Golan. Through this registry, the Israeli authorities control the permits required for Palestinian workers who work within Israel and in Israeli settlements, as well as permits needed for Palestinians to cross the Green Line for medical needs, family visits, travel abroad, etc., as part of Israel's repressive permit regime. Since the Oslo Accords, the Israeli Civil Administration (ICA) has kept a copy of the Palestinian Population registry from the Palestinian Authority (PA), which includes personal information and addresses of all West Bank and Gaza residents. The registry is regularly updated by the Population and Immigration Authority’s unit in the Israeli Civil Administration (ICA), located in the settlement of Beit El in the occupied West Bank. The data on the Registry is systematically used by Israel for the implementation of discriminatory policies against Palestinians who are eligible for different rights under Israeli control, including discrimination in relation to freedom of movement, voting, family reunification and access to services. The Authority is also in charge of issuing permits for all international visitors to the West Bank. The system also documents all of the crossings under Israeli control, including the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad; and&amp;nbsp;previously the Erez Checkpoint, which was the only crossing for the movement of people between the besieged Gaza and Israel and the West Bank – both controlled by and subjected to Israeli authorities.In 2017, Hewlett Packard (Israel) was contracted by the Population and Immigration Authority to provide and maintain the servers until 2020 for a total amount of USD 212,318.Services to the Israel PoliceHPE provides servers, software and maintenance services for the Israel Police.HPE provides many of the servers and software that serve most of the operational systems of the Israel Police and provides it with accompanying software for dedicated management of all its servers. HPE's servers with the police include Enclosures servers, Blade servers, and "pizza" servers. In addition, HPE senior systems engineers work with the police and operate dedicated support teams with the police for proactive services and ongoing troubleshooting.In 2021, Hewlett Packard Israel was contracted by the Israel Police to provide Data Center Care services for NIS 4 million for three years until 2024. In January 2024, the Israel Police announced its intention to contract Hewlett Packard Israel for Data Center Care services as the sole supplier for an additional period of three years, until the end of December 2026, for an additional NIS 4 million.In March 2021, HPE was contracted by the Israel Police, with an exemption from a tender, to provide proactive maintenance services for HPE-manufactured server systems until December 2023 for 4 million NIS. The contract is an extension of a previous contract from 2018 that expired in January 2021.In 2017, HPE was contracted to maintain its Virtual Connect (VC) systems for the Israeli police for NIS 366,000.Services to the Israel Prison ServiceHPE provides equipment and maintenance to the Israel Prison Service's central server farm and the backup center.&amp;nbsp;In March 2025, HPE Israel was contracted by the Israel Prison Service (IPS), with exemption from tender, as the sole supplier for the maintenance of HPE equipment installed in the IPS' central server farm and backup farm from March 2025 to the end of February 2026 for NIS 445,000.&amp;nbsp;HPE equipment installed in the IPS' central server farm and the backup farm includes a central storage system and seven central SAN switches (Storage Area Network switches), which are used for high-speed data transfer between data centers using compression technology for increased data demands.In April 2024, Hewlett Packard Israel was contracted by the Israel Prison Service (IPS) as the sole supplier to provide HPE equipment maintenance for NIS 364,075 for a period of one year.In February 2023, the company was contracted by the IPS, with exemption from tender, to provide maintenance for HPE equipment for NIS 371,856 until February 2024.&amp;nbsp;In 2020, the company was contracted to provide computer and communication maintenance for the Israel Prison Service for 2021-2022 for an amount of over NIS 1 million.Between 2015 and 2020, the company provided the IPS with server maintenance for a total of NIS 2,695,268.&amp;nbsp;Israeli Biometric Database&amp;nbsp;HPE is the sole supplier of the computing infrastructure for the Israel National Digital Agency.In 2011, HPE was awarded a tender for the supply, installation, maintenance, and operation of the computing infrastructure for the establishment of the national digital system which includes biometric identification means and biometric identification data in identification documents and the database. In March 2022, the contract was extended by the Israel National Digital Agency until April 2025 to complete the installation and receive maintenance services for NIS 3,500,000. In May 2025, the contract was extended with exemption from tender until the end of May 2028 for NIS 3,129,750.&amp;nbsp;In 2008, former company HP was contracted by the Israeli Ministry of Interior to supply equipment and biometric ID cards for Israel’s biometric documentation project for an amount of NIS 230 million. In 2014, the contracts with HP were extended until 2025 and were later inherited by HPE. In 2016, HPE was contracted to continue to supply its services for the Biometric project for over NIS 31 million.&amp;nbsp;&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>IBM</t>
   </si>
   <si>
     <t>NYSE, NYSE Chicago</t>
   </si>
   <si>
     <t>IBM, International Business Machines Corporation, is an&amp;nbsp;American multinational technology corporation, one of the world’s largest and oldest computer and IT companies.&amp;nbsp;Services to the Israeli MilitaryThrough its fully owned Israeli subsidiaries, IBM Israel and Red Hat Israel, the company provides the Israeli Ministry of Defense and the Israeli military with cloud services, software, and computing services.&amp;nbsp;In 2020, IBM was contracted by the Israeli Ministry of Defense (IMOD) and the Israeli military to be the main IT provider for three new military regional logistics centers for a period of 25 years. The centers provide all the military’s logistical needs using advanced technology. The contract, shared by IBM and&amp;nbsp;Malam Team,&amp;nbsp;was valued at USD 1 billion for both companies.In 2017, IBM was contracted by the IMOD for the operation and maintenance of the Israeli military computing centers in the amount of more than USD 20 million.In 2011, IBM was contracted by the IMOD to supply the Israeli military with storage and central servers at an estimated amount of hundreds of millions of USD.&amp;nbsp;Throughout the early 2000s, dozens of IBM Israel employees were outsourced by the Israeli military’s Computer and IT unit and worked alongside soldiers and officers.&amp;nbsp;Joint Projects with the Israeli Ministry of Defense&amp;nbsp;In March 2024, IBM Israel hosted in its offices a conference for about 100 participants from the Israeli military, the hi-tech industry and other organizations. The conference was held in cooperation with the military ICT and Cyber Defense Directorate and the Cyber Education Center, founded by the Israeli Ministry of Defense. Among the lecturers were the commander of the Israeli Military School of Computer and Cyber ​​Defense and a software engineer at Microsoft.In December 2023, Red Hat hosted 100 students from the pre-military preparatory of the Israeli military's Computer and Cyber Defense School for a three-day technology hackathon on "Operation Swords of Iron", the name given by the State of Israel to the Israeli military operation launched against Gaza in October 2023. The collaboration was designed to provide the students with tools for developing technological solutions, adapted to the Israeli military.IBM is part of a joint venture with the Israeli military in a program designed to qualify combatants who have been discharged from service in the Israeli military (8200 Unit) to work in the Israeli cyber and high-tech industry.IBM is part of The Israel Innovation Authority committee, which operates joint ventures with the Administration of the Ministry of Defense and the National Cyber Directorate in the Prime Minister's Office to support Israeli technology companies in the fields of cyber defense for the defense and commercial markets.IBM takes part in a project of business companies, in cooperation with the Israeli military and the Israeli Ministry of Education, meant to encourage high school students to excel in computer science and technology to “preserve and improve Israel's technological excellence” and “defense abilities”. Engineers from the company lecture at schools alongside military officers who give preparatory lectures for military service.IBM has been a participator in iHLS INNOTECH, the International Conference and Exhibition in Israel for Cyber and Homeland Security, which is organized in cooperation with the IMOD and the Israeli Administration for the Development of Weapons and Technological Infrastructure.&amp;nbsp; The conference hosts senior officials from the defense establishment, police, security and intelligence agencies and senior executives from the defense industries.IBM has been a participator, sponsor and speaker in Cybertech exhibitions in Israel organized by and sponsored by Israel National Cyber Security Authority, Israeli Ministry of Foreign Affairs and Israel Ministry of Economy.Red Hat IsraelIBM’s fully owned Israeli subsidiary, Red Hat Israel, works extensively with the Israeli military, which is its largest customer. The company provides the military with software-based data centers and edge computing for multiple military units, primarily in the intelligence field.The company's employees work in close partnership with many units in the Israeli military and are integrated into the day-to-day processes of the various technological units in the Israeli military. In addition, the company's Research &amp;amp; Development body collaborates on several projects with the development bodies in the various military units.The Red Hat OpenShift platform, deployed with applications and data, is currently used by most units in the military as a vital part of their daily operations. Red Hat OpenShift enables the development and automated run-up of applications and cloud-oriented Artificial Intelligence models in the central cloud and at the edge in order to simplify the development and deployment phases from an operational point of view.Military CloudRed Hat provides its OpenShift platform for the Israeli military’s operational cloud and data center, extensively used by the military.Red Hat works in collaboration with the Israeli military Mamram Unit (abbreviation for Center of Computing and Information Systems) which provides cloud service and data processing services to all military units and general military staff. In 2018, the unit launched its own operational cloud based on Red Hat infrastructure as part of a military cloud platform used by thousands of operational users. The project was estimated at a cost of millions of NIS. The cloud is part of the Israeli Military Network Program to establish an operational Internet infrastructure with significant operational value based on the Software Defined Data Center (SDDC) on Red Hats’ OpenShift platform infrastructure. The cloud is used for the development of multi-armed operational systems that allow information sharing between military divisions, including the Military Intelligence Directorate, the Israeli Air Force, the Ground Forces and the Navy.The company also provides Mamram with the Red Hat Advanced Cluster Management and Red Hat Anxible Automation Platform for automation and accelerating endpoint deployment. In 2022, Red Hat awarded Mamram Unit its 2022 technological innovation award at the company’s Global Summit event for its customers around the world.In addition, Red Hat has Joint projects with Israeli military Computer Service and Cyber Defense divisions in the fields of Artificial Intelligence and Machine Learning.Nimbus ProjectRed Hat provides services for the Israeli government's "Nimbus Project" cloud.&amp;nbsp;As part of a collaboration with&amp;nbsp;Matrix, Red Hat will provide services and support to government ministries on the Nimbus government cloud project. In April 2024, Matrix announced a collaboration&amp;nbsp;with Red Hat to provide Red Hat's OpenShift platform for the Nimbus project. The Nimbus project includes the provision of cloud computing services to the Israeli Ministry of Defense and the state-owned companies Israel Aerospace Industries (IAI) and Rafael Advanced Defense Systems, which supply weapon systems to the Israeli military.&amp;nbsp;Nitaznim Program&amp;nbsp;&amp;nbsp;Red Hat Israel takes part in the “Nitzanim” program, a joint venture with the military's IT and Cyber Defense Division and the Computer Service Directorate that aims to recruit and train high school students with potential in the fields of software and cyber to integrate into elite military technology units. In August 2024, Red Hat mentored and hosted a summer camp of the "Nitzanim" program at its offices. In 2023 and 2022, company personnel held a technology summer camp together with Israeli military officers.Services to the Israeli Population, Immigration and Borders AuthorityManaging the Israeli Population Registry – the Aviv and Eitan SystemsThrough its fully owned Israeli subsidiary, IBM Israel, the company provides the Israeli Population and Immigration Authority with the computing system for the operation of the Israeli Population Registry, which contains information on Palestinians in the occupied Palestinian territory.&amp;nbsp;In 2017, IBM was selected to establish and operate the “Eitan” System for the Israeli Population, Immigration and Borders Authority (PIBA) core system, which includes the Population Registry database, and to gradually replace the “Aviv” System, which was previously operated and managed by HP and later by HPE&amp;nbsp;and DXC Technology.&amp;nbsp;In 2018, IBM was contracted by the Authority to develop a computerized system for the management of the national Population Registry for approximately NIS 840 million. The contract included the integration of new technologies to expand and implement additional systems for managing the Population Registry.&amp;nbsp;According to a response to a Freedom of Information request from May 2021 submitted by Who Profits, since 2019, IBM has been responsible for operating the Eitan System, which is used to manage the population registry and store the system's data. The system also interfaces with other government agencies.&amp;nbsp;In November 2019, IBM launched a new development center in the city of Ashdod, dedicated to advancing the State of Israel's new population registry system project. The center was designated for the Eitan Project for the development and maintenance of the Population Authority's information systems.The Israeli Population Registry contains information on Palestinians with Israeli citizenship, non-citizen Palestinian residents of occupied East Jerusalem, Palestinian residents of the occupied West Bank and Gaza, and Syrians from the occupied Syrian Golan. Through this registry, the Israeli authorities control the permits required for Palestinian workers who work within Israel and in Israeli settlements, as well as permits needed for Palestinians to cross the Green Line for medical needs, family visits, travel abroad, etc., as part of Israel's repressive permit regime. Since the Oslo Accords, the Israeli Civil Administration (ICA) has kept a copy of the Palestinian Population registry from the Palestinian Authority (PA), which includes personal information and addresses of all West Bank and Gaza residents. The registry is regularly updated by the Population and Immigration Authority’s unit in the Israeli Civil Administration (ICA), located in the settlement of Beit El in the occupied West Bank. The data on the Registry is systematically used by Israel for the implementation of discriminatory policies against Palestinians who are eligible for different rights under Israeli rule, including discrimination in relation to freedom of movement, voting, family reunification and access to services. The Authority is also in charge of issuing permits for all international visitors to the West Bank. The system also documents all of the crossings under Israeli control, including the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad; and previously the Erez Checkpoint, which was the only crossing for the movement of people between the besieged Gaza and Israel and the West Bank – both controlled by and subjected to Israeli authorities.Documenting Crossings for the Israeli Borders AuthorityThe Eitan System is used in all of the crossings under Israeli control in the occupied West Bank and the so-called “Jerusalem Envelope” area, including Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad.Computing Services for PIBAIn September 2023, IBM Israel Ltd. was contracted, with an exemption from tender, for the purchases of Informatics licensing for the “Information Avenue” project, a secure system for sharing and transferring information between the various ministries and authorities, until September 2025 for NIS 579,999.&amp;nbsp;In August 2023, IBM Israel Ltd. was contracted, with an exemption from tender, to establish an organizational Security Operation Center (SOC) for the core systems of the Population and Immigration Authority until August 2026 for NIS 4,648,363.In 2020, IBM was contracted to provide maintenance and upgrading services for all computer systems for the issuing of biometric passports by the Authority as part of the Eitan System. In 2021, IBM was contracted to provide services for a remote biometric identification system as part of the biometric identification project of PIBA for NIS 5.6 million. In June 2023, IBM Israel Ltd. was contracted, as part of a contract increase, for upgrading the computer systems of the biometric site’s mailing machine until July 2023 for NIS 560,720. &amp;nbsp;E-Visa ProjectIBM, together with&amp;nbsp;Elbit Systems, was awarded several contracts to digitalize services and data storage for the Israeli Border Authority, including the development of the E-VISA (Marom in Hebrew) project. E-Visa is an online registration platform for entrance visa applications, which includes a “pre-passenger arrival data” collection system. The Marom Project was established in the Population and Immigration Authority's cloud environment in accordance with the Nimbus tender at an estimated cost of NIS 18 million.In July 2024, IBM Israel was contracted to provide PIBA with additional services for the Marom project from February 2024 until February 2025 for NIS 1,278,564.Services to the&amp;nbsp;Israel PoliceSince 1975, IBM has provided the Israel Police with computer and software equipment, including a central computer, backup libraries and Operating System software, and a great part of its computer systems depend solely on IBM hardware and software. Over the years, many of those systems have been developed based on IBM’s hardware and software.&amp;nbsp;IBM Israel is the sole supplier of&amp;nbsp;IBM DataPower products and MQ software in use by the Israel Police.&amp;nbsp;In November 2025, IBM Israel was contracted by the Israel Police as the sole supplier for the purchase and maintenance of IBM DataPower products until January 2031. The IBM DataPower Gateway system has been used as a critical infrastructure component in the Israel Police’s systems for about a decade for all police projects that require two-way information transfer.In May 2025, the company was contracted, with exemption from tender, to provide the Israel Police with IBM MQ products maintenance services from January 2026 until the end of December 2030. IBM MQ software serves as a critical infrastructure component at the core of Israel Police systems. It is used to securely transmit messages between dozens of systems and networks operating at different classification levels. The software is installed across dozens of the Police's servers and constitutes the communications infrastructure for operational and logistical services.In 2016, the company was contracted with an exemption from tender by Israel Police to be the sole supplier for Software maintenance for NIS 3 million and to be the Israel Police sole supplier for hardware maintenance in an additional contract. In 2014, the company was contracted for maintenance of central computer and software licensing for two years for NIS 2.8 million.Services to Settlements&amp;nbsp;IBM cooperates with Ariel University, located in the settlement of Ariel in the West Bank. In 2019, the company hosted a mentoring event of the University in its compound and participated in another event for the university’s top students.Cyber Research Center in the&amp;nbsp;NaqabIn 2018, IBM launched a new cyber research center in the high-tech park “Gav-Yam” in the city of Be'er Sheva in the Naqab. The industrial park is located next to the Israeli military telecommunication base and Computer Service Directorate campus and was built as part of a Southern Relocation plan led by the Israeli Ministry of Defense. This military and industrial development plan was designed to relocate technology companies alongside military elite tech units to the Naqab in order to enhance the integration of soldiers from Cyber units into work in high-tech companies at the end of their service. This project is part of a greater attempt to strengthen Jewish settlement and development in the Naqab while Palestinian Bedouin communities in the region face forced displacement and de-development by Israeli authorities.For more on Development &amp;amp; Military Projects in the Naqab, see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab.</t>
   </si>
   <si>
     <t>ICL Group Ltd.</t>
   </si>
   <si>
     <t>TASE, Public, NYSE</t>
   </si>
   <si>
     <t>Israel</t>
   </si>
   <si>
-    <t>An Israel-based global specialty minerals and chemicals company active in the agriculture, energy, industrial, AgTech, Health and personal care, transportation, food, paints and coatings materials market.Extraction of natural resourcesDead Sea Works Ltd. (DSW), a fully owned subsidiary of ICL Group, is engaged in the extraction of minerals from the Dead Sea, including its northern Basin in the occupied West Bank. The company is one of the world’s largest producer and supplier of potash products, in addition to a range of chemical products.The company holds a concession to utilize the natural resources of the Dead Sea until March 31, 2030. The concession covers an area of 652 square meters, and allows the company to construct and expand pumping stations, roads, wells, drillings and other facilities in the Dead Sea.The company extracts salt, potash and bromide from the Northern Basin of the Dead Sea, located in the occupied West Bank, where the company has pumping stations and a feeding canal. The company pumps brine from the Northern Basin into evaporation ponds located in the Southern Basin.In 2021 alone, ICL pumped around 443 million cubic meters of water from the Northern Basin, where water levels are declining annually by 1.2 meters due to industrial water pumping.In 2021, the company produced around 3.9 million tons of potash, 187 thousand tons of bromine, 18.2 thousand tons of metal magnesium, 111 thousand tons of salt and 131 thousand tons of solid magnesium chloride. In the first quarter of 2022, ICL sold 1.15 million tons of potash, worth USD 410 million, with almost a million ton of the potash being extracted from the Dead Sea.NaqabICL Rotem, a fully owned subsidiary of ICL Group, operates two phosphate mining fields in the Naqab, , Rotem Field and Zafir Field (Oron-Zin). The company holds a concession for phosphate mining in the Naqab for over sixty years. In December 2021, the Israeli Ministry of Energy granted the company an extension to a unified concession (which includes all Rotem's mining fields) for an additional three years, until the end of 2024.&amp;nbsp;Services to SettlementsProducts manufactured by &amp;nbsp;ICL Group’s fully owned subsidiary, Fertilizers and Chemicals (ICL Haifa), were documented in several agricultural settlements in the Jordan Valley in the occupied West Bank in June 2019, including the settlements of Naama, Mehola and Na’aran.ICL Haifa's customer retention services include regional agronomists for the Jordan Valley, the occupied Syrian Golan and the occupied West Bank.In 2016-2017, ICL Haifa participated in an agricultural experiment in almond trees in an orchard in Ramat Magshimim settlement in the Syrian Golan, testing the impact of its humic acids fertilizer Oded. In 2014, company fertilizers were used in an agricultural experiment conducted by the Jordan Valley R&amp;amp;D Center on the use of pesticides in bell peppers in Tomer settlement.</t>
-[...2 lines deleted...]
-    <t>Services to the Settlements</t>
+    <t>ICL Group, formerly Israel Chemicals Ltd., is an Israeli multinational manufacturing company engaged in the production, manufacture and marketing of potash, phosphate, fertilizers, and chemicals for the agriculture, energy, industry, and health &amp;amp; personal care markets.&amp;nbsp;In addition, the company supplies white phosphorus for the production of ammunition for the US Department of Defense. The company is also engaged in the extraction of salts, minerals and phosphate in Spain, the United Kingdom, and China.Through its fully owned subsidiaries, the Group is engaged in the extraction of occupied natural resources in the occupied West Bank and provides services to settlements in the occupied West Bank and the Syrian Golan.&amp;nbsp;Exploitation of Occupied Natural ResourcesICL Group’s fully owned subsidiary, Dead Sea Works Ltd. is engaged in the extraction of minerals from the Dead Sea, including from its northern Basin in the occupied West Bank. The company is one of the world’s largest producers and suppliers of potash products, in addition to a range of chemical products.&amp;nbsp;The company has 37 extraction ponds covering an area of ​​146.7 square kilometers in the Dead Sea, in addition to associated processing facilities.Dead Sea Works holds a concession from the Israeli government to utilize the natural resources of the Dead Sea until March 31, 2030. The concession covers an area of 652 square meters and allows the company to construct and expand pumping stations, roads, wells, drillings and other facilities in the Dead Sea.&amp;nbsp;The company pays royalties and lease payments to the Israeli government.&amp;nbsp;DSW extracts salt, metal magnesium, magnesium chloride, potash, and bromide from the Northern Basin of the Dead Sea, which is located in the occupied West Bank. The company has pumping stations and a feeding canal located in the Northern Basin from where it pumps brine into evaporation ponds located in the Southern Basin.In 2025, ICL pumped approximately 476 million cubic meters of water from the Northern Basin into its evaporation ponds, producing approximately 3.57 million tons of potash from the Dead Sea, as well as 150,000 tons of bromine, 17,800 tons of metal magnesium, 185,000 tons of salt and 112,000 tons of solid magnesium chloride. As of December 31, 2025, the company had 97.7 million tons of potash reserves compared to 122.7 million tons as of December 31, 2024, a decrease of 25 million tons due to ongoing extraction operations.&amp;nbsp;NaqabICL Group’s fully owned subsidiary, Rotem Amfert Negev (also known as ICL Rotem), is engaged in the mining of&amp;nbsp;phosphate rock from phosphate deposits in the Naqab region. The company operates two phosphate mining fields in the Naqab area, the Rotem Field and the Zafir Field (Oron-Zin). The company holds a concession for phosphate mining in the Naqab for a total period of over sixty years.&amp;nbsp;In December 2024, the Israeli Ministry of Energy&amp;nbsp;and Infrastructure renewed the company’s mining concession in an area spanning 177.8 square kilometers until 31 December 2044.&amp;nbsp;For more on industrial development projects in the Naqab, see Who Profits’ report&amp;nbsp;Tools of Dispossession in the Naqab: Development and Military Projects.&amp;nbsp;Services to SettlementsIn June 2019, products manufactured by ICL Group’s fully owned subsidiary, Fertilizers and Chemicals Ltd., were documented in several agricultural settlements in the Jordan Valley in the occupied West Bank, including the settlements of Naama, Mehola and Na’aran.ICL Group’s customer retention services include regional agronomists for the Jordan Valley, the occupied Syrian Golan and the occupied West Bank.In 2016-2017, the company participated in an agricultural experiment in almond trees in an orchard in Ramat Magshimim settlement in the Syrian Golan, testing the impact of its humic acids fertilizer Oded.&amp;nbsp;In 2014, company fertilizers were used in an agricultural experiment conducted by the Jordan Valley R&amp;amp;D Center on the use of pesticides in bell peppers in Tomer settlement.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Agriculture and Agrotechnology, Industrial Manufacturing</t>
   </si>
   <si>
     <t>$1B-$5B</t>
   </si>
   <si>
-    <t>Syrian Golan, West Bank</t>
+    <t>Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>L-3 Communications</t>
   </si>
   <si>
     <t xml:space="preserve">Provider of homeland defense products and services.
 Supplied SafeView magnometric scanners for Gaza&amp;#39;s Erez checkpoint through G4S Israel (Hashmira) and personal luggage scanners for West Bank checkpoints through Eltal Technologistics. Currently, the company provides ProVision screening machines to the Erez checkpoint in Gaza.
 In 2011, L-3 was awarded a multi-year contract from the Israel Ministry of Defense for the production and remanufacture of diesel engines for heavy ground combat vehicles, as well as the supply of engine spare parts. The company also provides engines to the Israeli army tanks, such as the Merkava and Hercules. In addition,&amp;nbsp;L-3 navigation system is used by the Israeli navy.
 L-3 along with Elbit&amp;nbsp;systems assembled the Hermes 900 UAV, a lethal drone that was used during the attack on Gaza in the summer of 2014 (Operation&amp;nbsp;Protective Edge), under the framework of a USD 120 million project that started in 2008.
 </t>
   </si>
   <si>
     <t>Industrial Manufacturing, Military, Security and Surveillance</t>
   </si>
   <si>
     <t>Motorola Solutions</t>
   </si>
   <si>
     <t>Motorola Solutions, Inc. is an American provider of communication products, video equipment, telecommunications equipment, software, systems and services. The company provides products, services and technological solutions for military and security agencies which include Converged Information Security Management, Communications Command &amp;amp; Control, Mobile Radio Systems &amp;amp; Devices, Broadband LTE Systems and Devices, Cybersecurity Services &amp;amp; Products and Alarm Systems.Motorola Solutions works closely with the Israeli military and defense establishment.&amp;nbsp;Services to the Israeli Military&amp;nbsp;The company is the sole supplier of the Israeli military's independent cellular network and its specialized smartphone devices, which provide the military with an independent, closed and secure network to allow unique encrypted communication abilities.Military Cellular network&amp;nbsp;Motorola Solutions is the sole supplier of the 4G military cellular network for the Israeli military.&amp;nbsp;&amp;nbsp;In 2014, Motorola signed a sole supplier contract with the Israeli Ministry of Defense (IMOD) to establish a fourth-generation cellular network for the Israeli military.The "Military Cellular" project replaced the previous TETRA technology based military wireless telephony system developed by Motorola, the "Mountain Rose" system, with a system based on civilian standards in 4th cellular technology (LTE).Mountain Rose&amp;nbsp;Motorola developed and provided the Israeli military’s first military wireless telephony system.&amp;nbsp;In 2000, Motorola Israel won a tender to establish an encrypted cellular network for the Israeli military. In 2004, Motorola completed the establishment of the network, which was named "Mountain Rose", with an investment of approximately US$ 100 million.&amp;nbsp;The network, which was the first of its kind in the world, included a protection and encryption system developed by the military and is not linked with civilian communication networks. As part of the project, Motorola provided several thousand cellular devices to commanders in the operational units in the military. The system was a specifically designed mobile system for field conditions and used by Israeli soldiers in the occupied West Bank.&amp;nbsp;Mountain Rose was based on the TETRA standard, which was designed to provide a wireless radio communication solution for governments and military entities, and its main function was encrypted group walkie-talkie calls for the Israeli military.&amp;nbsp;4G Cellular NetworkIn 2014, the IMOD signed a follow-up agreement with Motorola, under a sole supplier contract to establish a fourth generation (4G) cellular network. Motorola performed the integration work and incorporated the encryption components. Motorola selected Ericsson to establish the network core and Partner Communications to provide the radio communications backbone for the military network.In April 2021, the IMOD published a Request for Information (RFI) prior to a tender to establish a fifth-generation cellular network for the Israeli military. Motorola Solutions contacted the IMOD and demanded that the request be withdrawn. Following its appeal, the ministry withdrew the application. According to media publications, Motorola offered the military a sole supplier agreement in exchange for NIS 1.5 billion over a long period.&amp;nbsp;Military Smartphone&amp;nbsp;Motorola Solutions is the supplier of the Israeli military encrypted smartphone devices.&amp;nbsp;Motorola Solutions Israel supplies the Israeli military with the Lex M20 smartphones, manufactured by Motorola, adapted to the military's operational needs. Motorola smartphones are used by all branches of the Israeli military, according to their operational needs, and can communicate with most of the military's communications systems. The smartphone is connected to Partner's cellular infrastructure.&amp;nbsp;In January 2014, Motorola Solutions was contracted by the IMOD to supply the Israeli military and security forces with the first Israeli military encrypted smartphone and to provide support and maintenance for the network and devices for a period of 15 years for US$ 100 million. The new military cellular devices were integrated alongside the "Mountain Rose" system until it was replaced in 2018.In 2017, the military inaugurated the first smartphones for use by units in the field, and they have been in use since 2018.&amp;nbsp;The Motorola Lex M20 smartphones have a 4th generation (4G) system with a secure and encrypted infrastructure, and a wide variety of built-in applications adapted to the operational needs of each military department. They allow work on military systems from the field over a secure network, without connection to an external network. At the time, it was the only smartphone in Israel that could make Voice over Long-Term Evolution (VoLTE) calls on the 4G infrastructure, a capability that did not yet exist in civilian smartphones.The smartphones allow encrypted calls, sending encrypted emails, transferring digital media, navigation capabilities, and even managing a diary. The devices allow soldiers in the field to text, take pictures, talk on the phone with each other and even with the pilot above them. For example, the devices allow a pilot to talk to the Navy captain using the cell phone and both can see the same media at the same time. The smartphones have an interface identical to Android, which includes widgets and a military-developed GPS.&amp;nbsp;The device interface and encrypted operating system were developed by the Israeli military ICT and Cyber Defense Division "Maof" department to adapt to the needs of soldiers in the field while maintaining optimal information security. The department is also responsible for developing communication and network systems, developing means in the field of satellite communications, cellular communications, control posts, intelligence systems, and many classified systems.Gaza&amp;nbsp;Motorola’s 4G military cellular network and smartphones devices have been used by the Israeli military during the ongoing Israeli military operation and the invasion of Gaza.&amp;nbsp;Since October 2023, with the Israeli invasion of Gaza, the Israeli military has expanded the coverage of its independent cellular network, supplied by Motorola, to the Gaza Strip area. According to publications in Israeli media from December 2023, the Motorola smartphone devices have been used by the Israeli military in fighting inside the Gaza Strip.&amp;nbsp;The devices were used by soldiers inside the Gaza Strip during the fighting to communicate with each other in an encrypted manner from different locations. They were also used by soldiers for personal calls made from within the Gaza Strip.&amp;nbsp;The devices allowed department and company commanders to communicate in an encrypted manner, to send messages, files, and encrypted emails from the battlefield, and soldiers in Gaza to text, take pictures, and even talk with the pilot above them, for improving combat effectiveness on the battlefield.&amp;nbsp;Between October 2023 and December 2023, the number of these devices used by the Israeli military doubled.&amp;nbsp;Services to the Israeli Civil Administration in the West Bank&amp;nbsp;Motorola Solutions has provided equipment to the Israeli Civil Administration (ICA) in the West Bank located in the settlement of Beit El.&amp;nbsp;In October 2023, the company&amp;nbsp;provided&amp;nbsp;the ICA with equipment for the ICA&amp;nbsp;Population&amp;nbsp;Registry for NIS 15,267.55.&amp;nbsp;In January 2021, the company&amp;nbsp;provided&amp;nbsp;the ICA with walkie-talkies for NIS 24,749.83.&amp;nbsp;In September 2019, the company&amp;nbsp;provided the ICA with walkie-talkies for the&amp;nbsp;Central Supervision Unit for NIS 60,644.61. The ICA Central Supervision Unit is responsible for applying Israeli military law enforcement and security legislation in Area C in the occupied West Bank.&amp;nbsp;&amp;nbsp;The unit is tasked with preserving expropriated state lands and military zones, disconnecting illegal water connections, and land expropriation.Additional ServicesIn December 2021, Who Profits documented the presence of a camera designed by Motorola's subsidiary, Avigilon, in the Cave of the Patriarch in Hebron, in use by the Israeli military.Portable Sirens SystemThe company manufactured portable siren systems for the Israeli military. In 2014, several months following the Israeli military attack on Gaza, the military began the purchase of hundreds of portable sirens manufactured by Motorola Systems, developed by the Israeli military Home Front Command and ICT Corps.&amp;nbsp;CheckpointsZramim System&amp;nbsp;Motorola Solutions Israel is the developer and establisher of the "Zramim" System which is deployed in checkpoints in the occupied West Bank.&amp;nbsp;The Zramim System is used to issue a driver card to coordinate Palestinian truck drivers' entry to Israeli checkpoints in the occupied West Bank. The system is deployed at the Tarkumiye (Tarqumiyah), Gilboa (Jalamah), and Sha'ar Ephraim (Irtah) checkpoints, which are used for the transfer of goods.The system, presented in 2020 by the Israeli Ministry of Defense Crossing Authority, is for Palestinian drivers, merchants and transport companies who must register their personal information in the system. Palestinian drivers are required to provide official personal documentation and have their photo taken in order to issue the card in the system.&amp;nbsp;According to a response from the Israeli Ministry of Defense (IMOD) received in June 2024 to a Freedom of Information request submitted by Who Profits, in 2019, Motorola Solutions Israel won a tender to develop and establish the system for the IMOD Crossing Authority. As part of the agreement, the company was required to provide both the software and hardware, including all end-system equipment required to operate the system.&amp;nbsp;Distress Systems for Checkpoints&amp;nbsp;Between 2009 and 2014, Motorola Solutions Israel provided the Israel Police with Distress Systems for checkpoints in the occupied West Bank and East Jerusalem, including Checkpoint 300 (Rachel), Qalandiya Checkpoint, and A-Zaytoun (Zeitim) Checkpoint.&amp;nbsp;The system sends distress alerts from checkpoints via transmitters and satellite to radios and computerized distress centers adapted with dedicated Motorola equipment, installed and maintained by the company over the years.Between 2009 and 2014, Motorola Solutions Israel was the exclusive developer and manufacturer of communication and distress systems deployed at Israeli checkpoints in the occupied West Bank and East Jerusalem, and the Israel Police headquarters in the Old City of Jerusalem. These include the Bethlehem (Checkpoint 300/Rachel), Qalandiya (Atarot), and a-Za'ayyem (Zeitim) checkpoints, operated by the Israel Police, and the Jerusalem District Police facilities in occupied East Jerusalem, including the Israel Police David District headquarters in the Kishle compound in the Old City. The company also provided the systems for the Jerusalem District Police facilities in occupied East Jerusalem, including the Israel Police David District headquarters in the Kishle compound in the Old City.&amp;nbsp;The company was the sole supplier of the systems and provided unique management software, VHF radios, and an operation application. The systems alert via relays and satellite to radios and computerized distress system centers adapted to the system, operated with dedicated Motorola equipment installed and maintained by the company over the years.&amp;nbsp;In January 2014, the company was contracted by the Israel Police, with an exemption from tender, to provide maintenance of distress systems in checkpoints until the end of December 2014 for NIS 138,000. In 2013, the company was contracted by the Israel Police to provide these services for NIS 134,000. In 2012, the company was contracted by the Israel Police to provide these services for NIS 131,000. In 2011, the company was contracted by the Israel Police to provide these services for NIS 115,000. In October 2009, the company was contracted by the Israel Police, with an exemption from tender, to provide these services until the end of December 2010 for NIS 132,763.Allenby Crossing&amp;nbsp;In 2024, the company was contracted by the Population and Immigration Authority to provide shielding for communication rooms in Allenby Bridge Crossing for NIS 30,308. The Allenby Bridge crossing, which is under the control of Israeli authorities, is the only access for West Bank residents to travel abroad.The Israeli Military Intelligence Campus in the NaqabIn 2022, Motorola Solutions Israel was selected as a subcontractor to establish, operate and maintain the ICT communications system for the Israeli military Intelligence campus “Kiryat Hamodi’in” in the Naqab.&amp;nbsp;The Campus will host the military’s Intelligence operations and house about 12,000 soldiers and officers of the Intelligence, Cyber and Technology units, as well as the headquarters units of the Intelligence Division. The project, led by Shikun and Binui, is carried out in accordance with the special requirements of the military’s Intelligence Corps using advanced technologies.&amp;nbsp;Services to Settlements&amp;nbsp;Population and Immigration Authority&amp;nbsp;The company provides equipment and services to the Population and Immigration Authority offices located in settlements in the occupied West Bank.&amp;nbsp;In March 2021, the company won a tender from the Population and Immigration Authority to provide supply, installation and maintenance of technological security systems, maintenance of existing systems and provision of patrol and hotline services at the Authority’s offices. In April 2024, the Authority extended Motorola’s contract until April 2025 for NIS 1,755,000.In 2023, the company provided an addition to the access control system for the&amp;nbsp;Population and Immigration Authority office in the settlement of Beitar Illit for NIS 10,519. Also in 2023, the company installed a biometrically controlled door for the&amp;nbsp;Authority’s office in the settlement of Ariel for NIS 3,161.&amp;nbsp;In 2022, the company provided protection systems for the Authority’s office in the settlement of Sha’ar Binyamin for NIS 71,237. Also in 2022, the company provided protection of a new office for the Authority in the settlement of Beitar Illit for NIS 63,179. Also in 2022, the company provided protection for a new office for the Authority in the settlement of Beitar Illit in the occupied West Bank for NIS 63,179.In 2021, the company provided the Authority with a low voltage system for the settlement of Ariel for NIS 34,125.&amp;nbsp;Ariel Industrial ZoneIn 2023, the Ariel Economic Company issued a tender for the supply, installation, operation, and maintenance of a technological protection system and perimeter security cameras at the Ariel Industrial Park Industrial Zone. The tender includes integration and interface to an existing central Motorola Command and Control system installed at the Ariel settlement Municipality headquarters.&amp;nbsp;The Ariel Industrial Zone stretches over 850,000 square meters of land, of which about 650,000 square meters are occupied by factories.&amp;nbsp;Services to Settlement Authorities&amp;nbsp;In April 2021, Motorola Solutions won a tender from the settlement of Ariel municipality for the supply, installation and maintenance of technological security systems for NIS 300,000. According to a tender for a Protection Project for the Ariel Industrial Zone published in June 2023, a Motorola Command and Control system is installed at the Ariel Municipality security center. In 2018, the company won a tender for the provision of physical and technological security measures for the Ariel settlement municipality.According to its website, the Jordan Valley Regional Council is using Motorola’s command and control system, Avigilon camera manager, Motobridge communication software, LPR cameras, buses cameras software and Motorola Events Calendar. The regional council includes over 20 Israeli settlements in the Jordan Valley in the occupied West Bank.In 2019, Motorola Solutions Israel won a tender for the provision and operation of remote communication system for the Mateh Binyamin settlement regional council and the settlement of Modi'in Ilit in the occupied West Bank. Mateh Binyamin Regional Council which has 47 Israeli settlements and outposts under its authority in the occupied West Bank.&amp;nbsp;In 2018, the company won a tender for the provision of technological security measures for the Kiryat Arba settlement regional council.In 2016, the Efrat settlement local council allocated NIS 170,000 for the purchase of radio systems from the company.The Jerusalem Light RailIn 2022, Motorola Solutions was contracted to provide security cameras and entrance control project for the Jerusalem Light Rail’s Green Line. The project included thousands of cameras and video management systems to be deployed along the line’s route.The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line. The JLR Green Line route connects the Gilo settlement neighborhood in East Jerusalem to Mt. Scopus, passing through the city center and the settlement neighborhoods of Ramat Eshkol, Ma’alot Dafna and French Hill, with 17 stops in settlement neighborhoods.For more on the Jerusalem Light Rail, see Who Profits’ updates&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project and&amp;nbsp;Developments in the Expansion of the JLR Network: The Blue Line.&amp;nbsp;Surveillance in Jerusalem&amp;nbsp;The company provides technological response to security, safety, and traffic control, including installation and operation of Command-and-Control systems for the Jerusalem Municipality's security system. The system is based on Motorola's MotoClock software and manages all security components in the city.&amp;nbsp;The company has been chosen to lead a project that includes thousands of security cameras deployed throughout the city, equipped with artificial intelligence and analytics abilities that can search for a person or vehicle based on identifying marks. Motorola cameras are deployed throughout the city, including in East Jerusalem.&amp;nbsp;In May 2021, the company was awarded a tender from the Jerusalem Municipality for the supply, installation and maintenance of security components in municipal institutions and facilities and in public spaces.MotoEagle Wide Area Surveillance SystemMotorola Solutions Israel has provided the IMOD with a Wide Area Surveillance System (WASS), known as MotoEagle since 2005 in a NIS 400 million project. The system was documented in Israeli settlements in the West Bank and in the separation wall apparatus.The radar detectors’ system was installed in dozens of Israeli settlements and outposts in the West Bank, including Hebron, Karmei Tzur, Bracha, Tekoa, Otniel, Beit Hagai, Eli, Rehelim, Kfar Tapuach, Elon More, Talmon and Shilo. The system was documented in 2016 in the settlements of Tekoa and Nokdim in the occupied West Bank, and in 2015 in the settlements of Shilo and Eli in the occupied West Bank. In some cases, the radar stations were erected on private Palestinian land, preventing Palestinian movement.The system was also used in the Separation Wall complex, in the wall around Gaza, and in military bases and includes radars and cameras to detect human movement.Services to the Israel Police and the Ministry of National SecurityNitzan Communication System&amp;nbsp;Motorola Solutions is the sole supplier for the Israel Police's digital national communication system "Nitzan".In 2008, the Israel Police contracted Motorola Solutions Israel to establish a digital communications system. The system, developed by Motorola Solutions and the Israel Police, serves as the national communications system that constitutes a central means of command and control of the Israel Police.Motorola has been the sole supplier for the establishment, installation and maintenance of the Nitzan System. The contract with Motorola included the establishment of the system infrastructure, its expansion from time to time according to the operational needs of the police, the implementation of software and hardware version updates, and ongoing and continuous maintenance of the main system. The company provides Motorola radios and the MotoBridge software developed by the company for operating the system.&amp;nbsp;The system has been operated by the Israel Police since 2010 and serves as the operational communication system of the Israel Police.&amp;nbsp;In 2010, the company was contracted in a separate tender to provide procurement and maintenance of radios and related accessories for the Nitzan System for a period of 10 years until February 2021. In March 2021, the contract was extended until May 2022 with a scope of NIS 12,000,000. In June 2021, the company was contracted by the Israeli Police, with an exemption from tender, for maintenance, upgrade and expansion of Nitzan System until March 2022 for NIS 31,333,333. In January 2022, the contract was extended until May 2024 with a scope of NIS 24,000,000.&amp;nbsp;In July 2023, the company was contracted to provide 650 end-user units, accompanying equipment for existing devices, and device maintenance for NIS 20,000,000. In October 2023, the contract was extended for additional purchase of unique terminal units in the amount of NIS 4,600,000. In November 2023, the company was contracted to supply additional end-user units for the Nitzan System in the amount of NIS 7,007,000 to meet the security needs of the police due to the Israeli military's activities in Gaza. The contract exemption documents published were classified so as not to harm the operational activities of the police.&amp;nbsp;In December 2023, the company was contracted, with an exemption from tender, to provide 650 Remote Terminal Units for cars for the Nitzan System by February 2024 for NIS 1,550,000.In November 2024, the company was contracted by the Ministry of National Security - Israel Police to be the sole supplier of&amp;nbsp;maintenance and procurement for the Nitzan System infrastructure from January 2025 until December 2026 for NIS 56,000,000.&amp;nbsp;Pager&amp;nbsp;Maintenance and Services&amp;nbsp;Motorola Solutions provides pager maintenance and services to the Israel Police.&amp;nbsp;In January 2024, the company was contracted by the Israel Police to provide maintenance and Pager services until December 2025 for NIS 2,000,000.&amp;nbsp;In July 2023, the company was contracted as the sole supplier exempted from tender to provide maintenance and Pager services until December 2023 for NIS 235,000. Also in July 2023, Motorola Solutions Israel was contracted, with an exemption from tender, to provide pager service and maintenance until the end of December 2024 for NIS 1,020,000.Nofar Radio Alert System&amp;nbsp;The company provides procurement and maintenance for the Nofar system, a direct radio broadcast-based alert system operated through the infrastructure of the Beeper Communications company.&amp;nbsp;In November 2023, the company was contracted by the Israel Police as a sole supplier with exemption from tender to provide procurement and maintenance for the Nofar System from November 2023 until November 2026 for NIS&amp;nbsp;100,000.Additional Services to the Police&amp;nbsp;In April 2024, the Israel Police announced its intention to contract Motorola, with an exemption from a tender, for the establishment of a new P25 communication network in the 400 MHz range within the framework of a sole supplier with Motorola.&amp;nbsp;In November 2023, the company was contracted by the Israel Police for the purchase of operational equipment for 115,000 NIS.&amp;nbsp;In 2023, the company was awarded a tender to provide procurement and supply of antennas of various types to the Israel Police.&amp;nbsp;In January 2021, the company was contracted by the Israel Police, with an exemption from tender, to provide maintenance of communication system and equipment until December 2023 for NIS 140 million. Also in 2021, the company provided communication accessories to the Ministry of National Security for NIS 6,656.&amp;nbsp;In 2019, the company was contracted, with an Exemption from tender, to provide PTT communication servers to the Israeli Police. Also in 2019, the company presented a new “smart” radio that combines radio communication and broadband cellular communication designed for police forces and used by the Israeli Police.Between 2018 and 2015, the company provided the Ministry of National Security with security and safety services, software maintenance and consulting services, vehicle sensors, operational equipment, radio maintenance, technological equipment procurement, and communication accessories.In 2013, a Motorola radio system was documented being used by the Israel Police Yasam Unit officers, a special patrol unit operating to disperse demonstrations, who arrested Palestinian protestors in Bab Al-Shams in E1 area in the occupied West Bank.Services to Israel Prison Service&amp;nbsp;For over a decade, Motorola Solutions Israel has been providing various equipment and services to the Israel Prison Service (IPS), including to Ofer Prison, an Israeli military incarceration facility and military court located in the occupied West Bank where Palestinian prisoners and administrative detainees are incarcerated, and Hadarim Detention Facility, where Palestinian administrative detainees are incarcerated. The company has also provided CCTV cameras, radios and other&amp;nbsp;equipment for the Nachshon Unit, the IPS’ operational arm, responsible for the transport of prisoners, among them Palestinian political prisoners incarcerated in Israeli prisons. &amp;nbsp;Ofer Prison&amp;nbsp;In 2018, the company was contracted by the IPS to provide the erection of a mast and the relocation of a control room to Ofer Prison for NIS 60,185. In 2016, the company was contracted by the IPS to provide two distress devices for Ofer Prison for NIS 7,156.&amp;nbsp;Hadarim Prison&amp;nbsp;In 2018, the company was contracted to preform repairs for the reception of distress devices in Hadarim Prison for NIS 31,636.&amp;nbsp;Nachshon Unit&amp;nbsp;In March 2019, the company was contracted to install closed-circuit (CCTV) cameras in Nachshon Unit trucks for NIS 364,328. In July 2018, the company was contracted by the IPS to install CCTV cameras in Nachshon Unit trucks for NIS 364,328 and perform&amp;nbsp;technological adjustment for Nachshon Unit trucks for NIS&amp;nbsp;63,040. In 2016, the company was contracted by the IPS to provide CCTV cameras for Nachshon Unit trucks for NIS 563,044. In 2015, Motorola was contracted by the IPS to supply lighting bridges for Nachshon Unit vehicles for NIS 118,588. Also in 2015, the company was contracted by the IPS to provide flashing lights for Nachshon Unit vehicles for NIS 10,021, and radios for the Nachshon Unit for NIS 9,702.&amp;nbsp;In March 2022, Motorola Solutions Israel was contracted, with an exemption from tender, to provide maintenance for the IPS wireless system until 2025 for NIS 3,967,000.&amp;nbsp;In April 2021, the company was contracted to provide the IPS with radio equipment for NIS 29,016. In February 2021, the company was contracted to provide the IPS with wireless and emergency systems maintenance for NIS 730,39, P.A system and lighting maintenance for NIS 140,400, and wireless and distress arrays repairs for NIS 10,000.&amp;nbsp; &amp;nbsp;In December 2019, the company was contracted by the IPS to provide repairs services for Motorola wireless and emergency systems for NIS 18,720, and maintainance of the IPS wireless network for NIS 1,095,586. In September 2019, the company was contracted by the IPS to provide batteries for walkie-talkies for NIS 89,479 and walkie -talkies for NIS 1,299. In August 2019, the company was contracted by the IPS to provide adjustments to the crisis centers for NIS 39,471, equipment for NIS 70,912, and follow up orders for NIS 230,339. In July 2019, the company was contracted by the IPS to provide equipment for communications and security for NIS 96,691, vehicle P.A systems for NIS 24,648, and audio system for NIS 4,411. In May 2019, the company was contracted by the IPS to provide batteries for Motorola radios for NIS 5,170. In April 2019, the company was contracted by the IPS to provide batteries and accumulators for NIS 150,927 and&amp;nbsp;repairs P.A systems and lights installed in IPS vehicles for NIS&amp;nbsp;15,000. In March 2019, the company was contracted by the IPS to provide P.A systems for NIS 6,193 and equipment for vehicles for NIS 5,153. Also in&amp;nbsp;2019, the company provided the IPS with maintenance of wireless system for NIS 547,793.In 2018, the company was contracted by the IPS to provide maintenance fees for approximately 800 MIRS devices for NIS 737,100, maintenance of technological means in IPS vehicles for NIS 105,300, repairs for Motorola wireless and emergency systems for NIS 199,414, maintenance of Motorola P.A system and lighting for NIS 187,200, batteries for Motorola GP140 radios for NIS 66,390, batteries for walkie-talkies and distress radios NIS 150,188, inspection of masts for all IPS units for NIS 93,024, P.A systems for electronic surveillance vehicles for NIS 18,264, P.A system for the Tzur Unit for NIS 22,885, and lights for behicle for NIS 15,496.In November 2017, Motorola was contracted by the IPS to supply maintenance services for the wireless system at the IPS, including communication and distress equipment and the "Nitzan" wireless system, for NIS NIS 1,173,082. Additionally, in 2017, the company provided the IPS with audio, lighting, maintenance services and equipment, including for IPS patrol and escort vehicles, for NIS 426,366.&amp;nbsp;In 2016, Motorola was contracted by the IPS to supply maintenance services for the wireless network at the IPS for NIS 1,208,116. Additionally, in 2016, the company provided the IPS with supply, installation, wiring and operation of P.A systems, emergency equipment, renovations, and maintenance of walkie-talkies and vehicle technology systems for NIS 1,090,385.In 2015, the company was contracted to provide the IPS with equipment, audio systems, Installation and maintenance services, chargers, bridge lighting and lanterns, batteries, technician work, and repairs to the wireless system in all IPS units for NIS 1,301,289.&amp;nbsp;In 2013, the company provided maintenance of distress and communication systems at the IPS for NIS 11,043,000.&amp;nbsp;Tel-Aviv Jerusalem TrainIn February 2012, Motorola Solutions Israel was awarded a tender for the installation of Internet access on 630 carriages and all train stations for Israel Railways. The contract included the A1 Tel-Aviv Jerusalem Fast Train line. The Tel Aviv Jerusalem Fast Train, also known as the A1 train, crosses the Green Line into the occupied West Bank in two areas, using occupied Palestinian land, some of it privately owned, for an Israeli transportation project aimed exclusively for Israelis. For more on the A1 train see our flash report&amp;nbsp;Crossing the Line:&amp;nbsp;The Tel Aviv Jerusalem Fast Train (A1).</t>
   </si>
   <si>
     <t>Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Military, Security and Surveillance, Telecommunication</t>
@@ -349,50 +349,53 @@
 In February 2023, Oshkosh signed an agreement with the IMOD to produce hundreds of the Namer 1500 armored personnel carrier (APC) variant for over USD 139.6 million (GBP 100 million) financed by US aid. In June 2023, the IMOD received the first delivery of the new APCs.
 Also in November 2023, the Israeli military announced that the &amp;ldquo;Eitan&amp;rdquo; APC had entered into operational use in Gaza. In December 2022, the IMOD contracted Oshkosh in an agreement to produce 500 hulls of the &amp;ldquo;Eitan&amp;rdquo; armored personnel carrier (APC) for the Israeli military for over USD 100 million, funded by the US. According to the contract, the hulls will be fitted with unmanned turrets and other systems and sent for operational use.
 The Eitan APC is based on the Merkava tank and Namer APC technologies. It can accommodate 12 personnel and travel at a speed of 90 km/h with an all-terrain maneuvering capability. It also features Elbit System&amp;#39;s &amp;quot;Iron Fist&amp;quot; defense system, peripheral cameras equipped with day and night vision, front calculation and processing capabilities using computerized technology, and touch monitors and processors.
 &amp;ldquo;Panther&amp;rdquo; Armored Vehicle 
 The Israeli military armored vehicle &amp;ldquo;Panther&amp;rdquo; is built on Oshkosh Defense&amp;rsquo;s tactical vehicle FMTV Military Truck (Family of Medium Tactical Vehicles) and used by the Israeli military in the occupied West Bank and Gaza. Hundreds of additional company&amp;rsquo;s FMTV trucks are used by the Israeli military for logistical transport.
 The Panther vehicle is an armored combat vehicle used in ongoing military operations, mainly in the occupied West Bank. The vehicle is also used by the Israel Border Police Yamas undercover unit (Mista&amp;#39;arvim) whose operatives disguise themselves as Palestinians.
 In 2019, the military completed the development and modification of the Panther. The vehicle was modified to allow it to easily move through the alleys that characterize the area of the West Bank. The modified trucks have space for 14 soldiers and include peripheral cameras, advanced weapons systems and machine guns, a tire inflation system, escape hatches, windshields and a mobile driver assist system. The vehicle is painted on the outside and inside with special materials for thermal insulation, maintaining temperature and retarding combustion, and protective panels designed to absorb small arms bullets without penetration. The vehicle&amp;#39;s estimated cost is about NIS 1 million.
 On June 19, 2023, the Panther vehicle was used by the Israeli military in its invasion of Jenin, during which 5 Palestinians were killed, including a 15-year-old.
 In May 2022, the vehicle was put to show in the military&amp;rsquo;s parking station in the settlement of Elkana in the occupied West Bank.
 In January 2020, the Israeli military purchased new modified versions of Oshkosh Defense&amp;rsquo;s tactical vehicles FMTV Military Truck (FMTV) for its multi-purpose armored &amp;ldquo;Panther&amp;rdquo; vehicles. The FMTVs were provided via several contracts, including one contract for 589 vehicles at a total value of about US$ 159 million. The delivery of the vehicles is expected to be completed in October 2024.
 In November 2017, the company signed NIS 200 million agreement with the Israeli Ministry of Defense (IMOD) according to which the company will supply the military with approximately 200 new FMTV model trucks over the following year and a half. The deal was financed by the US foreign aid funds. Earlier the same year, the IMOD purchased the first six FMTVs trucks which were mainly used to examine their suitability for the military&amp;rsquo;s operational needs.
 In previous years, the IMOD purchased several dozen Oshkosh trucks of an older model from the US Army surplus.
 </t>
   </si>
   <si>
     <t>Specialized Equipment and Services</t>
   </si>
   <si>
     <t>$5B-$10B</t>
   </si>
   <si>
     <t>RE/MAX Holdings</t>
   </si>
   <si>
     <t>RE/MAX Holdings Inc. is an American international real estate company that operates through a franchise system. The company has franchise real estate brokerages operating globally under the RE/MAX brand and mortgage brokerages in the U.S. operating under the Motto Mortgage brand. The company provides ancillary products and services to its franchise networks.&amp;nbsp;The company’s Israeli franchisee, RE/MAX Israel, provides brokerage services for the sale and rental of properties in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;RE/MAX Israel offers dozens of properties for sale and rent in the occupied West Bank, East Jerusalem and the Syrian Golan including in the settlements of Ma'ale Adumim, Beit El, Ofra, Kochav Ya'akov, Tel Tsion, Beitar Illit, Geva Binyamin (Adam), Givat Ze'ev, Efrat, Anatot, Karnei Shomron, and Shim'a in the occupied West Bank; the settlement neighborhoods of Gilo, Ramot, Ramat Eshkol, Pisgat Ze'ev, French Hill, Ramat Shlomo, Armon HaNatziv, Har Homa, and Neve Ya'akov in occupied East Jerusalem; and the settlement of Katzrin in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates licensed&amp;nbsp;RE/MAX offices in the settlement of Ma’ale Adumim in the occupied West Bank, in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem, and an&amp;nbsp;office in a shopping center located in a “demilitarized zone” outside the Green Line in the city of Maccabim (Modi'in-Maccabim-Re'ut).&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Services to the Settlements</t>
   </si>
   <si>
     <t>Real Estate</t>
   </si>
   <si>
     <t>$250M-$500M</t>
   </si>
   <si>
     <t>East Jerusalem, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Sony Corporation</t>
   </si>
   <si>
     <t>Japan</t>
   </si>
   <si>
     <t xml:space="preserve">A Japanese multinational conglomerate corporation. Its diversified business includes consumer and professional electronics, gaming, entertainment and financial services.
 In 2018, Who Profits documented the use of Sony CCTV cameras in the Old City of Jerusalem, deployed as part of Israel&amp;rsquo;s surveillance system in the occupied area. At least six Sony cameras were installed on two towers in Bab Al Amoud (Damascus Gate).
 For more on Israel&amp;rsquo;s visual surveillance in Occupied East Jerusalem, read Who Profits report: &amp;ldquo;Big Brother&amp;rdquo; in Jerusalem&amp;rsquo;s Old City.
 In 2022, the Israeli Ministry of Defense published a tender for the purchase of a Sony fx6 full frame camera. In 2021, the ministry published two tenders for the purchase of Sony Alpha camera, photo lens 600, and microphone; in 2020 a tender for the purchase of Sony cameras P1000 and A7III; and in 2019 four tenders for the purchase of Sony cameras, lenses, screen and driver.
 &amp;nbsp;
 </t>
   </si>
   <si>
@@ -1289,173 +1292,173 @@
       </c>
       <c r="H17" s="0" t="s">
         <v>92</v>
       </c>
       <c r="I17" s="0" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>93</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>94</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>69</v>
+        <v>95</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="H18" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="I18" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="H19" s="0" t="s">
         <v>23</v>
       </c>
       <c r="I19" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="F20" s="0" t="s">
         <v>87</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="H20" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="I20" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H21" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I21" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>46</v>
       </c>
       <c r="H22" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="I22" s="0" t="s">
         <v>32</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>