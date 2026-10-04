--- v1 (2026-07-06)
+++ v2 (2026-10-04)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="115">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="120">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -154,74 +154,63 @@
   <si>
     <t>Israeli Construction on Occupied Land, Population Control, Settlement Enterprise, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>$15B-$25B</t>
   </si>
   <si>
     <t xml:space="preserve">Dell Technologies </t>
   </si>
   <si>
     <t>Dell Technologies Inc. is an American multinational technology company that develops devices, peripherals and infrastructure solutions in the areas of servers, networking, cloud, data storage, and artificial intelligence. Dell's products include IT infrastructure, servers, data storage, cloud services, networking, and computers and accessories, including laptops, desktops, monitors, gaming equipment and software.&amp;nbsp;Dell Technologies operates globally in over 170 countries.Dell Technologies is the main provider of servers, storage systems&amp;nbsp;and related services to the Israeli Ministry of Defense and the Israeli military. &amp;nbsp;Services to the Israeli Military&amp;nbsp;In January 2023, Dell Technologies won the server tender of the Israeli Ministry of Defense for the supply of servers, maintenance services and related equipment to the Israeli army, the Israeli Ministry of Defense (IMOD) and other security bodies for two years. The scope of the tender was over USD 150 million and was funded by US foreign aid, provided by the United States to Israel.In July 2024, Dell Technologies sponsored and participated in the “IT For IDF” conference. The conference was on the topic of Information and Communications Technology (ICT) in the field of operational systems and combat support systems to improve the effectiveness of the Israeli military, in the context of the deadly Israeli military offensive on Gaza.&amp;nbsp;In 2019, the IMOD published a tender for the purchase of Dell laptop computers.&amp;nbsp;In 2006, Dell was awarded the Israeli military's tender to supply the military with 50,000 desktop computers (PCs) worth USD 35 million. This was one of the then military's largest tenders in the computing sector.&amp;nbsp;EMC Israel Advanced Information Technologies&amp;nbsp;Dell Technologies’, fully owned Israeli subsidiary,&amp;nbsp;EMC Israel Advanced Information Technologies, is the main provider of data storage systems to the Israeli military.&amp;nbsp;In 2010,&amp;nbsp;EMC Israel Advanced Information Technologies, won the Israeli military storage tender worth USD 300 million funded by US aid funds. The tender included the supply of storage systems, backup systems and anti-duplication systems, hardware components, and software for storage management for the army and other security agencies.&amp;nbsp;Following the tender, EMC systems served as the main platform for the military relocation to the Naqab project, where new military data centers, based on EMC systems, were established.National Cyber Park in the NaqabEMC is also part of the National Cyber Park in the Naqab. The park is adjacent to the Israeli military’s technological campus of the ICT Division, which was established as part of the national project to relocate military bases to the Naqab.&amp;nbsp;Dell was one of several companies chosen to take part in the IMOD project for the establishment of a military technology security facility in the Naqab as part of the military’s relocation to the south project.The project is part of a greater attempt to strengthen Jewish settlement and development in the Naqab while Palestinian Bedouin communities in the region face forced displacement and de-development by Israeli authorities. For more on Development &amp;amp; Military Projects in the Naqab see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab.&amp;nbsp;&amp;nbsp;Between 2019 and 2024, EMC received NIS 22,563,308 from the Prime Minister’s Office under the budget for benefits for employers in the National Cyber Park, as part of a program to provide financial incentives to companies that establish Research and Development (R&amp;amp;D) activities in the park.In August 2018, Dell personnel accompanied and mentored a military Hackathon for officers of the Computer and IT Directorate and cyber defense units in the Naqab.&amp;nbsp;VMwareBetween 2016 and 2021, through its former subsidiary VMware, Dell provided the Israeli military with VMware systems. In 2016, VMware signed an agreement with the IMOD for the implementation of VMware systems for the military and other security bodies for NIS 100 million until 2019. The agreement allowed the military to use the company's systems and products for all its new and future technological projects almost without restriction. In addition, the agreement included licensing packages for new products, and maintenance, implementation and training services for several years.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Population Control, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Technology and Hi-tech</t>
   </si>
   <si>
     <t>Naqab</t>
   </si>
   <si>
     <t>Ford Motor Company</t>
   </si>
   <si>
-    <t xml:space="preserve">Ford Motor Company is an American multinational automobile manufacturer.
-[...10 lines deleted...]
-</t>
+    <t>Ford Motor Company is an American multinational automobile manufacturer of the Ford and Lincoln vehicle brands. The company manufactures gas-powered, hybrid, and electric vehicles under the Ford and Lincoln brands and provides financial services through Ford Motor Credit Company.&amp;nbsp;Ford vehicles' chassis are used as armored vehicles by the Israeli military and the Israeli Police in the occupied West Bank and East Jerusalem. In addition, Ford-based unmanned vehicles are used for surveillance and enforcement of the siege on Gaza.&amp;nbsp;Military VehiclesFord vehicle chassis are used for the “SandCat”, “TIGRIS”, “Wolf” and “Amitay” armored vehicles in service with the Israeli military.&amp;nbsp;The “SandCat TIGRIS” is a Ford-based tactical armored vehicle that is widely used by the Israeli military, mainly in the occupied West Bank.&amp;nbsp;The TIGRIS 4X4 armored vehicle is based on a Ford F-550 chassis and drivetrain manufactured by the Israeli company Plasan Sasa. The vehicle's suspension system includes a pair of Ford original live axles. The vehicle entered service in the Israeli military in early 2023 by the so-called "Judea and Samaria" Division operating in the occupied West Bank to serve as the military's primary armored vehicle in the area, set to replace the Ford-based "Wolf" vehicle.&amp;nbsp;The TIGRIS is armored against tank fire, stones and Molotov cocktails and is designed for combat in built-up areas. It can carry up to 8 soldiers and is equipped with firing slots to allow soldiers to shoot from inside, and advanced navigation and communication systems.&amp;nbsp;The TIGRIS was documented in use during Israeli military invasion and arrest operations in Jenin in the occupied West Bank.&amp;nbsp;Gaza Genocide&amp;nbsp;Ford-based SandCat TIGRIS vehicles that were delivered to the Israeli Ministry of Defense (IMOD) at the beginning of 2023 were deployed in a variety of operational activities in Gaza following the military invasion of Gaza in October 2023.In October 2023, amid the military invasion of Gaza, the IMOD purchased dozens of Ford-based SandCat TIGRIS armored vehicles for the military. On 6 December 2023, the IMOD published a picture of a cargo plane delivery with military equipment for the Israeli military carrying a Ford armored vehicle.In addition, in mid-October 2023, the IMOD began the accelerated purchase of US-made armored vehicles, including Ford pickup trucks and SUVs. The vehicles were to be purchased directly from the manufacturers or the companies working with them within the framework of the US defense aid funds.SandCatThe “SandCat”, originally known as Caracal, is a Ford-based armored all-terrain vehicle developed by the Israeli company Plasan Sasa and has been in use by the Israeli military since 2011. The SandCat is based on the Ford F-550 chassis and is mainly used by military special units and light forces for reconnaissance and assault operations.&amp;nbsp;In November 2022, the Israeli Ministry of Defense purchased 50 Ford-based SandCat-type armored combat vehicles in an expedited process from Plasan Sasa. The vehicles purchased were intended to be integrated into the ongoing operational activities of military units throughout the occupied West Bank.AmitayThe "Amitay" is a Ford chassis-based light armored vehicle in use by the Israeli military. The armored vehicle is based on the Ford 3550 chassis and manufactured by the Armored Group (TAG). It is intended for use by Israeli military forces in the occupied West Bank. In June 2022, the Israeli Ministry of Defense announced the purchase of 240 Ford-based "Amitay" vehicles from TAG.Wolf&amp;nbsp;The "Wolf" is a Ford-based military off-road vehicle developed and manufactured by Israeli weapons manufacturer IMI Systems. The vehicle is based on the Ford F-550 chassis and entered service with the Israeli military in 2004. It has been used primarily by infantry units and special forces, and was previously used by the Israeli military in Gaza as well as in Lebanon in 2006.&amp;nbsp; &amp;nbsp;Gaza SiegeUnmanned Ford-based vehicles are used to patrol and surveil the barrier surrounding the besieged Gaza.&amp;nbsp;In 2017, the Israeli military announced the deployment of the Ford-based unmanned ground vehicles known as "Border Protector" around the besieged Gaza. The vehicles are based on commercial Ford F-350 pickup trucks that have been converted for remote-controlled autonomous driving and equipped with intelligence-gathering systems and remotely operated machine guns by Elbit Systems.&amp;nbsp;The vehicle is operated as part of an advanced camera surveillance array that surveils Gaza 24/7. The vehicles are equipped with a remotely operated weapon system that allows the unit's soldiers operating them to open fire from a distance.&amp;nbsp;Police Vehicles&amp;nbsp;The Ford-based “SandCat” is used by the Israel Police and Border Police, including in the occupied West Bank and East Jerusalem area. The SandCat has been in use by the Israeli Border Police since 2010, used by Border Police officers to patrol the Separation Wall in the occupied West Bank and East Jerusalem, in the so-called “Jerusalem Envelope” area. The vehicles were imported by the Israeli Ford franchisee and modified by Plasan.In January 2024, the Israel Police purchased dozens of bulletproof vehicles for operational use, including Ford 550s, armored civilian vehicles, and vehicles for transporting fighters.&amp;nbsp;Ford 350 pickup trucks, supplied by the Israeli Ford franchisee, have been in use for operational activities by various units of the Israel Police.&amp;nbsp;</t>
   </si>
   <si>
     <t>Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
-    <t>Industrial Manufacturing</t>
+    <t xml:space="preserve">Automotive </t>
   </si>
   <si>
     <t>$100B-$250B</t>
   </si>
   <si>
-    <t>Gaza, West Bank</t>
+    <t>East Jerusalem, Gaza, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">General Electric </t>
   </si>
   <si>
     <t>General Electric, also known as GE Aerospace, is a US-based publicly traded multinational conglomerate company active in the fields of power, renewable energy, aviation and healthcare. The company's aviation division provides jet engines, components and integrated systems for military aircraft.Services to the Israeli militaryGeneral Electric provides engines and components that are used in Israel’s air and naval military forces, including for the AH-64 Apache and UH-60 Black Hawk helicopters, F-16 and F-15 fighter jets, KC-46 tanker aircraft, CH-53 Heavy Lift helicopter and the Sa’ar 5 naval missile ship.General Electric's engines power the F-16 and F-15 fighter jets and the AH-64 Apache which have been used in repeated Israeli attacks on Gaza, and the West Bank, including the targeting of civilians and civilian infrastructures and in attacks on homes and refugee camps. General Electric's gas turbines are used to power the Israeli Navy's attack ships that enforce the illegal naval blockade of Gaza. For more see Who Profits’ update from December 2023: The Companies Supplying Weapons to Israel’s Attack on Gaza.&amp;nbsp;The company supplies Israel directly with various equipment and services through the U.S. Department of Defense’s Foreign Military Sales program. It has provided Israel with gas turbines, jet engines, support services, aircraft propellers and components, a range of other engines, and other military accessories, and technical services to the engines in use by the Israeli military.F-15 and F-16 Fighter Jets&amp;nbsp;GE supplies its F110-GE-129 engines for the Lockheed Martin F-16 fighter jets and the Boeing F-15 fighter jets in use by the Israeli military.In November 2024, the Israeli Ministry of Defense announced the purchase of 25 Boeing F-15IA fighter planes, the Israeli designation for the F-15EX Eagle II, powered by new F110-GE-129 engines with an option to acquire an additional 25 jets. The purchase was valued at USD 5.2 billion and funded through US military aid. The new F-15IAs will be capable of carrying up to 24 air-to-air missiles. The first F-15IA is expected to be delivered in 2031, with subsequent deliveries occurring at a rate of four to six units per year.&amp;nbsp;F-15 and F-16 fighter jets have been used extensively by the Israeli Air Force in its deadly attacks on Gaza, including in 2008, 2009, 2014, 2018, 2021, 2023, 2024, and 2025.&amp;nbsp;Since October 2023, F-15 and F-16 jets have participated in extensive attacks on civilians in the besieged Gaza, including displaced people and medical personnel, on residential buildings, schools, hospitals, shelters for displaced people, media offices, and cemeteries.&amp;nbsp;Gaza 2023-2025&amp;nbsp;On July 2nd, 2025, an Israeli F-16 aircraft targeted Dr. Marwan Sultan, the director of the Indonesian Hospital, who was killed by a missile airstrike on his home in Gaza City along with several family members. &amp;nbsp;&amp;nbsp;On May 13, 2025, Israeli F-16 jets attacked the Gaza European Hospital in Khan Younis in the southern Gaza Strip without any prior warning. Nine missiles hit the courtyard of the hospital, killing at least 16 people and wounding 70.On October 10, 2024, at least 28 people were killed and 54 were injured in an Israeli F-16 airstrike on the Rufaida al-Aslamia school, which sheltered displaced families in the central Gaza Strip.On August 4, 2024, an Israeli F-16 jet attacked the Hassan Salama School in Gaza City, killing at least 30 people and injuring dozens. The school was serving as a shelter for displaced people.F-15 and F-16 jets have also participated in Israeli attacks on Lebanon, Yemen and Iran in 2024 and 2025. In September 2024, Israeli F-16s aircraft attacking Lebanon dropped over two thousand munitions in just three days.AH-64 Apache and UH-60 Black Hawk Helicopters&amp;nbsp;GE supplies its T901 and T700 engines for the Boeing AH-64 Apache and Sikorsky UH-60 Black Hawk helicopters fleet used by the Israeli Air Force.&amp;nbsp;AH-64 Apache helicopters have been used extensively by the Israeli military in recent deadly airstrikes on Gaza and the occupied West Bank.&amp;nbsp;Apache helicopters have participated in previous Israeli military assaults on Gaza, including in 2008, 2009, 2012, 2021, 2023, 2024, and 2025 to this day. They were also used in numerous attacks carried out on, including in Beirut, in southern Lebanon, and the al-Rashidiya Palestinian refugee camp.Gaza 2023-2025Since the beginning of Israel's unprecedented ongoing attack on the Gaza Strip in October 2023, Advanced Apache helicopters operated by the Israeli Air Force Squadron 113, known as "The Wasp," are taking part in unprecedented strikes in Gaza with targeted killings, guided missiles airstrikes, and air support for ground forces operating inside the Gaza Strip. Each helicopter carries six to eight precision missiles, plus hundreds of relatively long-range shells.&amp;nbsp;The Sikorsky UH-60 Black Hawk, known as the “Yanshuf” in the Israeli Air Force, is an armed combat helicopter used for troop transport, supply transfer, and evacuations.&amp;nbsp;Israeli Black Hawk helicopters are powered by two General Electric T700-GE-701C engines, each producing 1,890 shaft horsepower. Black Hawk helicopters of the 123rd Squadron of the Israeli Air Force have been operational in the Gaza Strip continuously since October 2023.&amp;nbsp;The UH-60 Black Hawk were also used in dozens of sorties in the 2014 Israeli attacks on Gaza.West Bank&amp;nbsp;In June 2023, Israel attacked with Apache helicopters in the occupied West Bank for the first time in over 20 years during a raid on Jenin, which killed at least five Palestinians and wounded 91.&amp;nbsp; &amp;nbsp;Sa’ar 5General Electric's LM2500 gas turbines are used to power the Israeli Navy's missile ships, the Corvette Sa'ar 5, which are used for military strikes and enforcing the illegal naval blockade of Gaza.Sa’ar 5 missile ships were used by the Israeli Navy during the 2006 war on Lebanon and the 2008-2009 assault on Gaza.GE's gas turbines provide 30,000 horsepower to the Sa’ar 5 assault ships which include systems and technologies and are equipped with sophisticated anti-aircraft, anti-submarine, and helicopter landing equipment, including long-range Gabriel 5 missiles, Barak 1 missiles for protection against aircraft and missiles, and two Typhoon cannons.&amp;nbsp;CH-53K Helicopter&amp;nbsp;General Electric provides its GE38-1B engines for the Israeli military’s Lockheed Martin CH-53K Heavy Lift Helicopters.&amp;nbsp;In April 2023, General Electric Aviation was awarded a contract to manufacture and supply forty T408-GE-400 turboshaft engines to power CH-53K helicopters to the Israeli Government for USD 153.7 million from U.S Foreign Military Sales to Israel (in Israeli Foreign Military Sales funds).The agreement was part of a USD 683.7 million contract with the U.S. Department of Defense to supply a total of 169 T408 engines for the U.S. Navy and the Israeli Government. The contract includes associated engine, programmatic, and logistics support, and is expected to be completed by June 2027.&amp;nbsp;In 2021, the IMOD selected the CH-53K helicopter to replace the helicopter fleet in the Air Force. That same year, Israel purchased 18 CH-53K Helicopters powered by General Electric's GE38-1B engines at an estimated cost of USD 3.4 billion as part of U.S Foreign Military Sales to Israel. In July 2021, the U.S. State Department approved the Foreign Military Sale to the Government of Israel with support and related equipment of up to 60 General Electric T408-GE-400 Engines for the Israeli Air Force.KC-46General Electric provides components for mission control systems and flight management systems for the Boeing KC-46 tanker aircraft in service of the Israeli Air Force.&amp;nbsp;The KC-46 tanker aircraft are operated by Squadron 120 of the Israeli Air Force from Nevatim Air Base, located in the Naqab region.&amp;nbsp;In 2022, Israel purchased four Boeing KC-46 tankers with an option for two more as part of the procurement program. The first aircraft is scheduled to arrive in the first half of 2026 and are expected to significantly improve Israel's attack and bombing capabilities.In October 2024, the Israeli Air Force carried out a strike in Yemen using the KC-46.IAI Kfir&amp;nbsp;General Electric also supplied the J79 engine for the IAI Kfir multi-role armed fighter, developed by Israel Aerospace Industries. The IAI Kfir entered service in 1975 and was later replaced by more advanced F-15 and F-16 aircraft.&amp;nbsp;Wind Turbines in the Occupied Syrian Golan&amp;nbsp;General Electric provides wind turbines and maintenance services to two large Israeli wind energy production projects in the occupied Syrian Golan.&amp;nbsp;Ruach Beresheet Wind FarmRuach Beresheet (Wind of Genesis) wind farm in the occupied Syrian Golan is the largest Israeli renewable energy project to exist on both sides of the Green Line so far.&amp;nbsp;The wind farm consists of 39 wind turbines made by General Electric company, of which 34 have been connected to the Israeli national electricity grid. General Electric is also responsible for the production, supply, transportation, hoisting, and running of the turbines at the project site. According to an agreement from 2021, General Electric will provide operation and maintenance services for the turbines for 20 years.&amp;nbsp;The wind farm is located in Tel el Farass area in the occupied Syrian Golan and&amp;nbsp;was established by&amp;nbsp;Enlight Renewable Energy&amp;nbsp;in partnership with eight settlements in the occupied Syrian Golan -&amp;nbsp;Yonatan, Alonei HaBashan, Ramat Magshimim, Mevo Hama, Natur, Kanaf, Avnei Eitan and Ma'ale Gamla - which together own 10% of the project.Each turbine has a capacity of 5.3 megawatts and stands approximately 175 meters tall. The turbines are set to produce electricity in an annual volume equivalent to the annual consumption of approximately 70,000 households, for the benefit of Israeli households and industry on both sides of the Green Line.&amp;nbsp;Emek Habacha Wind FarmEmek Habacha wind farm is located in the northern occupied Syrian Golan and consists of 40 wind turbines made by General Electric.&amp;nbsp;General Electric also employs electrical engineers and field technicians on the site who provide maintenance services, management and training of subcontractors, purchase orders and work with suppliers, equipment ordering and inventory management.The farm wind was established by&amp;nbsp;Enlight Renewable Energy&amp;nbsp;in partnership with six settlements in the Syrian Golan: Kidmat Zvi, Elrom, Alonei HaBashan, Odem, Neve Ativ, and Ortal. The wind farm is expected to generate power for 40,000 Israeli households.For more, see Who Profits report: Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Settlement Production, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Military, Security and Surveillance, Renewable Energy</t>
   </si>
   <si>
     <t>$25B-$50B</t>
   </si>
   <si>
     <t>Gaza, Syrian Golan</t>
   </si>
   <si>
     <t>General Motors Company</t>
   </si>
   <si>
     <t xml:space="preserve">An American multinational automotive manufacturing company. The company markets its vehicles under the brand names Chevrolet, Buick, GMC, Cadillac and GM.
 In June 2022, the Israeli Ministry of Defense Department of Production and Procurement signed a NIS 100 million order from Israel Aerospace Industries (IAI) for several hundred off-road vehicles with gasoline engines produced by General Motors. The vehicles are intended for special units in the Israeli military.
@@ -246,231 +235,234 @@
   <si>
     <t>Hewlett Packard Enterprise Company (HPE) is an American multinational information technology provider. The company provides AI, private cloud, computing, storage, networking and software services.&amp;nbsp;Hewlett Packard Enterprise (HPE) was founded in 2015 following the split of Hewlett-Packard Company (HP). HPE was formed from the old HP’s Enterprise product and Business divisions, focusing on servers, storage, cloud, and software services. HPE, which specializes in the manufacturing and marketing of storage and server hardware, retained several of HP's occupation-related contracts through its fully owned Israeli subsidiary, Hewlett Packard (Israel) Ltd.Through the Israeli subsidiary, the company provides servers, software, and services to the Israeli Police, the Israel Prison Service, and the Israeli Population Registry computing system, which contains information on Palestinians residing in the occupied territory.Services to the Israeli MilitaryIn July 2024, it was reported that HPE had been selected by the Israeli military to lead a new military server farm project. HPE will provide the hardware for the farm and manage the process of selecting the construction company. The farm is reportedly likely to be located underground.&amp;nbsp;Services to the Israeli Population and Immigration AuthorityIsrael’s Population Registry – the Aviv System&amp;nbsp;HPE is the sole supplier of Itanium servers for the Israeli Population and Immigration Authority for the operation of the Israeli Population Registry, which contains information on Palestinians in the occupied Palestinian territory.&amp;nbsp;The Population and Immigration Authority (PIBA) core system is the "Aviv" system, a central computing system that serves the Population Registry of the State of Israel. The Aviv system operating system infrastructure was developed by HPE and is based on HPE Itanium servers. Since 2017, the company has been the sole supplier of the servers and their maintenance.In May 2023, Hewlett Packard (Israel) was contracted as sole supplier by the Population and Immigration Authority to provide three Itanium servers, services, and maintenance for the Aviv System from June 2023 until June 2026 for NIS 3,829,410 (USD 818,250).The Israeli Population Registry contains information on Palestinians with Israeli citizenship, non-citizen Palestinian residents of occupied East Jerusalem, Palestinian residents of the occupied West Bank and Gaza, and Syrians from the occupied Syrian Golan. Through this registry, the Israeli authorities control the permits required for Palestinian workers who work within Israel and in Israeli settlements, as well as permits needed for Palestinians to cross the Green Line for medical needs, family visits, travel abroad, etc., as part of Israel's repressive permit regime. Since the Oslo Accords, the Israeli Civil Administration (ICA) has kept a copy of the Palestinian Population registry from the Palestinian Authority (PA), which includes personal information and addresses of all West Bank and Gaza residents. The registry is regularly updated by the Population and Immigration Authority’s unit in the Israeli Civil Administration (ICA), located in the settlement of Beit El in the occupied West Bank. The data on the Registry is systematically used by Israel for the implementation of discriminatory policies against Palestinians who are eligible for different rights under Israeli control, including discrimination in relation to freedom of movement, voting, family reunification and access to services. The Authority is also in charge of issuing permits for all international visitors to the West Bank. The system also documents all of the crossings under Israeli control, including the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad; and&amp;nbsp;previously the Erez Checkpoint, which was the only crossing for the movement of people between the besieged Gaza and Israel and the West Bank – both controlled by and subjected to Israeli authorities.In 2017, Hewlett Packard (Israel) was contracted by the Population and Immigration Authority to provide and maintain the servers until 2020 for a total amount of USD 212,318.Services to the Israel PoliceHPE provides servers, software and maintenance services for the Israel Police.HPE provides many of the servers and software that serve most of the operational systems of the Israel Police and provides it with accompanying software for dedicated management of all its servers. HPE's servers with the police include Enclosures servers, Blade servers, and "pizza" servers. In addition, HPE senior systems engineers work with the police and operate dedicated support teams with the police for proactive services and ongoing troubleshooting.In 2021, Hewlett Packard Israel was contracted by the Israel Police to provide Data Center Care services for NIS 4 million for three years until 2024. In January 2024, the Israel Police announced its intention to contract Hewlett Packard Israel for Data Center Care services as the sole supplier for an additional period of three years, until the end of December 2026, for an additional NIS 4 million.In March 2021, HPE was contracted by the Israel Police, with an exemption from a tender, to provide proactive maintenance services for HPE-manufactured server systems until December 2023 for 4 million NIS. The contract is an extension of a previous contract from 2018 that expired in January 2021.In 2017, HPE was contracted to maintain its Virtual Connect (VC) systems for the Israeli police for NIS 366,000.Services to the Israel Prison ServiceHPE provides equipment and maintenance to the Israel Prison Service's central server farm and the backup center.&amp;nbsp;In March 2025, HPE Israel was contracted by the Israel Prison Service (IPS), with exemption from tender, as the sole supplier for the maintenance of HPE equipment installed in the IPS' central server farm and backup farm from March 2025 to the end of February 2026 for NIS 445,000.&amp;nbsp;HPE equipment installed in the IPS' central server farm and the backup farm includes a central storage system and seven central SAN switches (Storage Area Network switches), which are used for high-speed data transfer between data centers using compression technology for increased data demands.In April 2024, Hewlett Packard Israel was contracted by the Israel Prison Service (IPS) as the sole supplier to provide HPE equipment maintenance for NIS 364,075 for a period of one year.In February 2023, the company was contracted by the IPS, with exemption from tender, to provide maintenance for HPE equipment for NIS 371,856 until February 2024.&amp;nbsp;In 2020, the company was contracted to provide computer and communication maintenance for the Israel Prison Service for 2021-2022 for an amount of over NIS 1 million.Between 2015 and 2020, the company provided the IPS with server maintenance for a total of NIS 2,695,268.&amp;nbsp;Israeli Biometric Database&amp;nbsp;HPE is the sole supplier of the computing infrastructure for the Israel National Digital Agency.In 2011, HPE was awarded a tender for the supply, installation, maintenance, and operation of the computing infrastructure for the establishment of the national digital system which includes biometric identification means and biometric identification data in identification documents and the database. In March 2022, the contract was extended by the Israel National Digital Agency until April 2025 to complete the installation and receive maintenance services for NIS 3,500,000. In May 2025, the contract was extended with exemption from tender until the end of May 2028 for NIS 3,129,750.&amp;nbsp;In 2008, former company HP was contracted by the Israeli Ministry of Interior to supply equipment and biometric ID cards for Israel’s biometric documentation project for an amount of NIS 230 million. In 2014, the contracts with HP were extended until 2025 and were later inherited by HPE. In 2016, HPE was contracted to continue to supply its services for the Biometric project for over NIS 31 million.&amp;nbsp;&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>IBM</t>
   </si>
   <si>
     <t>NYSE, NYSE Chicago</t>
   </si>
   <si>
     <t>IBM, International Business Machines Corporation, is an&amp;nbsp;American multinational technology corporation, one of the world’s largest and oldest computer and IT companies.&amp;nbsp;Services to the Israeli MilitaryThrough its fully owned Israeli subsidiaries, IBM Israel and Red Hat Israel, the company provides the Israeli Ministry of Defense and the Israeli military with cloud services, software, and computing services.&amp;nbsp;In 2020, IBM was contracted by the Israeli Ministry of Defense (IMOD) and the Israeli military to be the main IT provider for three new military regional logistics centers for a period of 25 years. The centers provide all the military’s logistical needs using advanced technology. The contract, shared by IBM and&amp;nbsp;Malam Team,&amp;nbsp;was valued at USD 1 billion for both companies.In 2017, IBM was contracted by the IMOD for the operation and maintenance of the Israeli military computing centers in the amount of more than USD 20 million.In 2011, IBM was contracted by the IMOD to supply the Israeli military with storage and central servers at an estimated amount of hundreds of millions of USD.&amp;nbsp;Throughout the early 2000s, dozens of IBM Israel employees were outsourced by the Israeli military’s Computer and IT unit and worked alongside soldiers and officers.&amp;nbsp;Joint Projects with the Israeli Ministry of Defense&amp;nbsp;In March 2024, IBM Israel hosted in its offices a conference for about 100 participants from the Israeli military, the hi-tech industry and other organizations. The conference was held in cooperation with the military ICT and Cyber Defense Directorate and the Cyber Education Center, founded by the Israeli Ministry of Defense. Among the lecturers were the commander of the Israeli Military School of Computer and Cyber ​​Defense and a software engineer at Microsoft.In December 2023, Red Hat hosted 100 students from the pre-military preparatory of the Israeli military's Computer and Cyber Defense School for a three-day technology hackathon on "Operation Swords of Iron", the name given by the State of Israel to the Israeli military operation launched against Gaza in October 2023. The collaboration was designed to provide the students with tools for developing technological solutions, adapted to the Israeli military.IBM is part of a joint venture with the Israeli military in a program designed to qualify combatants who have been discharged from service in the Israeli military (8200 Unit) to work in the Israeli cyber and high-tech industry.IBM is part of The Israel Innovation Authority committee, which operates joint ventures with the Administration of the Ministry of Defense and the National Cyber Directorate in the Prime Minister's Office to support Israeli technology companies in the fields of cyber defense for the defense and commercial markets.IBM takes part in a project of business companies, in cooperation with the Israeli military and the Israeli Ministry of Education, meant to encourage high school students to excel in computer science and technology to “preserve and improve Israel's technological excellence” and “defense abilities”. Engineers from the company lecture at schools alongside military officers who give preparatory lectures for military service.IBM has been a participator in iHLS INNOTECH, the International Conference and Exhibition in Israel for Cyber and Homeland Security, which is organized in cooperation with the IMOD and the Israeli Administration for the Development of Weapons and Technological Infrastructure.&amp;nbsp; The conference hosts senior officials from the defense establishment, police, security and intelligence agencies and senior executives from the defense industries.IBM has been a participator, sponsor and speaker in Cybertech exhibitions in Israel organized by and sponsored by Israel National Cyber Security Authority, Israeli Ministry of Foreign Affairs and Israel Ministry of Economy.Red Hat IsraelIBM’s fully owned Israeli subsidiary, Red Hat Israel, works extensively with the Israeli military, which is its largest customer. The company provides the military with software-based data centers and edge computing for multiple military units, primarily in the intelligence field.The company's employees work in close partnership with many units in the Israeli military and are integrated into the day-to-day processes of the various technological units in the Israeli military. In addition, the company's Research &amp;amp; Development body collaborates on several projects with the development bodies in the various military units.The Red Hat OpenShift platform, deployed with applications and data, is currently used by most units in the military as a vital part of their daily operations. Red Hat OpenShift enables the development and automated run-up of applications and cloud-oriented Artificial Intelligence models in the central cloud and at the edge in order to simplify the development and deployment phases from an operational point of view.Military CloudRed Hat provides its OpenShift platform for the Israeli military’s operational cloud and data center, extensively used by the military.Red Hat works in collaboration with the Israeli military Mamram Unit (abbreviation for Center of Computing and Information Systems) which provides cloud service and data processing services to all military units and general military staff. In 2018, the unit launched its own operational cloud based on Red Hat infrastructure as part of a military cloud platform used by thousands of operational users. The project was estimated at a cost of millions of NIS. The cloud is part of the Israeli Military Network Program to establish an operational Internet infrastructure with significant operational value based on the Software Defined Data Center (SDDC) on Red Hats’ OpenShift platform infrastructure. The cloud is used for the development of multi-armed operational systems that allow information sharing between military divisions, including the Military Intelligence Directorate, the Israeli Air Force, the Ground Forces and the Navy.The company also provides Mamram with the Red Hat Advanced Cluster Management and Red Hat Anxible Automation Platform for automation and accelerating endpoint deployment. In 2022, Red Hat awarded Mamram Unit its 2022 technological innovation award at the company’s Global Summit event for its customers around the world.In addition, Red Hat has Joint projects with Israeli military Computer Service and Cyber Defense divisions in the fields of Artificial Intelligence and Machine Learning.Nimbus ProjectRed Hat provides services for the Israeli government's "Nimbus Project" cloud.&amp;nbsp;As part of a collaboration with&amp;nbsp;Matrix, Red Hat will provide services and support to government ministries on the Nimbus government cloud project. In April 2024, Matrix announced a collaboration&amp;nbsp;with Red Hat to provide Red Hat's OpenShift platform for the Nimbus project. The Nimbus project includes the provision of cloud computing services to the Israeli Ministry of Defense and the state-owned companies Israel Aerospace Industries (IAI) and Rafael Advanced Defense Systems, which supply weapon systems to the Israeli military.&amp;nbsp;Nitaznim Program&amp;nbsp;&amp;nbsp;Red Hat Israel takes part in the “Nitzanim” program, a joint venture with the military's IT and Cyber Defense Division and the Computer Service Directorate that aims to recruit and train high school students with potential in the fields of software and cyber to integrate into elite military technology units. In August 2024, Red Hat mentored and hosted a summer camp of the "Nitzanim" program at its offices. In 2023 and 2022, company personnel held a technology summer camp together with Israeli military officers.Services to the Israeli Population, Immigration and Borders AuthorityManaging the Israeli Population Registry – the Aviv and Eitan SystemsThrough its fully owned Israeli subsidiary, IBM Israel, the company provides the Israeli Population and Immigration Authority with the computing system for the operation of the Israeli Population Registry, which contains information on Palestinians in the occupied Palestinian territory.&amp;nbsp;In 2017, IBM was selected to establish and operate the “Eitan” System for the Israeli Population, Immigration and Borders Authority (PIBA) core system, which includes the Population Registry database, and to gradually replace the “Aviv” System, which was previously operated and managed by HP and later by HPE&amp;nbsp;and DXC Technology.&amp;nbsp;In 2018, IBM was contracted by the Authority to develop a computerized system for the management of the national Population Registry for approximately NIS 840 million. The contract included the integration of new technologies to expand and implement additional systems for managing the Population Registry.&amp;nbsp;According to a response to a Freedom of Information request from May 2021 submitted by Who Profits, since 2019, IBM has been responsible for operating the Eitan System, which is used to manage the population registry and store the system's data. The system also interfaces with other government agencies.&amp;nbsp;In November 2019, IBM launched a new development center in the city of Ashdod, dedicated to advancing the State of Israel's new population registry system project. The center was designated for the Eitan Project for the development and maintenance of the Population Authority's information systems.The Israeli Population Registry contains information on Palestinians with Israeli citizenship, non-citizen Palestinian residents of occupied East Jerusalem, Palestinian residents of the occupied West Bank and Gaza, and Syrians from the occupied Syrian Golan. Through this registry, the Israeli authorities control the permits required for Palestinian workers who work within Israel and in Israeli settlements, as well as permits needed for Palestinians to cross the Green Line for medical needs, family visits, travel abroad, etc., as part of Israel's repressive permit regime. Since the Oslo Accords, the Israeli Civil Administration (ICA) has kept a copy of the Palestinian Population registry from the Palestinian Authority (PA), which includes personal information and addresses of all West Bank and Gaza residents. The registry is regularly updated by the Population and Immigration Authority’s unit in the Israeli Civil Administration (ICA), located in the settlement of Beit El in the occupied West Bank. The data on the Registry is systematically used by Israel for the implementation of discriminatory policies against Palestinians who are eligible for different rights under Israeli rule, including discrimination in relation to freedom of movement, voting, family reunification and access to services. The Authority is also in charge of issuing permits for all international visitors to the West Bank. The system also documents all of the crossings under Israeli control, including the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad; and previously the Erez Checkpoint, which was the only crossing for the movement of people between the besieged Gaza and Israel and the West Bank – both controlled by and subjected to Israeli authorities.Documenting Crossings for the Israeli Borders AuthorityThe Eitan System is used in all of the crossings under Israeli control in the occupied West Bank and the so-called “Jerusalem Envelope” area, including Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad.Computing Services for PIBAIn September 2023, IBM Israel Ltd. was contracted, with an exemption from tender, for the purchases of Informatics licensing for the “Information Avenue” project, a secure system for sharing and transferring information between the various ministries and authorities, until September 2025 for NIS 579,999.&amp;nbsp;In August 2023, IBM Israel Ltd. was contracted, with an exemption from tender, to establish an organizational Security Operation Center (SOC) for the core systems of the Population and Immigration Authority until August 2026 for NIS 4,648,363.In 2020, IBM was contracted to provide maintenance and upgrading services for all computer systems for the issuing of biometric passports by the Authority as part of the Eitan System. In 2021, IBM was contracted to provide services for a remote biometric identification system as part of the biometric identification project of PIBA for NIS 5.6 million. In June 2023, IBM Israel Ltd. was contracted, as part of a contract increase, for upgrading the computer systems of the biometric site’s mailing machine until July 2023 for NIS 560,720. &amp;nbsp;E-Visa ProjectIBM, together with&amp;nbsp;Elbit Systems, was awarded several contracts to digitalize services and data storage for the Israeli Border Authority, including the development of the E-VISA (Marom in Hebrew) project. E-Visa is an online registration platform for entrance visa applications, which includes a “pre-passenger arrival data” collection system. The Marom Project was established in the Population and Immigration Authority's cloud environment in accordance with the Nimbus tender at an estimated cost of NIS 18 million.In July 2024, IBM Israel was contracted to provide PIBA with additional services for the Marom project from February 2024 until February 2025 for NIS 1,278,564.Services to the&amp;nbsp;Israel PoliceSince 1975, IBM has provided the Israel Police with computer and software equipment, including a central computer, backup libraries and Operating System software, and a great part of its computer systems depend solely on IBM hardware and software. Over the years, many of those systems have been developed based on IBM’s hardware and software.&amp;nbsp;IBM Israel is the sole supplier of&amp;nbsp;IBM DataPower products and MQ software in use by the Israel Police.&amp;nbsp;In November 2025, IBM Israel was contracted by the Israel Police as the sole supplier for the purchase and maintenance of IBM DataPower products until January 2031. The IBM DataPower Gateway system has been used as a critical infrastructure component in the Israel Police’s systems for about a decade for all police projects that require two-way information transfer.In May 2025, the company was contracted, with exemption from tender, to provide the Israel Police with IBM MQ products maintenance services from January 2026 until the end of December 2030. IBM MQ software serves as a critical infrastructure component at the core of Israel Police systems. It is used to securely transmit messages between dozens of systems and networks operating at different classification levels. The software is installed across dozens of the Police's servers and constitutes the communications infrastructure for operational and logistical services.In 2016, the company was contracted with an exemption from tender by Israel Police to be the sole supplier for Software maintenance for NIS 3 million and to be the Israel Police sole supplier for hardware maintenance in an additional contract. In 2014, the company was contracted for maintenance of central computer and software licensing for two years for NIS 2.8 million.Services to Settlements&amp;nbsp;IBM cooperates with Ariel University, located in the settlement of Ariel in the West Bank. In 2019, the company hosted a mentoring event of the University in its compound and participated in another event for the university’s top students.Cyber Research Center in the&amp;nbsp;NaqabIn 2018, IBM launched a new cyber research center in the high-tech park “Gav-Yam” in the city of Be'er Sheva in the Naqab. The industrial park is located next to the Israeli military telecommunication base and Computer Service Directorate campus and was built as part of a Southern Relocation plan led by the Israeli Ministry of Defense. This military and industrial development plan was designed to relocate technology companies alongside military elite tech units to the Naqab in order to enhance the integration of soldiers from Cyber units into work in high-tech companies at the end of their service. This project is part of a greater attempt to strengthen Jewish settlement and development in the Naqab while Palestinian Bedouin communities in the region face forced displacement and de-development by Israeli authorities.For more on Development &amp;amp; Military Projects in the Naqab, see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab.</t>
   </si>
   <si>
     <t>ICL Group Ltd.</t>
   </si>
   <si>
     <t>TASE, Public, NYSE</t>
   </si>
   <si>
     <t>Israel</t>
   </si>
   <si>
-    <t>ICL Group, formerly Israel Chemicals Ltd., is an Israeli multinational manufacturing company engaged in the production, manufacture and marketing of potash, phosphate, fertilizers, and chemicals for the agriculture, energy, industry, and health &amp;amp; personal care markets.&amp;nbsp;In addition, the company supplies white phosphorus for the production of ammunition for the US Department of Defense. The company is also engaged in the extraction of salts, minerals and phosphate in Spain, the United Kingdom, and China.Through its fully owned subsidiaries, the Group is engaged in the extraction of occupied natural resources in the occupied West Bank and provides services to settlements in the occupied West Bank and the Syrian Golan.&amp;nbsp;Exploitation of Occupied Natural ResourcesICL Group’s fully owned subsidiary, Dead Sea Works Ltd. is engaged in the extraction of minerals from the Dead Sea, including from its northern Basin in the occupied West Bank. The company is one of the world’s largest producers and suppliers of potash products, in addition to a range of chemical products.&amp;nbsp;The company has 37 extraction ponds covering an area of ​​146.7 square kilometers in the Dead Sea, in addition to associated processing facilities.Dead Sea Works holds a concession from the Israeli government to utilize the natural resources of the Dead Sea until March 31, 2030. The concession covers an area of 652 square meters and allows the company to construct and expand pumping stations, roads, wells, drillings and other facilities in the Dead Sea.&amp;nbsp;The company pays royalties and lease payments to the Israeli government.&amp;nbsp;DSW extracts salt, metal magnesium, magnesium chloride, potash, and bromide from the Northern Basin of the Dead Sea, which is located in the occupied West Bank. The company has pumping stations and a feeding canal located in the Northern Basin from where it pumps brine into evaporation ponds located in the Southern Basin.In 2025, ICL pumped approximately 476 million cubic meters of water from the Northern Basin into its evaporation ponds, producing approximately 3.57 million tons of potash from the Dead Sea, as well as 150,000 tons of bromine, 17,800 tons of metal magnesium, 185,000 tons of salt and 112,000 tons of solid magnesium chloride. As of December 31, 2025, the company had 97.7 million tons of potash reserves compared to 122.7 million tons as of December 31, 2024, a decrease of 25 million tons due to ongoing extraction operations.&amp;nbsp;NaqabICL Group’s fully owned subsidiary, Rotem Amfert Negev (also known as ICL Rotem), is engaged in the mining of&amp;nbsp;phosphate rock from phosphate deposits in the Naqab region. The company operates two phosphate mining fields in the Naqab area, the Rotem Field and the Zafir Field (Oron-Zin). The company holds a concession for phosphate mining in the Naqab for a total period of over sixty years.&amp;nbsp;In December 2024, the Israeli Ministry of Energy&amp;nbsp;and Infrastructure renewed the company’s mining concession in an area spanning 177.8 square kilometers until 31 December 2044.&amp;nbsp;For more on industrial development projects in the Naqab, see Who Profits’ report&amp;nbsp;Tools of Dispossession in the Naqab: Development and Military Projects.&amp;nbsp;Services to SettlementsIn June 2019, products manufactured by ICL Group’s fully owned subsidiary, Fertilizers and Chemicals Ltd., were documented in several agricultural settlements in the Jordan Valley in the occupied West Bank, including the settlements of Naama, Mehola and Na’aran.ICL Group’s customer retention services include regional agronomists for the Jordan Valley, the occupied Syrian Golan and the occupied West Bank.In 2016-2017, the company participated in an agricultural experiment in almond trees in an orchard in Ramat Magshimim settlement in the Syrian Golan, testing the impact of its humic acids fertilizer Oded.&amp;nbsp;In 2014, company fertilizers were used in an agricultural experiment conducted by the Jordan Valley R&amp;amp;D Center on the use of pesticides in bell peppers in Tomer settlement.&amp;nbsp;</t>
+    <t>ICL Group, formerly Israel Chemicals Ltd., is an Israeli multinational manufacturing company engaged in the production, manufacture and marketing of potash, phosphate, fertilizers, and chemicals for the agriculture, energy, industry, and health &amp;amp; personal care markets.&amp;nbsp;In addition, the company supplies white phosphorus for the production of ammunition for the US Department of Defense. The company is also engaged in the extraction of salts, minerals and phosphate in Spain, the United Kingdom, and China.Through its fully owned subsidiaries, the Group is engaged in the extraction of occupied natural resources in the occupied West Bank and provides services to settlements in the occupied West Bank and the Syrian Golan.&amp;nbsp;Exploitation of Occupied Natural ResourcesICL Group’s fully owned subsidiary, Dead Sea Works Ltd. (DSW) is engaged in the extraction of minerals from the Dead Sea, including from its northern Basin in the occupied West Bank. The company is one of the world’s largest producers and suppliers of potash products, in addition to a range of chemical products.&amp;nbsp;The company has 37 extraction ponds covering an area of ​​146.7 square kilometers in the Dead Sea, in addition to associated processing facilities.Dead Sea Works holds a concession from the Israeli government to utilize the natural resources of the Dead Sea until March 31, 2030. The concession covers an area of 652 square meters and allows the company to construct and expand pumping stations, roads, wells, drillings and other facilities in the Dead Sea.&amp;nbsp;The company pays royalties and lease payments to the Israeli government.&amp;nbsp;DSW extracts salt, metal magnesium, magnesium chloride, potash, and bromide from the Northern Basin of the Dead Sea, which is located in the occupied West Bank. The company has pumping stations and a feeding canal located in the Northern Basin from where it pumps brine into evaporation ponds located in the Southern Basin.In 2025, ICL pumped approximately 476 million cubic meters of water from the Northern Basin into its evaporation ponds, producing approximately 3.57 million tons of potash from the Dead Sea, as well as 150,000 tons of bromine, 17,800 tons of metal magnesium, 185,000 tons of salt and 112,000 tons of solid magnesium chloride. As of December 31, 2025, the company had 97.7 million tons of potash reserves compared to 122.7 million tons as of December 31, 2024, a decrease of 25 million tons due to ongoing extraction operations.&amp;nbsp;NaqabICL Group’s fully owned subsidiary, Rotem Amfert Negev (also known as ICL Rotem), is engaged in the mining of&amp;nbsp;phosphate rock from phosphate deposits in the Naqab region. The company operates two phosphate mining fields in the Naqab area, the Rotem Field and the Zafir Field (Oron-Zin). The company holds a concession for phosphate mining in the Naqab for a total period of over sixty years.&amp;nbsp;In December 2024, the Israeli Ministry of Energy&amp;nbsp;and Infrastructure renewed the company’s mining concession in an area spanning 177.8 square kilometers until 31 December 2044.&amp;nbsp;For more on industrial development projects in the Naqab, see Who Profits’ report&amp;nbsp;Tools of Dispossession in the Naqab: Development and Military Projects.&amp;nbsp;Services to SettlementsIn June 2019, products manufactured by ICL Group’s fully owned subsidiary, Fertilizers and Chemicals Ltd., were documented in several agricultural settlements in the Jordan Valley in the occupied West Bank, including the settlements of Naama, Mehola and Na’aran.ICL Group’s customer retention services include regional agronomists for the Jordan Valley, the occupied Syrian Golan and the occupied West Bank.In 2016-2017, the company participated in an agricultural experiment in almond trees in an orchard in Ramat Magshimim settlement in the Syrian Golan, testing the impact of its humic acids fertilizer Oded.&amp;nbsp;In 2014, company fertilizers were used in an agricultural experiment conducted by the Jordan Valley R&amp;amp;D Center on the use of pesticides in bell peppers in Tomer settlement.&amp;nbsp;</t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Agriculture and Agrotechnology, Industrial Manufacturing</t>
   </si>
   <si>
     <t>$1B-$5B</t>
   </si>
   <si>
     <t>Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>L-3 Communications</t>
   </si>
   <si>
     <t xml:space="preserve">Provider of homeland defense products and services.
 Supplied SafeView magnometric scanners for Gaza&amp;#39;s Erez checkpoint through G4S Israel (Hashmira) and personal luggage scanners for West Bank checkpoints through Eltal Technologistics. Currently, the company provides ProVision screening machines to the Erez checkpoint in Gaza.
 In 2011, L-3 was awarded a multi-year contract from the Israel Ministry of Defense for the production and remanufacture of diesel engines for heavy ground combat vehicles, as well as the supply of engine spare parts. The company also provides engines to the Israeli army tanks, such as the Merkava and Hercules. In addition,&amp;nbsp;L-3 navigation system is used by the Israeli navy.
 L-3 along with Elbit&amp;nbsp;systems assembled the Hermes 900 UAV, a lethal drone that was used during the attack on Gaza in the summer of 2014 (Operation&amp;nbsp;Protective Edge), under the framework of a USD 120 million project that started in 2008.
 </t>
   </si>
   <si>
     <t>Industrial Manufacturing, Military, Security and Surveillance</t>
   </si>
   <si>
+    <t xml:space="preserve">L3Harris Technologies </t>
+  </si>
+  <si>
+    <t>L3Harris Technologies, Inc. is an American technology company, defense contractor, and information technology services provider. The company produces products for command-and-control systems, wireless equipment, tactical radios, avionics and electronic systems, night vision equipment, intelligence, surveillance and reconnaissance systems and products, ocean systems, instrumentation, navigation products, training devices and services, and both terrestrial/spaceborne antennas for use in the government, defense, and commercial sectors.&amp;nbsp;L3Harris components and systems are integrated into multiple weapon systems used by the Israeli military, including bombs, fighter jets, and warships used by the Israeli Air Force and Navy, which were used in attacks on Gaza during the genocide. The company works in collaboration with the Israeli Ministry of Defense and works closely with major Israeli weapons manufacturers. In addition, the company provides might vision and laser devices to the Israel Police.&amp;nbsp;Gaza Genocide&amp;nbsp;Night Vision MonocularsIn November 2023, an internal Pentagon document revealed details of weapons and ammunition Israel has requested from the United States since the October 2023 invasion of Gaza.According to the document, Israel requested 5,000 PVS-14 night vision devices, manufactured by L3Harris and&amp;nbsp;Elbit Systems, of which 3,500 were delivered by mid-November 2023.&amp;nbsp;L3Harris' Binocular Night Vision Device, also known by the military name AN/PVS-31A, is a compact, lightweight, high-performance white phosphor dual-tube goggle.&amp;nbsp;Ammunition ComponentsL3Harris manufactures components for the Boeing Joint Direct Attack Munitions (JDAM) guidance kit and Boeing GBU-39 Focused Lethality Munition (FLM) bomb. Israel has repeatedly used the GBU-39 and JDAM-guided bombs against civilians and civilian infrastructure in Gaza during the genocide, including attacks on schools and medical facilities.&amp;nbsp;On 25 May 2025, at least three GBU-39 bombs were used in an Israeli attack on the Fahmi al-Jarjawi School in Gaza City, which was used as a shelter, killing 36 people.&amp;nbsp;On July 27, 2024, GBU-39 and JDAM bombs targeted the Khalida School Complex, killing at least 30 people, including 15 children.In September 2024, the Gaza Civil Defense headquarters in al-Daraj in Gaza City was targeted with a GBU-39 bomb.In October 2023, Joint Direct Attack Munitions (JDAMs) were used by the Israeli military in two airstrikes on Gaza in which 43 people were killed, including 19 children. The attacks occurred in an area to which the Israeli military had ordered residents of northern Gaza to move.&amp;nbsp;Foreign Military SaleIn February 2025, the U.S. State Department approved a possible Foreign Military Sale to the Government of Israel of munitions, Joint Direct Attack Munition (JDAM) Guidance Kits, GBU-39/B Small Diameter Bombs, fuses, and related equipment and support services for an estimated cost of USD 6.75 billion, with L3Harris' fully owned subsidiary, L3Harris Fuzing and Ordnance Systems, as one of the principal contractors.&amp;nbsp;Israeli Navy Warships&amp;nbsp;L3Harris manufactured the integrated platform management system for the Israeli Navy’s Sa’ar 5 and Sa’ar 6 warships.&amp;nbsp;The Sa’ar 6 warships took part in attacks on Gaza during the genocide and have been used for military assaults and enforcing the illegal naval blockade of Gaza.&amp;nbsp;The Israeli Navy's Sa’ar 6 warships, manufactured by ThyssenKrupp, have participated in attacks and assassinations in Gaza since the beginning of the genocide. During the genocide in Gaza, the Sa'ar 6 fleet operated in Gaza and carried out heavy artillery fire from the ships' cannons towards areas in Gaza according to the demand and need of the ground forces. In October 2023, the Israeli military carried out the first ever operational attack by Sa’ar 6 ships, when two ships carried out the attacks from the surface of the sea towards Gaza, in cooperation with the air forces and the ground forces.L3Harris has also provided its Model 980 ALOFTS towed sonar system for the Israeli Navy's Sa’ar 4.5 Corvette vessels and unmanned underwater vehicles (UUVs). In December 2024, Israel procured five "Reshef"&amp;nbsp;class corvette vessels for the Israeli Navy, which were designed to potentially include L3Harris' Model 980 ALOFTS system.F-35 Fighter JetsL3Harris provides the F-35&amp;nbsp;fighter jets with critical avionics and electronics infrastructure, including cockpit communications, data processing, sophisticated avionics and electronic warfare technology.&amp;nbsp;Israeli Air Force F-35 jets have been used in attacks on Gaza since October 2023.&amp;nbsp;Israeli Military&amp;nbsp;Blue Sky Warden&amp;nbsp;In October 2025, L3Harris Technologies and the Israeli state-owned weapons manufacturer Israel Aerospace Industries (IAI) signed a memorandum of understanding (MoU) for strategic cooperation on Israel’s light attack aircraft program.&amp;nbsp;Under the MoU, the companies will jointly develop an Israeli configuration of L3Harris' Sky Warden (also known as Skyraider II) light attack aircraft platform tailored to the requirements of the Israeli Ministry of Defense and the Israeli Air Force.&amp;nbsp;The new aircraft, to be called Blue Sky Warden, will combine L3Harris’ high-endurance Intelligence, Surveillance and Reconnaissance (ISR) aircraft with an open-architecture mission computer developed by IAI and specialized Israeli software and capabilities.&amp;nbsp;The project is led by a joint team established by the companies, in collaboration with the Israeli Ministry of Defense and Air Force.&amp;nbsp;The attack aircraft will operate as part of a new squadron subordinate to the Israeli military's border protection system. This has come amid the Israeli Air Force's plans to establish several new squadrons that would operate continuous aerial presence light aircraft, including in the Gaza, Syria and Lebanon area, under the Israeli military’s various regional divisions.&amp;nbsp;The new version of the aircraft will be adapted for aerial intelligence, observation, and light strike missions, combining anti-armor weapons, advanced sensors, and an air endurance of hours, designed for unique operational needs, capable of integrating into the Israeli military's operational network. The aircraft, with advanced capabilities for aerial intelligence gathering and tactical missions, can be equipped with anti-tank missiles and FiveWay laser-guided bombs, a variety of sensors, a laser designator, and more, and can stay in the air for about 6 hours.&amp;nbsp;PEQ-15&amp;nbsp;Rifle LaserIn January 2025, the Israeli military was reportedly conducting tests to effectively attach the PEQ-15 laser to the military’s "Negev" light machine gun platform.&amp;nbsp; The PEQ-15 has been used in the field, including by the military’s Counter Terror Unit, LOTAR Unit. According to a soldier from the unit, the military has purchased thousands of new PEQ-15s for use with rifles.&amp;nbsp;In August 2022, it was reported that the Israeli military was examining the purchase of L3Harris' laser designators for small arms (AN/PEQ-15).&amp;nbsp;L3Harris' AN/PEQ-15 is an Advanced Target Pointer Illuminator Aiming Laser (ATPIAL), a small, lightweight aiming system with integrated infrared and visible aiming lasers.Submarine PeriscopesL3Harris' subsidiary, L3Harris KEO (formerly Kollmorgen), a manufacturer of periscopes and other optical equipment for military applications, supplied the periscopes for the first Dolphin-class submarines delivered to Israel by&amp;nbsp;ThyssenKrupp.After the submarines' periscopes did not meet the operational requirements of the Israeli Navy, L3 was selected by the Israeli Ministry of Defense to upgrade the periscopes at an estimated cost of approximately USD 20 million, which the company received from U.S. Foreign Military Sales (FMS) for the upgrade project.&amp;nbsp;Services to the Israel PoliceL3 provides the Israeli Police with various devices, including special devices manufactured using advanced technologies, night vision and laser devices, and others.&amp;nbsp;Between 2000 and at least 2018, L3Harris’ L3 Insight Technology has been the sole supplier of Night Vision Binoculars and spare parts for the Israel Police.&amp;nbsp;In 2020, the Israel Police contracted L3 as the sole supplier for the purchase of the company's holographic projection sights and spare parts, as part of increasing the police's existing stock, from February 2020 until January 2021.In 2019, the Israel Police announced its intention to contract the exclusive L3 representative for maintenance services for L3 night vision devices and laser devices from April 2019 to June 2022.In 2018, the Israel Police contracted with L3 Technology Insight to purchase a laser designator as the sole supplier from April 2018 until May 2019.&amp;nbsp;Collaboration With Israeli Weapon Manufacturers&amp;nbsp;L3Harris works closely with IAI and Elta. The companies collaborate on the supply of fire-source detection systems for anti-aircraft guns and the development of airborne early warning and control systems, as well as the marketing of L3Harris' Bombardier mission aircraft in partnership with Israel Aerospace Industries (IAI) ELTA Systems.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Military, Security and Surveillance</t>
+  </si>
+  <si>
+    <t>Gaza</t>
+  </si>
+  <si>
     <t>Motorola Solutions</t>
   </si>
   <si>
     <t>Motorola Solutions, Inc. is an American provider of communication products, video equipment, telecommunications equipment, software, systems and services. The company provides products, services and technological solutions for military and security agencies which include Converged Information Security Management, Communications Command &amp;amp; Control, Mobile Radio Systems &amp;amp; Devices, Broadband LTE Systems and Devices, Cybersecurity Services &amp;amp; Products and Alarm Systems.Motorola Solutions works closely with the Israeli military and defense establishment.&amp;nbsp;Services to the Israeli Military&amp;nbsp;The company is the sole supplier of the Israeli military's independent cellular network and its specialized smartphone devices, which provide the military with an independent, closed and secure network to allow unique encrypted communication abilities.Military Cellular network&amp;nbsp;Motorola Solutions is the sole supplier of the 4G military cellular network for the Israeli military.&amp;nbsp;&amp;nbsp;In 2014, Motorola signed a sole supplier contract with the Israeli Ministry of Defense (IMOD) to establish a fourth-generation cellular network for the Israeli military.The "Military Cellular" project replaced the previous TETRA technology based military wireless telephony system developed by Motorola, the "Mountain Rose" system, with a system based on civilian standards in 4th cellular technology (LTE).Mountain Rose&amp;nbsp;Motorola developed and provided the Israeli military’s first military wireless telephony system.&amp;nbsp;In 2000, Motorola Israel won a tender to establish an encrypted cellular network for the Israeli military. In 2004, Motorola completed the establishment of the network, which was named "Mountain Rose", with an investment of approximately US$ 100 million.&amp;nbsp;The network, which was the first of its kind in the world, included a protection and encryption system developed by the military and is not linked with civilian communication networks. As part of the project, Motorola provided several thousand cellular devices to commanders in the operational units in the military. The system was a specifically designed mobile system for field conditions and used by Israeli soldiers in the occupied West Bank.&amp;nbsp;Mountain Rose was based on the TETRA standard, which was designed to provide a wireless radio communication solution for governments and military entities, and its main function was encrypted group walkie-talkie calls for the Israeli military.&amp;nbsp;4G Cellular NetworkIn 2014, the IMOD signed a follow-up agreement with Motorola, under a sole supplier contract to establish a fourth generation (4G) cellular network. Motorola performed the integration work and incorporated the encryption components. Motorola selected Ericsson to establish the network core and Partner Communications to provide the radio communications backbone for the military network.In April 2021, the IMOD published a Request for Information (RFI) prior to a tender to establish a fifth-generation cellular network for the Israeli military. Motorola Solutions contacted the IMOD and demanded that the request be withdrawn. Following its appeal, the ministry withdrew the application. According to media publications, Motorola offered the military a sole supplier agreement in exchange for NIS 1.5 billion over a long period.&amp;nbsp;Military Smartphone&amp;nbsp;Motorola Solutions is the supplier of the Israeli military encrypted smartphone devices.&amp;nbsp;Motorola Solutions Israel supplies the Israeli military with the Lex M20 smartphones, manufactured by Motorola, adapted to the military's operational needs. Motorola smartphones are used by all branches of the Israeli military, according to their operational needs, and can communicate with most of the military's communications systems. The smartphone is connected to Partner's cellular infrastructure.&amp;nbsp;In January 2014, Motorola Solutions was contracted by the IMOD to supply the Israeli military and security forces with the first Israeli military encrypted smartphone and to provide support and maintenance for the network and devices for a period of 15 years for US$ 100 million. The new military cellular devices were integrated alongside the "Mountain Rose" system until it was replaced in 2018.In 2017, the military inaugurated the first smartphones for use by units in the field, and they have been in use since 2018.&amp;nbsp;The Motorola Lex M20 smartphones have a 4th generation (4G) system with a secure and encrypted infrastructure, and a wide variety of built-in applications adapted to the operational needs of each military department. They allow work on military systems from the field over a secure network, without connection to an external network. At the time, it was the only smartphone in Israel that could make Voice over Long-Term Evolution (VoLTE) calls on the 4G infrastructure, a capability that did not yet exist in civilian smartphones.The smartphones allow encrypted calls, sending encrypted emails, transferring digital media, navigation capabilities, and even managing a diary. The devices allow soldiers in the field to text, take pictures, talk on the phone with each other and even with the pilot above them. For example, the devices allow a pilot to talk to the Navy captain using the cell phone and both can see the same media at the same time. The smartphones have an interface identical to Android, which includes widgets and a military-developed GPS.&amp;nbsp;The device interface and encrypted operating system were developed by the Israeli military ICT and Cyber Defense Division "Maof" department to adapt to the needs of soldiers in the field while maintaining optimal information security. The department is also responsible for developing communication and network systems, developing means in the field of satellite communications, cellular communications, control posts, intelligence systems, and many classified systems.Gaza&amp;nbsp;Motorola’s 4G military cellular network and smartphones devices have been used by the Israeli military during the ongoing Israeli military operation and the invasion of Gaza.&amp;nbsp;Since October 2023, with the Israeli invasion of Gaza, the Israeli military has expanded the coverage of its independent cellular network, supplied by Motorola, to the Gaza Strip area. According to publications in Israeli media from December 2023, the Motorola smartphone devices have been used by the Israeli military in fighting inside the Gaza Strip.&amp;nbsp;The devices were used by soldiers inside the Gaza Strip during the fighting to communicate with each other in an encrypted manner from different locations. They were also used by soldiers for personal calls made from within the Gaza Strip.&amp;nbsp;The devices allowed department and company commanders to communicate in an encrypted manner, to send messages, files, and encrypted emails from the battlefield, and soldiers in Gaza to text, take pictures, and even talk with the pilot above them, for improving combat effectiveness on the battlefield.&amp;nbsp;Between October 2023 and December 2023, the number of these devices used by the Israeli military doubled.&amp;nbsp;Services to the Israeli Civil Administration in the West Bank&amp;nbsp;Motorola Solutions has provided equipment to the Israeli Civil Administration (ICA) in the West Bank located in the settlement of Beit El.&amp;nbsp;In October 2023, the company&amp;nbsp;provided&amp;nbsp;the ICA with equipment for the ICA&amp;nbsp;Population&amp;nbsp;Registry for NIS 15,267.55.&amp;nbsp;In January 2021, the company&amp;nbsp;provided&amp;nbsp;the ICA with walkie-talkies for NIS 24,749.83.&amp;nbsp;In September 2019, the company&amp;nbsp;provided the ICA with walkie-talkies for the&amp;nbsp;Central Supervision Unit for NIS 60,644.61. The ICA Central Supervision Unit is responsible for applying Israeli military law enforcement and security legislation in Area C in the occupied West Bank.&amp;nbsp;&amp;nbsp;The unit is tasked with preserving expropriated state lands and military zones, disconnecting illegal water connections, and land expropriation.Additional ServicesIn December 2021, Who Profits documented the presence of a camera designed by Motorola's subsidiary, Avigilon, in the Cave of the Patriarch in Hebron, in use by the Israeli military.Portable Sirens SystemThe company manufactured portable siren systems for the Israeli military. In 2014, several months following the Israeli military attack on Gaza, the military began the purchase of hundreds of portable sirens manufactured by Motorola Systems, developed by the Israeli military Home Front Command and ICT Corps.&amp;nbsp;CheckpointsZramim System&amp;nbsp;Motorola Solutions Israel is the developer and establisher of the "Zramim" System which is deployed in checkpoints in the occupied West Bank.&amp;nbsp;The Zramim System is used to issue a driver card to coordinate Palestinian truck drivers' entry to Israeli checkpoints in the occupied West Bank. The system is deployed at the Tarkumiye (Tarqumiyah), Gilboa (Jalamah), and Sha'ar Ephraim (Irtah) checkpoints, which are used for the transfer of goods.The system, presented in 2020 by the Israeli Ministry of Defense Crossing Authority, is for Palestinian drivers, merchants and transport companies who must register their personal information in the system. Palestinian drivers are required to provide official personal documentation and have their photo taken in order to issue the card in the system.&amp;nbsp;According to a response from the Israeli Ministry of Defense (IMOD) received in June 2024 to a Freedom of Information request submitted by Who Profits, in 2019, Motorola Solutions Israel won a tender to develop and establish the system for the IMOD Crossing Authority. As part of the agreement, the company was required to provide both the software and hardware, including all end-system equipment required to operate the system.&amp;nbsp;Distress Systems for Checkpoints&amp;nbsp;Between 2009 and 2014, Motorola Solutions Israel provided the Israel Police with Distress Systems for checkpoints in the occupied West Bank and East Jerusalem, including Checkpoint 300 (Rachel), Qalandiya Checkpoint, and A-Zaytoun (Zeitim) Checkpoint.&amp;nbsp;The system sends distress alerts from checkpoints via transmitters and satellite to radios and computerized distress centers adapted with dedicated Motorola equipment, installed and maintained by the company over the years.Between 2009 and 2014, Motorola Solutions Israel was the exclusive developer and manufacturer of communication and distress systems deployed at Israeli checkpoints in the occupied West Bank and East Jerusalem, and the Israel Police headquarters in the Old City of Jerusalem. These include the Bethlehem (Checkpoint 300/Rachel), Qalandiya (Atarot), and a-Za'ayyem (Zeitim) checkpoints, operated by the Israel Police, and the Jerusalem District Police facilities in occupied East Jerusalem, including the Israel Police David District headquarters in the Kishle compound in the Old City. The company also provided the systems for the Jerusalem District Police facilities in occupied East Jerusalem, including the Israel Police David District headquarters in the Kishle compound in the Old City.&amp;nbsp;The company was the sole supplier of the systems and provided unique management software, VHF radios, and an operation application. The systems alert via relays and satellite to radios and computerized distress system centers adapted to the system, operated with dedicated Motorola equipment installed and maintained by the company over the years.&amp;nbsp;In January 2014, the company was contracted by the Israel Police, with an exemption from tender, to provide maintenance of distress systems in checkpoints until the end of December 2014 for NIS 138,000. In 2013, the company was contracted by the Israel Police to provide these services for NIS 134,000. In 2012, the company was contracted by the Israel Police to provide these services for NIS 131,000. In 2011, the company was contracted by the Israel Police to provide these services for NIS 115,000. In October 2009, the company was contracted by the Israel Police, with an exemption from tender, to provide these services until the end of December 2010 for NIS 132,763.Allenby Crossing&amp;nbsp;In 2024, the company was contracted by the Population and Immigration Authority to provide shielding for communication rooms in Allenby Bridge Crossing for NIS 30,308. The Allenby Bridge crossing, which is under the control of Israeli authorities, is the only access for West Bank residents to travel abroad.The Israeli Military Intelligence Campus in the NaqabIn 2022, Motorola Solutions Israel was selected as a subcontractor to establish, operate and maintain the ICT communications system for the Israeli military Intelligence campus “Kiryat Hamodi’in” in the Naqab.&amp;nbsp;The Campus will host the military’s Intelligence operations and house about 12,000 soldiers and officers of the Intelligence, Cyber and Technology units, as well as the headquarters units of the Intelligence Division. The project, led by Shikun and Binui, is carried out in accordance with the special requirements of the military’s Intelligence Corps using advanced technologies.&amp;nbsp;Services to Settlements&amp;nbsp;Population and Immigration Authority&amp;nbsp;The company provides equipment and services to the Population and Immigration Authority offices located in settlements in the occupied West Bank.&amp;nbsp;In March 2021, the company won a tender from the Population and Immigration Authority to provide supply, installation and maintenance of technological security systems, maintenance of existing systems and provision of patrol and hotline services at the Authority’s offices. In April 2024, the Authority extended Motorola’s contract until April 2025 for NIS 1,755,000.In 2023, the company provided an addition to the access control system for the&amp;nbsp;Population and Immigration Authority office in the settlement of Beitar Illit for NIS 10,519. Also in 2023, the company installed a biometrically controlled door for the&amp;nbsp;Authority’s office in the settlement of Ariel for NIS 3,161.&amp;nbsp;In 2022, the company provided protection systems for the Authority’s office in the settlement of Sha’ar Binyamin for NIS 71,237. Also in 2022, the company provided protection of a new office for the Authority in the settlement of Beitar Illit for NIS 63,179. Also in 2022, the company provided protection for a new office for the Authority in the settlement of Beitar Illit in the occupied West Bank for NIS 63,179.In 2021, the company provided the Authority with a low voltage system for the settlement of Ariel for NIS 34,125.&amp;nbsp;Ariel Industrial ZoneIn 2023, the Ariel Economic Company issued a tender for the supply, installation, operation, and maintenance of a technological protection system and perimeter security cameras at the Ariel Industrial Park Industrial Zone. The tender includes integration and interface to an existing central Motorola Command and Control system installed at the Ariel settlement Municipality headquarters.&amp;nbsp;The Ariel Industrial Zone stretches over 850,000 square meters of land, of which about 650,000 square meters are occupied by factories.&amp;nbsp;Services to Settlement Authorities&amp;nbsp;In April 2021, Motorola Solutions won a tender from the settlement of Ariel municipality for the supply, installation and maintenance of technological security systems for NIS 300,000. According to a tender for a Protection Project for the Ariel Industrial Zone published in June 2023, a Motorola Command and Control system is installed at the Ariel Municipality security center. In 2018, the company won a tender for the provision of physical and technological security measures for the Ariel settlement municipality.According to its website, the Jordan Valley Regional Council is using Motorola’s command and control system, Avigilon camera manager, Motobridge communication software, LPR cameras, buses cameras software and Motorola Events Calendar. The regional council includes over 20 Israeli settlements in the Jordan Valley in the occupied West Bank.In 2019, Motorola Solutions Israel won a tender for the provision and operation of remote communication system for the Mateh Binyamin settlement regional council and the settlement of Modi'in Ilit in the occupied West Bank. Mateh Binyamin Regional Council which has 47 Israeli settlements and outposts under its authority in the occupied West Bank.&amp;nbsp;In 2018, the company won a tender for the provision of technological security measures for the Kiryat Arba settlement regional council.In 2016, the Efrat settlement local council allocated NIS 170,000 for the purchase of radio systems from the company.The Jerusalem Light RailIn 2022, Motorola Solutions was contracted to provide security cameras and entrance control project for the Jerusalem Light Rail’s Green Line. The project included thousands of cameras and video management systems to be deployed along the line’s route.The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line. The JLR Green Line route connects the Gilo settlement neighborhood in East Jerusalem to Mt. Scopus, passing through the city center and the settlement neighborhoods of Ramat Eshkol, Ma’alot Dafna and French Hill, with 17 stops in settlement neighborhoods.For more on the Jerusalem Light Rail, see Who Profits’ updates&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project and&amp;nbsp;Developments in the Expansion of the JLR Network: The Blue Line.&amp;nbsp;Surveillance in Jerusalem&amp;nbsp;The company provides technological response to security, safety, and traffic control, including installation and operation of Command-and-Control systems for the Jerusalem Municipality's security system. The system is based on Motorola's MotoClock software and manages all security components in the city.&amp;nbsp;The company has been chosen to lead a project that includes thousands of security cameras deployed throughout the city, equipped with artificial intelligence and analytics abilities that can search for a person or vehicle based on identifying marks. Motorola cameras are deployed throughout the city, including in East Jerusalem.&amp;nbsp;In May 2021, the company was awarded a tender from the Jerusalem Municipality for the supply, installation and maintenance of security components in municipal institutions and facilities and in public spaces.MotoEagle Wide Area Surveillance SystemMotorola Solutions Israel has provided the IMOD with a Wide Area Surveillance System (WASS), known as MotoEagle since 2005 in a NIS 400 million project. The system was documented in Israeli settlements in the West Bank and in the separation wall apparatus.The radar detectors’ system was installed in dozens of Israeli settlements and outposts in the West Bank, including Hebron, Karmei Tzur, Bracha, Tekoa, Otniel, Beit Hagai, Eli, Rehelim, Kfar Tapuach, Elon More, Talmon and Shilo. The system was documented in 2016 in the settlements of Tekoa and Nokdim in the occupied West Bank, and in 2015 in the settlements of Shilo and Eli in the occupied West Bank. In some cases, the radar stations were erected on private Palestinian land, preventing Palestinian movement.The system was also used in the Separation Wall complex, in the wall around Gaza, and in military bases and includes radars and cameras to detect human movement.Services to the Israel Police and the Ministry of National SecurityNitzan Communication System&amp;nbsp;Motorola Solutions is the sole supplier for the Israel Police's digital national communication system "Nitzan".In 2008, the Israel Police contracted Motorola Solutions Israel to establish a digital communications system. The system, developed by Motorola Solutions and the Israel Police, serves as the national communications system that constitutes a central means of command and control of the Israel Police.Motorola has been the sole supplier for the establishment, installation and maintenance of the Nitzan System. The contract with Motorola included the establishment of the system infrastructure, its expansion from time to time according to the operational needs of the police, the implementation of software and hardware version updates, and ongoing and continuous maintenance of the main system. The company provides Motorola radios and the MotoBridge software developed by the company for operating the system.&amp;nbsp;The system has been operated by the Israel Police since 2010 and serves as the operational communication system of the Israel Police.&amp;nbsp;In 2010, the company was contracted in a separate tender to provide procurement and maintenance of radios and related accessories for the Nitzan System for a period of 10 years until February 2021. In March 2021, the contract was extended until May 2022 with a scope of NIS 12,000,000. In June 2021, the company was contracted by the Israeli Police, with an exemption from tender, for maintenance, upgrade and expansion of Nitzan System until March 2022 for NIS 31,333,333. In January 2022, the contract was extended until May 2024 with a scope of NIS 24,000,000.&amp;nbsp;In July 2023, the company was contracted to provide 650 end-user units, accompanying equipment for existing devices, and device maintenance for NIS 20,000,000. In October 2023, the contract was extended for additional purchase of unique terminal units in the amount of NIS 4,600,000. In November 2023, the company was contracted to supply additional end-user units for the Nitzan System in the amount of NIS 7,007,000 to meet the security needs of the police due to the Israeli military's activities in Gaza. The contract exemption documents published were classified so as not to harm the operational activities of the police.&amp;nbsp;In December 2023, the company was contracted, with an exemption from tender, to provide 650 Remote Terminal Units for cars for the Nitzan System by February 2024 for NIS 1,550,000.In November 2024, the company was contracted by the Ministry of National Security - Israel Police to be the sole supplier of&amp;nbsp;maintenance and procurement for the Nitzan System infrastructure from January 2025 until December 2026 for NIS 56,000,000.&amp;nbsp;Pager&amp;nbsp;Maintenance and Services&amp;nbsp;Motorola Solutions provides pager maintenance and services to the Israel Police.&amp;nbsp;In January 2024, the company was contracted by the Israel Police to provide maintenance and Pager services until December 2025 for NIS 2,000,000.&amp;nbsp;In July 2023, the company was contracted as the sole supplier exempted from tender to provide maintenance and Pager services until December 2023 for NIS 235,000. Also in July 2023, Motorola Solutions Israel was contracted, with an exemption from tender, to provide pager service and maintenance until the end of December 2024 for NIS 1,020,000.Nofar Radio Alert System&amp;nbsp;The company provides procurement and maintenance for the Nofar system, a direct radio broadcast-based alert system operated through the infrastructure of the Beeper Communications company.&amp;nbsp;In November 2023, the company was contracted by the Israel Police as a sole supplier with exemption from tender to provide procurement and maintenance for the Nofar System from November 2023 until November 2026 for NIS&amp;nbsp;100,000.Additional Services to the Police&amp;nbsp;In April 2024, the Israel Police announced its intention to contract Motorola, with an exemption from a tender, for the establishment of a new P25 communication network in the 400 MHz range within the framework of a sole supplier with Motorola.&amp;nbsp;In November 2023, the company was contracted by the Israel Police for the purchase of operational equipment for 115,000 NIS.&amp;nbsp;In 2023, the company was awarded a tender to provide procurement and supply of antennas of various types to the Israel Police.&amp;nbsp;In January 2021, the company was contracted by the Israel Police, with an exemption from tender, to provide maintenance of communication system and equipment until December 2023 for NIS 140 million. Also in 2021, the company provided communication accessories to the Ministry of National Security for NIS 6,656.&amp;nbsp;In 2019, the company was contracted, with an Exemption from tender, to provide PTT communication servers to the Israeli Police. Also in 2019, the company presented a new “smart” radio that combines radio communication and broadband cellular communication designed for police forces and used by the Israeli Police.Between 2018 and 2015, the company provided the Ministry of National Security with security and safety services, software maintenance and consulting services, vehicle sensors, operational equipment, radio maintenance, technological equipment procurement, and communication accessories.In 2013, a Motorola radio system was documented being used by the Israel Police Yasam Unit officers, a special patrol unit operating to disperse demonstrations, who arrested Palestinian protestors in Bab Al-Shams in E1 area in the occupied West Bank.Services to Israel Prison Service&amp;nbsp;For over a decade, Motorola Solutions Israel has been providing various equipment and services to the Israel Prison Service (IPS), including to Ofer Prison, an Israeli military incarceration facility and military court located in the occupied West Bank where Palestinian prisoners and administrative detainees are incarcerated, and Hadarim Detention Facility, where Palestinian administrative detainees are incarcerated. The company has also provided CCTV cameras, radios and other&amp;nbsp;equipment for the Nachshon Unit, the IPS’ operational arm, responsible for the transport of prisoners, among them Palestinian political prisoners incarcerated in Israeli prisons. &amp;nbsp;Ofer Prison&amp;nbsp;In 2018, the company was contracted by the IPS to provide the erection of a mast and the relocation of a control room to Ofer Prison for NIS 60,185. In 2016, the company was contracted by the IPS to provide two distress devices for Ofer Prison for NIS 7,156.&amp;nbsp;Hadarim Prison&amp;nbsp;In 2018, the company was contracted to preform repairs for the reception of distress devices in Hadarim Prison for NIS 31,636.&amp;nbsp;Nachshon Unit&amp;nbsp;In March 2019, the company was contracted to install closed-circuit (CCTV) cameras in Nachshon Unit trucks for NIS 364,328. In July 2018, the company was contracted by the IPS to install CCTV cameras in Nachshon Unit trucks for NIS 364,328 and perform&amp;nbsp;technological adjustment for Nachshon Unit trucks for NIS&amp;nbsp;63,040. In 2016, the company was contracted by the IPS to provide CCTV cameras for Nachshon Unit trucks for NIS 563,044. In 2015, Motorola was contracted by the IPS to supply lighting bridges for Nachshon Unit vehicles for NIS 118,588. Also in 2015, the company was contracted by the IPS to provide flashing lights for Nachshon Unit vehicles for NIS 10,021, and radios for the Nachshon Unit for NIS 9,702.&amp;nbsp;In March 2022, Motorola Solutions Israel was contracted, with an exemption from tender, to provide maintenance for the IPS wireless system until 2025 for NIS 3,967,000.&amp;nbsp;In April 2021, the company was contracted to provide the IPS with radio equipment for NIS 29,016. In February 2021, the company was contracted to provide the IPS with wireless and emergency systems maintenance for NIS 730,39, P.A system and lighting maintenance for NIS 140,400, and wireless and distress arrays repairs for NIS 10,000.&amp;nbsp; &amp;nbsp;In December 2019, the company was contracted by the IPS to provide repairs services for Motorola wireless and emergency systems for NIS 18,720, and maintainance of the IPS wireless network for NIS 1,095,586. In September 2019, the company was contracted by the IPS to provide batteries for walkie-talkies for NIS 89,479 and walkie -talkies for NIS 1,299. In August 2019, the company was contracted by the IPS to provide adjustments to the crisis centers for NIS 39,471, equipment for NIS 70,912, and follow up orders for NIS 230,339. In July 2019, the company was contracted by the IPS to provide equipment for communications and security for NIS 96,691, vehicle P.A systems for NIS 24,648, and audio system for NIS 4,411. In May 2019, the company was contracted by the IPS to provide batteries for Motorola radios for NIS 5,170. In April 2019, the company was contracted by the IPS to provide batteries and accumulators for NIS 150,927 and&amp;nbsp;repairs P.A systems and lights installed in IPS vehicles for NIS&amp;nbsp;15,000. In March 2019, the company was contracted by the IPS to provide P.A systems for NIS 6,193 and equipment for vehicles for NIS 5,153. Also in&amp;nbsp;2019, the company provided the IPS with maintenance of wireless system for NIS 547,793.In 2018, the company was contracted by the IPS to provide maintenance fees for approximately 800 MIRS devices for NIS 737,100, maintenance of technological means in IPS vehicles for NIS 105,300, repairs for Motorola wireless and emergency systems for NIS 199,414, maintenance of Motorola P.A system and lighting for NIS 187,200, batteries for Motorola GP140 radios for NIS 66,390, batteries for walkie-talkies and distress radios NIS 150,188, inspection of masts for all IPS units for NIS 93,024, P.A systems for electronic surveillance vehicles for NIS 18,264, P.A system for the Tzur Unit for NIS 22,885, and lights for behicle for NIS 15,496.In November 2017, Motorola was contracted by the IPS to supply maintenance services for the wireless system at the IPS, including communication and distress equipment and the "Nitzan" wireless system, for NIS NIS 1,173,082. Additionally, in 2017, the company provided the IPS with audio, lighting, maintenance services and equipment, including for IPS patrol and escort vehicles, for NIS 426,366.&amp;nbsp;In 2016, Motorola was contracted by the IPS to supply maintenance services for the wireless network at the IPS for NIS 1,208,116. Additionally, in 2016, the company provided the IPS with supply, installation, wiring and operation of P.A systems, emergency equipment, renovations, and maintenance of walkie-talkies and vehicle technology systems for NIS 1,090,385.In 2015, the company was contracted to provide the IPS with equipment, audio systems, Installation and maintenance services, chargers, bridge lighting and lanterns, batteries, technician work, and repairs to the wireless system in all IPS units for NIS 1,301,289.&amp;nbsp;In 2013, the company provided maintenance of distress and communication systems at the IPS for NIS 11,043,000.&amp;nbsp;Tel-Aviv Jerusalem TrainIn February 2012, Motorola Solutions Israel was awarded a tender for the installation of Internet access on 630 carriages and all train stations for Israel Railways. The contract included the A1 Tel-Aviv Jerusalem Fast Train line. The Tel Aviv Jerusalem Fast Train, also known as the A1 train, crosses the Green Line into the occupied West Bank in two areas, using occupied Palestinian land, some of it privately owned, for an Israeli transportation project aimed exclusively for Israelis. For more on the A1 train see our flash report&amp;nbsp;Crossing the Line:&amp;nbsp;The Tel Aviv Jerusalem Fast Train (A1).</t>
   </si>
   <si>
     <t>Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Military, Security and Surveillance, Telecommunication</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Naqab, West Bank</t>
   </si>
   <si>
     <t>Natuzzi S.p.A</t>
   </si>
   <si>
     <t>Italy</t>
   </si>
   <si>
     <t xml:space="preserve">The company is the largest furniture manufacturer, with the biggest global reach in the sector. The company owns seven manufacturing plants, twelve commercial offices and more than 1200 points of sale worldwide. Company brands are: Natuzzi Italia, Natuzzi Editions and Divani&amp;amp;Divani.
 The company operates a store in the Design City shopping complex located in Mishor Adumim settlement industrial zone, occupied West Bank.
 For more on the Design City complex, read our update The Design City Complex Built on Occupied Palestinian Land
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements</t>
   </si>
   <si>
+    <t>Industrial Manufacturing</t>
+  </si>
+  <si>
     <t xml:space="preserve">Oracle </t>
   </si>
   <si>
     <t>Oracle Corporation is an American multinational computer technology company. The company sells database software and cloud computing software and hardware.&amp;nbsp;Oracle's core application software is a suite of enterprise software products, including enterprise resource planning (ERP), human capital management (HCM), customer relationship management (CRM), enterprise performance management (EPM), Customer Experience Commerce (CX Commerce) and supply chain management (SCM) software.The company provides its software and database products to the Israeli Ministry of Defense, the Israeli military, the Air Force, the Israeli Civil Administration in the occupied West Bank, and the Israel Police.&amp;nbsp;Oracle has a decades-long partnership with the Israeli defense establishment, which includes the development and implementation of projects for the military and security forces.&amp;nbsp;Services to the Israeli Ministry of Defense&amp;nbsp;Through its fully owned Israeli subsidiary, Oracle Israel, the company has developed and provides a variety of software and services to the Israeli Ministry of Defense (IMOD) and the Israeli military, including full licensing, version updates, software upgrades, maintenance of the company's products, support services and licenses for military use, including training bases.In January 2024, Oracle's CEO met with the Israeli Minister of Defense and Prime Minister Netanyahu to discuss the provision of security assistance and opportunities in the fields of artificial intelligence and cloud computing.&amp;nbsp;Between October 2023 and June 2024, the ministry received support and implementation services for Oracle products for NIS 250,000 from a third company. Between November 2023 and June 2024, the ministry received support services for Oracle products for NIS 250,000.&amp;nbsp;Oracle technologies have been used by the IMOD, the military and other security agencies to respond to operational requirements, and to manage enormous types and volumes of data and information security threats. The company played an important role in promoting the military's ability to base its military activities on IT systems as a means of warfare for all purposes and provided the military with information security and data blending tools. Oracle databases and systems implemented in the military serve logistical, intelligence and operational aspects in the military. Among them are tools that enable data extraction for intelligence systems and shorter duration of operational and intelligence processes, and the extraction of information found in databases, which is transferred to the combat or logistical forces. These have enabled data transfer in real time to commanders in operational areas, while improving interoperability between forces fighting in the air, at sea and on land.&amp;nbsp;In 2015, Oracle Israel renewed a licensing agreement with the IMOD worth NIS 140 million for the implementation of Oracle systems in the military and other security agencies for three years, for the sixth consecutive time. The agreement included full licensing, version updates, software upgrades, and maintenance of Oracle products, support services, and new licenses for use by the Israeli military, including in training bases. The agreement also entailed principles for strategic cooperation between the company and the defense establishment in the development and implementation of projects for the military and the security forces.Oracle provided its Enterprise Resource Planning (ERP) system and Oracle Hyperion Enterprise Performance Management (EPM) software to the Israeli Military Intelligence Directorate. The Israeli military has an Oracle-based ERP system, which serves thousands of users within the Ministry and beyond.&amp;nbsp;In 2013, the Israeli Military Intelligence Directorate launched a new version of the Oracle cloud-based system with an estimated scope of tens of millions of NIS. The system manages the Intelligence Directorate's financial and logistics system, performs all budget planning and monitoring, and interfaces with its administrative and operational systems. Additional Oracle ERP systems were implemented in the Israeli Air Force equipment fleet, in a large military intelligence unit, and in a third system whose details are confidential.In February 2012, the Air Force implemented multiple Oracle Exadata database machines in its enterprise data warehouse and operational systems to improve operational effectiveness and processing and consolidation of large amounts of data in a project worth more than NIS 10 million. Oracle database machines enabled Air Force IT personnel to obtain faster performance, high-speed data scanning, data compression, and data access.&amp;nbsp;In 2006, Oracle Israel signed a multi-year agreement with the IMOD to provide the Israeli military with databases and the Fusion middleware platform for an estimated amount of tens of millions of USD.In 2003, the IMOD purchased Oracle e-commerce software for NIS 5 million.&amp;nbsp;In 2001, Oracle Israel was awarded a tender for the supply and implementation of ERP system in the Ministry of Defense and the Israeli military worth over NIS 100 million for a period of five years with an option to extend. The tender, then considered the largest in scope to date, included the implementation of Oracle Applications system in the various units of the Air Force, the Ministry of Defense and the Israeli Ground Forces.&amp;nbsp;In addition, in 2001, Oracle Israel signed a strategic contract worth NIS 60 million with the Ministry of Defense, under which the company will supply the Israeli military with the company's infrastructure products for a period of 3 years, which will be used as a basis for developing applications in all of the military's computing units.&amp;nbsp;Services to the Israeli Civil Administration in the West BankOracle Israel is providing servers to the Israeli Civil Administration in the occupied West Bank, including servers for a system used to monitor "illegal construction."The Israeli Civil Administration (ICA), headquartered in the settlement of Beit El, carries out extensive demolitions of Palestinian homes and infrastructure in the occupied West Bank on the grounds of "illegal construction", while enforcing restrictions on any Palestinian construction or development in Area C. About 95% of Palestinian building permit applications in Area C are rejected by the ICA.&amp;nbsp;In October and November 2024, the ICA issued two tenders for Oracle server support and maintenance services for the monitoring system. The technical specifications of the system indicate Oracle's fully owned subsidiary, Sun Microsystems, is the manufacturer. In addition, the tenders require the bidding suppliers to be an authorized Oracle Israel supplier and to meet the technical requirements for managing Oracle database servers. According to the tender documents, the system servers are located in a military environment, and within a military base in the Jerusalem area.&amp;nbsp;In November 2021, the military Coordinator of Government Activities in the Territories issued a contract for hardware and software maintenance of Oracle servers for the ICA for the period from December 2021 to the end of December 2022.&amp;nbsp;Collaborations with the Israeli Military&amp;nbsp;In January 2024, amid the military invasion of Gaza, the company donated 7 tons of auxiliary equipment worth more than half a million USD (approximately NIS 2 million) that it purchased for soldiers in several elite units operating in the Gaza Strip. The donation included 500 kits containing advanced equipment such as telescopic sights, gloves, eye shields, knee pads, headlamps, light sticks, and more, which were purchased by the company in the United States.&amp;nbsp;In February 2024, Oracle Israel hosted a hackathon for the Israeli military Computer and IT Directorate (ICT and Cyber Defense Division).&amp;nbsp;In 2018, the company hosted a two-day hackathon for soldiers at Oracle offices, during which the soldiers experimented with Oracle's cloud services with training and advice from company experts.&amp;nbsp;Services to the Population and Immigration AuthorityOracle Israel provides the Population and Immigration Authority with a database and software and is the sole supplier for their licensing.Oracle software and database are present in all of the Authority's computer systems and are integrated into the Authority's system applications, which depend on the company's database.&amp;nbsp;Rotem-Reut System&amp;nbsp;Oracle Israel provides the Population and Immigration Authority with a database and software, and is the sole supplier for their licensing. Oracle software and database are present in all of the Authority's computer systems and are integrated into the Authority's system applications, dependent on the company's database. These include a border control system deployed in Israeli checkpoints and a permit issuing system used for Palestinian workers.&amp;nbsp;Rotem-Reut is a border control data collection computerized system deployed at Israeli internal and international border crossings, including Israeli checkpoints in the occupied West Bank and East Jerusalem, and Allenby Bridge Crossing in the occupied West Bank and, which is the only access for West Bank Palestinian residents to travel abroad and is controlled by Israel. According to a response to a Freedom of Information request submitted by Who Profits and received in May 2021, the system has an interface with other systems and bodies, among others with the Israeli Civil Administration (ICA) in the West Bank, the Israeli military, the Israel Police and the Israel Prison Service. The system is deployed at 25 border crossings and at 20 different government ministries.&amp;nbsp;Since 2006, the Rotem-Reut system has been based on the Oracle 11.2 database, which is integrated into the system applications in a structured manner. Oracle Israel provided consulting, support, and maintenance services for the database within the system. Oracle Israel provides the Authority with Oracle licenses for Rotem system server farms, including licenses for Oracle Business Standard Edition, Oracle Forms and Reports, Oracle Database Enterprise Edition, Oracle Real Application Cluster, and Oracle Partitioning.By November 2023, the Population and Immigration Authority had purchased over 380 Oracle licenses of various types for the computer systems of the Authority's Digital and Information Technologies Division, for the central servers and workstations.Oracle Israel also provides licenses for the Authority's “Matash” System, which is used by the Employer Services Department to issue permits for employers to employ Palestinian workers in Israel. Such permits are required for Palestinian workers who work within Israel and in Israeli settlements, as part of Israel's oppressive permit regime.&amp;nbsp;In November 2022, the Authority issued a contract with a third-party company to maintain Oracle licenses in the Reut and Matash systems until December 25, 2025. In 2022 and 2023, the Authority contracted with a third company to maintain Oracle licenses in the Rotem system.&amp;nbsp;Between December 2022 and December 2023, Oracle Israel provided Oracle licenses to the Authority for NIS&amp;nbsp;1,258,323.&amp;nbsp;Services to the Israel Police&amp;nbsp;For over two decades, Oracle Israel has been providing the Israel Police with a database infrastructure that serves critical systems of the Israel Police. These systems were developed in accordance with Oracle databases and with dedicated code adapted to the infrastructure.&amp;nbsp;In 2004, the company was contracted by the Israel Police for the purchase of licenses for the police's database infrastructure. Over the years, Oracle licenses have been purchased for the police's server farms and additional products worth more than NIS 1.5 million.In August 2022, the company was contracted by the Israel Police as sole supplier to provide licenses, maintenance, support and upgrade services for Oracle products worth approximately NIS 880,000 from January 2023 until the end of December 2025.&amp;nbsp;In May 2022, Oracle Israel was contracted by the Israel Police, with an exemption from tender, to provide maintenance for Oracle products until December 2025 for NIS 910,000.Police Hackathon&amp;nbsp;In December 2018, Oracle Israel organized and hosted an innovation marathon event to develop a smart police station in collaboration with the Israel Police. Oracle Israel provided cloud services for developers, makers, designers, and entrepreneurs to collaborate with police and security forces experts in developing ideas for technological solutions to transform police stations into autonomous stations. The event was held over two days at the company's offices.</t>
   </si>
   <si>
     <t>Population Control, Specialized Equipment and Services, The Wall and Checkpoints</t>
-  </si>
-[...1 lines deleted...]
-    <t>East Jerusalem, Gaza, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Oshkosh Corporation  </t>
   </si>
   <si>
     <t xml:space="preserve">Oshkosh Corporation (formerly Oshkosh Truck) is an American industrial company that designs and builds specialty trucks, military vehicles, truck bodies, airport fire apparatus, and access equipment. Company brands include: JLG, Jerr-Dan, Hinowa, Oshkosh Defense, Pratt Miller, Pierce, Frontline, Oshkosh Airport Products, Maxi-Metal, McNeilus, Oshkosh S-Series and IMT.
 The company manufactures hulls for armored military vehicles and armored personnel carriers (APC) for the Israeli Ministry of Defense (IMOD), used in the occupied West Bank and Gaza. The company provides the Israeli military with the &amp;ldquo;Namer 1500&amp;rdquo; and &amp;ldquo;Eitan&amp;rdquo; Armored Personnel Carriers (APC), both were used in Israel&amp;#39;s recent military invasion of Gaza.
 On December 1st, 2023, Oshkosh announced that it would supply the IMOD with its Joint Light Tactical Vehicles (JLTV), ordered by the IMOD at the end of November 2023. An order for 75 JLTVs was placed through Foreign Military Sale (FMS), and an additional order for dozens more through Direct Commercial Sale (DCS).
 &amp;ldquo;Namer 1500&amp;rdquo; and &amp;ldquo;Eitan&amp;rdquo; Armored Personnel Carriers
 In November 2023, the Israeli military deployed the Namer 1500 APC in its first combat use in the military invasion in northern Gaza. The Namer 1500 is an APC coming from the IMOD&amp;#39;s Directorate of the Merkava and Armored Vehicles, intended to enhance the Israeli Ground Forces&amp;rsquo; effectiveness.
 In February 2023, Oshkosh signed an agreement with the IMOD to produce hundreds of the Namer 1500 armored personnel carrier (APC) variant for over USD 139.6 million (GBP 100 million) financed by US aid. In June 2023, the IMOD received the first delivery of the new APCs.
 Also in November 2023, the Israeli military announced that the &amp;ldquo;Eitan&amp;rdquo; APC had entered into operational use in Gaza. In December 2022, the IMOD contracted Oshkosh in an agreement to produce 500 hulls of the &amp;ldquo;Eitan&amp;rdquo; armored personnel carrier (APC) for the Israeli military for over USD 100 million, funded by the US. According to the contract, the hulls will be fitted with unmanned turrets and other systems and sent for operational use.
 The Eitan APC is based on the Merkava tank and Namer APC technologies. It can accommodate 12 personnel and travel at a speed of 90 km/h with an all-terrain maneuvering capability. It also features Elbit System&amp;#39;s &amp;quot;Iron Fist&amp;quot; defense system, peripheral cameras equipped with day and night vision, front calculation and processing capabilities using computerized technology, and touch monitors and processors.
 &amp;ldquo;Panther&amp;rdquo; Armored Vehicle 
 The Israeli military armored vehicle &amp;ldquo;Panther&amp;rdquo; is built on Oshkosh Defense&amp;rsquo;s tactical vehicle FMTV Military Truck (Family of Medium Tactical Vehicles) and used by the Israeli military in the occupied West Bank and Gaza. Hundreds of additional company&amp;rsquo;s FMTV trucks are used by the Israeli military for logistical transport.
 The Panther vehicle is an armored combat vehicle used in ongoing military operations, mainly in the occupied West Bank. The vehicle is also used by the Israel Border Police Yamas undercover unit (Mista&amp;#39;arvim) whose operatives disguise themselves as Palestinians.
 In 2019, the military completed the development and modification of the Panther. The vehicle was modified to allow it to easily move through the alleys that characterize the area of the West Bank. The modified trucks have space for 14 soldiers and include peripheral cameras, advanced weapons systems and machine guns, a tire inflation system, escape hatches, windshields and a mobile driver assist system. The vehicle is painted on the outside and inside with special materials for thermal insulation, maintaining temperature and retarding combustion, and protective panels designed to absorb small arms bullets without penetration. The vehicle&amp;#39;s estimated cost is about NIS 1 million.
 On June 19, 2023, the Panther vehicle was used by the Israeli military in its invasion of Jenin, during which 5 Palestinians were killed, including a 15-year-old.
 In May 2022, the vehicle was put to show in the military&amp;rsquo;s parking station in the settlement of Elkana in the occupied West Bank.
 In January 2020, the Israeli military purchased new modified versions of Oshkosh Defense&amp;rsquo;s tactical vehicles FMTV Military Truck (FMTV) for its multi-purpose armored &amp;ldquo;Panther&amp;rdquo; vehicles. The FMTVs were provided via several contracts, including one contract for 589 vehicles at a total value of about US$ 159 million. The delivery of the vehicles is expected to be completed in October 2024.
 In November 2017, the company signed NIS 200 million agreement with the Israeli Ministry of Defense (IMOD) according to which the company will supply the military with approximately 200 new FMTV model trucks over the following year and a half. The deal was financed by the US foreign aid funds. Earlier the same year, the IMOD purchased the first six FMTVs trucks which were mainly used to examine their suitability for the military&amp;rsquo;s operational needs.
 In previous years, the IMOD purchased several dozen Oshkosh trucks of an older model from the US Army surplus.
 </t>
   </si>
   <si>
     <t>Specialized Equipment and Services</t>
   </si>
   <si>
     <t>$5B-$10B</t>
   </si>
   <si>
+    <t>Gaza, West Bank</t>
+  </si>
+  <si>
     <t>RE/MAX Holdings</t>
   </si>
   <si>
     <t>RE/MAX Holdings Inc. is an American international real estate company that operates through a franchise system. The company has franchise real estate brokerages operating globally under the RE/MAX brand and mortgage brokerages in the U.S. operating under the Motto Mortgage brand. The company provides ancillary products and services to its franchise networks.&amp;nbsp;The company’s Israeli franchisee, RE/MAX Israel, provides brokerage services for the sale and rental of properties in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;RE/MAX Israel offers dozens of properties for sale and rent in the occupied West Bank, East Jerusalem and the Syrian Golan including in the settlements of Ma'ale Adumim, Beit El, Ofra, Kochav Ya'akov, Tel Tsion, Beitar Illit, Geva Binyamin (Adam), Givat Ze'ev, Efrat, Anatot, Karnei Shomron, and Shim'a in the occupied West Bank; the settlement neighborhoods of Gilo, Ramot, Ramat Eshkol, Pisgat Ze'ev, French Hill, Ramat Shlomo, Armon HaNatziv, Har Homa, and Neve Ya'akov in occupied East Jerusalem; and the settlement of Katzrin in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates licensed&amp;nbsp;RE/MAX offices in the settlement of Ma’ale Adumim in the occupied West Bank, in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem, and an&amp;nbsp;office in a shopping center located in a “demilitarized zone” outside the Green Line in the city of Maccabim (Modi'in-Maccabim-Re'ut).&amp;nbsp;</t>
   </si>
   <si>
     <t>Services to the Settlements</t>
   </si>
   <si>
     <t>Real Estate</t>
   </si>
   <si>
     <t>$250M-$500M</t>
   </si>
   <si>
     <t>East Jerusalem, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Sony Corporation</t>
   </si>
   <si>
     <t>Japan</t>
   </si>
   <si>
     <t xml:space="preserve">A Japanese multinational conglomerate corporation. Its diversified business includes consumer and professional electronics, gaming, entertainment and financial services.
 In 2018, Who Profits documented the use of Sony CCTV cameras in the Old City of Jerusalem, deployed as part of Israel&amp;rsquo;s surveillance system in the occupied area. At least six Sony cameras were installed on two towers in Bab Al Amoud (Damascus Gate).
 For more on Israel&amp;rsquo;s visual surveillance in Occupied East Jerusalem, read Who Profits report: &amp;ldquo;Big Brother&amp;rdquo; in Jerusalem&amp;rsquo;s Old City.
 In 2022, the Israeli Ministry of Defense published a tender for the purchase of a Sony fx6 full frame camera. In 2021, the ministry published two tenders for the purchase of Sony Alpha camera, photo lens 600, and microphone; in 2020 a tender for the purchase of Sony cameras P1000 and A7III; and in 2019 four tenders for the purchase of Sony cameras, lenses, screen and driver.
 &amp;nbsp;
 </t>
   </si>
   <si>
     <t>Private Security and Surveillance Technology</t>
   </si>
   <si>
     <t>Military, Security and Surveillance, Technology and Hi-tech</t>
   </si>
   <si>
     <t>East Jerusalem</t>
   </si>
   <si>
     <t xml:space="preserve">Sturm, Ruger &amp; Co. </t>
   </si>
   <si>
     <t>Sturm, Ruger &amp;amp; Co. is an American publicly traded manufacturer of firearms - rifles, pistols, revolvers. The Company primarily manufactures firearm products under the Ruger name and trademark. In addition, the Company manufactures lever-action rifles under the Marlin name and trademark.Ruger rifles have been widely used by Israeli security forces against Palestinians as a crowd control weapon in the occupied West Bank, East Jerusalem, Gaza, as well as in Palestinian cities within the Green Line. Ruger rifles have been in use by the Israeli military, the Israel Police, the Border Police, and the Israel Prison Service.&amp;nbsp;Ruger rifles fire 0.22-inch caliber metal bullets, also known as ‘Two-Two’ bullets, that are used against Palestinians as a tool to disperse demonstrations, despite being lethal and causing serious injuries.Over the years, several Palestinians in the occupied West Bank have died, and many have been severely injured after being shot by Israeli forces with Ruger rifles.&amp;nbsp;Israeli security forces have been using the Ruger 10/22 rifles fitted with telescopic sights and bipods, and since 2015, the SR-22 Ruger rifles. Ruger operators in the Israeli military (sometimes called `Rugerists’ or snipers) operate in various military units that take part in dispersing protests, making arrests, or invasions of Palestinian communities.Ruger rifles have been used by Israeli forces in the occupied West Bank since the first Palestinian Intifada (uprising) in 1987. In 2015, the Israel Police began using Ruger sniper rifles against protesters in Palestinian neighborhoods in occupied East Jerusalem.Ruger rifles have also been used by Israeli forces during the Second Intifada in 2000, leading to the death of Palestinian protestors, some of them teenagers and children. Most of the incidents occurred in the Gaza Strip, near the previous Gush Katif settlements block and the city of Khan Yunis. According to the Israeli military itself, the firing of the Ruger against demonstrators was often done unnecessarily.In April 2025, the Israeli Ministry of Defense issued a tender for the production and supply of bullets for the 0.22 Ruger sniper rifle.&amp;nbsp;Occupied West Bank and East Jerusalem&amp;nbsp;In 2023 and 2024, Israeli military, police, and border police forces used Ruger rifles against Palestinians in the Aqabat Jaber refugee camp, in the villages of Deir 'Ammar, Qibya and Ni’lin, and the Rachel's Tomb area near Bethlehem in the occupied West Bank; and in the Palestinian neighborhoods of At-Tur, Abu Tor, Issawiya, and the Shuafat refugee camp in occupied East Jerusalem.&amp;nbsp;On April 10, 2023, Palestinian boy Muhammad Fayez Bilhan was killed by Israeli soldiers during a military raid in the Aqabat Jaber Refugee Camp near Jericho in the occupied West Bank. According to the residents, Israeli forces fired Ruger rifles and live ammunition indiscriminately.&amp;nbsp; &amp;nbsp;Between 2016 and 2022, Israeli security forces killed at least 12 Palestinians using Ruger rifles, some of them minors, in the occupied West Bank.&amp;nbsp;In 2021 alone, eight Palestinians were killed by Israeli forces using Ruger semi-automatic rifles in the West Bank. At least four of them have been shot and killed between May and June 2021. In 2015, 14 Palestinians were killed in the West Bank by Ruger fire.In 2022, Israeli forces used Ruger rifles in the al-Azza (Beit Jibrin) refugee camp, Jalazun refugee camp, Aqabat Jaber refugee camp, the village of Beita, and the cities of al-Bireh and Hebron in the occupied West Bank. On August 9, 2022, 15-year-old Momen Jaber was killed during a demonstration in Bab al-Zawiya checkpoint in Hebron, when Israeli soldiers shot Ruger rifles at demonstrators. On Friday, February 4, 2022, 13-year-old Abdel Rahman Issa Hamayel was shot with a Ruger bullet in his knee during a protest in the village of Beita.&amp;nbsp;In December 2022, it was reported that the Israel Police were using Ruger rifles inside the Al-Aqsa Mosque compound in occupied East Jerusalem.Between May 2021 and February 2022, Ruger ammunition has been routinely used by the Israeli military to snipe demonstrators in weekly protests held in the village of Beita in the occupied West Bank in protest of the establishment of the Evyatar settlement outpost on the village’s lands.&amp;nbsp;At least two Palestinian protestors were killed by Ruger fire in Beita.&amp;nbsp;Previously, Israeli forces shot protesters using Ruger rifles in the villages of Bil’in, Ni’lin, Budrus, Nabi Saleh, Turmusaya, al-Mughayyir, Jayyous, and the al-Aydah Refugee Camp in the occupied West Bank.&amp;nbsp;On December 4, 2020, 15-year-old Palestinian boy Ali Abu Alia was shot and killed by an Israeli Ruger sniper after he was shot in the abdomen near a protest in the village of al-Mugahyer in the West Bank.&amp;nbsp;In May 2017, 20-year-old Saba Nadel Abid was shot and killed by a Ruger during a protest in the village of Nabi Saleh in the West Bank.&amp;nbsp;In 2015, Israeli forces killed at least four Palestinians using Ruger rifles, including 12-year-old boy Abd a-Rahman Abdallah, who was shot in the chest with a Ruger 'Two-Two' bullet from a distance of about 150 meters away from soldiers during a protest at al-Aydah refugee camp near Bethlehem.In 2009, Israeli security forces killed 14-year-old Izz a-Din al-Jamal and 36-year-old Aqel Sarur from the village of Ni’lin, and injured dozens more using Ruger 0.22 ammunition.Gaza&amp;nbsp;In August 2021, the Israeli military used Ruger to snipe Palestinian protestors near the border surrounding the besieged Gaza, leaving dozens wounded in several incidents.&amp;nbsp;In February 2021, the Israeli military reportedly conducted Ruger fire training at a military camp in the Jordan Valley in the occupied West Bank as part of preparations for operational employment in the Gaza Division.&amp;nbsp;The Wall&amp;nbsp;Between October and December 2019, 20 Palestinians were shot and injured by Ruger rifles by Israeli forces who fired at them without warning while trying to cross the fence in the occupied West Bank. All of them were construction workers employed in Israel, within the Green Line.Use of Ruger within the Green Line&amp;nbsp;In May 2021, during the Palestinian May Uprising, Israeli Border Police used Ruger rifles against Palestinian holders of Israeli citizenship within the Green Line in at least two incidents. The incidents took place in the Palestinian town of Kafr Kanna and in the city of Lyd (Lod), where a 15-year-old Palestinian boy was shot in his leg by a Ruger rifle.&amp;nbsp;In June 2021, the Israel Police announced its intention to expand the use of Ruger on both sides of the Green Line. For more on the use of Crowd Control weapons during the May Uprising, see Who Profits report: Israeli Repression of the Palestinian May Uprising: Suppliers of Crowd Control Weapons.Services to the Israel PoliceIn March 2018, Sturm Rugers’ exclusive Israeli supplier, L.H.B. Ltd., was contracted by the Israel Police with an exemption from tender, to be the sole supplier for the purchase of spare parts, accessories and maintenance for the Ruger 0.22 rifle for NIS 150,000 until 2020.&amp;nbsp;In March 2018, the Israeli Police contracted Sturm Ruger's Israeli distributor, L.H.B Ltd., for the supply of Ruger parts for NIS 150,000.Services to&amp;nbsp;the Israel Prison Service&amp;nbsp;&amp;nbsp;In 2016, the&amp;nbsp;Israel Prison Service (IPS) purchased Ruger rifles for NIS 6,028 for the Metzada Unit, its tactical unit tasked with detection and arrest of escaped prisoners and support operation during raids at IPS facilities.&amp;nbsp;</t>
   </si>
   <si>
-    <t>Military, Security and Surveillance</t>
-[...1 lines deleted...]
-  <si>
     <t>$500M-$1B</t>
   </si>
   <si>
     <t>Terex Corporation</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly-traded US-based manufacturer of heavy machinery for the construction, quarrying, recycling and transportation industries. The company manufactures and markets aerial work platforms, construction cranes, materials processing and mining equipment and road-building and utility products.
 Terex track excavators were used during demolitions in the Palestinian neighborhoods of At-Tur and Beit Hanina in occupied East Jerusalem.
 Terex trucks were also used by private contractors for the construction of the Separation Wall on the land of the Palestinian villages of Ni&amp;rsquo;lin and Ras A-Tira in the occupied West Bank. They were also documented in the construction of the Tel Aviv-Jerusalem Fast Train (A1), which crosses the Green Line into occupied territory in two sections.
 Terex Amida floodlights are used in construction sites along the Separation Wall and in checkpoints. For instance, Amida equipment was used in the construction of the checkpoint near Ofer prison and the Deir Sharaf checkpoint in the West Bank. Terex equipment was also used in Shaar Efraim checkpoint.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Toyota Motor Corporation</t>
   </si>
   <si>
-    <t xml:space="preserve">A Japanese multinational automotive manufacturer with activities in the fields of housing, financial services, communications, marine and biotechnology, and afforestation.
-[...11 lines deleted...]
-</t>
+    <t>NYSE, LON, NSE, TSE</t>
+  </si>
+  <si>
+    <t>A publicly traded Japanese multinational automotive manufacturer engaged in automotive manufacturing, equipment and parts, with activities in the fields of housing, financial services, communications, marine and biotechnology, and afforestation.Toyota vehicles are widely used by Israeli Security Forces, including the Israeli military, the Israel Police and the Israeli Border Police, in the occupied West Bank and East Jerusalem. &amp;nbsp;Military Vehicles&amp;nbsp;The “David” is an armored light all-terrain vehicle based on the Toyota Land Cruiser and the Toyota Hilux, manufactured by MDT Armor.&amp;nbsp;The David is the most widely used armored vehicle in the Israeli military, used for reconnaissance, command and patrol. It is used by the Israeli military in all sectors, mainly in the occupied West Bank and around the besieged Gaza area. The vehicle serves as a critical component of the Israeli military's operational capabilities. The David is also used by the Israeli Border Police in the occupied West Bank and the Jerusalem area.&amp;nbsp;The David vehicle has a roof turret designed for a manual or remote weapons station option and has gun ports in all 4 directions. The vehicle is marketed as battle-proven, having been used by the Israeli military. The vehicles have been serviced under a special arrangement at a number of Toyota garages in Israel.In January 2026, the Israeli Ministry of Defense (IMOD) marked the receipt of the 1,000th "David" armored vehicle.&amp;nbsp;Gaza Genocide&amp;nbsp;In November 2023, amid the military invasion of Gaza, dozens of bulletproof ambulances based on the Toyota Land Cruiser 78 were delivered to the Israeli Ministry of Defense from the United States as part of an emergency purchase.&amp;nbsp;On October 19, 2023, the Israeli Ministry of Defense received an initial shipment of MDT Armor’s Toyota-based David 4×4 light armored vehicles designated for use by the Israeli military. The vehicles were supplied to replace vehicles damaged during the military invasion of Gaza the same month.West Bank&amp;nbsp;The David vehicle is widely used by Israeli forces in the occupied West Bank.&amp;nbsp;In August 2026, Israeli military David vehicles were documented in a raid by Israeli forces on the Qalandiya refugee camp in the occupied West Bank.&amp;nbsp;In December 2025, David vehicles were documented in an Israeli military raid on the Palestinian town of Qabatiya in the occupied West Bank.In January 2025, Israeli military forces in an armored David vehicle invaded the Palestinian town of Tammun, northeast of Nablus, in the occupied West Bank.In December 2024, Israeli military forces in a David vehicle entered the city of Tulkarm.In 2023, the David was documented in Israeli military raids in Tulkarm Refugee Camp and the city of Nablus in the occupied West Bank.On November 14, 2023, a video published by the Palestine Red Crescent documented two Israeli military David armored vehicles blocking an ambulance carrying an injured person in the Tulkarm refugee camp in the occupied West Bank.&amp;nbsp;In May 2023, a Toyota vehicle was documented in use by Israeli Civil Administration personnel accompanying bulldozers in house demolitions in Masafer Yatta in the South Hebron Hills in the occupied West Bank.On May 11, 2022, Al Jazeera reporter Shireen Abu Akleh was shot dead by the Israeli military in Jenin while reporting a military raid on the nearby refugee camp. Shots fired directly at a group of journalists from a gun port of a David vehicle hit Shireen Abu Akleh in the head, fatally wounding her.&amp;nbsp;In September 2021, Toyota’s official Israeli distributor, Union Motors, was awarded a tender to provide Toyota Helix 4X4 vehicles to the Mateh Binyamin settlement Regional Council.Israeli Ministry of Defense Tenders&amp;nbsp;In May 2026, the Israeli Ministry of Defense (IMOD) issued a tender for three Toyota Land Cruiser GR-SPORT 300 vehicles.In April 2026, the IMOD issued a tender for the purchase of shock absorbers, leaf springs, and stabilizer bar lowering for Toyota vehicles.&amp;nbsp;In April 2023, MDT Armor was awarded a USD 22 million contract to manufacture and supply David armored vehicles to the Israeli military. &amp;nbsp;In November 2022, the Israeli Ministry of Defense announced that it had selected the Toyota Corolla model vehicles for officers in the ranks of Lieutenant Colonel&amp;nbsp;and Brigadier General as part of a tender in which leasing companies were selected to provide vehicles to be used by permanent military officers.In March 2022, the IMOD issued a&amp;nbsp;tender for the maintenance of armored "David" vehicles on a Toyota "Hilux" platform.&amp;nbsp;In July 2019, the IMOD published a tender for modeling a Toyota Land Cruiser car. In 2018, the IMOD published a tender for the maintenance of Toyota forklifts for the Air Force.&amp;nbsp;In 2002, Toyota's importer in Israel, Union Motors, won a tender from the Israeli Ministry of Defense to supply the Israeli military with Toyota Hilux pickup trucks for NIS 60 million. As part of the tender, the military was to purchase 150 Toyota pickup trucks annually for three years, with a total value of about NIS 60 million.Police Vehicles&amp;nbsp;Toyota Hilux vehicles are also used for the "Jackal" light armored vehicle, used by the Israel Police and the Border Police in the occupied West Bank and East Jerusalem. The vehicles were developed based on the Toyota Hilux by the Israeli company Plasan Re’em. In December 2022, the Israel Police ordered 69 "Jackal" light armored vehicles developed based on the Toyota Hilux&amp;nbsp;chassis&amp;nbsp;to be delivered within two years and to enter service in 2023-2024.&amp;nbsp;The Jackal armored vehicle is designed to carry 5 fighters, is shielded against small arms and stones and equipped with firing slots, a separate compartment for detainees and cargo compartments for fighters' equipment.&amp;nbsp;In April 2024, the Israeli Border Police released a video of its new Jackal vehicle, designed for use in village areas and to enter alleys and buildings, and equipped with 360-degree cameras.In January 2024, the Israel Police purchased dozens of bulletproof vehicles for operational use, including armored civilian vehicles and vehicles for transporting fighters, among them Toyota Land Cruisers.&amp;nbsp;The armored vehicles were destined for the use of police and Border Police officers in the occupied West Bank and the Jerusalem area.&amp;nbsp;Police Patrol Cars&amp;nbsp;In December 2025, the Israel Police introduced new Toyota Corolla Cross police vehicles to its traffic fleet. The purchase was funded by a budget of NIS 50 million and included the purchase of dozens of vehicles.&amp;nbsp;‎In November 2024, the Israel Police released a video of its new Toyota police patrol cars.&amp;nbsp;In September 2022, the Israel Police contracted the Israeli company Palsan Ram to prototype Toyota civilian vehicles with bullet protection for NIS 840,000 by the end of November 2023.In March 2022, the Israel Police contracted Union Industrial Vehicle Ltd., Toyota forklifts’ official distributor in Israel, to provide maintenance and repair of Toyota forklifts for NIS 90,000 until the end of 2024. &amp;nbsp;NaqabOn February 16, 2026, Israeli Police forces with a Police Toyota vehicle were documented shooting tear gas into an elementary school in the Palestinian Bedouin village of Tarabin in the Naqab in the middle of the school day.&amp;nbsp;</t>
   </si>
   <si>
     <t>$250B-$500B</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -776,51 +768,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I22"/>
+  <dimension ref="A1:I23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -1176,292 +1168,321 @@
       <c r="G13" s="0" t="s">
         <v>75</v>
       </c>
       <c r="H13" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I13" s="0"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>76</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>77</v>
       </c>
       <c r="F14" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="G14" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="G14" s="0" t="s">
+      <c r="H14" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="I14" s="0" t="s">
         <v>79</v>
-      </c>
-[...4 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="C15" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D15" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E15" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="C15" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D15" s="0" t="s">
+      <c r="F15" s="0" t="s">
         <v>82</v>
       </c>
-      <c r="E15" s="0" t="s">
+      <c r="G15" s="0" t="s">
         <v>83</v>
       </c>
-      <c r="F15" s="0" t="s">
+      <c r="H15" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="I15" s="0" t="s">
         <v>84</v>
-      </c>
-[...7 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>85</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>19</v>
+        <v>86</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>41</v>
+        <v>89</v>
       </c>
       <c r="H16" s="0" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="I16" s="0" t="s">
-        <v>88</v>
+        <v>16</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>75</v>
+        <v>41</v>
       </c>
       <c r="H17" s="0" t="s">
-        <v>92</v>
+        <v>23</v>
       </c>
       <c r="I17" s="0" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>93</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>94</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>95</v>
       </c>
       <c r="G18" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="H18" s="0" t="s">
         <v>96</v>
       </c>
-      <c r="H18" s="0" t="s">
+      <c r="I18" s="0" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
+        <v>98</v>
+      </c>
+      <c r="C19" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D19" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>99</v>
       </c>
-      <c r="C19" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D19" s="0" t="s">
+      <c r="F19" s="0" t="s">
         <v>100</v>
       </c>
-      <c r="E19" s="0" t="s">
+      <c r="G19" s="0" t="s">
         <v>101</v>
       </c>
-      <c r="F19" s="0" t="s">
+      <c r="H19" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="G19" s="0" t="s">
+      <c r="I19" s="0" t="s">
         <v>103</v>
-      </c>
-[...4 lines deleted...]
-        <v>104</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="C20" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D20" s="0" t="s">
         <v>105</v>
-      </c>
-[...4 lines deleted...]
-        <v>19</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>106</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>87</v>
+        <v>107</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="H20" s="0" t="s">
-        <v>108</v>
+        <v>23</v>
       </c>
       <c r="I20" s="0" t="s">
-        <v>88</v>
+        <v>109</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>111</v>
+        <v>92</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>22</v>
+        <v>78</v>
       </c>
       <c r="H21" s="0" t="s">
-        <v>15</v>
+        <v>112</v>
       </c>
       <c r="I21" s="0" t="s">
-        <v>32</v>
+        <v>48</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>100</v>
+        <v>19</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>91</v>
+        <v>115</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>46</v>
+        <v>22</v>
       </c>
       <c r="H22" s="0" t="s">
-        <v>114</v>
+        <v>15</v>
       </c>
       <c r="I22" s="0" t="s">
         <v>32</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9">
+      <c r="A23" s="0">
+        <v>22</v>
+      </c>
+      <c r="B23" s="0" t="s">
+        <v>116</v>
+      </c>
+      <c r="C23" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="D23" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="E23" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="F23" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="G23" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="H23" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="I23" s="0" t="s">
+        <v>84</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">