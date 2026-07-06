--- v0 (2026-05-22)
+++ v1 (2026-07-06)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="114">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="115">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -246,63 +246,63 @@
   <si>
     <t>Hewlett Packard Enterprise Company (HPE) is an American multinational information technology provider. The company provides AI, private cloud, computing, storage, networking and software services.&amp;nbsp;Hewlett Packard Enterprise (HPE) was founded in 2015 following the split of Hewlett-Packard Company (HP). HPE was formed from the old HP’s Enterprise product and Business divisions, focusing on servers, storage, cloud, and software services. HPE, which specializes in the manufacturing and marketing of storage and server hardware, retained several of HP's occupation-related contracts through its fully owned Israeli subsidiary, Hewlett Packard (Israel) Ltd.Through the Israeli subsidiary, the company provides servers, software, and services to the Israeli Police, the Israel Prison Service, and the Israeli Population Registry computing system, which contains information on Palestinians residing in the occupied territory.Services to the Israeli MilitaryIn July 2024, it was reported that HPE had been selected by the Israeli military to lead a new military server farm project. HPE will provide the hardware for the farm and manage the process of selecting the construction company. The farm is reportedly likely to be located underground.&amp;nbsp;Services to the Israeli Population and Immigration AuthorityIsrael’s Population Registry – the Aviv System&amp;nbsp;HPE is the sole supplier of Itanium servers for the Israeli Population and Immigration Authority for the operation of the Israeli Population Registry, which contains information on Palestinians in the occupied Palestinian territory.&amp;nbsp;The Population and Immigration Authority (PIBA) core system is the "Aviv" system, a central computing system that serves the Population Registry of the State of Israel. The Aviv system operating system infrastructure was developed by HPE and is based on HPE Itanium servers. Since 2017, the company has been the sole supplier of the servers and their maintenance.In May 2023, Hewlett Packard (Israel) was contracted as sole supplier by the Population and Immigration Authority to provide three Itanium servers, services, and maintenance for the Aviv System from June 2023 until June 2026 for NIS 3,829,410 (USD 818,250).The Israeli Population Registry contains information on Palestinians with Israeli citizenship, non-citizen Palestinian residents of occupied East Jerusalem, Palestinian residents of the occupied West Bank and Gaza, and Syrians from the occupied Syrian Golan. Through this registry, the Israeli authorities control the permits required for Palestinian workers who work within Israel and in Israeli settlements, as well as permits needed for Palestinians to cross the Green Line for medical needs, family visits, travel abroad, etc., as part of Israel's repressive permit regime. Since the Oslo Accords, the Israeli Civil Administration (ICA) has kept a copy of the Palestinian Population registry from the Palestinian Authority (PA), which includes personal information and addresses of all West Bank and Gaza residents. The registry is regularly updated by the Population and Immigration Authority’s unit in the Israeli Civil Administration (ICA), located in the settlement of Beit El in the occupied West Bank. The data on the Registry is systematically used by Israel for the implementation of discriminatory policies against Palestinians who are eligible for different rights under Israeli control, including discrimination in relation to freedom of movement, voting, family reunification and access to services. The Authority is also in charge of issuing permits for all international visitors to the West Bank. The system also documents all of the crossings under Israeli control, including the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad; and&amp;nbsp;previously the Erez Checkpoint, which was the only crossing for the movement of people between the besieged Gaza and Israel and the West Bank – both controlled by and subjected to Israeli authorities.In 2017, Hewlett Packard (Israel) was contracted by the Population and Immigration Authority to provide and maintain the servers until 2020 for a total amount of USD 212,318.Services to the Israel PoliceHPE provides servers, software and maintenance services for the Israel Police.HPE provides many of the servers and software that serve most of the operational systems of the Israel Police and provides it with accompanying software for dedicated management of all its servers. HPE's servers with the police include Enclosures servers, Blade servers, and "pizza" servers. In addition, HPE senior systems engineers work with the police and operate dedicated support teams with the police for proactive services and ongoing troubleshooting.In 2021, Hewlett Packard Israel was contracted by the Israel Police to provide Data Center Care services for NIS 4 million for three years until 2024. In January 2024, the Israel Police announced its intention to contract Hewlett Packard Israel for Data Center Care services as the sole supplier for an additional period of three years, until the end of December 2026, for an additional NIS 4 million.In March 2021, HPE was contracted by the Israel Police, with an exemption from a tender, to provide proactive maintenance services for HPE-manufactured server systems until December 2023 for 4 million NIS. The contract is an extension of a previous contract from 2018 that expired in January 2021.In 2017, HPE was contracted to maintain its Virtual Connect (VC) systems for the Israeli police for NIS 366,000.Services to the Israel Prison ServiceHPE provides equipment and maintenance to the Israel Prison Service's central server farm and the backup center.&amp;nbsp;In March 2025, HPE Israel was contracted by the Israel Prison Service (IPS), with exemption from tender, as the sole supplier for the maintenance of HPE equipment installed in the IPS' central server farm and backup farm from March 2025 to the end of February 2026 for NIS 445,000.&amp;nbsp;HPE equipment installed in the IPS' central server farm and the backup farm includes a central storage system and seven central SAN switches (Storage Area Network switches), which are used for high-speed data transfer between data centers using compression technology for increased data demands.In April 2024, Hewlett Packard Israel was contracted by the Israel Prison Service (IPS) as the sole supplier to provide HPE equipment maintenance for NIS 364,075 for a period of one year.In February 2023, the company was contracted by the IPS, with exemption from tender, to provide maintenance for HPE equipment for NIS 371,856 until February 2024.&amp;nbsp;In 2020, the company was contracted to provide computer and communication maintenance for the Israel Prison Service for 2021-2022 for an amount of over NIS 1 million.Between 2015 and 2020, the company provided the IPS with server maintenance for a total of NIS 2,695,268.&amp;nbsp;Israeli Biometric Database&amp;nbsp;HPE is the sole supplier of the computing infrastructure for the Israel National Digital Agency.In 2011, HPE was awarded a tender for the supply, installation, maintenance, and operation of the computing infrastructure for the establishment of the national digital system which includes biometric identification means and biometric identification data in identification documents and the database. In March 2022, the contract was extended by the Israel National Digital Agency until April 2025 to complete the installation and receive maintenance services for NIS 3,500,000. In May 2025, the contract was extended with exemption from tender until the end of May 2028 for NIS 3,129,750.&amp;nbsp;In 2008, former company HP was contracted by the Israeli Ministry of Interior to supply equipment and biometric ID cards for Israel’s biometric documentation project for an amount of NIS 230 million. In 2014, the contracts with HP were extended until 2025 and were later inherited by HPE. In 2016, HPE was contracted to continue to supply its services for the Biometric project for over NIS 31 million.&amp;nbsp;&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>IBM</t>
   </si>
   <si>
     <t>NYSE, NYSE Chicago</t>
   </si>
   <si>
     <t>IBM, International Business Machines Corporation, is an&amp;nbsp;American multinational technology corporation, one of the world’s largest and oldest computer and IT companies.&amp;nbsp;Services to the Israeli MilitaryThrough its fully owned Israeli subsidiaries, IBM Israel and Red Hat Israel, the company provides the Israeli Ministry of Defense and the Israeli military with cloud services, software, and computing services.&amp;nbsp;In 2020, IBM was contracted by the Israeli Ministry of Defense (IMOD) and the Israeli military to be the main IT provider for three new military regional logistics centers for a period of 25 years. The centers provide all the military’s logistical needs using advanced technology. The contract, shared by IBM and&amp;nbsp;Malam Team,&amp;nbsp;was valued at USD 1 billion for both companies.In 2017, IBM was contracted by the IMOD for the operation and maintenance of the Israeli military computing centers in the amount of more than USD 20 million.In 2011, IBM was contracted by the IMOD to supply the Israeli military with storage and central servers at an estimated amount of hundreds of millions of USD.&amp;nbsp;Throughout the early 2000s, dozens of IBM Israel employees were outsourced by the Israeli military’s Computer and IT unit and worked alongside soldiers and officers.&amp;nbsp;Joint Projects with the Israeli Ministry of Defense&amp;nbsp;In March 2024, IBM Israel hosted in its offices a conference for about 100 participants from the Israeli military, the hi-tech industry and other organizations. The conference was held in cooperation with the military ICT and Cyber Defense Directorate and the Cyber Education Center, founded by the Israeli Ministry of Defense. Among the lecturers were the commander of the Israeli Military School of Computer and Cyber ​​Defense and a software engineer at Microsoft.In December 2023, Red Hat hosted 100 students from the pre-military preparatory of the Israeli military's Computer and Cyber Defense School for a three-day technology hackathon on "Operation Swords of Iron", the name given by the State of Israel to the Israeli military operation launched against Gaza in October 2023. The collaboration was designed to provide the students with tools for developing technological solutions, adapted to the Israeli military.IBM is part of a joint venture with the Israeli military in a program designed to qualify combatants who have been discharged from service in the Israeli military (8200 Unit) to work in the Israeli cyber and high-tech industry.IBM is part of The Israel Innovation Authority committee, which operates joint ventures with the Administration of the Ministry of Defense and the National Cyber Directorate in the Prime Minister's Office to support Israeli technology companies in the fields of cyber defense for the defense and commercial markets.IBM takes part in a project of business companies, in cooperation with the Israeli military and the Israeli Ministry of Education, meant to encourage high school students to excel in computer science and technology to “preserve and improve Israel's technological excellence” and “defense abilities”. Engineers from the company lecture at schools alongside military officers who give preparatory lectures for military service.IBM has been a participator in iHLS INNOTECH, the International Conference and Exhibition in Israel for Cyber and Homeland Security, which is organized in cooperation with the IMOD and the Israeli Administration for the Development of Weapons and Technological Infrastructure.&amp;nbsp; The conference hosts senior officials from the defense establishment, police, security and intelligence agencies and senior executives from the defense industries.IBM has been a participator, sponsor and speaker in Cybertech exhibitions in Israel organized by and sponsored by Israel National Cyber Security Authority, Israeli Ministry of Foreign Affairs and Israel Ministry of Economy.Red Hat IsraelIBM’s fully owned Israeli subsidiary, Red Hat Israel, works extensively with the Israeli military, which is its largest customer. The company provides the military with software-based data centers and edge computing for multiple military units, primarily in the intelligence field.The company's employees work in close partnership with many units in the Israeli military and are integrated into the day-to-day processes of the various technological units in the Israeli military. In addition, the company's Research &amp;amp; Development body collaborates on several projects with the development bodies in the various military units.The Red Hat OpenShift platform, deployed with applications and data, is currently used by most units in the military as a vital part of their daily operations. Red Hat OpenShift enables the development and automated run-up of applications and cloud-oriented Artificial Intelligence models in the central cloud and at the edge in order to simplify the development and deployment phases from an operational point of view.Military CloudRed Hat provides its OpenShift platform for the Israeli military’s operational cloud and data center, extensively used by the military.Red Hat works in collaboration with the Israeli military Mamram Unit (abbreviation for Center of Computing and Information Systems) which provides cloud service and data processing services to all military units and general military staff. In 2018, the unit launched its own operational cloud based on Red Hat infrastructure as part of a military cloud platform used by thousands of operational users. The project was estimated at a cost of millions of NIS. The cloud is part of the Israeli Military Network Program to establish an operational Internet infrastructure with significant operational value based on the Software Defined Data Center (SDDC) on Red Hats’ OpenShift platform infrastructure. The cloud is used for the development of multi-armed operational systems that allow information sharing between military divisions, including the Military Intelligence Directorate, the Israeli Air Force, the Ground Forces and the Navy.The company also provides Mamram with the Red Hat Advanced Cluster Management and Red Hat Anxible Automation Platform for automation and accelerating endpoint deployment. In 2022, Red Hat awarded Mamram Unit its 2022 technological innovation award at the company’s Global Summit event for its customers around the world.In addition, Red Hat has Joint projects with Israeli military Computer Service and Cyber Defense divisions in the fields of Artificial Intelligence and Machine Learning.Nimbus ProjectRed Hat provides services for the Israeli government's "Nimbus Project" cloud.&amp;nbsp;As part of a collaboration with&amp;nbsp;Matrix, Red Hat will provide services and support to government ministries on the Nimbus government cloud project. In April 2024, Matrix announced a collaboration&amp;nbsp;with Red Hat to provide Red Hat's OpenShift platform for the Nimbus project. The Nimbus project includes the provision of cloud computing services to the Israeli Ministry of Defense and the state-owned companies Israel Aerospace Industries (IAI) and Rafael Advanced Defense Systems, which supply weapon systems to the Israeli military.&amp;nbsp;Nitaznim Program&amp;nbsp;&amp;nbsp;Red Hat Israel takes part in the “Nitzanim” program, a joint venture with the military's IT and Cyber Defense Division and the Computer Service Directorate that aims to recruit and train high school students with potential in the fields of software and cyber to integrate into elite military technology units. In August 2024, Red Hat mentored and hosted a summer camp of the "Nitzanim" program at its offices. In 2023 and 2022, company personnel held a technology summer camp together with Israeli military officers.Services to the Israeli Population, Immigration and Borders AuthorityManaging the Israeli Population Registry – the Aviv and Eitan SystemsThrough its fully owned Israeli subsidiary, IBM Israel, the company provides the Israeli Population and Immigration Authority with the computing system for the operation of the Israeli Population Registry, which contains information on Palestinians in the occupied Palestinian territory.&amp;nbsp;In 2017, IBM was selected to establish and operate the “Eitan” System for the Israeli Population, Immigration and Borders Authority (PIBA) core system, which includes the Population Registry database, and to gradually replace the “Aviv” System, which was previously operated and managed by HP and later by HPE&amp;nbsp;and DXC Technology.&amp;nbsp;In 2018, IBM was contracted by the Authority to develop a computerized system for the management of the national Population Registry for approximately NIS 840 million. The contract included the integration of new technologies to expand and implement additional systems for managing the Population Registry.&amp;nbsp;According to a response to a Freedom of Information request from May 2021 submitted by Who Profits, since 2019, IBM has been responsible for operating the Eitan System, which is used to manage the population registry and store the system's data. The system also interfaces with other government agencies.&amp;nbsp;In November 2019, IBM launched a new development center in the city of Ashdod, dedicated to advancing the State of Israel's new population registry system project. The center was designated for the Eitan Project for the development and maintenance of the Population Authority's information systems.The Israeli Population Registry contains information on Palestinians with Israeli citizenship, non-citizen Palestinian residents of occupied East Jerusalem, Palestinian residents of the occupied West Bank and Gaza, and Syrians from the occupied Syrian Golan. Through this registry, the Israeli authorities control the permits required for Palestinian workers who work within Israel and in Israeli settlements, as well as permits needed for Palestinians to cross the Green Line for medical needs, family visits, travel abroad, etc., as part of Israel's repressive permit regime. Since the Oslo Accords, the Israeli Civil Administration (ICA) has kept a copy of the Palestinian Population registry from the Palestinian Authority (PA), which includes personal information and addresses of all West Bank and Gaza residents. The registry is regularly updated by the Population and Immigration Authority’s unit in the Israeli Civil Administration (ICA), located in the settlement of Beit El in the occupied West Bank. The data on the Registry is systematically used by Israel for the implementation of discriminatory policies against Palestinians who are eligible for different rights under Israeli rule, including discrimination in relation to freedom of movement, voting, family reunification and access to services. The Authority is also in charge of issuing permits for all international visitors to the West Bank. The system also documents all of the crossings under Israeli control, including the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad; and previously the Erez Checkpoint, which was the only crossing for the movement of people between the besieged Gaza and Israel and the West Bank – both controlled by and subjected to Israeli authorities.Documenting Crossings for the Israeli Borders AuthorityThe Eitan System is used in all of the crossings under Israeli control in the occupied West Bank and the so-called “Jerusalem Envelope” area, including Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad.Computing Services for PIBAIn September 2023, IBM Israel Ltd. was contracted, with an exemption from tender, for the purchases of Informatics licensing for the “Information Avenue” project, a secure system for sharing and transferring information between the various ministries and authorities, until September 2025 for NIS 579,999.&amp;nbsp;In August 2023, IBM Israel Ltd. was contracted, with an exemption from tender, to establish an organizational Security Operation Center (SOC) for the core systems of the Population and Immigration Authority until August 2026 for NIS 4,648,363.In 2020, IBM was contracted to provide maintenance and upgrading services for all computer systems for the issuing of biometric passports by the Authority as part of the Eitan System. In 2021, IBM was contracted to provide services for a remote biometric identification system as part of the biometric identification project of PIBA for NIS 5.6 million. In June 2023, IBM Israel Ltd. was contracted, as part of a contract increase, for upgrading the computer systems of the biometric site’s mailing machine until July 2023 for NIS 560,720. &amp;nbsp;E-Visa ProjectIBM, together with&amp;nbsp;Elbit Systems, was awarded several contracts to digitalize services and data storage for the Israeli Border Authority, including the development of the E-VISA (Marom in Hebrew) project. E-Visa is an online registration platform for entrance visa applications, which includes a “pre-passenger arrival data” collection system. The Marom Project was established in the Population and Immigration Authority's cloud environment in accordance with the Nimbus tender at an estimated cost of NIS 18 million.In July 2024, IBM Israel was contracted to provide PIBA with additional services for the Marom project from February 2024 until February 2025 for NIS 1,278,564.Services to the&amp;nbsp;Israel PoliceSince 1975, IBM has provided the Israel Police with computer and software equipment, including a central computer, backup libraries and Operating System software, and a great part of its computer systems depend solely on IBM hardware and software. Over the years, many of those systems have been developed based on IBM’s hardware and software.&amp;nbsp;IBM Israel is the sole supplier of&amp;nbsp;IBM DataPower products and MQ software in use by the Israel Police.&amp;nbsp;In November 2025, IBM Israel was contracted by the Israel Police as the sole supplier for the purchase and maintenance of IBM DataPower products until January 2031. The IBM DataPower Gateway system has been used as a critical infrastructure component in the Israel Police’s systems for about a decade for all police projects that require two-way information transfer.In May 2025, the company was contracted, with exemption from tender, to provide the Israel Police with IBM MQ products maintenance services from January 2026 until the end of December 2030. IBM MQ software serves as a critical infrastructure component at the core of Israel Police systems. It is used to securely transmit messages between dozens of systems and networks operating at different classification levels. The software is installed across dozens of the Police's servers and constitutes the communications infrastructure for operational and logistical services.In 2016, the company was contracted with an exemption from tender by Israel Police to be the sole supplier for Software maintenance for NIS 3 million and to be the Israel Police sole supplier for hardware maintenance in an additional contract. In 2014, the company was contracted for maintenance of central computer and software licensing for two years for NIS 2.8 million.Services to Settlements&amp;nbsp;IBM cooperates with Ariel University, located in the settlement of Ariel in the West Bank. In 2019, the company hosted a mentoring event of the University in its compound and participated in another event for the university’s top students.Cyber Research Center in the&amp;nbsp;NaqabIn 2018, IBM launched a new cyber research center in the high-tech park “Gav-Yam” in the city of Be'er Sheva in the Naqab. The industrial park is located next to the Israeli military telecommunication base and Computer Service Directorate campus and was built as part of a Southern Relocation plan led by the Israeli Ministry of Defense. This military and industrial development plan was designed to relocate technology companies alongside military elite tech units to the Naqab in order to enhance the integration of soldiers from Cyber units into work in high-tech companies at the end of their service. This project is part of a greater attempt to strengthen Jewish settlement and development in the Naqab while Palestinian Bedouin communities in the region face forced displacement and de-development by Israeli authorities.For more on Development &amp;amp; Military Projects in the Naqab, see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab.</t>
   </si>
   <si>
     <t>ICL Group Ltd.</t>
   </si>
   <si>
     <t>TASE, Public, NYSE</t>
   </si>
   <si>
     <t>Israel</t>
   </si>
   <si>
-    <t>An Israel-based global specialty minerals and chemicals company active in the agriculture, energy, industrial, AgTech, Health and personal care, transportation, food, paints and coatings materials market.Extraction of natural resourcesDead Sea Works Ltd. (DSW), a fully owned subsidiary of ICL Group, is engaged in the extraction of minerals from the Dead Sea, including its northern Basin in the occupied West Bank. The company is one of the world’s largest producer and supplier of potash products, in addition to a range of chemical products.The company holds a concession to utilize the natural resources of the Dead Sea until March 31, 2030. The concession covers an area of 652 square meters, and allows the company to construct and expand pumping stations, roads, wells, drillings and other facilities in the Dead Sea.The company extracts salt, potash and bromide from the Northern Basin of the Dead Sea, located in the occupied West Bank, where the company has pumping stations and a feeding canal. The company pumps brine from the Northern Basin into evaporation ponds located in the Southern Basin.In 2021 alone, ICL pumped around 443 million cubic meters of water from the Northern Basin, where water levels are declining annually by 1.2 meters due to industrial water pumping.In 2021, the company produced around 3.9 million tons of potash, 187 thousand tons of bromine, 18.2 thousand tons of metal magnesium, 111 thousand tons of salt and 131 thousand tons of solid magnesium chloride. In the first quarter of 2022, ICL sold 1.15 million tons of potash, worth USD 410 million, with almost a million ton of the potash being extracted from the Dead Sea.NaqabICL Rotem, a fully owned subsidiary of ICL Group, operates two phosphate mining fields in the Naqab, , Rotem Field and Zafir Field (Oron-Zin). The company holds a concession for phosphate mining in the Naqab for over sixty years. In December 2021, the Israeli Ministry of Energy granted the company an extension to a unified concession (which includes all Rotem's mining fields) for an additional three years, until the end of 2024.&amp;nbsp;Services to SettlementsProducts manufactured by &amp;nbsp;ICL Group’s fully owned subsidiary, Fertilizers and Chemicals (ICL Haifa), were documented in several agricultural settlements in the Jordan Valley in the occupied West Bank in June 2019, including the settlements of Naama, Mehola and Na’aran.ICL Haifa's customer retention services include regional agronomists for the Jordan Valley, the occupied Syrian Golan and the occupied West Bank.In 2016-2017, ICL Haifa participated in an agricultural experiment in almond trees in an orchard in Ramat Magshimim settlement in the Syrian Golan, testing the impact of its humic acids fertilizer Oded. In 2014, company fertilizers were used in an agricultural experiment conducted by the Jordan Valley R&amp;amp;D Center on the use of pesticides in bell peppers in Tomer settlement.</t>
-[...2 lines deleted...]
-    <t>Services to the Settlements</t>
+    <t>ICL Group, formerly Israel Chemicals Ltd., is an Israeli multinational manufacturing company engaged in the production, manufacture and marketing of potash, phosphate, fertilizers, and chemicals for the agriculture, energy, industry, and health &amp;amp; personal care markets.&amp;nbsp;In addition, the company supplies white phosphorus for the production of ammunition for the US Department of Defense. The company is also engaged in the extraction of salts, minerals and phosphate in Spain, the United Kingdom, and China.Through its fully owned subsidiaries, the Group is engaged in the extraction of occupied natural resources in the occupied West Bank and provides services to settlements in the occupied West Bank and the Syrian Golan.&amp;nbsp;Exploitation of Occupied Natural ResourcesICL Group’s fully owned subsidiary, Dead Sea Works Ltd. (DSW) is engaged in the extraction of minerals from the Dead Sea, including from its northern Basin in the occupied West Bank. The company is one of the world’s largest producers and suppliers of potash products, in addition to a range of chemical products.&amp;nbsp;The company has 37 extraction ponds covering an area of ​​146.7 square kilometers in the Dead Sea, in addition to associated processing facilities.Dead Sea Works holds a concession from the Israeli government to utilize the natural resources of the Dead Sea until March 31, 2030. The concession covers an area of 652 square meters and allows the company to construct and expand pumping stations, roads, wells, drillings and other facilities in the Dead Sea.&amp;nbsp;The company pays royalties and lease payments to the Israeli government.&amp;nbsp;DSW extracts salt, metal magnesium, magnesium chloride, potash, and bromide from the Northern Basin of the Dead Sea, which is located in the occupied West Bank. The company has pumping stations and a feeding canal located in the Northern Basin from where it pumps brine into evaporation ponds located in the Southern Basin.In 2025, ICL pumped approximately 476 million cubic meters of water from the Northern Basin into its evaporation ponds, producing approximately 3.57 million tons of potash from the Dead Sea, as well as 150,000 tons of bromine, 17,800 tons of metal magnesium, 185,000 tons of salt and 112,000 tons of solid magnesium chloride. As of December 31, 2025, the company had 97.7 million tons of potash reserves compared to 122.7 million tons as of December 31, 2024, a decrease of 25 million tons due to ongoing extraction operations.&amp;nbsp;NaqabICL Group’s fully owned subsidiary, Rotem Amfert Negev (also known as ICL Rotem), is engaged in the mining of&amp;nbsp;phosphate rock from phosphate deposits in the Naqab region. The company operates two phosphate mining fields in the Naqab area, the Rotem Field and the Zafir Field (Oron-Zin). The company holds a concession for phosphate mining in the Naqab for a total period of over sixty years.&amp;nbsp;In December 2024, the Israeli Ministry of Energy&amp;nbsp;and Infrastructure renewed the company’s mining concession in an area spanning 177.8 square kilometers until 31 December 2044.&amp;nbsp;For more on industrial development projects in the Naqab, see Who Profits’ report&amp;nbsp;Tools of Dispossession in the Naqab: Development and Military Projects.&amp;nbsp;Services to SettlementsIn June 2019, products manufactured by ICL Group’s fully owned subsidiary, Fertilizers and Chemicals Ltd., were documented in several agricultural settlements in the Jordan Valley in the occupied West Bank, including the settlements of Naama, Mehola and Na’aran.ICL Group’s customer retention services include regional agronomists for the Jordan Valley, the occupied Syrian Golan and the occupied West Bank.In 2016-2017, the company participated in an agricultural experiment in almond trees in an orchard in Ramat Magshimim settlement in the Syrian Golan, testing the impact of its humic acids fertilizer Oded.&amp;nbsp;In 2014, company fertilizers were used in an agricultural experiment conducted by the Jordan Valley R&amp;amp;D Center on the use of pesticides in bell peppers in Tomer settlement.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Agriculture and Agrotechnology, Industrial Manufacturing</t>
   </si>
   <si>
     <t>$1B-$5B</t>
   </si>
   <si>
-    <t>Syrian Golan, West Bank</t>
+    <t>Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>L-3 Communications</t>
   </si>
   <si>
     <t xml:space="preserve">Provider of homeland defense products and services.
 Supplied SafeView magnometric scanners for Gaza&amp;#39;s Erez checkpoint through G4S Israel (Hashmira) and personal luggage scanners for West Bank checkpoints through Eltal Technologistics. Currently, the company provides ProVision screening machines to the Erez checkpoint in Gaza.
 In 2011, L-3 was awarded a multi-year contract from the Israel Ministry of Defense for the production and remanufacture of diesel engines for heavy ground combat vehicles, as well as the supply of engine spare parts. The company also provides engines to the Israeli army tanks, such as the Merkava and Hercules. In addition,&amp;nbsp;L-3 navigation system is used by the Israeli navy.
 L-3 along with Elbit&amp;nbsp;systems assembled the Hermes 900 UAV, a lethal drone that was used during the attack on Gaza in the summer of 2014 (Operation&amp;nbsp;Protective Edge), under the framework of a USD 120 million project that started in 2008.
 </t>
   </si>
   <si>
     <t>Industrial Manufacturing, Military, Security and Surveillance</t>
   </si>
   <si>
     <t>Motorola Solutions</t>
   </si>
   <si>
     <t>Motorola Solutions, Inc. is an American provider of communication products, video equipment, telecommunications equipment, software, systems and services. The company provides products, services and technological solutions for military and security agencies which include Converged Information Security Management, Communications Command &amp;amp; Control, Mobile Radio Systems &amp;amp; Devices, Broadband LTE Systems and Devices, Cybersecurity Services &amp;amp; Products and Alarm Systems.Motorola Solutions works closely with the Israeli military and defense establishment.&amp;nbsp;Services to the Israeli Military&amp;nbsp;The company is the sole supplier of the Israeli military's independent cellular network and its specialized smartphone devices, which provide the military with an independent, closed and secure network to allow unique encrypted communication abilities.Military Cellular network&amp;nbsp;Motorola Solutions is the sole supplier of the 4G military cellular network for the Israeli military.&amp;nbsp;&amp;nbsp;In 2014, Motorola signed a sole supplier contract with the Israeli Ministry of Defense (IMOD) to establish a fourth-generation cellular network for the Israeli military.The "Military Cellular" project replaced the previous TETRA technology based military wireless telephony system developed by Motorola, the "Mountain Rose" system, with a system based on civilian standards in 4th cellular technology (LTE).Mountain Rose&amp;nbsp;Motorola developed and provided the Israeli military’s first military wireless telephony system.&amp;nbsp;In 2000, Motorola Israel won a tender to establish an encrypted cellular network for the Israeli military. In 2004, Motorola completed the establishment of the network, which was named "Mountain Rose", with an investment of approximately US$ 100 million.&amp;nbsp;The network, which was the first of its kind in the world, included a protection and encryption system developed by the military and is not linked with civilian communication networks. As part of the project, Motorola provided several thousand cellular devices to commanders in the operational units in the military. The system was a specifically designed mobile system for field conditions and used by Israeli soldiers in the occupied West Bank.&amp;nbsp;Mountain Rose was based on the TETRA standard, which was designed to provide a wireless radio communication solution for governments and military entities, and its main function was encrypted group walkie-talkie calls for the Israeli military.&amp;nbsp;4G Cellular NetworkIn 2014, the IMOD signed a follow-up agreement with Motorola, under a sole supplier contract to establish a fourth generation (4G) cellular network. Motorola performed the integration work and incorporated the encryption components. Motorola selected Ericsson to establish the network core and Partner Communications to provide the radio communications backbone for the military network.In April 2021, the IMOD published a Request for Information (RFI) prior to a tender to establish a fifth-generation cellular network for the Israeli military. Motorola Solutions contacted the IMOD and demanded that the request be withdrawn. Following its appeal, the ministry withdrew the application. According to media publications, Motorola offered the military a sole supplier agreement in exchange for NIS 1.5 billion over a long period.&amp;nbsp;Military Smartphone&amp;nbsp;Motorola Solutions is the supplier of the Israeli military encrypted smartphone devices.&amp;nbsp;Motorola Solutions Israel supplies the Israeli military with the Lex M20 smartphones, manufactured by Motorola, adapted to the military's operational needs. Motorola smartphones are used by all branches of the Israeli military, according to their operational needs, and can communicate with most of the military's communications systems. The smartphone is connected to Partner's cellular infrastructure.&amp;nbsp;In January 2014, Motorola Solutions was contracted by the IMOD to supply the Israeli military and security forces with the first Israeli military encrypted smartphone and to provide support and maintenance for the network and devices for a period of 15 years for US$ 100 million. The new military cellular devices were integrated alongside the "Mountain Rose" system until it was replaced in 2018.In 2017, the military inaugurated the first smartphones for use by units in the field, and they have been in use since 2018.&amp;nbsp;The Motorola Lex M20 smartphones have a 4th generation (4G) system with a secure and encrypted infrastructure, and a wide variety of built-in applications adapted to the operational needs of each military department. They allow work on military systems from the field over a secure network, without connection to an external network. At the time, it was the only smartphone in Israel that could make Voice over Long-Term Evolution (VoLTE) calls on the 4G infrastructure, a capability that did not yet exist in civilian smartphones.The smartphones allow encrypted calls, sending encrypted emails, transferring digital media, navigation capabilities, and even managing a diary. The devices allow soldiers in the field to text, take pictures, talk on the phone with each other and even with the pilot above them. For example, the devices allow a pilot to talk to the Navy captain using the cell phone and both can see the same media at the same time. The smartphones have an interface identical to Android, which includes widgets and a military-developed GPS.&amp;nbsp;The device interface and encrypted operating system were developed by the Israeli military ICT and Cyber Defense Division "Maof" department to adapt to the needs of soldiers in the field while maintaining optimal information security. The department is also responsible for developing communication and network systems, developing means in the field of satellite communications, cellular communications, control posts, intelligence systems, and many classified systems.Gaza&amp;nbsp;Motorola’s 4G military cellular network and smartphones devices have been used by the Israeli military during the ongoing Israeli military operation and the invasion of Gaza.&amp;nbsp;Since October 2023, with the Israeli invasion of Gaza, the Israeli military has expanded the coverage of its independent cellular network, supplied by Motorola, to the Gaza Strip area. According to publications in Israeli media from December 2023, the Motorola smartphone devices have been used by the Israeli military in fighting inside the Gaza Strip.&amp;nbsp;The devices were used by soldiers inside the Gaza Strip during the fighting to communicate with each other in an encrypted manner from different locations. They were also used by soldiers for personal calls made from within the Gaza Strip.&amp;nbsp;The devices allowed department and company commanders to communicate in an encrypted manner, to send messages, files, and encrypted emails from the battlefield, and soldiers in Gaza to text, take pictures, and even talk with the pilot above them, for improving combat effectiveness on the battlefield.&amp;nbsp;Between October 2023 and December 2023, the number of these devices used by the Israeli military doubled.&amp;nbsp;Services to the Israeli Civil Administration in the West Bank&amp;nbsp;Motorola Solutions has provided equipment to the Israeli Civil Administration (ICA) in the West Bank located in the settlement of Beit El.&amp;nbsp;In October 2023, the company&amp;nbsp;provided&amp;nbsp;the ICA with equipment for the ICA&amp;nbsp;Population&amp;nbsp;Registry for NIS 15,267.55.&amp;nbsp;In January 2021, the company&amp;nbsp;provided&amp;nbsp;the ICA with walkie-talkies for NIS 24,749.83.&amp;nbsp;In September 2019, the company&amp;nbsp;provided the ICA with walkie-talkies for the&amp;nbsp;Central Supervision Unit for NIS 60,644.61. The ICA Central Supervision Unit is responsible for applying Israeli military law enforcement and security legislation in Area C in the occupied West Bank.&amp;nbsp;&amp;nbsp;The unit is tasked with preserving expropriated state lands and military zones, disconnecting illegal water connections, and land expropriation.Additional ServicesIn December 2021, Who Profits documented the presence of a camera designed by Motorola's subsidiary, Avigilon, in the Cave of the Patriarch in Hebron, in use by the Israeli military.Portable Sirens SystemThe company manufactured portable siren systems for the Israeli military. In 2014, several months following the Israeli military attack on Gaza, the military began the purchase of hundreds of portable sirens manufactured by Motorola Systems, developed by the Israeli military Home Front Command and ICT Corps.&amp;nbsp;CheckpointsZramim System&amp;nbsp;Motorola Solutions Israel is the developer and establisher of the "Zramim" System which is deployed in checkpoints in the occupied West Bank.&amp;nbsp;The Zramim System is used to issue a driver card to coordinate Palestinian truck drivers' entry to Israeli checkpoints in the occupied West Bank. The system is deployed at the Tarkumiye (Tarqumiyah), Gilboa (Jalamah), and Sha'ar Ephraim (Irtah) checkpoints, which are used for the transfer of goods.The system, presented in 2020 by the Israeli Ministry of Defense Crossing Authority, is for Palestinian drivers, merchants and transport companies who must register their personal information in the system. Palestinian drivers are required to provide official personal documentation and have their photo taken in order to issue the card in the system.&amp;nbsp;According to a response from the Israeli Ministry of Defense (IMOD) received in June 2024 to a Freedom of Information request submitted by Who Profits, in 2019, Motorola Solutions Israel won a tender to develop and establish the system for the IMOD Crossing Authority. As part of the agreement, the company was required to provide both the software and hardware, including all end-system equipment required to operate the system.&amp;nbsp;Distress Systems for Checkpoints&amp;nbsp;Between 2009 and 2014, Motorola Solutions Israel provided the Israel Police with Distress Systems for checkpoints in the occupied West Bank and East Jerusalem, including Checkpoint 300 (Rachel), Qalandiya Checkpoint, and A-Zaytoun (Zeitim) Checkpoint.&amp;nbsp;The system sends distress alerts from checkpoints via transmitters and satellite to radios and computerized distress centers adapted with dedicated Motorola equipment, installed and maintained by the company over the years.Between 2009 and 2014, Motorola Solutions Israel was the exclusive developer and manufacturer of communication and distress systems deployed at Israeli checkpoints in the occupied West Bank and East Jerusalem, and the Israel Police headquarters in the Old City of Jerusalem. These include the Bethlehem (Checkpoint 300/Rachel), Qalandiya (Atarot), and a-Za'ayyem (Zeitim) checkpoints, operated by the Israel Police, and the Jerusalem District Police facilities in occupied East Jerusalem, including the Israel Police David District headquarters in the Kishle compound in the Old City. The company also provided the systems for the Jerusalem District Police facilities in occupied East Jerusalem, including the Israel Police David District headquarters in the Kishle compound in the Old City.&amp;nbsp;The company was the sole supplier of the systems and provided unique management software, VHF radios, and an operation application. The systems alert via relays and satellite to radios and computerized distress system centers adapted to the system, operated with dedicated Motorola equipment installed and maintained by the company over the years.&amp;nbsp;In January 2014, the company was contracted by the Israel Police, with an exemption from tender, to provide maintenance of distress systems in checkpoints until the end of December 2014 for NIS 138,000. In 2013, the company was contracted by the Israel Police to provide these services for NIS 134,000. In 2012, the company was contracted by the Israel Police to provide these services for NIS 131,000. In 2011, the company was contracted by the Israel Police to provide these services for NIS 115,000. In October 2009, the company was contracted by the Israel Police, with an exemption from tender, to provide these services until the end of December 2010 for NIS 132,763.Allenby Crossing&amp;nbsp;In 2024, the company was contracted by the Population and Immigration Authority to provide shielding for communication rooms in Allenby Bridge Crossing for NIS 30,308. The Allenby Bridge crossing, which is under the control of Israeli authorities, is the only access for West Bank residents to travel abroad.The Israeli Military Intelligence Campus in the NaqabIn 2022, Motorola Solutions Israel was selected as a subcontractor to establish, operate and maintain the ICT communications system for the Israeli military Intelligence campus “Kiryat Hamodi’in” in the Naqab.&amp;nbsp;The Campus will host the military’s Intelligence operations and house about 12,000 soldiers and officers of the Intelligence, Cyber and Technology units, as well as the headquarters units of the Intelligence Division. The project, led by Shikun and Binui, is carried out in accordance with the special requirements of the military’s Intelligence Corps using advanced technologies.&amp;nbsp;Services to Settlements&amp;nbsp;Population and Immigration Authority&amp;nbsp;The company provides equipment and services to the Population and Immigration Authority offices located in settlements in the occupied West Bank.&amp;nbsp;In March 2021, the company won a tender from the Population and Immigration Authority to provide supply, installation and maintenance of technological security systems, maintenance of existing systems and provision of patrol and hotline services at the Authority’s offices. In April 2024, the Authority extended Motorola’s contract until April 2025 for NIS 1,755,000.In 2023, the company provided an addition to the access control system for the&amp;nbsp;Population and Immigration Authority office in the settlement of Beitar Illit for NIS 10,519. Also in 2023, the company installed a biometrically controlled door for the&amp;nbsp;Authority’s office in the settlement of Ariel for NIS 3,161.&amp;nbsp;In 2022, the company provided protection systems for the Authority’s office in the settlement of Sha’ar Binyamin for NIS 71,237. Also in 2022, the company provided protection of a new office for the Authority in the settlement of Beitar Illit for NIS 63,179. Also in 2022, the company provided protection for a new office for the Authority in the settlement of Beitar Illit in the occupied West Bank for NIS 63,179.In 2021, the company provided the Authority with a low voltage system for the settlement of Ariel for NIS 34,125.&amp;nbsp;Ariel Industrial ZoneIn 2023, the Ariel Economic Company issued a tender for the supply, installation, operation, and maintenance of a technological protection system and perimeter security cameras at the Ariel Industrial Park Industrial Zone. The tender includes integration and interface to an existing central Motorola Command and Control system installed at the Ariel settlement Municipality headquarters.&amp;nbsp;The Ariel Industrial Zone stretches over 850,000 square meters of land, of which about 650,000 square meters are occupied by factories.&amp;nbsp;Services to Settlement Authorities&amp;nbsp;In April 2021, Motorola Solutions won a tender from the settlement of Ariel municipality for the supply, installation and maintenance of technological security systems for NIS 300,000. According to a tender for a Protection Project for the Ariel Industrial Zone published in June 2023, a Motorola Command and Control system is installed at the Ariel Municipality security center. In 2018, the company won a tender for the provision of physical and technological security measures for the Ariel settlement municipality.According to its website, the Jordan Valley Regional Council is using Motorola’s command and control system, Avigilon camera manager, Motobridge communication software, LPR cameras, buses cameras software and Motorola Events Calendar. The regional council includes over 20 Israeli settlements in the Jordan Valley in the occupied West Bank.In 2019, Motorola Solutions Israel won a tender for the provision and operation of remote communication system for the Mateh Binyamin settlement regional council and the settlement of Modi'in Ilit in the occupied West Bank. Mateh Binyamin Regional Council which has 47 Israeli settlements and outposts under its authority in the occupied West Bank.&amp;nbsp;In 2018, the company won a tender for the provision of technological security measures for the Kiryat Arba settlement regional council.In 2016, the Efrat settlement local council allocated NIS 170,000 for the purchase of radio systems from the company.The Jerusalem Light RailIn 2022, Motorola Solutions was contracted to provide security cameras and entrance control project for the Jerusalem Light Rail’s Green Line. The project included thousands of cameras and video management systems to be deployed along the line’s route.The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line. The JLR Green Line route connects the Gilo settlement neighborhood in East Jerusalem to Mt. Scopus, passing through the city center and the settlement neighborhoods of Ramat Eshkol, Ma’alot Dafna and French Hill, with 17 stops in settlement neighborhoods.For more on the Jerusalem Light Rail, see Who Profits’ updates&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project and&amp;nbsp;Developments in the Expansion of the JLR Network: The Blue Line.&amp;nbsp;Surveillance in Jerusalem&amp;nbsp;The company provides technological response to security, safety, and traffic control, including installation and operation of Command-and-Control systems for the Jerusalem Municipality's security system. The system is based on Motorola's MotoClock software and manages all security components in the city.&amp;nbsp;The company has been chosen to lead a project that includes thousands of security cameras deployed throughout the city, equipped with artificial intelligence and analytics abilities that can search for a person or vehicle based on identifying marks. Motorola cameras are deployed throughout the city, including in East Jerusalem.&amp;nbsp;In May 2021, the company was awarded a tender from the Jerusalem Municipality for the supply, installation and maintenance of security components in municipal institutions and facilities and in public spaces.MotoEagle Wide Area Surveillance SystemMotorola Solutions Israel has provided the IMOD with a Wide Area Surveillance System (WASS), known as MotoEagle since 2005 in a NIS 400 million project. The system was documented in Israeli settlements in the West Bank and in the separation wall apparatus.The radar detectors’ system was installed in dozens of Israeli settlements and outposts in the West Bank, including Hebron, Karmei Tzur, Bracha, Tekoa, Otniel, Beit Hagai, Eli, Rehelim, Kfar Tapuach, Elon More, Talmon and Shilo. The system was documented in 2016 in the settlements of Tekoa and Nokdim in the occupied West Bank, and in 2015 in the settlements of Shilo and Eli in the occupied West Bank. In some cases, the radar stations were erected on private Palestinian land, preventing Palestinian movement.The system was also used in the Separation Wall complex, in the wall around Gaza, and in military bases and includes radars and cameras to detect human movement.Services to the Israel Police and the Ministry of National SecurityNitzan Communication System&amp;nbsp;Motorola Solutions is the sole supplier for the Israel Police's digital national communication system "Nitzan".In 2008, the Israel Police contracted Motorola Solutions Israel to establish a digital communications system. The system, developed by Motorola Solutions and the Israel Police, serves as the national communications system that constitutes a central means of command and control of the Israel Police.Motorola has been the sole supplier for the establishment, installation and maintenance of the Nitzan System. The contract with Motorola included the establishment of the system infrastructure, its expansion from time to time according to the operational needs of the police, the implementation of software and hardware version updates, and ongoing and continuous maintenance of the main system. The company provides Motorola radios and the MotoBridge software developed by the company for operating the system.&amp;nbsp;The system has been operated by the Israel Police since 2010 and serves as the operational communication system of the Israel Police.&amp;nbsp;In 2010, the company was contracted in a separate tender to provide procurement and maintenance of radios and related accessories for the Nitzan System for a period of 10 years until February 2021. In March 2021, the contract was extended until May 2022 with a scope of NIS 12,000,000. In June 2021, the company was contracted by the Israeli Police, with an exemption from tender, for maintenance, upgrade and expansion of Nitzan System until March 2022 for NIS 31,333,333. In January 2022, the contract was extended until May 2024 with a scope of NIS 24,000,000.&amp;nbsp;In July 2023, the company was contracted to provide 650 end-user units, accompanying equipment for existing devices, and device maintenance for NIS 20,000,000. In October 2023, the contract was extended for additional purchase of unique terminal units in the amount of NIS 4,600,000. In November 2023, the company was contracted to supply additional end-user units for the Nitzan System in the amount of NIS 7,007,000 to meet the security needs of the police due to the Israeli military's activities in Gaza. The contract exemption documents published were classified so as not to harm the operational activities of the police.&amp;nbsp;In December 2023, the company was contracted, with an exemption from tender, to provide 650 Remote Terminal Units for cars for the Nitzan System by February 2024 for NIS 1,550,000.In November 2024, the company was contracted by the Ministry of National Security - Israel Police to be the sole supplier of&amp;nbsp;maintenance and procurement for the Nitzan System infrastructure from January 2025 until December 2026 for NIS 56,000,000.&amp;nbsp;Pager&amp;nbsp;Maintenance and Services&amp;nbsp;Motorola Solutions provides pager maintenance and services to the Israel Police.&amp;nbsp;In January 2024, the company was contracted by the Israel Police to provide maintenance and Pager services until December 2025 for NIS 2,000,000.&amp;nbsp;In July 2023, the company was contracted as the sole supplier exempted from tender to provide maintenance and Pager services until December 2023 for NIS 235,000. Also in July 2023, Motorola Solutions Israel was contracted, with an exemption from tender, to provide pager service and maintenance until the end of December 2024 for NIS 1,020,000.Nofar Radio Alert System&amp;nbsp;The company provides procurement and maintenance for the Nofar system, a direct radio broadcast-based alert system operated through the infrastructure of the Beeper Communications company.&amp;nbsp;In November 2023, the company was contracted by the Israel Police as a sole supplier with exemption from tender to provide procurement and maintenance for the Nofar System from November 2023 until November 2026 for NIS&amp;nbsp;100,000.Additional Services to the Police&amp;nbsp;In April 2024, the Israel Police announced its intention to contract Motorola, with an exemption from a tender, for the establishment of a new P25 communication network in the 400 MHz range within the framework of a sole supplier with Motorola.&amp;nbsp;In November 2023, the company was contracted by the Israel Police for the purchase of operational equipment for 115,000 NIS.&amp;nbsp;In 2023, the company was awarded a tender to provide procurement and supply of antennas of various types to the Israel Police.&amp;nbsp;In January 2021, the company was contracted by the Israel Police, with an exemption from tender, to provide maintenance of communication system and equipment until December 2023 for NIS 140 million. Also in 2021, the company provided communication accessories to the Ministry of National Security for NIS 6,656.&amp;nbsp;In 2019, the company was contracted, with an Exemption from tender, to provide PTT communication servers to the Israeli Police. Also in 2019, the company presented a new “smart” radio that combines radio communication and broadband cellular communication designed for police forces and used by the Israeli Police.Between 2018 and 2015, the company provided the Ministry of National Security with security and safety services, software maintenance and consulting services, vehicle sensors, operational equipment, radio maintenance, technological equipment procurement, and communication accessories.In 2013, a Motorola radio system was documented being used by the Israel Police Yasam Unit officers, a special patrol unit operating to disperse demonstrations, who arrested Palestinian protestors in Bab Al-Shams in E1 area in the occupied West Bank.Services to Israel Prison Service&amp;nbsp;For over a decade, Motorola Solutions Israel has been providing various equipment and services to the Israel Prison Service (IPS), including to Ofer Prison, an Israeli military incarceration facility and military court located in the occupied West Bank where Palestinian prisoners and administrative detainees are incarcerated, and Hadarim Detention Facility, where Palestinian administrative detainees are incarcerated. The company has also provided CCTV cameras, radios and other&amp;nbsp;equipment for the Nachshon Unit, the IPS’ operational arm, responsible for the transport of prisoners, among them Palestinian political prisoners incarcerated in Israeli prisons. &amp;nbsp;Ofer Prison&amp;nbsp;In 2018, the company was contracted by the IPS to provide the erection of a mast and the relocation of a control room to Ofer Prison for NIS 60,185. In 2016, the company was contracted by the IPS to provide two distress devices for Ofer Prison for NIS 7,156.&amp;nbsp;Hadarim Prison&amp;nbsp;In 2018, the company was contracted to preform repairs for the reception of distress devices in Hadarim Prison for NIS 31,636.&amp;nbsp;Nachshon Unit&amp;nbsp;In March 2019, the company was contracted to install closed-circuit (CCTV) cameras in Nachshon Unit trucks for NIS 364,328. In July 2018, the company was contracted by the IPS to install CCTV cameras in Nachshon Unit trucks for NIS 364,328 and perform&amp;nbsp;technological adjustment for Nachshon Unit trucks for NIS&amp;nbsp;63,040. In 2016, the company was contracted by the IPS to provide CCTV cameras for Nachshon Unit trucks for NIS 563,044. In 2015, Motorola was contracted by the IPS to supply lighting bridges for Nachshon Unit vehicles for NIS 118,588. Also in 2015, the company was contracted by the IPS to provide flashing lights for Nachshon Unit vehicles for NIS 10,021, and radios for the Nachshon Unit for NIS 9,702.&amp;nbsp;In March 2022, Motorola Solutions Israel was contracted, with an exemption from tender, to provide maintenance for the IPS wireless system until 2025 for NIS 3,967,000.&amp;nbsp;In April 2021, the company was contracted to provide the IPS with radio equipment for NIS 29,016. In February 2021, the company was contracted to provide the IPS with wireless and emergency systems maintenance for NIS 730,39, P.A system and lighting maintenance for NIS 140,400, and wireless and distress arrays repairs for NIS 10,000.&amp;nbsp; &amp;nbsp;In December 2019, the company was contracted by the IPS to provide repairs services for Motorola wireless and emergency systems for NIS 18,720, and maintainance of the IPS wireless network for NIS 1,095,586. In September 2019, the company was contracted by the IPS to provide batteries for walkie-talkies for NIS 89,479 and walkie -talkies for NIS 1,299. In August 2019, the company was contracted by the IPS to provide adjustments to the crisis centers for NIS 39,471, equipment for NIS 70,912, and follow up orders for NIS 230,339. In July 2019, the company was contracted by the IPS to provide equipment for communications and security for NIS 96,691, vehicle P.A systems for NIS 24,648, and audio system for NIS 4,411. In May 2019, the company was contracted by the IPS to provide batteries for Motorola radios for NIS 5,170. In April 2019, the company was contracted by the IPS to provide batteries and accumulators for NIS 150,927 and&amp;nbsp;repairs P.A systems and lights installed in IPS vehicles for NIS&amp;nbsp;15,000. In March 2019, the company was contracted by the IPS to provide P.A systems for NIS 6,193 and equipment for vehicles for NIS 5,153. Also in&amp;nbsp;2019, the company provided the IPS with maintenance of wireless system for NIS 547,793.In 2018, the company was contracted by the IPS to provide maintenance fees for approximately 800 MIRS devices for NIS 737,100, maintenance of technological means in IPS vehicles for NIS 105,300, repairs for Motorola wireless and emergency systems for NIS 199,414, maintenance of Motorola P.A system and lighting for NIS 187,200, batteries for Motorola GP140 radios for NIS 66,390, batteries for walkie-talkies and distress radios NIS 150,188, inspection of masts for all IPS units for NIS 93,024, P.A systems for electronic surveillance vehicles for NIS 18,264, P.A system for the Tzur Unit for NIS 22,885, and lights for behicle for NIS 15,496.In November 2017, Motorola was contracted by the IPS to supply maintenance services for the wireless system at the IPS, including communication and distress equipment and the "Nitzan" wireless system, for NIS NIS 1,173,082. Additionally, in 2017, the company provided the IPS with audio, lighting, maintenance services and equipment, including for IPS patrol and escort vehicles, for NIS 426,366.&amp;nbsp;In 2016, Motorola was contracted by the IPS to supply maintenance services for the wireless network at the IPS for NIS 1,208,116. Additionally, in 2016, the company provided the IPS with supply, installation, wiring and operation of P.A systems, emergency equipment, renovations, and maintenance of walkie-talkies and vehicle technology systems for NIS 1,090,385.In 2015, the company was contracted to provide the IPS with equipment, audio systems, Installation and maintenance services, chargers, bridge lighting and lanterns, batteries, technician work, and repairs to the wireless system in all IPS units for NIS 1,301,289.&amp;nbsp;In 2013, the company provided maintenance of distress and communication systems at the IPS for NIS 11,043,000.&amp;nbsp;Tel-Aviv Jerusalem TrainIn February 2012, Motorola Solutions Israel was awarded a tender for the installation of Internet access on 630 carriages and all train stations for Israel Railways. The contract included the A1 Tel-Aviv Jerusalem Fast Train line. The Tel Aviv Jerusalem Fast Train, also known as the A1 train, crosses the Green Line into the occupied West Bank in two areas, using occupied Palestinian land, some of it privately owned, for an Israeli transportation project aimed exclusively for Israelis. For more on the A1 train see our flash report&amp;nbsp;Crossing the Line:&amp;nbsp;The Tel Aviv Jerusalem Fast Train (A1).</t>
   </si>
   <si>
     <t>Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Military, Security and Surveillance, Telecommunication</t>
@@ -349,50 +349,53 @@
 In February 2023, Oshkosh signed an agreement with the IMOD to produce hundreds of the Namer 1500 armored personnel carrier (APC) variant for over USD 139.6 million (GBP 100 million) financed by US aid. In June 2023, the IMOD received the first delivery of the new APCs.
 Also in November 2023, the Israeli military announced that the &amp;ldquo;Eitan&amp;rdquo; APC had entered into operational use in Gaza. In December 2022, the IMOD contracted Oshkosh in an agreement to produce 500 hulls of the &amp;ldquo;Eitan&amp;rdquo; armored personnel carrier (APC) for the Israeli military for over USD 100 million, funded by the US. According to the contract, the hulls will be fitted with unmanned turrets and other systems and sent for operational use.
 The Eitan APC is based on the Merkava tank and Namer APC technologies. It can accommodate 12 personnel and travel at a speed of 90 km/h with an all-terrain maneuvering capability. It also features Elbit System&amp;#39;s &amp;quot;Iron Fist&amp;quot; defense system, peripheral cameras equipped with day and night vision, front calculation and processing capabilities using computerized technology, and touch monitors and processors.
 &amp;ldquo;Panther&amp;rdquo; Armored Vehicle 
 The Israeli military armored vehicle &amp;ldquo;Panther&amp;rdquo; is built on Oshkosh Defense&amp;rsquo;s tactical vehicle FMTV Military Truck (Family of Medium Tactical Vehicles) and used by the Israeli military in the occupied West Bank and Gaza. Hundreds of additional company&amp;rsquo;s FMTV trucks are used by the Israeli military for logistical transport.
 The Panther vehicle is an armored combat vehicle used in ongoing military operations, mainly in the occupied West Bank. The vehicle is also used by the Israel Border Police Yamas undercover unit (Mista&amp;#39;arvim) whose operatives disguise themselves as Palestinians.
 In 2019, the military completed the development and modification of the Panther. The vehicle was modified to allow it to easily move through the alleys that characterize the area of the West Bank. The modified trucks have space for 14 soldiers and include peripheral cameras, advanced weapons systems and machine guns, a tire inflation system, escape hatches, windshields and a mobile driver assist system. The vehicle is painted on the outside and inside with special materials for thermal insulation, maintaining temperature and retarding combustion, and protective panels designed to absorb small arms bullets without penetration. The vehicle&amp;#39;s estimated cost is about NIS 1 million.
 On June 19, 2023, the Panther vehicle was used by the Israeli military in its invasion of Jenin, during which 5 Palestinians were killed, including a 15-year-old.
 In May 2022, the vehicle was put to show in the military&amp;rsquo;s parking station in the settlement of Elkana in the occupied West Bank.
 In January 2020, the Israeli military purchased new modified versions of Oshkosh Defense&amp;rsquo;s tactical vehicles FMTV Military Truck (FMTV) for its multi-purpose armored &amp;ldquo;Panther&amp;rdquo; vehicles. The FMTVs were provided via several contracts, including one contract for 589 vehicles at a total value of about US$ 159 million. The delivery of the vehicles is expected to be completed in October 2024.
 In November 2017, the company signed NIS 200 million agreement with the Israeli Ministry of Defense (IMOD) according to which the company will supply the military with approximately 200 new FMTV model trucks over the following year and a half. The deal was financed by the US foreign aid funds. Earlier the same year, the IMOD purchased the first six FMTVs trucks which were mainly used to examine their suitability for the military&amp;rsquo;s operational needs.
 In previous years, the IMOD purchased several dozen Oshkosh trucks of an older model from the US Army surplus.
 </t>
   </si>
   <si>
     <t>Specialized Equipment and Services</t>
   </si>
   <si>
     <t>$5B-$10B</t>
   </si>
   <si>
     <t>RE/MAX Holdings</t>
   </si>
   <si>
     <t>RE/MAX Holdings Inc. is an American international real estate company that operates through a franchise system. The company has franchise real estate brokerages operating globally under the RE/MAX brand and mortgage brokerages in the U.S. operating under the Motto Mortgage brand. The company provides ancillary products and services to its franchise networks.&amp;nbsp;The company’s Israeli franchisee, RE/MAX Israel, provides brokerage services for the sale and rental of properties in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;RE/MAX Israel offers dozens of properties for sale and rent in the occupied West Bank, East Jerusalem and the Syrian Golan including in the settlements of Ma'ale Adumim, Beit El, Ofra, Kochav Ya'akov, Tel Tsion, Beitar Illit, Geva Binyamin (Adam), Givat Ze'ev, Efrat, Anatot, Karnei Shomron, and Shim'a in the occupied West Bank; the settlement neighborhoods of Gilo, Ramot, Ramat Eshkol, Pisgat Ze'ev, French Hill, Ramat Shlomo, Armon HaNatziv, Har Homa, and Neve Ya'akov in occupied East Jerusalem; and the settlement of Katzrin in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates licensed&amp;nbsp;RE/MAX offices in the settlement of Ma’ale Adumim in the occupied West Bank, in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem, and an&amp;nbsp;office in a shopping center located in a “demilitarized zone” outside the Green Line in the city of Maccabim (Modi'in-Maccabim-Re'ut).&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Services to the Settlements</t>
   </si>
   <si>
     <t>Real Estate</t>
   </si>
   <si>
     <t>$250M-$500M</t>
   </si>
   <si>
     <t>East Jerusalem, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Sony Corporation</t>
   </si>
   <si>
     <t>Japan</t>
   </si>
   <si>
     <t xml:space="preserve">A Japanese multinational conglomerate corporation. Its diversified business includes consumer and professional electronics, gaming, entertainment and financial services.
 In 2018, Who Profits documented the use of Sony CCTV cameras in the Old City of Jerusalem, deployed as part of Israel&amp;rsquo;s surveillance system in the occupied area. At least six Sony cameras were installed on two towers in Bab Al Amoud (Damascus Gate).
 For more on Israel&amp;rsquo;s visual surveillance in Occupied East Jerusalem, read Who Profits report: &amp;ldquo;Big Brother&amp;rdquo; in Jerusalem&amp;rsquo;s Old City.
 In 2022, the Israeli Ministry of Defense published a tender for the purchase of a Sony fx6 full frame camera. In 2021, the ministry published two tenders for the purchase of Sony Alpha camera, photo lens 600, and microphone; in 2020 a tender for the purchase of Sony cameras P1000 and A7III; and in 2019 four tenders for the purchase of Sony cameras, lenses, screen and driver.
 &amp;nbsp;
 </t>
   </si>
   <si>
@@ -1289,173 +1292,173 @@
       </c>
       <c r="H17" s="0" t="s">
         <v>92</v>
       </c>
       <c r="I17" s="0" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>93</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>94</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>69</v>
+        <v>95</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="H18" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="I18" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="H19" s="0" t="s">
         <v>23</v>
       </c>
       <c r="I19" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="F20" s="0" t="s">
         <v>87</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="H20" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="I20" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H21" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I21" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>46</v>
       </c>
       <c r="H22" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="I22" s="0" t="s">
         <v>32</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>