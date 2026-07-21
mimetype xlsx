--- v0 (2026-06-04)
+++ v1 (2026-07-21)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="147">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="141">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -131,74 +131,50 @@
 In addition, 979 properties for rental in the occupied West Bank were found on the company&amp;#39;s website. &amp;nbsp;
 These include properties in the settlements of Ma&amp;rsquo;ale Adumim, Mitspe Yeriho, Reihan, Hinanit, Shaked, Mevo Dotan, Hermesh, Avnei Hefetz, Kiryat Netafim, Revava, Tzufim, Alfei Menashe, Kedumim, Bracha, Migdalim, Eli, Shiloh, Ma&amp;#39;ale Levona, Bruchin, Ariel, Emanuel, Barkan, Alei Zahav, Pedu&amp;#39;el, Beit Aryeh, Etz Efraim, Sha&amp;#39;arei Tikva, Oranit, Elkana, Nofim, Yakir, Karnei Shomron, Immanuel, Kdumim, Yitzhar, Sal&amp;#39;it, Kfar Tapuach, Ofra, Beit El, Har Adar, Ganei Modi&amp;#39;in, Giv&amp;#39;at Ze&amp;#39;ev, Kfar Adumim, Geva Binyamin (Adam), Almon, Modi&amp;#39;in Illit, Kfar HaOranim, Mevo Horon, Rimonim, Ofra, Psagot, Talmon, Dolev, Giv&amp;#39;on HaHadasha, Kokhav Ya&amp;#39;akov, Ma&amp;#39;ale Michmash, Kohav HaShahar, Beit Horon, Nili, Na&amp;rsquo;ale, Hashmona&amp;#39;im, Avnat, Ro&amp;#39;I, Tomer, Hamra, Mehora, Netiv HaGdud, Ma&amp;#39;ale Efraim, Vered Yeriho, Almog, Har Gilo, Beitar Illit, Kedar, Neve Daniel, Efrat, Elazar, Alon Shvut, Bat Ayin, Kfar Eldad, Nokdim, Tekoa, Adora, Kiryat Arba, Pnei Hever (Ma&amp;#39;ale Hever), Negohot, Tene, Carmel and Otniel.
 Moreover, eight settlement businesses in the occupied West Bank are listed for sale on the company&amp;rsquo;s website. These include businesses in the settlements of Beitar Illit, Ariel, Alfei Menashe and Elkana.
 East Jerusalem 
 Additional properties in occupied East Jerusalem listed for sale on Yad2 website, include properties in the settlement neighborhoods of Har Homa, Gilo, Armon Hanatziv, Givat Hamatos, French Hill, Pisgat Ze&amp;rsquo;ev, Neve Yaakov, Ramot, Ramat Shlomo, the Old City, and Nof Tsiyon, which is located in the middle of the Palestinian neighborhood of Jabal Mukkaber in East Jerusalem.
 Additional properties in occupied East Jerusalem listed for rental include properties in the settlement neighborhoods of Har Homa, Armon Hanatziv, Givat Hamivtar, Ma&amp;rsquo;alot Dafna, Ramat Eshkol, Ramat Shlomo, Ramot, Neve Yaakov, Gilo, the French Hill and the Old City.&amp;nbsp;
 Syrian Golan 
 172 properties for sale in settlements in the occupied Syrian Golan were found on the company&amp;#39;s website. These include the settlements of Neve Ativ, El-Rom, Odem, Sha&amp;rsquo;al, Qela&amp;#39; Alon, Ein Zivan, Alonei Habashan, Katzrin, Ani&amp;rsquo;am, Had Nes, Yonatan, Ma&amp;rsquo;ale Gamla, Ramot, Nov, Natur, Haspin (Hispin), Bnei Yehuda, Givat Yoav, Neot Golan and Afik.
 Additional 74 properties in settlements in the occupied Syrian Golan listed for rental were found on the company&amp;#39;s website. These include the settlements of Neve Ativ, Odem, Sha&amp;rsquo;al, Qela&amp;#39; Alon, Ein Zivan, Kidmat Tsvi, Katzrin, Keshet, Ani&amp;rsquo;am, Had Nes, Ramot, Nov, Avnei Eitan, Bnei Yehuda, Givat Yoav, Neot Golan and Mevo Hama.
 In December 2023, Yad 2 published an advertisement in an Israeli newspaper presenting a map of the occupied West Bank, Gaza and East Jerusalem with pins marking real estate properties, titled: &amp;ldquo;From the River to the Sea&amp;rdquo;, and the caption under the map says: &amp;quot;Yad2 helps you look forward and build a future in your next home in Israel!&amp;quot;
 drushim.il
 Yad 2&amp;rsquo;s job ads portal, drushim.il, publishes job ads for private security services for checkpoints and settlements in the occupied West Bank.
 These include multiple job ads for security guards for armed security and inspection duties at checkpoints in the occupied West Bank for the T &amp;amp; M Protection Resources company, and for security guards for the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad, for the S.B. Shmira Ubitahon company.
 In addition, job ads were listed for security guards for houses of ministers in the occupied West Bank, for the Mikud Guarding Security Services company; for security guard at a facility in Hebron for the Prime Minister&amp;#39;s Office security unit, for the Modi&amp;#39;in Ezrachi company; and for security guards for the Ma&amp;rsquo;ale Adumim settlement security unit.
 Additional job ads on the website include ads for security manager for the Ma&amp;rsquo;ale Adumim shopping mall; for various jobs at the Ariel University in the settlement of Ariel; and for service representatives for Kavim Public Transportation in Beitar Illit and Modiin Ilit settlements in the West Bank.&amp;nbsp;
 </t>
   </si>
   <si>
     <t>Services to the Settlements</t>
   </si>
   <si>
     <t>Other</t>
   </si>
   <si>
     <t>East Jerusalem, Syrian Golan, West Bank</t>
-  </si>
-[...22 lines deleted...]
-    <t>$1B-</t>
   </si>
   <si>
     <t>Booking.com</t>
   </si>
   <si>
     <t>Netherlands</t>
   </si>
   <si>
     <t xml:space="preserve">Booking.com B.V. is a Netherlands-based leading digital travel &amp;nbsp;company. The company offers online booking services for accommodation and travel worldwide. The company is fully owned by Booking Holdings Inc. Booking Holdings revenue for 2023: $ 21.4 billion.
 Through its website, Booking.com promotes rental properties located on&amp;nbsp;occupied Palestinian and Syrian land.&amp;nbsp;Properties in Israeli settlements in the occupied West Bank are listed as located either in Israel or in &amp;ldquo;Palestinian Territory - Israeli Settlement&amp;rdquo;, while those located in occupied East Jerusalem and Syrian Golan are listed as located in Israel.
 The company&amp;rsquo;s website offers 24 listings in 12 settlements in the occupied West Bank. All properties were listed as located in &amp;quot;Palestinian Territory, Israeli Settlement&amp;quot;. These include the settlements of Geva Binyamin, Ma&amp;#39;ale Adumim, Shadmot Mehola, Mitzpe Shalem, Neve Daniel, Ovnat, Kalia, Almog, Vered Yeriho, Kfar Adumim, and Giva&amp;#39;at Ze&amp;#39;ev.
 7 Listings were found in the settlement neighborhoods of Pisgat Ze&amp;rsquo;ev and Ramat Shlomo in the occupied East Jerusalem. Listings in Pisgat Ze&amp;rsquo;ev were mislabeled as located in &amp;ldquo;Israel.&amp;rdquo;
 152 listings were found in 28 settlements in the occupied Syrian Golan. These include the settlements of Neve Ativ, Odem, El-Rum, Bruchim Qela&amp;#39; Alon, Sha&amp;#39;al, Merom Golan, Ein Zivan, Katzrin, Yonatan, Keshet, Ani&amp;#39;am, Had Nes, Tel Kazir, HaOn, Afik, Giv&amp;#39;at Yo&amp;#39;av, Eli Ad, Avnei Eitan, Moshav Ramot, Natur, Ma&amp;#39;ale Gamla, Hamat Gader, Neot Golan, Bnei Yehuda, Haspin, Kidmat Tzvi, Ortal, and Gadot.
 </t>
   </si>
   <si>
     <t>Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Tourism</t>
   </si>
   <si>
     <t>$15B-$25B</t>
   </si>
   <si>
@@ -963,51 +939,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I33"/>
+  <dimension ref="A1:I32"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -1087,857 +1063,828 @@
       <c r="D4" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F4" s="0" t="s">
         <v>25</v>
       </c>
       <c r="G4" s="0" t="s">
         <v>26</v>
       </c>
       <c r="H4" s="0"/>
       <c r="I4" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="0">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>28</v>
       </c>
       <c r="C5" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="D5" s="0" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="E5" s="0" t="s">
         <v>30</v>
       </c>
       <c r="F5" s="0" t="s">
         <v>31</v>
       </c>
       <c r="G5" s="0" t="s">
         <v>32</v>
       </c>
       <c r="H5" s="0" t="s">
         <v>33</v>
       </c>
       <c r="I5" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="0">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>34</v>
       </c>
       <c r="C6" s="0" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="D6" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E6" s="0" t="s">
         <v>35</v>
       </c>
-      <c r="E6" s="0" t="s">
+      <c r="F6" s="0" t="s">
         <v>36</v>
       </c>
-      <c r="F6" s="0" t="s">
+      <c r="G6" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="G6" s="0" t="s">
+      <c r="H6" s="0"/>
+      <c r="I6" s="0" t="s">
         <v>38</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="0">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="C7" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E7" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="C7" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E7" s="0" t="s">
+      <c r="F7" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>41</v>
       </c>
-      <c r="F7" s="0" t="s">
+      <c r="H7" s="0" t="s">
         <v>42</v>
       </c>
-      <c r="G7" s="0" t="s">
+      <c r="I7" s="0" t="s">
         <v>43</v>
-      </c>
-[...2 lines deleted...]
-        <v>44</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="C8" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D8" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E8" s="0" t="s">
         <v>45</v>
       </c>
-      <c r="C8" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E8" s="0" t="s">
+      <c r="F8" s="0" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>47</v>
       </c>
-      <c r="H8" s="0" t="s">
+      <c r="H8" s="0"/>
+      <c r="I8" s="0" t="s">
         <v>48</v>
-      </c>
-[...1 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="0">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="C9" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="D9" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E9" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="C9" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E9" s="0" t="s">
+      <c r="F9" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="H9" s="0" t="s">
         <v>51</v>
       </c>
-      <c r="F9" s="0" t="s">
-[...5 lines deleted...]
-      <c r="H9" s="0"/>
       <c r="I9" s="0" t="s">
-        <v>54</v>
+        <v>43</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="C10" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D10" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E10" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="F10" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G10" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="H10" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="I10" s="0" t="s">
         <v>55</v>
-      </c>
-[...19 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="C11" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D11" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E11" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="F11" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="C11" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E11" s="0" t="s">
+      <c r="G11" s="0" t="s">
         <v>59</v>
       </c>
-      <c r="F11" s="0" t="s">
+      <c r="H11" s="0"/>
+      <c r="I11" s="0" t="s">
         <v>60</v>
-      </c>
-[...7 lines deleted...]
-        <v>61</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="C12" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D12" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E12" s="0" t="s">
         <v>62</v>
       </c>
-      <c r="C12" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E12" s="0" t="s">
+      <c r="F12" s="0" t="s">
         <v>63</v>
       </c>
-      <c r="F12" s="0" t="s">
+      <c r="G12" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="H12" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="G12" s="0" t="s">
-[...2 lines deleted...]
-      <c r="H12" s="0"/>
       <c r="I12" s="0" t="s">
-        <v>66</v>
+        <v>38</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="C13" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D13" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E13" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="F13" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="C13" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E13" s="0" t="s">
+      <c r="G13" s="0" t="s">
         <v>68</v>
       </c>
-      <c r="F13" s="0" t="s">
+      <c r="H13" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="G13" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I13" s="0" t="s">
-        <v>44</v>
+        <v>60</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="C14" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D14" s="0" t="s">
         <v>71</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>72</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>73</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="H14" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H14" s="0"/>
       <c r="I14" s="0" t="s">
-        <v>66</v>
+        <v>60</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="C15" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="D15" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="E15" s="0" t="s">
         <v>76</v>
       </c>
-      <c r="C15" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D15" s="0" t="s">
+      <c r="F15" s="0" t="s">
         <v>77</v>
       </c>
-      <c r="E15" s="0" t="s">
+      <c r="G15" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="F15" s="0" t="s">
+      <c r="H15" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="G15" s="0" t="s">
-[...2 lines deleted...]
-      <c r="H15" s="0"/>
       <c r="I15" s="0" t="s">
-        <v>66</v>
+        <v>43</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="C16" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="C16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D16" s="0" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>83</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>84</v>
       </c>
       <c r="H16" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I16" s="0" t="s">
         <v>85</v>
-      </c>
-[...1 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>86</v>
       </c>
       <c r="C17" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D17" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E17" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="D17" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E17" s="0" t="s">
+      <c r="F17" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="G17" s="0" t="s">
         <v>88</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="H17" s="0"/>
       <c r="I17" s="0" t="s">
-        <v>91</v>
+        <v>15</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="C18" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D18" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F18" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="C18" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E18" s="0" t="s">
+      <c r="G18" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="F18" s="0" t="s">
-[...5 lines deleted...]
-      <c r="H18" s="0"/>
+      <c r="H18" s="0" t="s">
+        <v>64</v>
+      </c>
       <c r="I18" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="C19" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D19" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>95</v>
       </c>
-      <c r="C19" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D19" s="0" t="s">
+      <c r="F19" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="G19" s="0" t="s">
         <v>96</v>
       </c>
-      <c r="E19" s="0" t="s">
+      <c r="H19" s="0" t="s">
         <v>97</v>
       </c>
-      <c r="F19" s="0" t="s">
+      <c r="I19" s="0" t="s">
         <v>98</v>
-      </c>
-[...7 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="C20" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D20" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E20" s="0" t="s">
         <v>100</v>
       </c>
-      <c r="C20" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E20" s="0" t="s">
+      <c r="F20" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G20" s="0" t="s">
+        <v>84</v>
+      </c>
+      <c r="H20" s="0" t="s">
         <v>101</v>
       </c>
-      <c r="F20" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I20" s="0" t="s">
-        <v>104</v>
+        <v>43</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>105</v>
+        <v>102</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>60</v>
+        <v>25</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>90</v>
+        <v>96</v>
       </c>
       <c r="H21" s="0" t="s">
-        <v>107</v>
+        <v>21</v>
       </c>
       <c r="I21" s="0" t="s">
-        <v>49</v>
+        <v>98</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>109</v>
+        <v>105</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>25</v>
+        <v>106</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
       <c r="H22" s="0" t="s">
-        <v>21</v>
+        <v>51</v>
       </c>
       <c r="I22" s="0" t="s">
-        <v>104</v>
+        <v>43</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="0">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="s">
+        <v>108</v>
+      </c>
+      <c r="C23" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="D23" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E23" s="0" t="s">
+        <v>109</v>
+      </c>
+      <c r="F23" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G23" s="0" t="s">
         <v>110</v>
       </c>
-      <c r="C23" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H23" s="0" t="s">
-        <v>57</v>
+        <v>42</v>
       </c>
       <c r="I23" s="0" t="s">
-        <v>49</v>
+        <v>43</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="0">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="s">
+        <v>111</v>
+      </c>
+      <c r="C24" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D24" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E24" s="0" t="s">
+        <v>112</v>
+      </c>
+      <c r="F24" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="G24" s="0" t="s">
         <v>114</v>
       </c>
-      <c r="C24" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H24" s="0" t="s">
-        <v>48</v>
+        <v>42</v>
       </c>
       <c r="I24" s="0" t="s">
-        <v>49</v>
+        <v>43</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="0">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="s">
+        <v>115</v>
+      </c>
+      <c r="C25" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D25" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E25" s="0" t="s">
+        <v>116</v>
+      </c>
+      <c r="F25" s="0" t="s">
         <v>117</v>
       </c>
-      <c r="C25" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G25" s="0" t="s">
-        <v>120</v>
-[...3 lines deleted...]
-      </c>
+        <v>110</v>
+      </c>
+      <c r="H25" s="0"/>
       <c r="I25" s="0" t="s">
-        <v>49</v>
+        <v>27</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="0">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>122</v>
+        <v>119</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>123</v>
+        <v>19</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>116</v>
+        <v>110</v>
       </c>
       <c r="H26" s="0"/>
       <c r="I26" s="0" t="s">
-        <v>27</v>
+        <v>55</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="0">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>124</v>
+        <v>120</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>125</v>
+        <v>121</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>19</v>
+        <v>122</v>
       </c>
       <c r="G27" s="0" t="s">
-        <v>116</v>
+        <v>123</v>
       </c>
       <c r="H27" s="0"/>
-      <c r="I27" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I27" s="0"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="0">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="C28" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D28" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>126</v>
       </c>
-      <c r="C28" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E28" s="0" t="s">
+      <c r="F28" s="0" t="s">
         <v>127</v>
       </c>
-      <c r="F28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G28" s="0" t="s">
-        <v>129</v>
-[...2 lines deleted...]
-      <c r="I28" s="0"/>
+        <v>114</v>
+      </c>
+      <c r="H28" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="I28" s="0" t="s">
+        <v>60</v>
+      </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="0">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>131</v>
+        <v>11</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>133</v>
+        <v>73</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>120</v>
-[...3 lines deleted...]
-      </c>
+        <v>114</v>
+      </c>
+      <c r="H29" s="0"/>
       <c r="I29" s="0" t="s">
-        <v>66</v>
+        <v>43</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="0">
         <v>29</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>134</v>
+        <v>130</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>135</v>
+        <v>131</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>79</v>
+        <v>46</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>120</v>
+        <v>84</v>
       </c>
       <c r="H30" s="0"/>
-      <c r="I30" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I30" s="0"/>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="0">
         <v>30</v>
       </c>
       <c r="B31" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="C31" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D31" s="0" t="s">
+        <v>133</v>
+      </c>
+      <c r="E31" s="0" t="s">
+        <v>134</v>
+      </c>
+      <c r="F31" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="G31" s="0" t="s">
         <v>136</v>
       </c>
-      <c r="C31" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E31" s="0" t="s">
+      <c r="H31" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I31" s="0" t="s">
         <v>137</v>
       </c>
-      <c r="F31" s="0" t="s">
-[...6 lines deleted...]
-      <c r="I31" s="0"/>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="0">
         <v>31</v>
       </c>
       <c r="B32" s="0" t="s">
         <v>138</v>
       </c>
       <c r="C32" s="0" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>139</v>
       </c>
-      <c r="E32" s="0" t="s">
+      <c r="F32" s="0" t="s">
         <v>140</v>
       </c>
-      <c r="F32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G32" s="0" t="s">
-        <v>142</v>
+        <v>59</v>
       </c>
       <c r="H32" s="0" t="s">
-        <v>103</v>
+        <v>21</v>
       </c>
       <c r="I32" s="0" t="s">
-        <v>143</v>
-[...28 lines deleted...]
-        <v>54</v>
+        <v>48</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">