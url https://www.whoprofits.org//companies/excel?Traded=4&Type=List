--- v1 (2026-07-21)
+++ v2 (2026-10-19)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="141">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="139">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -94,193 +94,142 @@
     <t>Subsidiary of Public</t>
   </si>
   <si>
     <t xml:space="preserve">American President Lines (APL) is an American container shipping company, a subsidiary of the&amp;nbsp;French shipping and logistics company CMA CGM Group.&amp;nbsp;
 The company provides ocean transportation and inland logistics services to the U.S. government and military, including services to major military sites overseas.
 The company operates container transportation of U.S. flagged vessels through an international shipping network between North America to Asia, the Mediterranean, Africa, the Middle East, and Guam.
 American President Lines (APL) ships weapons and military equipment from the United States to the Israeli Ministry of Defense.
 Weapon Shipments for the Israeli Ministry of Defense 
 APL provides the Israeli Ministry of Defense with maritime transport services of weapons from the United States and security cargo purchased with U.S aid funds.
 Under the Israel Carrier Association Federal Maritime Commission Agreement from 1991, APL is one of three companies facilitating the maritime transportation of Ministry of Defense cargo, direct or via transshipment, between United States ports and Israel. The agreement allows companies American President Lines, Maersk, and ZIM to set rates, terms, charges, conditions and practices for or in connection with the transportation of MOD cargo. The agreement is renewed every year with each of the companies.
 The agreement regulates the operational and commercial cooperation between the shipping companies to provide maritime transportation services of military cargo for the Israeli Ministry of Defense from the US to Israel, in accordance with the Ministry&amp;#39;s requirements and in coordination with it. According to the agreement, the IMOD receives preferential transportation conditions, giving preference to cargo in containers over shipments from other customers.
 The companies are allowed to make arrangements or agreements among themselves and with other modes of transportation for the movement of intermodal shipments to or from inland points in Israel or in the U.S., including setting inland rates, rules, charges, classifications, practices, liability, bill of lading conditions, per diems, free time and detention on carrier-provided containers, chassis and related equipment, positioning of equipment, interchange with connecting carriers, terminal and shoreside loading operations, receipt, handling, storage, pickup and delivery of cargo, consolidation, container yards, depots and freight stations, and other related matters.
 Between October 2011 and July 2014, US-based military and security equipment manufacturers shipped 19,233 tons of cargo in 21 vessels and 157 voyages to Israel. The shipments were managed by American President Lines, Zim Integrated Shipping, and Maersk. &amp;nbsp;&amp;nbsp;
 </t>
   </si>
   <si>
     <t>Population Control, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Transportation</t>
   </si>
   <si>
     <t>$1B-$5B</t>
   </si>
   <si>
-    <t xml:space="preserve">Axel Springer </t>
-[...32 lines deleted...]
-    <t>Other</t>
+    <t>Booking.com</t>
+  </si>
+  <si>
+    <t>Netherlands</t>
+  </si>
+  <si>
+    <t>Booking.com B.V. is a Netherlands-based online travel agency for lodging and travel bookings.Through its website, booking.com, the company provides an online accommodation reservation service for properties located in Israeli settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. Listings in Israeli settlements in the occupied West Bank are listed on the company's website as located either in “Israel” or in “Palestinian Territory - Israeli Settlement”, while listings located in occupied East Jerusalem and Syrian Golan are listed as “located in Israel”.&amp;nbsp;20 listings were found on the company’s website in 8 settlements in the occupied West Bank, including the settlements of Almog, Kalia, Kfar Adumim, Ma’ale Adumim, Ovnat and Mitspe Shalem, Vered Yeriho, and Karnei Shomron.&amp;nbsp;7 listings were found&amp;nbsp;on the company’s website&amp;nbsp;in occupied East Jerusalem, including in the settlement neighborhoods of Pisgat Ze’ev and French Hill, and in the Old City Jewish Quarter. All listings were mislabeled as “located in Israel.”&amp;nbsp;230 listings were found&amp;nbsp;on the company’s website&amp;nbsp;in 26 settlements in the occupied Syrian Golan, including the settlements of Alonei Habashan, Ani’am, Avnei Eiran, Bnei Yehuda, Bruchim Qela Alon, Ein Zivan, El Rom, Eliad, Giv’at Yoav and Afik, Had Nes, Haspin, Katzrin, Keshet, Kidmat Tzvi, Ma’ale Gamla, Merom Golan, Natur, Nimrod, Nov, Odem, Ortal, Ramot, Sha’al, Yonata and Neve Ativ. All listings were mislabeled as “located in Israel.”</t>
+  </si>
+  <si>
+    <t>Services to the Settlements, Settlement Enterprise</t>
+  </si>
+  <si>
+    <t>Tourism</t>
+  </si>
+  <si>
+    <t>$10B-$20B</t>
   </si>
   <si>
     <t>East Jerusalem, Syrian Golan, West Bank</t>
-  </si>
-[...21 lines deleted...]
-    <t>$15B-$25B</t>
   </si>
   <si>
     <t>BriefCam</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli provider of video synopsis solutions for law enforcement agencies, governments and companies.
 The company&amp;rsquo;s technology has been deployed in the Old City in occupied East Jerusalem.
 A public tender published by Israeli Ministry of Housing and Construction (IMOCH) for the provision and maintenance of electronic, technological and physical security systems in 98 sites in occupied East Jerusalem specified that its video management software must support video synopsis software such as Briefcam. Briefcam is the developer and owner of worldwide patents for the VIDEO SYNOPSIS&amp;reg; solution.
 According to the tender documents, the sites are located in Palestinian areas in which a number of Israeli settlers reside, and most are gated and can only be accessed through vehicle or pedestrian access gates. The project divides East Jerusalem into three distinct zones: the Shuafat ridge, the City of David settler complex (located in the Palestinian neighborhood of Silwan) and the Old City.
 A local command and control system would be installed in each individual site and all sites would broadcast to nine regional command and control centers. Regional centers would be connected to three area centers which would broadcast to two central centers. The entire apparatus would be accessible to officials in the IMOHC offices in Sheikh Jarrah in East Jerusalem.
 </t>
   </si>
   <si>
     <t>Private Security and Surveillance Technology</t>
   </si>
   <si>
     <t>Military, Security and Surveillance, Technology and Hi-tech</t>
   </si>
   <si>
     <t>East Jerusalem</t>
   </si>
   <si>
-    <t>Carrefour Israel (formerly Yenot Bitan)</t>
-[...15 lines deleted...]
-</t>
+    <t xml:space="preserve">Carrefour Israel </t>
+  </si>
+  <si>
+    <t>Carrefour Israel, also known as Global Retail C.I. (formerly Yenot Bitan), is a private Israeli company engaged in the food retail sector and operates a chain of supermarkets for the retail sale of food and other consumer products. The company operates stores under the Carrefour brand names (Carrefour City, Carrefour Market, Carrefour Hyper, and La Mercè), and online sales sites under the brand names Carrefour Online, Bitan Online, and Quik.&amp;nbsp;Carrefour FranchiseIn April 2022, the company entered into an exclusive franchise agreement with the French Carrefour Group to operate the Group's supermarkets under the Carrefour brand and for the exclusive use of the brand name and Carrefour's private label in Israel. &amp;nbsp;The franchise agreement was signed for a period of 20 years with automatic renewal for an additional 20 years and extension options for additional 20-year periods.&amp;nbsp;In February 2024, the first franchise period was extended to an additional 7 years for a total of 27 years with an option for an additional 20 years.Services to SettlementsThe company operates a Carrefour store in a shopping center located outside the Green Line in a “demilitarized zone” in the occupied West Bank in the city of Maccabim (Modi'in-Maccabim-Re'ut). &amp;nbsp;The company also operates Bitan Market stores in the settlements of Alfei Menashe and Ma’ale Adumim in the occupied West Bank.The&amp;nbsp;Carrefour and Bitan online stores provide delivery services to the settlements of Oranit, Sha’arei Tikva, Elkana and Etz Efraim in the occupied West Bank, and to the settlement neighborhoods of Gilo and Har Homa in occupied East Jerusalem.&amp;nbsp;Gaza Captive Food MarketIn December 2025, Carrefour Israel was one of 11 companies that reportedly won a tender from the Israeli Customs Directorate to privatize humanitarian aid to Gaza.&amp;nbsp;The tender allows the winning Israeli food chains, importers, and suppliers to sell food to Gaza with a revenue potential of approximately NIS 800 million per year.&amp;nbsp;Since the beginning of the genocide, Israel has severely restricted the entry of food and prevented international aid organizations from entering the Gaza Strip, creating a captive market for food companies authorized by Israel. The Israeli suppliers charge brokerage fees, and traders in Gaza are also required to pay VAT to the State of Israel, increasing the costs for Palestinians in Gaza amid an ongoing blockade and humanitarian crisis.&amp;nbsp;Services to Israeli Military&amp;nbsp;The company provided food and beverages for the Coordinator of Government Activities in the Territories (COGAT), the Israeli military coordination unit in the occupied West Bank and Gaza. In 2024, the company provided food and beverages for COGAT for events in the total amount of NIS 9,610. In 2023, the company provided food and beverages for COGAT for a total of NIS 33,705.&amp;nbsp;Ministry of EconomyIn April 2026, the Ministry of Economy and Industry launched a project in which Carrefour Israel was selected to market 100 products at a set price for at least six months, in exchange for a NIS 50 million publicity campaign funded by the ministry.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Palestinian Captive Market, Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Food Industry, Service Industry and Retail</t>
   </si>
   <si>
-    <t>$500M-$1B</t>
-[...2 lines deleted...]
-    <t>East Jerusalem, West Bank</t>
+    <t>East Jerusalem, Gaza, West Bank</t>
   </si>
   <si>
     <t>Chim Nir</t>
   </si>
   <si>
     <t xml:space="preserve">The company provides aviation and spraying services.
 The company conducts herbicide spraying around the besieged Gaza. The spraying causes damage to agricultural crops and farmlands owned by Palestinians. According to the Palestinian Ministry of Agriculture, the spraying conducted during January 2017 damaged approximately 3,400 dunams (roughly 840 acres) of crops.
 The company organizes and market tour packages to Bethlehem in the occupied West Bank and the occupied Syrian Golan.
 </t>
   </si>
   <si>
     <t>Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Agriculture and Agrotechnology, Other</t>
   </si>
   <si>
     <t>Gaza, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Electra Afikim (formerly Afikim)</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli transportation operator, holding concessions for major public transport routes and serving institutional and private transportation needs nationwide.
 Electra Afikim operates public transport lines in service of settlements in the occupied West Bank and East Jerusalem.
 Electra Afikim operates a branch office in the settlement of Migdal Oz in the occupied West Bank. The company also operates service centers in the settlements of Ma&amp;rsquo;ale Adumim, Givat Ze&amp;rsquo;ev, Kiryat Arba, and Gush Etzion.
 The company operates bus lines in the Surrounding Jerusalem cluster, which includes Ma&amp;rsquo;ale Adumim settlement cluster and Givat Ze&amp;rsquo;ev settlement cluster operational until end of December 2024, and the Gush Etzion settlements cluster operational until September 2029, and the Binyamin settlement cluster operational until November 2026, connecting them to Jerusalem. Company&amp;rsquo;s bus lines include services to the settlements of Binyamin Regional Council and the Gush Etzion settlements cluster in the occupied West Bank, including, Ariel, Ma&amp;rsquo;ale Adumim, Alon Shvut, Givat Ze&amp;rsquo;ev, Efrat, and Ma&amp;rsquo;ale Amos.
 In 2022, Electra Afikim provided shuttle and transportation services for the Ministry of National Security for NIS 5,568.
 In 2021, the company provided the Ministry of Transport and Road Safety with public transportation services in the Shomron settlements cluster in the occupied West Bank for NIS 27,323,987 million.
 In 2021, the company provided transportation services for wardens for six months for NIS 197,206. The service included transportation in the surrounding Jerusalem area and Ma&amp;rsquo;ale Adumim settlement area in the occupied West Bank.
 In 2019, the company provided shuttle services for the Israeli Prison Services (IPS) for NIS 11,839.
 </t>
   </si>
   <si>
     <t>$10M-$50M</t>
+  </si>
+  <si>
+    <t>East Jerusalem, West Bank</t>
   </si>
   <si>
     <t>Eltal Technologistics</t>
   </si>
   <si>
     <t xml:space="preserve">Provider of integration and logistic solutions for technological security projects.
 The company operates and maintains scanning equipment in the West Bank checkpoints of Hotze-Shomron, Eyal, Barta&amp;#39;a (Rihan), Eliyahu, Jalameh (Gilboa), Metar, Mezadot Yehuda, Sha&amp;#39;ar Efrayim (Irtah), Macabim, Tarqumya, Habik&amp;#39;a. In addition, the company operates and maintenance scanning equipment in the Karni checkpoint in Gaza.
 The company was also hired by AS&amp;amp;E to performs the installation and maintenance for Nuctech and L-3 scanners in the Erez checkpoint and in West Bank checkpoints.
 The company provides different operational system, equipment and services to the Israeli army.
 </t>
   </si>
   <si>
     <t>Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Gaza, West Bank</t>
   </si>
   <si>
     <t>Field Produce</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company specializing in procurement from growers, treatment, processing, sorting, and packing of peanuts, dates, and almonds for overseas and Israeli marketing.
 The company is a major Israeli exporter exporting more than 80% of the total peanuts exported from Israel to overseas markets.
 More than 80% of the company&amp;#39;s dates are marketed for export under the brand name &amp;ldquo;Paradise Dates&amp;rdquo;.
 The company operates a packing house for dates in the settlement of Yafit in the occupied Jordan Valley. According to the company&amp;#39;s website, the dates handled in the packing house and marketed by the company are grown in the facility&amp;#39;s proximity.
@@ -294,166 +243,169 @@
   <si>
     <t>Agriculture and Agrotechnology, Food Industry</t>
   </si>
   <si>
     <t>West Bank</t>
   </si>
   <si>
     <t>Geoda</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company specializing in geoinformatics, document digitization and planning and land management.
 Land Registration in East Jerusalem:
 In 2020, the Israeli Ministry of Justice contracted Geoda to lead the process of land registration in East Jerusalem.
 As part of the contract, Geoda is responsible for assigning a project manager and an expert in the field of measurements, who will be in charge of providing service to all of the other teams.&amp;nbsp; Geoda also assists in managing the work on the ground, preparing tenders for conducting measurements, managing the tenders and the contracts and making sure everything is implemented on time. The company also provides an office and other relevant necessities for the different teams. In a field visit conducted by Who Profits team to Jerusalem, a researcher in another organization confirmed that the people conducting measurements on the plots are individuals contracted by a company &amp;quot;registered in Tel Aviv&amp;quot;.
 The period of the contract between the company and the ministry is 24 months, with an option to extend the period with additional 12 months. The total duration of the contract must not extend beyond 84 months.
 The land registration process might lead to confiscation of lands and a mass Palestinian dispossession in the city. This process threatens to confiscate around 60% of the Palestinian properties in Jerusalem, under the pretext of lack of official documentation, absentee properties, Jewish ownership and others.
 Other involvements:
 In 2020, the company was contracted by the Coordinator of Government Activities in the Territories (COGAT) for the support of the &amp;quot;illegal construction&amp;quot; system operated by COGAT for NIS 20,000. The system is a specialized system that was developed in 2014 by Geoda based on COGAT&amp;#39;s needs. Through the system, COGAT manages tens of thousands of &amp;quot;illegal construction&amp;quot; files in the West Bank. In 2018, a new tender was published for the development of a new system to replace the current one, and until the new system is implemented Geoda will continue maintaining the existing one.
 In January 2022, the company published that it is leading the Israeli Prison Service&amp;#39;s (IPS) digitization process, including scanning, deciphering and computing data, as well as archiving services and micrography.
 </t>
   </si>
   <si>
     <t>Population Control, Private Security and Surveillance Technology, Specialized Equipment and Services</t>
   </si>
   <si>
+    <t>Other</t>
+  </si>
+  <si>
     <t>$1M-$5M</t>
   </si>
   <si>
     <t>Israel Salt Company</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company for the production of sea salt products. The company is the largest Israeli producer of salt, accounting for 80% of the salt market.
 The company operates a factory in Kalia settlement in the occupied Jordan Valley, exploiting occupied Palestinian natural resources.
 The parent company, through its different subsidiaries, is involved in the Israeli occupation in several ways. For more information, check out Arison Investments&amp;rsquo; profile.
 </t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Settlement Production</t>
   </si>
   <si>
     <t>Food Industry, Industrial Manufacturing</t>
   </si>
   <si>
     <t>$50M-$100M</t>
   </si>
   <si>
     <t>JLG Industries</t>
   </si>
   <si>
     <t>USA</t>
   </si>
   <si>
     <t xml:space="preserve">A US-based designer and manufacturer of access equipment.
 In April 2013, Who Profits research team documented an&amp;nbsp;aerial work platform (boom lift) manufactured by the company at the construction site of the Tel Aviv-Jerusalem fast train line (A1).&amp;nbsp;The train route crosses into the occupied Palestinian territory in two areas. The 510 aerial work platform, located at the entrance to tunnel No. 2, bore the logo of Rom Israel Access Platforms, JLG&amp;rsquo;s (exclusive?) Israeli distributer.
 JLG access platforms were also used by&amp;nbsp;Avi Cranes&amp;nbsp;in the construction of industrial buildings in&amp;nbsp;the industrial zone of Barkan settlement in the West Bank.
 The parent company, Oshkosh (NYSE:OSK), is involved in the provision of equipment to the Israeli army and Ministry of Defense. In 2017, the Israeli Ministry of Defense announced the acquisition of 200 FMTV tactical trucks from Oshkosh Defense in a contract valued at 200 million USD. The FMTV is a tactical truck equipped with a 7.2-liter engine and capable of carrying loads of up to eight tons.
 The Israeli army and the Ministry of Defense bought six such trucks in 2016, and procured trucks of an older Oshkosh model from US army surplus in recent years.
 &amp;nbsp;
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land</t>
   </si>
   <si>
     <t>Heavy Machinery</t>
   </si>
   <si>
     <t xml:space="preserve">MAN Truck &amp; Bus </t>
   </si>
   <si>
+    <t>Germany</t>
+  </si>
+  <si>
     <t>MAN Truck &amp;amp; Bus SE is a commercial vehicle manufacturer and provider of transport solutions from the Volkswagen Group. &amp;nbsp;MAN supplies the chassis for armored riot control vehicles for the Israeli police and security forces.MAN trucks are used by the Israel Police to transport fighters and for water cannon vehicles to disperse demonstrations. The water cannon riot control vehicles built on MAN chassis are used by the Israel Border Police and the YASAM unit (Special Patrol and Riot Police unit) of the police.&amp;nbsp;In 2018, the Israel Police purchased two 15-ton MAN 4x4 trucks for water cannon riot control vehicles to add to its existing fleet of 15 riot control vehicles, all built on MAN truck chassis. The police requested to purchase the trucks from MAN with an exemption from tender. According to the police, MAN trucks are the only 15-ton trucks that met the required load capacity.In June 2024, MAN’s importer and representative in Israel, Automotive Equipment, submitted bids to the Israeli Police tender for the purchase of additional riot control water cannon vehicles for the Israeli Ministry of Defense, the Israel Police, Israel Prison Service, and other government bodies. The tender includes the purchase of three dual-drive water cannon vehicles weighing 15 tons and three water cannon vehicles weighing up to 18 tons. According to the tender, the truck chassis will be fitted with water-resistant CCTV with facial recognition abilities and laser sights to allow targeting of specific individuals.&amp;nbsp;MAN trucks chassis are fitted for riot control water cannon vehicles&amp;nbsp;by Beit Alfa Technologies&amp;nbsp;of HOS Technology R&amp;amp;D.&amp;nbsp;The vehicles are used to disperse water and other substances, like the “Skunk” scent-based weapon and other substances such as tear gas, paint, and foam. Water cannon vehicles have been widely used by Israeli forces against Palestinians both in demonstrations and as a punitive measure in the occupied West Bank, East Jerusalem, and within the Green Line, including to target schools and medical teams. The vehicles have been regularly used in demonstrations in the occupied West Bank.For more about the Skunk and other crowd control weapons see Who Profits’ report:&amp;nbsp;Proven Effective: Crowd Control Weapons in the Occupied Palestinian Territories, and Who Profits’ Update:&amp;nbsp;Israeli Repression of the Palestinian May Uprising: Suppliers of Crowd Control Weapons.Services to Settlements&amp;nbsp;MAN supplies busses to&amp;nbsp;Egged&amp;nbsp;Group&amp;nbsp;which operates bus lines to settlements in the occupied West Bank and occupied East Jerusalem.&amp;nbsp;</t>
   </si>
   <si>
     <t>Population Control, Services to the Settlements, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Industrial Manufacturing</t>
   </si>
   <si>
-    <t>$10B-$20B</t>
-[...1 lines deleted...]
-  <si>
     <t>Matrix IT</t>
   </si>
   <si>
     <t>TASE, Subsidiary of Public</t>
   </si>
   <si>
     <t>Matrix IT is a publicly traded Israeli Information Technology (IT) company operating globally in the fields of IT solutions and services, consulting, and management. The Matrix Group provides services in the areas of banking and finance, government and the public sector, security, transportation, high-tech and startups, health, industry, retail and trade, education and academia. The Group is also engaged in the sale and marketing of software and hardware products from a wide range of manufacturers, as well as in the provision of consulting services, project management and multidisciplinary engineering consulting.&amp;nbsp;The company is controlled by Israeli information technology group&amp;nbsp;Formula Systems (1985) Ltd. (NASDAQ and TASE: FORTY), which provides extensive services and works in close cooperation with the Israeli Ministry of Defense, the Israeli military, the security forces, and the defense industries.In March 2025, Matrix announced the acquisition of Magic Software Enterprises Ltd. (TASE and NASDAQ: MGIC), making it one of the largest public IT companies in the world.The company provides various computing services and products to the Israeli Ministry of Defense, the Israeli military, and security forces, including the Israel Police, Border Police and the Israel Prison Service.&amp;nbsp;Through its subsidiaries, the company provides computing services and equipment to the Coordinator of Government Activities in the Territories, including to the Israeli Civil Administration in the occupied West Bank, and has previously provided to the Israeli military District Coordination and Liaison in Gaza.&amp;nbsp;Services to Settlements&amp;nbsp;The company’s fully owned subsidiary, Matrix I.T. Global Services Ltd. (formerly Talpiot) is located in the settlement of Modi’in Illit in the occupied West Bank.&amp;nbsp;The center, established in 2005, was previously named “Talpiot” after the Israeli military’s elite training program unit.In 2020, the company’s fully owned subsidiary, Matrix I.T. Integration &amp;amp; Infrastructures Ltd., provided computing services for Ariel university, located in the settlement of Ariel in the occupied West Bank.&amp;nbsp;Services to the Israeli Military&amp;nbsp;The company provides various services and products to the Israeli Ministry of Defense (IMOD), the Israeli military and security forces.&amp;nbsp;Matrix's Defense division is engaged in projects for the IMOD and Israeli security forces. The division provides services for the Israeli military, the IMOD and the Israeli defense industries, as well as abroad. The company provides services to the Israeli Air Force, the Israeli Navy, the Military Intelligence Directorate, the Directorate of Defense Research &amp;amp; Development, and the Israel Prison Service, and Israeli weapon companies, Israel Aerospace Industries (IAI), Rafael Advanced Defense Systems and Elbit Systems, which provide weapons for the Israeli military.&amp;nbsp;GazaSince the beginning of the ongoing Israeli attack on Gaza in October 2023, the company has increased its activity and provided fitted services to the IMOD and the defense industries. The company has expanded its services and contract with the IMOD and increased the sales of software products it provides for it.&amp;nbsp;Services to the Israeli Weapon Industry&amp;nbsp;In addition to consulting, Matrix Defense is involved in projects in the fields of defense, intelligence, web intelligence and cyber in collaboration with security agencies, which in some cases are later sold to foreign countries.The company is involved in building central systems for the security industries and operates an Artificial Intelligence and Machine Learning Excellence Center that works in collaboration with the Israel Aerospace Industries (IAI) and other security agencies, developing solutions based on artificial intelligence, machine learning and big data, integrated into a variety of systems, incluidng AI solutions for automatic target identification on the future battlefield, expanding the capabilities and performance of existing systems and developing innovation capabilities based on automated systems. In the past year, the company's scope of activity has increased significantly, and it was included by order of the Minister of Defense as a defense industry directly supervised by the IMODThe company was founded by a senior Brigadier General of the Air Force's fighter pilots. The company chairman is a retired major general who was, among others, the commander of the military Judea and Samaria Division in the occupied West Bank.Service for the Coordinator of Government Activities in the Territories (COGAT)&amp;nbsp;Matrix I.T. and its fully owned subsidiaries, Matrix IT Advanced Information Systems and Matrix IT Integration &amp;amp; Infrastructures, provide computing services and equipment to the Coordinator of Government Activities in the Territories (COGAT), including to the Israeli Civil Administration (ICA) in the occupied West Bank, and the Israeli military District Coordination and Liaison (DCL or DCO) in Gaza.&amp;nbsp;Israeli Civil Administration&amp;nbsp;The company provides the ICA with computers, computing services, consultants and system analysts, including for systems used for monitoring and data collection and biometric identification of Palestinians in the West Bank and Gaza. The ICA headquarters is located in the settlement of Beit El in the occupied West Bank.Meitar SystemMatrix provides computing equipment for the Meitar biometric system, which is used to monitor the movement of Palestinians in the occupied West Bank. The Meitar system is used by the Israeli Civil Administration to issue biometric ID cards that Palestinians are compelled to use at Israeli checkpoints in the occupied West Bank. The cards contain personal identifying information and are part of the identification technology array used by the Israeli military in checkpoints. The use of biometric identification technology by the Israeli military in checkpoints is part of the deployment of surveillance practices and technologies used for population control and spatial monitoring of Palestinians by Israel. In September 2024, the company was contracted to provide the ICA with computers for the Meitar biometric project for NIS 136,663. In December 2021, the company provided the ICA with computer screens for checkpoints for NIS 79,243. In 2018, the company provided computer screens for the Meitar System for NIS 40,159.&amp;nbsp;Wisdom Stone System&amp;nbsp;The company provides system analysts and computing consultants for the ICA’s “Wisdom Stone” system. The Wisdom Stone is a computerized information system used by the ICA and DCL Gaza to monitor and collect data on Palestinian residents in the West Bank and the Gaza Strip as part of Israel's permit regime enforced in the oPt. The system centralizes information documenting previous permit applications submitted, "disqualifications" imposed on individuals, the dates of a person's entry into Israel, and more. In addition, the system is used by soldiers of the unit to revoke a permit granted to a person or group of people. In January 2024, the company was contracted to provide the ICA with system analyst for the Wisdom Stone until January 2025 for NIS 804,960. In January 2023, the company was contracted to provide the system analyst until January 2024 for NIS 696,555. Between 2018 and 2020, the company provided the ICA with computing consultants for the system for NIS 1,152,876.In March 2024 and December 2023, the company provided the ICA with cloud switch management system for NIS 31,550 and NIS 142,9077, respectively. In January 2024, the company provided the ICA with Android tablets for ICT inventory management for NIS 7,145.&amp;nbsp;In December 2023, the company provided the ICA with Gigabit Interface Converters (GBIC) for a new civic network for NIS 99,757. In June 2023 and June 2022, the company provided the ICA with computers for a biometric project for NIS 2,277 and NIS 121,156.&amp;nbsp;In February 2022, the company was contracted to provide the ICA with development of software to monitor illegal construction until end of December 2023 for NIS 684,999. Also in 2022, the company provided the ICA with systems analyst for NIS 615,109 and switches for NIS 69,442.&amp;nbsp;In 2021, the company provided the ICA with computing service providers for NIS 424,709 and desk computers and equipment for NIS 154,709. In 2020, the company provided the ICA with computing service providers for NIS 270,270, computers for NIS 29,615 and workstation for Geographic Information System (GIS) for NIS 14,807.&amp;nbsp;Between 2016 and 2020, the company provided the ICA with routers, communication equipment, computers and computer screens for a total of NIS 571,042. Between 2016 and 2017, the company provided the ICA with computing consultants for a biometric project for a total of NIS 907,507.&amp;nbsp;In 2017, the company provided services for a project for “biometric identification of Palestinians in the West Bank” for NIS 22,806.Coordinator of Government Activities in the Territories&amp;nbsp;The company provides the Coordinator of Government Activities in the Territories (COGAT) with computing services, computers, tablets, computer monitors, and communication equipment.&amp;nbsp;In 2024, the company provided COGAT with computing equipment and services for a total of NIS 28,655. In 2023, the company provided computing equipment and services for a total of NIS 74,062; In 2022, for NIS 54, 562; In 2021, for NIS 40,602; and in 2020, for NIS 33,960.District Coordination and Liaison Office in&amp;nbsp;GazaThe company has provided computers and screens to the Israeli military District Coordination and Liaison Office (DCL or DCO) in Gaza, which manages and monitors the movement of Palestinians in the oPt, among others. Until October 2023, the DCL office was located at Erez Checkpoint, which was the only land crossing between the besieged Gaza Strip and Israel and the West Bank since the Israeli siege on the Gaza Strip.&amp;nbsp;In 2022, the company provided DCL Gaza with computers for NIS 4,644. In 2019, the company provided DCL Gaza with screens for NIS 7,004. Between 2016 and 2018, the company provided computers and screens for NIS 51,610.Project NimbusIn February 2024, Matrix won a tender to provide SAP BTP (SAP Business Technology Platform) solution in the Nimbus government cloud. As part of the tender, Matrix will provide SAP's platform on Google Cloud for government ministries, trust units and public sector entities.The SAP BTP platform is a cloud platform (SaaS) that will allow government organizations access to a variety of advanced capabilities through data management, application development, and advanced analytics capabilities combined with artificial intelligence.Project Nimbus is a large-scale project for the provision of public cloud computing services and centralization of government databases for the Israeli government as part of the computing system of government ministries and bodies, including to the Israeli Ministry of Defense, the Israeli military, Israel Police and the Israel Prison Service. The project also includes services to the state-owned companies Israel Aerospace Industries (IAI) and Rafael Advanced Defense Systems, which supply weapon systems to the Israeli military.Matrix’s partners in the Nimbus project include&amp;nbsp;IBM’s fully owned Israeli subsidiary, Red Hat Israel, which works extensively with the Israeli military.Training Courses for the Israeli Military&amp;nbsp;The company’s fully owned subsidiary, John Bryce Training, has won a tender from the Ministry of Defense to provide a variety of professional training in the fields of information security and cyber for the Ministry of Defense’s Computer Professions School, which is the main unit for training soldiers in the field of computing in the Israeli military. The financial scope of the agreement is estimated at approximately 1.8 million NIS per year and is expected to last for 3 years, with a total scope of approximately 5 million NIS.The company offers courses to prepare for service in the technological units in the Israeli military, intended for students in the ninth grade and above, including the Intelligence Corps, Unit 8200, the ICT Corps, and the Air Force. The course instructors are graduates of military technological units or former members of the Ministry of Defense.&amp;nbsp;Since 2015, the company’s fully owned subsidiary, John Bryce Training Ltd., has been the training contractor in the Israel Police National Training Center project for the concessionaire from the&amp;nbsp;Shikun &amp;amp; Binui Group.In 2017, the company’s fully owned subsidiary, John Bryce Training Ltd., won a 3-year tender to provide training for the Israeli army around Cyber Security and Information Security.The company offers Information Security and Cyber studies to the public which according to its website are delivered in a unique simulator that is used to train soldiers in Israeli military cyber units.&amp;nbsp;“Combatants for Hi-Tech”&amp;nbsp;The company's fully owned subsidiary, Matrix DNA, is operating a training course for combatant soldiers to integrate them into the technology industry upon their release from the military. The course offers technological product management training for combatant soldiers as part of the Israeli military General Staff program and the "Combatants to High-Tech" program.&amp;nbsp;In September 2024, the course was adapted for reservists from the combat system, from which 21 warriors aged 24-31 who had fought in Gaza after October 2023 were selected.In August 2024, Matrix took part in a professional training course in the field of cyber and programming which was designed to train combatant soldiers with battlefield experience who were injured in battle and were forced to transfer to a rear-line role in the army to integrate them into the military's technological array. The course is operated in collaboration with the technological units of the military's Telecommunications and Information Technology Unit (Lotem Unit).IT For IDFIn 2024, Matrix IT sponsored the “IT For IDF” conference. The conference was on the topic of Information and Communications Technology (ICT) in the field of operational systems and combat support systems to improve the effectiveness of the Israeli military, in the context of the deadly Israeli military offensive on Gaza.Services for the Israel PoliceIn May 2024, Matrix was awarded a tender from the Israel Police for the purchase of computer peripherals, memory devices, computers and unique printers.&amp;nbsp;Between 2019 and 2021, the company provided the Israel Police and the Border Police with computers and tablets, computer peripherals, communications equipment and body cameras for a total of NIS 56,224,567.In 2020, the company provided equipment for police stations and police activity in the occupied West Bank and East Jerusalem for a total amount of NIS 76,876, including in the Jordan Valley area and the Palestinian neighborhood of Sheikh Jarrah in East Jerusalem. In 2019, the company provided equipment for a police station in the settlement of Modiin Illit in the West Bank for NIS 10,043.&amp;nbsp;In 2020, the company provided equipment worth NIS 4,404 for the "Ring" checkpoint (Anata/al-Esawiyah) in the Jerusalem Envelope operated by the Israel Police.&amp;nbsp;Also in 2020, the company provided the Border Police with communication equipment for activity in the West Bank, for a training base in the settlement of Michmash in the occupied West Bank, and for a project in Atarot in occupied East Jerusalem, for a total amount of NIS 17,251.&amp;nbsp;Services for the&amp;nbsp;Israel Prison Service&amp;nbsp;Matrix established the Israel Prison Service's Server Farm.&amp;nbsp;In July 2023, the company won a tender by the Israel Prison Service (IPS) for establishing a primary and secondary server farm for the Prison Service for NIS 10 million. In 2022, the company began the process of planning the establishment of the project together with the IPS' division and in cooperation with&amp;nbsp;Bynet&amp;nbsp;Communications. The volume of data processed and stored in the new server farm is hundreds of terabytes and it serves approximately 10,000 IPS employees. The establishment was completed in May 2024.The company provides the IPS with Business Object Enterprise Report Generator software. In December 2024, the company was exempted from tender for renewal of maintenance contract for the IPS from January 2025 until end of December 2027 for NIS 1,372,547. In September 2023, the company was exempted from tender for renewal of maintenance contract for Enterprise Report Generator for the IPS until end of December 2024 for NIS 42,507. In 2021, the company was contracted as sole supplier for maintenance for Business Object Enterprise Report Generator software licensing for three years.&amp;nbsp;In February 2023, the company was awarded a tender for computerizing the pharmacies of the Israel Prison Service to supply the IPS with an information system for supply chain management of medicines and equipment for 785,000 NIS.In November 2022, the company was contracted with an exemption from tender to provide a platform to support unstructured data processing from the IPS' systems until November 2025 for NIS 600,000.In November 2021, the company’s fully owned subsidiary Matrix I.T. Software Products, was contracted by the IPS, with an exemption from tender, to renew a contract for the maintenance of Organizational Report Generator from 2022 until the end of 2024 for NIS 886,274.&amp;nbsp;In 2020, the company was contracted by the IPS for the provision of Linux System maintenance until 2023.&amp;nbsp;Between 2015 and 2019, the company’s fully owned subsidiary, John Bryce Training, provided the IPS with training, advanced computing courses and workshops for NIS 385,133.Services for Government Offices&amp;nbsp;The company's fully owned subsidiary, Matrix IT Integration and Infrastructure, provides servers and data storage systems to the Israeli government offices.&amp;nbsp;In 2016, the company was awarded a central tender for the supply of servers and data storage systems to government offices, which was extended from time to time. In January 2024, the contract was extended, with exemption from tender, until the end of June 2024 for NIS 10,000,000.&amp;nbsp;</t>
   </si>
   <si>
     <t>Population Control, Settlement Enterprise, Settlement Production, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Technology and Hi-tech</t>
-  </si>
-[...1 lines deleted...]
-    <t>East Jerusalem, Gaza, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Mey Eden (Eden Springs) </t>
   </si>
   <si>
     <t xml:space="preserve">Mey Eden Ltd. is an Israeli bottled mineral water marketing company that extracts and distributes mineral water.
 Mey Eden is part of the Primo Water Corporation&amp;#39;s Eden Springs brand.
 Mey Eden water is extracted from a water reservoir in the occupied Syrian Golan.
 The water is extracted from the &amp;quot;Eden 1&amp;quot; water reservoir, located about 300 meters below the ground, in the southern area of the Syrian Golan near the Salukia Spring and Mey Eden&amp;rsquo;s water plant.
 Mey Eden operates a production and packaging plant in an area of at least 4,000 square meters in the Katzrin Industrial Zone in the occupied Syrian Golan.
 In 2018, Mey Eden received authorization to produce mineral water by pumping from the &amp;quot;Eden 1&amp;quot; reservoir of Mekorot Company.
 For more on Mekorot&amp;rsquo;s extraction of occupied water resources see Who Profits Update: Dried Up: Mekorot&amp;rsquo;s Involvement in the Israeli Occupation.
 </t>
   </si>
   <si>
     <t>Electricity, Gas and Water Supply, Food Industry</t>
   </si>
   <si>
     <t>Meytag High Tech Ventures</t>
   </si>
   <si>
     <t>Occupied Syrian Golan</t>
   </si>
   <si>
     <t xml:space="preserve">Technology accelerator incubator, mainly for the bio-medical industry.
 The company is located in Katzrin, an Israeli settlement in the occupied Golan Heights.
 </t>
   </si>
   <si>
     <t>Services to the Settlements, Settlement Production</t>
   </si>
   <si>
     <t>Other, Pharmaceutical, Technology and Hi-tech</t>
   </si>
   <si>
     <t>NaanDan Jain Irrigation</t>
   </si>
   <si>
     <t xml:space="preserve">An Israel-based global provider of irrigation solutions.
 The company planned and carried out irrigation projects in the occupied West Bank and Syrian Golan.
 Company signs have been documented in an organic plantation in the settlement of Tomer in the Jordan Valley in 2009 and in a vineyard in the settlement of Ein Zivan in the Golan in 2018. The company has also provided irrigation services to the settlements of Carmel, Ma&amp;#39;on and Yatir in Mount Hebron.
 The company has distributors in the Syrian Golan, the Jordan Valley and the Naqab (Negev) region.
 </t>
+  </si>
+  <si>
+    <t>Services to the Settlements</t>
   </si>
   <si>
     <t>Agriculture and Agrotechnology</t>
   </si>
   <si>
     <t>$100M-$250M</t>
   </si>
   <si>
     <t>Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Ness A.T.</t>
   </si>
   <si>
     <t>An Israeli Information Technology and Digital service provider, part of Hilan Group. The company offers services to security bodies in Israel, including expertise in software systems for the military-security sector, intelligence systems development, warfare systems development, and management support systems development.&amp;nbsp;Service for the Israeli Civil Administration in the occupied West BankNess provides services for the Israeli Coordinator of Government Activities in the Territories (COGAT) and the Israeli Civil Administration (ICA) in the occupied West Bank.&amp;nbsp;The Civil Administration is responsible for land registration in the occupied West Bank, for regulating Jewish settlement, and carrying out the demolition of Palestinian homes and infrastructure, among other.&amp;nbsp;Land Registration&amp;nbsp;The company developed, established, operates and maintains a Land Registration System for the ICA and provides it with outsourced project managers.&amp;nbsp;In 2018 and 2019, the company developed a land registration system for the ICA for NIS 525,002 and NIS 458,350, respectively.&amp;nbsp;In January 2024, the company was contracted by COAGT to provide an outsourced project manager‏‏‏‏ for a land registration project for the ICA until January 2025 for a total of NIS 842,400. Between January 2023 and January 2024, the company provided a project manager for NIS 661,157.&amp;nbsp;In January 2022, the company was contracted to provide a project manager for establishing a land registration computer system until January 2023 for a total of NIS 579,997.&amp;nbsp;In January 2021,&amp;nbsp;the company was contracted until January 2022 for NIS 474,902. In 2020,&amp;nbsp;the company was contracted until January&amp;nbsp;2021 for NIS 302,210. In 2021, the company provided an outsourced project manager‏‏‏‏&amp;nbsp;for the project for NIS 89,999. In 2020, the company provided the same services for NIS 94,295; in 2019, for NIS 458,296; and in 2018, for NIS 1,020,131.Geographic Information SystemThe company provides the ICA with Geographic Information System (GIS) data editor services for the ICA Surveying Office. The ICA Surveying Office in the West Bank was established after 1967 as part of the ICA's activity to manage land ownership in Area C in the occupied West Bank. The office's headquarters are located in the settlement of Beit El.&amp;nbsp;In January 2024, the company was contracted by COGAT to provide a GIS data editor for the ICA Surveying Office until January 2025 for NIS 308,880.&amp;nbsp;Between January 2023 and January 2024, the company provided a GIS data editor for NIS 282,000; between June 2022 and January 2023, for NIS 334,619; between January 2021 and January 2022, for NIS 205,520; and between June 2020 and January 2021, for NIS 114,813. Between 2019 and 2020, the company provided the same services for a total of NIS 233,806.Data and content management&amp;nbsp;The company provides the ICA with content and data management systems.&amp;nbsp;In February 2024, the company was contracted to develop and establish a data management system, including a data management system for a biometric project, for the ICA in Beit El for NIS 190,488.&amp;nbsp;In September 2024, the company was contracted by COGAT to provide the ICA in Beit El with an Enterprise Content Management System for 2024-2025 for NIS 85,382. In May 2023, the company was contracted to provide operation and maintenance for 2023-2024 for NIS 85,331. In June 2022, the company was contracted to develop, operate and maintain an Enterprise Content Management System for a total of NIS 1,201,353.&amp;nbsp;Between 2017 and 2018, the company provided the ICA with ICT consultants for a total of NIS 849,718.&amp;nbsp;Checkpoints - Meitar System&amp;nbsp;Between 2018 and 2019, the company provided ICT consultancy and assimilation services for the ICA for the implementation of Meitar System for a total of NIS 449,839.&amp;nbsp;The Meitar system is used by the Israeli Civil Administration to issue biometric ID cards that Palestinians are compelled to use at Israeli checkpoints in the occupied West Bank. The cards contain personal identifying information and are part of the identification technology array used by the Israeli military in checkpoints. The use of biometric identification technology by the Israeli military in checkpoints is part of the deployment of surveillance practices and technologies used for population control and spatial monitoring of Palestinians by Israel.&amp;nbsp;Services to the Israel Police&amp;nbsp;The company provides the Israel Police with&amp;nbsp;Microsoft Azure cloud services.In May 2020, the company won a closed tender to provide Microsoft Azure cloud services for the Israel Police. In July 2023, the contract was extended with an exemption from tender until the end of December 2023 for NIS 3 million.&amp;nbsp;In 2022, the company won a tender to provide the Israel Police with new media services.&amp;nbsp;In 2021, the company won part of a tender to provide the Israel Police with forensic software.&amp;nbsp;In 2016, Ness provided the Israeli Police Technology Administration with a system for budget planning for an estimated amount of NIS 1 million.&amp;nbsp;Entserv IsraelIn April 2022, Ness A.T. acquired Entserv Israel, formerly owned by&amp;nbsp;DXC Technology.&amp;nbsp;Entserv provided the Israeli Population and Immigration Authority with a computing system, which the company still maintains.&amp;nbsp;Between 2017 and 2019, Entserv Israel developed and maintained the “Aviv” System for the Israeli Population and Immigration Authority. The computerized system included the Israeli Population Registry, which contains information on Palestinian citizens and non-citizen residents of occupied East Jerusalem. In addition, the system was used to monitor movement at Israeli-controlled border crossings, including Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad, and Erez checkpoint, which was the only crossing for the movement of people between the besieged Gaza and Israel and the West Bank - both controlled by and subjected to Israeli authorities. In December 2021, Entserv Israel was contracted, with exemption from tender, by the Population and Immigration Authority to expand its contract to carry out developments in the Authority's systems until June 2025 for NIS 5 million.&amp;nbsp;&amp;nbsp;The Aviv System is being gradually replaced by the "Eitan” System, operated by&amp;nbsp;IBM.&amp;nbsp;In 2020, Entserv Israel was contracted until 2025 to provide program development services of smart ID cards for the Population and Immigration Authority for NIS 505,978.&amp;nbsp;Services to Israel Security Agency&amp;nbsp;In 2015, the company was contracted by the Israel Security Agency (Shin Bet) to provide cyber courses for the Information Systems Division and for the Defense Division in the Prime Minister's Office with an exemption from tender. The company was certified by Unit 770 (the Shin Bet’s cyber unit) to carry out the training. The contents were built by Unit 770 and delivered by professional lecturers from Ness.&amp;nbsp;Services to the Israeli Air ForceIn 2010, Ness Technologies and Elbit Systems Joint Venture, NessBit, was contracted by the IMOD to supply the Israeli Air Force with Intelligence System valued at USD 25 million for a period of 4 years.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>$250M-$500M</t>
   </si>
   <si>
     <t>Netafim</t>
   </si>
   <si>
     <t xml:space="preserve">An Israeli global provider of irrigation technologies.
 In 2004, Netafim accompanied and contributed the equipment for an experiment on the effect of feeding canals on the yield and fruit size of lemons in the settlement of Masua in the Jordan Valley, occupied West Bank.
@@ -472,50 +424,53 @@
     <t>P.L.H. Lighting Engineering</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli manufacturer of street lighting poles and antenna poles for communication infrastructure.
 The company has provided lightning poles to the Jerusalem light rail, which connects the western part of the city with settlement neighborhoods in occupied East Jerusalem.
 The company provided lighting poles to A-Jib checkpoint and to roads in Gush Etzion settlement in the occupied West Bank.
 </t>
   </si>
   <si>
     <t>Services to the Settlements, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Industrial Manufacturing, Telecommunication</t>
   </si>
   <si>
     <t>Rapiscan Systems</t>
   </si>
   <si>
     <t xml:space="preserve">Rapiscan Systems is a wholly-owned subsidiary of OSI Systems. It manufactures baggage and cargo inspection systems, baggage screening systems and products in the fields of people screening, radiation detection and trace detection.
 The company&amp;#39;s scanning machines and full body scanners are installed in the Qalandiya, Bethlehem and Irtah (Sha&amp;#39;ar Efrayim) checkpoints in the West Bank, and in entrance to the Western Wall compound in East Jerusalem. The company provided these scanners through its sole representative in Israel: G4S Security Technologies Israel (Hashmira).&amp;nbsp;In March 2016, the Israeli Ministry of Public Security&amp;#39;s Tender Committee approved a one-year contract with G4S Israel for supplying magnometric portals in 10 West Bank District Coordination Liaisons (DCL): Nablus, Jenin, Judea and Samaria, Abu Dis, Ramallah, Jericho, Bethlehem, Qalqiliyah, Tulkarem and Hebron. In April 2017, the Tenders Committee of the Civil Administration approved a one-year maintenance contract for 9 magentometers installed in Civil Administration sites for the amount of 40,000 NIS.
 The company&amp;#39;s scanners are also installed in Israeli airports, in the Knesset, in the Israeli president&amp;#39;s residence, in the Israeli Prison Service facilities and in Israeli courts.
 </t>
   </si>
   <si>
     <t>Military, Security and Surveillance</t>
+  </si>
+  <si>
+    <t>$500M-$1B</t>
   </si>
   <si>
     <t xml:space="preserve">Readymix Industries Israel </t>
   </si>
   <si>
     <t xml:space="preserve">Producer and supplier of raw materials for the construction industry.
 Readymix operates a branch for the sale of ready-mixed concrete in the settlement of Mevo Horon in the occupied West Bank and has provided concrete elements for construction of infrastructure in the occupied West Bank.&amp;nbsp;
 According to parent company CEMEX, on January 2, 2022, Readymix sold two of its concrete plants, located in Atarot Industrial Zone in occupied East Jerusalem and in Mishor Adumim settlement Industrial Zone in the occupied West Bank.&amp;nbsp;The plants were sold to a third party, Future Concrete Ltd.
 On December 12, 2022, a shipping certificate from Future Concrete, from Readymix previously-owned plant in Atarot, was documented for the provision of concrete to Readymix. The certificate was for the supply of concrete to a construction site in Gilo settlement neighborhood in occupied East Jerusalem.
 On January 12, 2022, a similar shipping certificate to Readymix from the same plant in Atarot was documented, for the supply of concrete to a construction site in Pisgat Ze&amp;rsquo;ev settlement neighborhood in occupied East Jerusalem.
 On January 4, 2022, a shipping certificate to Readymix was documented for the purchase of concrete from&amp;nbsp;Future Concrete&amp;rsquo;s&amp;nbsp;plant in Mishor Adumim.
 Following the sale the two production plants, CEMEX maintains that it does not operate any production facilities in the West Bank anymore.
 Readymix has provided concrete elements for the construction of settlements and outposts in the occupied West Bank; the construction of military checkpoints in the occupied West Bank, among them the Huwara and Azzun-Atma checkpoints; a security wall along Gilo Bridge in the occupied West Bank. Concrete elements of the company were also used for the construction of the Jerusalem Light Rail, which connects settlements in occupied East Jerusalem.&amp;nbsp;
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Population Control, Services to the Settlements, Settlement Enterprise, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Construction</t>
   </si>
   <si>
     <t xml:space="preserve">Reshef Security </t>
   </si>
   <si>
@@ -939,51 +894,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I32"/>
+  <dimension ref="A1:I31"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -1036,855 +991,828 @@
         <v>17</v>
       </c>
       <c r="D3" s="0"/>
       <c r="E3" s="0" t="s">
         <v>18</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>20</v>
       </c>
       <c r="H3" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I3" s="0"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="0">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>22</v>
       </c>
       <c r="C4" s="0" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F4" s="0" t="s">
         <v>25</v>
       </c>
       <c r="G4" s="0" t="s">
         <v>26</v>
       </c>
-      <c r="H4" s="0"/>
+      <c r="H4" s="0" t="s">
+        <v>27</v>
+      </c>
       <c r="I4" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="0">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C5" s="0" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="D5" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="E5" s="0" t="s">
         <v>30</v>
       </c>
       <c r="F5" s="0" t="s">
         <v>31</v>
       </c>
       <c r="G5" s="0" t="s">
         <v>32</v>
       </c>
-      <c r="H5" s="0" t="s">
+      <c r="H5" s="0"/>
+      <c r="I5" s="0" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="0">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>34</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>35</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="H6" s="0"/>
+      <c r="H6" s="0" t="s">
+        <v>21</v>
+      </c>
       <c r="I6" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="0">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>39</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>31</v>
+        <v>41</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>41</v>
-[...1 lines deleted...]
-      <c r="H7" s="0" t="s">
         <v>42</v>
       </c>
+      <c r="H7" s="0"/>
       <c r="I7" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>44</v>
       </c>
       <c r="C8" s="0" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>45</v>
       </c>
       <c r="F8" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="G8" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="H8" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="G8" s="0" t="s">
+      <c r="I8" s="0" t="s">
         <v>47</v>
-      </c>
-[...2 lines deleted...]
-        <v>48</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="0">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="C9" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D9" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E9" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="C9" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E9" s="0" t="s">
+      <c r="F9" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F9" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G9" s="0" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="H9" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="I9" s="0" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>52</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>53</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>37</v>
-[...3 lines deleted...]
-      </c>
+        <v>55</v>
+      </c>
+      <c r="H10" s="0"/>
       <c r="I10" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>59</v>
-[...1 lines deleted...]
-      <c r="H11" s="0"/>
+        <v>60</v>
+      </c>
+      <c r="H11" s="0" t="s">
+        <v>61</v>
+      </c>
       <c r="I11" s="0" t="s">
-        <v>60</v>
+        <v>33</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>26</v>
+        <v>65</v>
       </c>
       <c r="H12" s="0" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="I12" s="0" t="s">
-        <v>38</v>
+        <v>56</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>68</v>
-[...3 lines deleted...]
-      </c>
+        <v>71</v>
+      </c>
+      <c r="H13" s="0"/>
       <c r="I13" s="0" t="s">
-        <v>60</v>
+        <v>56</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>74</v>
-[...1 lines deleted...]
-      <c r="H14" s="0"/>
+        <v>76</v>
+      </c>
+      <c r="H14" s="0" t="s">
+        <v>27</v>
+      </c>
       <c r="I14" s="0" t="s">
-        <v>60</v>
+        <v>47</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>17</v>
+        <v>78</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="E15" s="0" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="H15" s="0" t="s">
-        <v>79</v>
+        <v>21</v>
       </c>
       <c r="I15" s="0" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>81</v>
+        <v>10</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>83</v>
+        <v>64</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>84</v>
       </c>
-      <c r="H16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H16" s="0"/>
       <c r="I16" s="0" t="s">
-        <v>85</v>
+        <v>15</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="C17" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D17" s="0" t="s">
         <v>86</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>67</v>
+        <v>88</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>88</v>
-[...1 lines deleted...]
-      <c r="H17" s="0"/>
+        <v>89</v>
+      </c>
+      <c r="H17" s="0" t="s">
+        <v>61</v>
+      </c>
       <c r="I17" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D18" s="0" t="s">
-        <v>90</v>
+        <v>11</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>91</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>92</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>93</v>
       </c>
       <c r="H18" s="0" t="s">
-        <v>64</v>
+        <v>94</v>
       </c>
       <c r="I18" s="0" t="s">
-        <v>15</v>
+        <v>95</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>25</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>96</v>
+        <v>81</v>
       </c>
       <c r="H19" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="I19" s="0" t="s">
-        <v>98</v>
+        <v>47</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>99</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>100</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>54</v>
+        <v>92</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>84</v>
+        <v>93</v>
       </c>
       <c r="H20" s="0" t="s">
-        <v>101</v>
+        <v>21</v>
       </c>
       <c r="I20" s="0" t="s">
-        <v>43</v>
+        <v>95</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="C21" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D21" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="C21" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="F21" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="0" t="s">
-        <v>96</v>
+        <v>104</v>
       </c>
       <c r="H21" s="0" t="s">
-        <v>21</v>
+        <v>46</v>
       </c>
       <c r="I21" s="0" t="s">
-        <v>98</v>
+        <v>47</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="C22" s="0" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>106</v>
+        <v>50</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>107</v>
       </c>
       <c r="H22" s="0" t="s">
-        <v>51</v>
+        <v>108</v>
       </c>
       <c r="I22" s="0" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="0">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="s">
+        <v>109</v>
+      </c>
+      <c r="C23" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D23" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E23" s="0" t="s">
+        <v>110</v>
+      </c>
+      <c r="F23" s="0" t="s">
+        <v>111</v>
+      </c>
+      <c r="G23" s="0" t="s">
+        <v>112</v>
+      </c>
+      <c r="H23" s="0" t="s">
         <v>108</v>
       </c>
-      <c r="C23" s="0" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="I23" s="0" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="0">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>114</v>
-[...3 lines deleted...]
-      </c>
+        <v>107</v>
+      </c>
+      <c r="H24" s="0"/>
       <c r="I24" s="0" t="s">
-        <v>43</v>
+        <v>28</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="0">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>117</v>
+        <v>19</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="H25" s="0"/>
       <c r="I25" s="0" t="s">
-        <v>27</v>
+        <v>51</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="0">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="s">
         <v>118</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>119</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>19</v>
+        <v>120</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>110</v>
+        <v>121</v>
       </c>
       <c r="H26" s="0"/>
-      <c r="I26" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I26" s="0"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="0">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>11</v>
+        <v>123</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="G27" s="0" t="s">
-        <v>123</v>
-[...2 lines deleted...]
-      <c r="I27" s="0"/>
+        <v>112</v>
+      </c>
+      <c r="H27" s="0" t="s">
+        <v>98</v>
+      </c>
+      <c r="I27" s="0" t="s">
+        <v>56</v>
+      </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="0">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>125</v>
+        <v>11</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>127</v>
+        <v>70</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>114</v>
-[...3 lines deleted...]
-      </c>
+        <v>112</v>
+      </c>
+      <c r="H28" s="0"/>
       <c r="I28" s="0" t="s">
-        <v>60</v>
+        <v>47</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="0">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="s">
         <v>128</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>129</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>73</v>
+        <v>41</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>114</v>
+        <v>81</v>
       </c>
       <c r="H29" s="0"/>
-      <c r="I29" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I29" s="0"/>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="0">
         <v>29</v>
       </c>
       <c r="B30" s="0" t="s">
         <v>130</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>11</v>
+        <v>131</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>46</v>
+        <v>133</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-      <c r="I30" s="0"/>
+        <v>134</v>
+      </c>
+      <c r="H30" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="I30" s="0" t="s">
+        <v>135</v>
+      </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="0">
         <v>30</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
       <c r="C31" s="0" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>133</v>
+        <v>11</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>136</v>
+        <v>55</v>
       </c>
       <c r="H31" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I31" s="0" t="s">
-        <v>137</v>
-[...28 lines deleted...]
-        <v>48</v>
+        <v>43</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">