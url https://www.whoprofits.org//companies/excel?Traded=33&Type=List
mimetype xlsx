--- v0 (2026-06-12)
+++ v1 (2026-10-25)
@@ -12,101 +12,125 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="25">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
     <t>Rolls-Royce</t>
   </si>
   <si>
     <t>LON</t>
   </si>
   <si>
     <t>UK</t>
   </si>
   <si>
     <t>Rolls-Royce Holdings PLC, also known as Rolls-Royce Group, is a British multinational aerospace and defense company and one of the world’s largest aircraft engine manufacturers.&amp;nbsp;The company designs, manufactures, and distributes integrated power systems for aviation, marine, and energy sectors. Its operations are divided into three main segments: Civil Aerospace, Defense, and Power Systems. (The Rolls-Royce Motor Cars car manufacturer is a fully-owned subsidiary of the BMW Group, and is a separate entity from Rolls-Royce PLC.)&amp;nbsp;In 2024, the company's revenues in Israel amounted to more than USD 97 million.&amp;nbsp;Through its fully owned subsidiaries and MTU brand, the company supplies engines and propulsion systems for battle tanks and armored personnel carriers of the Israeli military, as well as for vessels and warships of the Israeli Navy.&amp;nbsp;Services to the Israeli MilitaryEitan&amp;nbsp;Armored Personnel CarrierIn April 2025, Rolls-Royce's U.S.-based fully owned subsidiary, Rolls-Royce Solutions America, was contracted as the principal contractor to supply engines for the Eitan APC in a USD 180 million Foreign Military Sale to Israel.This agreement builds on a previous USD 85.5 million contract aimed at enhancing the Israeli military mobility, survivability, and response capability in combat. The agreement includes the delivery of 8V199TE21-D diesel engines and related equipment. The 8V199TE21-D engine produces around 750 horsepower and the powerpack is designed for efficiency and endurance in extreme conditions.The Eitan APC is an eight-wheeled armored fighting vehicle developed by the Israeli Ministry of Defense. The Eitan entered active service in recent years and was widely used by the Israeli military in Gaza during the Genocide.&amp;nbsp;The Eitan can carry 12 troops and is equipped with an unmanned upper turret, which includes a 30 mm automatic cannon, 40 mm grenade launchers and an anti-aircraft machine gun.&amp;nbsp;The Eitan APC first entered service in October 2023 in Gaza and has since been widely used by the Israeli military in the Gaza Strip.&amp;nbsp;In March 2024, Eitan vehicles were used by Nahal Brigade infantry fighters to sneak soldiers from the "Shayetet 13" commando unit into the al-Shifa Hospital in Gaza City, during which Israeli military forces raided the hospital while medical staff and patients were present, using tanks and heavy gunfire, resulting in deaths and injuries.In February 2025, the Israeli military began using the Eitan APC in the occupied West Bank for the first time. In February 2025, Eitan APCs raided the Palestinian village of Tamun in the occupied West Bank as part of Israeli military raids on the cities of Jenin and Tulkarm, and several villages in the Jordan Valley, mainly Tubas and Tamun. This was the first time in years in which heavy armored vehicles were used inside Palestinian villages in the occupied West Bank.The Eitan was also used by the Israeli military in training in the occupied Syrian Golan.&amp;nbsp;Namer Armored Personnel Carrier&amp;nbsp;In September 2021, Rolls-Royce Solutions America was awarded a USD 193.9 million contract for the supply of Power Packs Less Transmissions (NPPLT) engine systems for the Namer APC, financed by Foreign Military Sales funds to Israel.In February 2019, the State Department approved a Foreign Military Sale to Israel of 270 power pack engine systems and related equipment for the Namer APC by Rolls-Royce Power Systems at an estimated cost of USD 238 million. The sale also included integrated logistics support, including special tools for maintenance, preservation and packaging, containers, configuration management, technical manuals, spare parts catalogs, and more.In November 2023, the Israeli military deployed the Namer APC in its first combat use in the military invasion in northern Gaza. In September 2023, Namer APC participated in the military invasion of the city of Jenin in the occupied West Bank.Merkava Battle Tank&amp;nbsp;Rolls-Royce developed the MT-883 engine for the Merkava Mark 4 battle tank. The Merkava Mark 4 battle tank was used extensively in the recent Israeli invasion of Gaza.The Merkava Mark 4 tank is powered by a GD 883 V-12 diesel engine, also known as MTU MT-883, manufactured by MTU under license by General Dynamics Land Systems in the USA. The MT-883 engine is manufactured through a cooperation agreement between Rolls-Royce Power Systems AG, formerly MTU Friedrichshafen, and General Dynamics, to facilitate its production in the United States.&amp;nbsp;Services to the Israeli Navy&amp;nbsp;In 2015, the company's German subsidiary MTU was the largest engine supplier to the Israeli Navy, with approximately 80% of the Navy's vessels using MTU engines. The company assisted in establishing the Israeli Navy's running-in installation and engine workshop for maintaining the propulsion systems of all Israeli Navy vessels.In 2018, MTU America Inc. was awarded a USD 7.946 million contract to supply engines and engine components to the Government of Israel in support of Israeli vessels as part of Foreign Military Sales to Israel. The engines and engine components included MTU engine series M90, M94, TB54, TB82, TB93, TB94, TE83, TE94, and SE84.Sa’ar CorvettesMTU engines power the Israeli Navy's Sa'ar warships.&amp;nbsp;The Israeli Navy's Sa'ar 6 class missile corvettes, the INS Oz and the INS Magen, are powered by a combined diesel and diesel (CODAD) propulsion system that integrates two MTU diesel engines paired with two controllable pitch propellers (CPPs). The Sa'ar 6 ships have been used for military assaults and enforcing the illegal naval blockade of Gaza.&amp;nbsp;The Israeli Navy Sa’ar 2 class Missile Boat is powered by four MTU 16V 538 diesel engines with 3200 horsepower each.&amp;nbsp;The Israeli Navy Sa'ar S-72 class corvette is powered by a hybrid propulsion system based on two MTU 16V 1163 M94 diesel engines.&amp;nbsp;Patrol Vessels&amp;nbsp;MTU has supplied the MTU IDDC 12V-4000 M90 Marine main propulsion engines for the Israeli Navy's Super Dvora Mk III class patrol vessel.&amp;nbsp;In 2015, MTU America was awarded a USD 6.8 million contract to supply propulsion system equipment to support the Israeli Navy’s ongoing fleet maintenance.&amp;nbsp; The contract was funded through Foreign Military Sales to Israel to supply the Israeli Navy with three sets of propulsion system hardware and two spare marine gears for the Israeli Navy’s Super Dvora fast patrol vessels by March 2017.The Israeli Navy's Shaldag class patrol boat is powered by two independently operated MTU diesel engines of 16V2000 or 12V4000 type.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Population Control, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Industrial Manufacturing, Military, Security and Surveillance</t>
   </si>
   <si>
     <t>$25B-$50B</t>
   </si>
   <si>
     <t>Gaza, Syrian Golan, West Bank</t>
+  </si>
+  <si>
+    <t>Toyota Motor Corporation</t>
+  </si>
+  <si>
+    <t>NYSE, LON, NSE, TSE</t>
+  </si>
+  <si>
+    <t>Japan</t>
+  </si>
+  <si>
+    <t>A publicly traded Japanese multinational automotive manufacturer engaged in automotive manufacturing, equipment and parts, with activities in the fields of housing, financial services, communications, marine and biotechnology, and afforestation.Toyota vehicles are widely used by Israeli Security Forces, including the Israeli military, the Israel Police and the Israeli Border Police, in the occupied West Bank and East Jerusalem. &amp;nbsp;Military Vehicles&amp;nbsp;The “David” is an armored light all-terrain vehicle based on the Toyota Land Cruiser and the Toyota Hilux, manufactured by MDT Armor.&amp;nbsp;The David is the most widely used armored vehicle in the Israeli military, used for reconnaissance, command and patrol. It is used by the Israeli military in all sectors, mainly in the occupied West Bank and around the besieged Gaza area. The vehicle serves as a critical component of the Israeli military's operational capabilities. The David is also used by the Israeli Border Police in the occupied West Bank and the Jerusalem area.&amp;nbsp;The David vehicle has a roof turret designed for a manual or remote weapons station option and has gun ports in all 4 directions. The vehicle is marketed as battle-proven, having been used by the Israeli military. The vehicles have been serviced under a special arrangement at a number of Toyota garages in Israel.In January 2026, the Israeli Ministry of Defense (IMOD) marked the receipt of the 1,000th "David" armored vehicle.&amp;nbsp;Gaza Genocide&amp;nbsp;In November 2023, amid the military invasion of Gaza, dozens of bulletproof ambulances based on the Toyota Land Cruiser 78 were delivered to the Israeli Ministry of Defense from the United States as part of an emergency purchase.&amp;nbsp;On October 19, 2023, the Israeli Ministry of Defense received an initial shipment of MDT Armor’s Toyota-based David 4×4 light armored vehicles designated for use by the Israeli military. The vehicles were supplied to replace vehicles damaged during the military invasion of Gaza the same month.West Bank&amp;nbsp;The David vehicle is widely used by Israeli forces in the occupied West Bank.&amp;nbsp;In August 2026, Israeli military David vehicles were documented in a raid by Israeli forces on the Qalandiya refugee camp in the occupied West Bank.&amp;nbsp;In December 2025, David vehicles were documented in an Israeli military raid on the Palestinian town of Qabatiya in the occupied West Bank.In January 2025, Israeli military forces in an armored David vehicle invaded the Palestinian town of Tammun, northeast of Nablus, in the occupied West Bank.In December 2024, Israeli military forces in a David vehicle entered the city of Tulkarm.In 2023, the David was documented in Israeli military raids in Tulkarm Refugee Camp and the city of Nablus in the occupied West Bank.On November 14, 2023, a video published by the Palestine Red Crescent documented two Israeli military David armored vehicles blocking an ambulance carrying an injured person in the Tulkarm refugee camp in the occupied West Bank.&amp;nbsp;In May 2023, a Toyota vehicle was documented in use by Israeli Civil Administration personnel accompanying bulldozers in house demolitions in Masafer Yatta in the South Hebron Hills in the occupied West Bank.On May 11, 2022, Al Jazeera reporter Shireen Abu Akleh was shot dead by the Israeli military in Jenin while reporting a military raid on the nearby refugee camp. Shots fired directly at a group of journalists from a gun port of a David vehicle hit Shireen Abu Akleh in the head, fatally wounding her.&amp;nbsp;In September 2021, Toyota’s official Israeli distributor, Union Motors, was awarded a tender to provide Toyota Helix 4X4 vehicles to the Mateh Binyamin settlement Regional Council.Israeli Ministry of Defense Tenders&amp;nbsp;In May 2026, the Israeli Ministry of Defense (IMOD) issued a tender for three Toyota Land Cruiser GR-SPORT 300 vehicles.In April 2026, the IMOD issued a tender for the purchase of shock absorbers, leaf springs, and stabilizer bar lowering for Toyota vehicles.&amp;nbsp;In April 2023, MDT Armor was awarded a USD 22 million contract to manufacture and supply David armored vehicles to the Israeli military. &amp;nbsp;In November 2022, the Israeli Ministry of Defense announced that it had selected the Toyota Corolla model vehicles for officers in the ranks of Lieutenant Colonel&amp;nbsp;and Brigadier General as part of a tender in which leasing companies were selected to provide vehicles to be used by permanent military officers.In March 2022, the IMOD issued a&amp;nbsp;tender for the maintenance of armored "David" vehicles on a Toyota "Hilux" platform.&amp;nbsp;In July 2019, the IMOD published a tender for modeling a Toyota Land Cruiser car. In 2018, the IMOD published a tender for the maintenance of Toyota forklifts for the Air Force.&amp;nbsp;In 2002, Toyota's importer in Israel, Union Motors, won a tender from the Israeli Ministry of Defense to supply the Israeli military with Toyota Hilux pickup trucks for NIS 60 million. As part of the tender, the military was to purchase 150 Toyota pickup trucks annually for three years, with a total value of about NIS 60 million.Police Vehicles&amp;nbsp;Toyota Hilux vehicles are also used for the "Jackal" light armored vehicle, used by the Israel Police and the Border Police in the occupied West Bank and East Jerusalem. The vehicles were developed based on the Toyota Hilux by the Israeli company Plasan Re’em. In December 2022, the Israel Police ordered 69 "Jackal" light armored vehicles developed based on the Toyota Hilux&amp;nbsp;chassis&amp;nbsp;to be delivered within two years and to enter service in 2023-2024.&amp;nbsp;The Jackal armored vehicle is designed to carry 5 fighters, is shielded against small arms and stones and equipped with firing slots, a separate compartment for detainees and cargo compartments for fighters' equipment.&amp;nbsp;In April 2024, the Israeli Border Police released a video of its new Jackal vehicle, designed for use in village areas and to enter alleys and buildings, and equipped with 360-degree cameras.In January 2024, the Israel Police purchased dozens of bulletproof vehicles for operational use, including armored civilian vehicles and vehicles for transporting fighters, among them Toyota Land Cruisers.&amp;nbsp;The armored vehicles were destined for the use of police and Border Police officers in the occupied West Bank and the Jerusalem area.&amp;nbsp;Police Patrol Cars&amp;nbsp;In December 2025, the Israel Police introduced new Toyota Corolla Cross police vehicles to its traffic fleet. The purchase was funded by a budget of NIS 50 million and included the purchase of dozens of vehicles.&amp;nbsp;‎In November 2024, the Israel Police released a video of its new Toyota police patrol cars.&amp;nbsp;In September 2022, the Israel Police contracted the Israeli company Palsan Ram to prototype Toyota civilian vehicles with bullet protection for NIS 840,000 by the end of November 2023.In March 2022, the Israel Police contracted Union Industrial Vehicle Ltd., Toyota forklifts’ official distributor in Israel, to provide maintenance and repair of Toyota forklifts for NIS 90,000 until the end of 2024. &amp;nbsp;NaqabOn February 16, 2026, Israeli Police forces with a Police Toyota vehicle were documented shooting tear gas into an elementary school in the Palestinian Bedouin village of Tarabin in the Naqab in the middle of the school day.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Specialized Equipment and Services</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Automotive </t>
+  </si>
+  <si>
+    <t>$250B-$500B</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Gaza, Naqab, West Bank</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -409,51 +433,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I2"/>
+  <dimension ref="A1:I3"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -473,50 +497,79 @@
         <v>1</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H2" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I2" s="0" t="s">
         <v>16</v>
+      </c>
+    </row>
+    <row r="3" spans="1:9">
+      <c r="A3" s="0">
+        <v>2</v>
+      </c>
+      <c r="B3" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="C3" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D3" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E3" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="F3" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="G3" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="H3" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I3" s="0" t="s">
+        <v>24</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">