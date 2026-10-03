--- v0 (2026-08-19)
+++ v1 (2026-10-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="855">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="854">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -567,83 +567,50 @@
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Construction, Heavy Machinery</t>
   </si>
   <si>
     <t>Avisror Moshe &amp; Sons</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli construction and real estate company.
 The company is involved in two construction projects in Har Homa settlement, and a construction project in Talpiot East, both located in occupied East Jerusalem.
 </t>
   </si>
   <si>
     <t>Construction, Real Estate</t>
   </si>
   <si>
     <t>Avniv</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli grower, marketer and exporter of fruit and vegetables.
 The company is located in the settlement of Netiv Hagdud in the occupied Jordan Valley.
 </t>
-  </si>
-[...31 lines deleted...]
-    <t>Other</t>
   </si>
   <si>
     <t>B.D.T.H Israel Solar Energy Ltd.</t>
   </si>
   <si>
     <t xml:space="preserve">Founded in 2010, the company constructs and installs commercial and residential solar fields.
 In September 2018, the company won a 900,000 NIS tender for the installation of solar panels on top of educational institutions in Kiryat Arba settlement, the occupied West Bank. Once completed the project is to generate KWP 250 of electricity.
 Electricity generated from roof installed solar panels is sold back to the Israeli Electric Corporation at a rate that is 65%-95% higher from green electricity generated on ground solar fields.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, Settlement Production</t>
   </si>
   <si>
     <t>Electricity, Gas and Water Supply, Renewable Energy</t>
   </si>
   <si>
     <t>B.G. Ilanit Gates and Urban Elements</t>
   </si>
   <si>
     <t xml:space="preserve">A&amp;nbsp;manufacturer and&amp;nbsp;provider of perimeter security products including:&amp;nbsp;security gates,&amp;nbsp;bollards,&amp;nbsp;biometric access control systems and undercar scanners.
 Company headquarters are located in Mevo Horon settlement Industrial Zone in the occupied West Bank.
 The company&amp;rsquo;s gates and barriers are installed in various checkpoints as part of the Israeli population control apparatus in the occupied Palestinian territory.
 Gates by the company are found in the Jubara checkpoint, Al-Jib checkpoint, Ofer military base and prison for political prisoners, Rihan (Bartaa), Qalandiya, Karni, Abu Dis Container (Kiosk), Abu Al-reesh, Tarkumya and Al-sheikh Sa&amp;#39;ad checkpoints, and in Tal Rumeideh in Hebron. Company gates are also found in the Separation Wall in the vicinity of Alfei Menashe settlement and near the Palestinian city of Bethlehem, and in the settlement of Kiryat Arba.
 In 2019, 27 biometric Speed Gates of the company were deployed in Qalandiya checkpoint as part of the assimilation of new inspection technologies in checkpoints. Electric gates manufactured by the company are also deployed in Israeli army bases.
@@ -827,50 +794,53 @@
   </si>
   <si>
     <t>Bnei Eli Etkes Surveying and Engineering Instruments Ltd</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company specializing in measuring and engineering instruments and GNSS (Global Navigation Satellite System) measuring solutions. The company is the exclusive representative of the Swiss company LEICA Geosystems.
 Bnei Eli Etkes established a private statewide network of GPS base stations for RTK (Real Time Kinematic) measurements, based on LEICA Geosystems technology. The network, SPIDERNET, is the largest of its kind in Israel. It has 52 active stations, including in settlements in the occupied West Bank (Tomer, Karnei Shomron) and the occupied Syrian Golan (Avnei Eitan) and in Palestinian West Bank towns and cities (Ramallah, Jenin, Jericho, Burin, Sinjil, Dura) and in the Syrian Druze town Buq&amp;#39;ata in the occupied Golan.
 On 6 February 2017, Bnei Eli Etkes equipment was documented at the construction site of the Nabi Elias Bypass Road, a settler road being built in the occupied West Bank near the Palestinian village of Nabi Elias.
 The bypass road will involve the expropriation of 25 acres of Palestinian land - including a total 700 olive trees - belonging to the Palestinian villages of Izbat Tabib, Azzun, and Nabi Elias, just east of Ramallah. Attempts by Palestinian landowners to petition the Israeli High Court against the plan have been rejected. According to the head of Nabi Elias&amp;#39; village council, Raed Khalif, those who will be able to prove ownership over the land will receive nominal compensation for their stolen property, property on which their livelihood depends.
 The company also has a joint project with Noble Energy, a US oil and gas exploration and production corporation, for monitoring production platforms. Noble Energy operates several oil production platforms in the Eastern Mediterranean, including the Tamar and Mari-B fields. According to a 2017 report by SOMO - Centre for Research on Multinational Corporations, Noble Energy&amp;#39;s operations are directly linked to severe human rights impact, including naval attacks on Palestinian fishermen (incl. with live bullets) unlawful arrest and arbitrary detention, and the&amp;nbsp;denial of right to livelihood, through the company&amp;#39;s relationship to the Israeli navy, which enforces an illegal naval blockade around Noble Energy&amp;#39;s platforms.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Industrial Manufacturing, Technology and Hi-tech, Telecommunication</t>
   </si>
   <si>
     <t>Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Bomag</t>
   </si>
   <si>
+    <t>Germany</t>
+  </si>
+  <si>
     <t xml:space="preserve">A private manufacturer of compaction equipment based in Germany. Part of the FAYAT Group.
 Machinery of the company was used in the paving of roads leading to settlements in the occupied West Bank, including apartheid roads which are only for Israelis, and roads at checkpoints.
 On 4 February 2017, Bomag heavy machinery was documented at the construction site of the Nabi Elias Bypass Road, a new settler road near the Palestinian village of Nabi Elias in the occupied West Bank.
 According to media coverage, the bypass road will involve the expropriation of 25 acres of Palestinian land - including a total 700 olive trees - belonging to the Palestinian villages of Izbat Tabib, Azzun, and Nabi Elias, just east of Ramallah. Attempts by Palestinian landowners to petition the Israeli High Court against the plan have been rejected. According to the head of Nabi Elias&amp;#39; village council, Raed Khalif, those who will be able to prove ownership over the land will receive nominal compensation for their stolen property, property on which their livelihood depends.
 In March 2010, Who Profits research team has documented an roller manufactured by the company, at the construction site of the new Tel Aviv-Jerusalem fast train line (A1), near the settlement of Mevo Horon.&amp;nbsp;The new train route crosses into the occupied Palestinian territory in two areas (For further information, see&amp;nbsp;Who Profits full report on the A1 train).
 In 2008 and 2009 Bomag rollers were documented in Jaba&amp;#39; &amp;nbsp;and Huwara checkpoints.
 </t>
   </si>
   <si>
     <t>$500M-$1B</t>
   </si>
   <si>
     <t>Boneich Construction Development &amp; Investments</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli construction, development and investments company. The company is involved in numerous construction projects in the occupied Palestinian territory.
 Boneich Construction Development &amp;amp; Investments is building 30 housing units in Hadagan Hill neighborhood in the Efrat settlement on an area of 6,200 m2 under a tender of NIS 4.35 million, with development expenses of NIS 3.84 million, which it won on 24 November 2013.
 The company is also involved in two construction projects in the Beitar Illit settlement. It is building 48 housing units in the northwest part of the settlement under the framework of the settlement&amp;#39;s Local Outline Plan 426/3. According to the tender that Boneich Building Development &amp;amp; Investments won on 18 March 2015, the company purchased an area of 3,628m2 for NIS 9.8 million, with development expenses of NIS 6.6 million. In West Beitar Illit, the company is executing a project according to a tender of NIS 6.5 million, which it won on 27 October 2014, to build 40 housing units on an area of 4,091 m2 in the center of Beitar Illit. Development expenses were NIS 7.725 million. This tender is part of Local Outline Plan 426/8, which refers to the land of the Palestinian villages Wadi Fukin, Husan and Nahhalin.
 In 2016, the company completed a residential project in the northeastern extension of Pisgat Zeev East, which pushes the settlement closer to the Palestinian villages of Hizma and Anata. The project was built on an area of 4,940 m2 as part of Municipal Zoning Plan 8150, which refers to the expansion of Pisgat Ze&amp;#39;ev East to the northeast.
 All four projects are accompanied by Hapoalim Bank.
 </t>
   </si>
   <si>
     <t>BriefCam</t>
   </si>
@@ -918,70 +888,63 @@
   </si>
   <si>
     <t>Military, Security and Surveillance, Tourism</t>
   </si>
   <si>
     <t>Carmel Industries (I.L.)</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company that manufactures and markets carpets for domestic and international export. Part of the Carmel Group.
 The company&amp;#39;s main factory is located in the Shahak Industrial Zone, part of the settlement of Shaked in the northern part of the occupied West Bank. Carmel&amp;nbsp;Floor Design Ltd., a carpet manufacturer active under the Carmel Group brand, operates a factory in the Barkan I.Z.
 In 2016, Carmel Industries received a governmental grant of NIS 8,950,000 from the Israeli Ministry of Economy for expanding its synthetic grass and carpets manufacturing factories in the Barkan and Shahak industrial zones. The grant was given in accordance with the Law for the Incentivizing of Capital Investment 1959.
 </t>
   </si>
   <si>
     <t>Carmel Wineries</t>
   </si>
   <si>
     <t xml:space="preserve">One of the largest wineries in the Israeli market.
 Carmel Winery sources from vineyards located in the occupied Syrian Golan in the production of several of its wines, including Gew&amp;uuml;rztraminer Shaal, Merlot Shaal and Sauvignon Blanc Northern Golan.
 Carmel subsidiary Yatir Winery sources from vineyards in the Hebron Hills region of the occupied West Bank.
 In 2011-2015, Carmel and Yatir collaborated with a settlement agricultural R&amp;amp;D institute in the occupied West Bank, in a study of irrigation models. The study took place in a vineyard in the settlement of Carmel in the West Bank that is marketed to Yatir Winery, in an area of 70 dunams.
 The R&amp;amp;D Center is comprised of four settlement regional councils: Shomron, Binyamin, Gush Etzion and Mount Hebron.
 </t>
   </si>
   <si>
-    <t>Carrefour Israel (formerly Yenot Bitan)</t>
-[...18 lines deleted...]
-    <t>Services to the Settlements, Settlement Enterprise</t>
+    <t xml:space="preserve">Carrefour Israel </t>
+  </si>
+  <si>
+    <t>Carrefour Israel, also known as Global Retail C.I. (formerly Yenot Bitan), is a private Israeli company engaged in the food retail sector and operates a chain of supermarkets for the retail sale of food and other consumer products. The company operates stores under the Carrefour brand names (Carrefour City, Carrefour Market, Carrefour Hyper, and La Mercè), and online sales sites under the brand names Carrefour Online, Bitan Online, and Quik.&amp;nbsp;Carrefour FranchiseIn April 2022, the company entered into an exclusive franchise agreement with the French Carrefour Group to operate the Group's supermarkets under the Carrefour brand and for the exclusive use of the brand name and Carrefour's private label in Israel. &amp;nbsp;The franchise agreement was signed for a period of 20 years with automatic renewal for an additional 20 years and extension options for additional 20-year periods.&amp;nbsp;In February 2024, the first franchise period was extended to an additional 7 years for a total of 27 years with an option for an additional 20 years.Services to SettlementsThe company operates a Carrefour store in a shopping center located outside the Green Line in a “demilitarized zone” in the occupied West Bank in the city of Maccabim (Modi'in-Maccabim-Re'ut). &amp;nbsp;The company also operates Bitan Market stores in the settlements of Alfei Menashe and Ma’ale Adumim in the occupied West Bank.The&amp;nbsp;Carrefour and Bitan online stores provide delivery services to the settlements of Oranit, Sha’arei Tikva, Elkana and Etz Efraim in the occupied West Bank, and to the settlement neighborhoods of Gilo and Har Homa in occupied East Jerusalem.&amp;nbsp;Gaza Captive Food MarketIn December 2025, Carrefour Israel was one of 11 companies that reportedly won a tender from the Israeli Customs Directorate to privatize humanitarian aid to Gaza.&amp;nbsp;The tender allows the winning Israeli food chains, importers, and suppliers to sell food to Gaza with a revenue potential of approximately NIS 800 million per year.&amp;nbsp;Since the beginning of the genocide, Israel has severely restricted the entry of food and prevented international aid organizations from entering the Gaza Strip, creating a captive market for food companies authorized by Israel. The Israeli suppliers charge brokerage fees, and traders in Gaza are also required to pay VAT to the State of Israel, increasing the costs for Palestinians in Gaza amid an ongoing blockade and humanitarian crisis.&amp;nbsp;Services to Israeli Military&amp;nbsp;The company provided food and beverages for the Coordinator of Government Activities in the Territories (COGAT), the Israeli military coordination unit in the occupied West Bank and Gaza. In 2024, the company provided food and beverages for COGAT for events in the total amount of NIS 9,610. In 2023, the company provided food and beverages for COGAT for a total of NIS 33,705.&amp;nbsp;Ministry of EconomyIn April 2026, the Ministry of Economy and Industry launched a project in which Carrefour Israel was selected to market 100 products at a set price for at least six months, in exchange for a NIS 50 million publicity campaign funded by the ministry.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Palestinian Captive Market, Services to the Settlements, Settlement Enterprise</t>
+  </si>
+  <si>
+    <t>$1B-$5B</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Gaza, West Bank</t>
   </si>
   <si>
     <t>CEIA Costruzioni Elettroniche Industriali Automatismi</t>
   </si>
   <si>
     <t xml:space="preserve">A manufacturer of metal detectors and electromagnetic inspection systems. The company also provides training programs and equipment maintenance worldwide.
 In 2013, CEIA&amp;rsquo;s detectors were documented in Israeli military checkpoints in the occupied West Bank such as the Cave of the Patriarchs checkpoint in Hebron, the Beit Iba checkpoint in Nablus, Tayasir checkpoint in the Jordan Valley; and in Erez checkpoint in Gaza.
 The company&amp;rsquo;s detectors were also documented in the Israeli Civil Administration&amp;rsquo;s headquarters in the settlement of Beit-El.
 The detectors were supplied by CEIA&amp;rsquo;s Israeli representative&amp;nbsp;Afcon Control and Automation.
 </t>
   </si>
   <si>
     <t>Chateau Golan Winery</t>
   </si>
   <si>
     <t xml:space="preserve">An Israeli boutique winery based in the occupied Syrian Golan.
 The winery is located in the settlement of Moshav Eliad, in the southern Golan. The vineyards, which take up 180 dunams of occupied land and are fully owned by the winery, are also located in the Golan, about 3 kilometers southeast of the winery.
 The wine also buys grapes from another vineyard in the northern part of the occupied Syrian Golan.
 </t>
   </si>
   <si>
     <t>Cherriessa</t>
   </si>
   <si>
     <t xml:space="preserve">The company sorts and exports vegetables to Russia and Europe. It grows mainly artichokes, chili peppers and cherry tomatoes.
@@ -1020,78 +983,72 @@
   </si>
   <si>
     <t xml:space="preserve">A provider of offshore outsourcing services for the US market: mainly real estate title searches, lease abstracts, but also some medical billing and accounting services.
 The company&amp;#39;s main branch is located in Modi&amp;#39;in Illit settlement and a secondary branch is located in Beitar Illit settlement - both in the occupied West Bank.
 Most of the company&amp;#39;s&amp;nbsp;employees are ultra-orthodox women, living in the settlements of Modi&amp;#39;in Illit and Beitar Illit.
 </t>
   </si>
   <si>
     <t>Clal Industries</t>
   </si>
   <si>
     <t xml:space="preserve">A large private Israeli investment company with holdings in heavy industry, biotechnology, hi-tech and energy companies.
 Through its fully owned subsidiary Nesher Israel Cement Enterprises, the company holds a&amp;nbsp;monopoly over the Israeli and Palestinian cement markets. Since Nesher sells more than 85% of all cement in Israel, it is safe to assume that the separation wall, checkpoints, settlements and Israeli infrastructure in occupied territory were all built using cement purchased from the company.
 Nesher products were recorded in construction sites in the settlements of&amp;nbsp;Alfei Menashe,&amp;nbsp;Kedumim&amp;nbsp;and&amp;nbsp;Ma&amp;rsquo;ale Adumim&amp;nbsp;in the occupied West Bank and in the&amp;nbsp;Har Homa&amp;nbsp;settlement neighborhood in occupied East Jerusalem. Nesher cement bags were also documented during the construction of the Jerusalem light rail, a transportation project that connects settlement neighborhoods in East Jerusalem to the city center of West Jerusalem.
 Following calls from Amnesty International to clarify the company&amp;rsquo;s involvement in the construction of the separation wall, CRH, then a major shareholder, admitted in 2004 that &amp;ldquo;in all probability&amp;rdquo;&amp;nbsp;Nesher&amp;nbsp;cement is being used in the construction of the Wall.
 Nesher has a monopoly on the Palestinian cement market. According to a 2014 publication by Nesher, &amp;ldquo;Revenues from the Palestinian Authority, which is the largest customer of the company, are historically 20% of total revenues&amp;rdquo;. Through an agreement with the Palestinian Authority and its fully owned&amp;nbsp;Palestinian Commercial Services Company (PCSC), the&amp;nbsp;West Bank and the Gaza strip constitute&amp;nbsp;a captive market for Nesher&amp;rsquo;s cement. Moreover, the company actively tried to block Jordanian competitors from operating in the Palestinian market, either through&amp;nbsp;claims over &amp;lsquo;dumping prices&amp;rsquo;&amp;nbsp;by Jordanian exporters or through the actions of company&amp;nbsp;personnel in Allenby border crossing.
 Under the framework of the UN-sponsored agreement for the reconstruction of Gaza,&amp;nbsp;Nesher&amp;nbsp;gained profit from the aid funds invested in the rebuilding of the Strip.
 Clal Sun, a 50% subsidiary of Clal Industries, specializes in the development and construction of solar energy projects. Among its projects is Kalia project, a joint project of Clal Sun Ltd and Kibbutz Kalia, an Israeli settlement in the West Bank. The project is one of the three largest commercial solar fields that have been built on occupied Palestinian land. The takes up 135,000 square meters of Palestinian land, all owned by Kalia. The 10.8 Mega Watts project is connected to the high-voltage power grid.
 Clal Industries also holds a 52% stake in Golf &amp;amp; Co. Group, an Israeli retail store which operates branches in the settlement neighborhoods of Pisgat Ze&amp;rsquo;ev and Ramot in East Jerusalem and in the settlement of Maale Adumim in the West Bank.
 </t>
   </si>
   <si>
     <t>Finance</t>
   </si>
   <si>
-    <t>East Jerusalem, Gaza, West Bank</t>
-[...1 lines deleted...]
-  <si>
     <t>CNA -Cable Neige Amenagement - Maitrise D’Oeuvre</t>
   </si>
   <si>
     <t>France</t>
   </si>
   <si>
     <t xml:space="preserve">A French engineering and consulting company specializing in ski resorts and the construction of cable transport systems.
 In October 2015, the company was awarded a 145,000 EUR contract by the Jerusalem Development Authority to serve as the main planner for a proposed cable car to the Old City in occupied East Jerusalem. The company was contracted after another French company, Safege, withdrew from the project, citing political considerations.
 The cable car project, promoted by the Ministry of Tourism and approved by the Israeli cabinet in May 2017, is designed to strengthen Israeli control over occupied East Jerusalem and to boost settlement tourism, with the final station to be built in a settler operated visitors center in the Palestinian neighborhood of Silwan.
 </t>
   </si>
   <si>
     <t>Transportation</t>
   </si>
   <si>
     <t xml:space="preserve">Colmobil </t>
   </si>
   <si>
     <t>A private Israeli company, the largest car importer in Israel. The company holds import franchise for Mercedes-Benz and Mitsubishi vehicles and imports and markets Genesis, Jaecoo, Smart, HD Hyundai, Freightliner, and King Long cars and trucks.&amp;nbsp;Colmobil is the sole authorized Israeli company by Mercedes to import and maintain Mercedes vehicles. The company provides Mercedes vehicles and maintenance services to the Israeli military and the Israeli Police.Services to the Israeli Ministry of Defense&amp;nbsp;The company is a long-standing supplier of services and equipment to the Israeli Ministry of Defense (IMOD), including trucks that have been serving the Israeli military for decades. The company supplies Mercedes, Mitsubishi, and Hyundai vehicles to the Israeli military and military personnel.Mercedes Vehicles for the Israeli Ministry of Defense&amp;nbsp;In November 2023, Colmobil supplied the Israeli military with 112 Mercedes Arcos heavy-duty tractor heads and 30 Mercedes Sprinter 4X4 ambulance vehicles. The vehicles were delivered in an expedited process and for immediate operational use in light of the Israeli military invasion of Gaza.&amp;nbsp;The Mercedes Arcos heavy-duty trucks were intended for the purpose of transporting Israeli Merkava Mark 4 tanks to Gaza and to the northern border. The Merkava battle tanks, specifically the Merkava Mark 4, have been widely used by the Israeli military in Gaza during the Genocide. The tanks have also been used in Lebanon.&amp;nbsp;The Mercedes Sprinter 4X4 vehicles are&amp;nbsp;manufactured in the USA for the needs of the Israeli military and the Medical Corps.In December 2022, Colmobil was selected to supply the IMOD with hundreds of Mercedes Actros model heavy-duty trucks at a cost of hundreds of millions of NIS. Mercedes won two IMOD tenders to supply 460 tractor heads intended for transporting Merkava Mark 4 tanks, armored personnel carriers, bulldozers, and more at a cost of hundreds of millions of NIS. The purchase included Mercedes Arcos tractor heads in two versions for heavy transport of the Merkava Mark 4 tank fleet, and for medium-weight transport of armored personnel carriers, bulldozers and other cargo. The trucks are produced in accordance with the military’s requirements and supplied by Colmobil.&amp;nbsp;In February 2018, Colmobil won the IMOD tender to supply the Israeli military with 90 new Mercedes Sprinter ambulance vehicles for an estimated amount of NIS 40 million. The purchase included the supply of 90 Mercedes Sprinter 519 4X4 model vehicles with a 163 hp engine and a total weight of 4.6 tons, with an option for 80 additional vehicles, and a three-year service and maintenance agreement. The supply was expected by the end of the year. The vehicles were fitted to the requirements of the military and have dual-wheel drive capable of traveling both in difficult terrain conditions and on roads.In July 2018, the IMOD announced that Colmobil will supply it with 200 Mercedes Atego single-unit trucks at an estimated cost of NIS 70 million.&amp;nbsp;In 2014, Colmobil supplied the Israeli&amp;nbsp;military&amp;nbsp;with Mitsubishi Attrage vehicles for military&amp;nbsp;Majors,&amp;nbsp;Chief Officers, and lieutenant colonels.Hyundai Vehicles for the Israeli Ministry of DefenseColmobil is the controlling shareholder of&amp;nbsp;EFCO Equipment, the exclusive representative in Israel of&amp;nbsp;HD Hyundai&amp;nbsp;Construction Equipment.&amp;nbsp;In 2018, Colmobil was awarded the IMOD vehicle tender to supply 1,500 Hyundai Ioniq vehicles to Israeli military officers with the rank of lieutenant colonel under a four-year lease agreement. &amp;nbsp;Services to the Israel PoliceColmobil is the exclusive supplier of Mercedes vehicles and their maintenance services to the Israel Police, which are performed at the company’s authorized garages.In December 2020, the company was contracted as a sole supplier with an exemption from tender to provide the Israel Police with maintenance services for Mercedes Vario vehicles from January 2021 until January 2024 for NIS 200,000.&amp;nbsp;In December 2020, the company was contracted as a sole supplier to provide the Israel Police with continued maintenance services for five unique Mercedes Vario armored&amp;nbsp;vehicles from January 2021 until October 2022 for NIS 140,000.&amp;nbsp;In March 2019, the company was contracted to supply the Israel Police with maintenance services for Mercedes Vario armored&amp;nbsp;vehicles from January 2019 until January 2021 for NIS 200,000.&amp;nbsp;In February 2019, the company was contracted by the Israel Police to supply Mercedes Sprinter vehicle to be used as a prototype to test its suitability for operational unit activity for NIS 300,000.In January 2019, the company was contracted to provide the Israel Police with maintenance services for Mercedes Vario vehicles until January 2021.&amp;nbsp;Services for the Ministry of Transport&amp;nbsp;Between 2014 and 2018, the company received NIS 373,004 from the Ministry of Transport and Road Safety for "equipping in East Jerusalem".&amp;nbsp;In 2017, the company provided the Ministry of Transport and Road Safety with&amp;nbsp;purchase of minibuses for the Mount of Olives Company for NIS 794,850.</t>
   </si>
   <si>
     <t>Service Industry and Retail, Transportation</t>
-  </si>
-[...1 lines deleted...]
-    <t>$1B-$5B</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza</t>
   </si>
   <si>
     <t>Combined Systems (CSI)</t>
   </si>
   <si>
     <t xml:space="preserve">The company designs, manufactures and markets security products in use by police and military forces worldwide. CSI is one the largest suppliers of tear gas used to repress demonstrations on a global scale.
 The company is a major supplier of crowd control weapons, especially tear gas, to the Israeli police and military.
 In September 2021, the company was awarded a 4 million NIS Israeli police contract for the supply of 1.5 gas bullets. These gas bullets require a special launcher that&amp;rsquo;s manufactured by the company and already in police use.
 In May 2021, the Israeli police contacted Combined System Inc.&amp;rsquo;s Israeli distributor, MR Hunter, for the purchase of demonstration dispersion equipment worth 13 million and 300 NIS. In the tender, the Israeli police notes its need to restock CSI equipment due to their wide use during the repression of the Palestinian May uprising. The company was exempted from a tender as it&amp;rsquo;s already a supplier of these equipment.
 Activists from Majd Al-Krum, a Palestinian town north of Israel, documented the use of CSI manufactured tear gas during Israeli police crackdown on demonstrators, May 2021.
 In 2019, the company was also awarded a 2 million and 600 NIS police contract for the supply of VENOM gas and launcher. The VENOM grenade launcher delivers flash and sound, smoke obscuration, irritant, and blunt trauma effects. In May 2013, seven VENOM grenades were documented being shot from an Israeli army vehicle in Bitonia.
 In a response to a Freedom of Information request in March 2020, the Israeli military confirmed their use of a number of CSI manufactured tear gas in the West Bank, including: CS 400 grenades and CSI 40 mm that&amp;rsquo;s thrown from a launcher. These were used against Palestinians in Aida refugee camp, Bethlehem.
 The company also provided the Israeli police with rubber coated bullets, products that cause severe injuries and even death.
 On several occasions, CSI equipment led to the death of Palestinians and caused severe injuries to others. For more, check out our report Proven Effective: Crowd Control Weapons in the Occupied Palestinian Territories.
 Combined Systems tear gas was exported into Egypt through Israel during the Egyptian revolution of 2011. Amnesty International documented three shipments of tear gas from CSI (in the U.S.) to Egypt, which were approved by the U.S. State Department, despite the Egyptian security forces&amp;rsquo; record of using tear gas to kill and injure protesters. CSI tear gas was also used by US police during the Ferguson uprising. CSI also sells to prisons&amp;nbsp;in the&amp;nbsp;US.
 More information about CSI and other crowd control companies and weapons can be found in Who Profit&amp;rsquo;s report:&amp;nbsp;Proven Effective: Crowd Control Weapons in the Occupied Palestinian Territories.
 </t>
   </si>
   <si>
     <t>Comodan Far East</t>
   </si>
   <si>
@@ -1266,50 +1223,53 @@
 </t>
   </si>
   <si>
     <t>Dekel Acher Construction and Investments</t>
   </si>
   <si>
     <t xml:space="preserve">A private company that specializes in housing projects, commercial projects and tourism.
 The company is involved in several construction projects in the settlements of Katzrin, Kidmat Tzvi and Gamla, located in the occupied Syrian Golan.
 Through the subsidiary Brewhouse Golan Ltd, the company holds shares in Golan Brewery Ltd, located in the settlement of Katzrin, where the subsidiary G.G.A- Galil Genetic analysis Ltd is located as well.
 The subsidiary Galil Power was involved in constructing a wind turbine in the settlement of Katzrin.
 </t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Settlement Production</t>
   </si>
   <si>
     <t>Construction, Renewable Energy, Tourism</t>
   </si>
   <si>
     <t>Delek Israel Fuel Company Ltd.</t>
   </si>
   <si>
     <t>A private Israeli company founded in 1951, active in the field of gas and fuel. The company operates fuel and service stations and convenience stores.&amp;nbsp;Delek Israel operates gas stations and convenience stores in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;The company operates 14 gas stations and 10 "Joe" convenience stores in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;These include stations in the settlements of Giv’at Ze’ev, Alon Shvut, Ma’ale Adumim, Michmash, Beit Ha’arava, Beit Aryeh, and the Jordan Valley area; the settlement neighborhoods of Gilo, Neve Ya’akov and the French Hill in occupied East Jerusalem; and the settlements of Ramot, Eliad, and the Katzrin Industrial Zone in the occupied Syrian Golan.&amp;nbsp;Services to the Israeli Ministry of DefenseIn 2020, Delek Israel, together with Sonol, won a tender for refueling services for the Israeli Ministry of Defense and the Israeli military, estimated at hundreds of millions of NIS per year.The company provides refueling services for the IMOD and military vehicles that are equipped with devices that enable automatic refueling at the company stations.</t>
   </si>
   <si>
+    <t>Services to the Settlements, Settlement Enterprise</t>
+  </si>
+  <si>
     <t>Dexcel Pharma Technologies</t>
   </si>
   <si>
     <t xml:space="preserve">An international research-based pharmaceutical company, specializing in products for the treatment of&amp;nbsp;gastroenterological, cardiovascular and central nervous system diseases.
 Dexcel Pharma&amp;nbsp;is&amp;nbsp;the fourth-largest Israeli pharmaceutical manufacturer, ranked by sales volume.&amp;nbsp;The company has subsidiaries in the USA, the UK and Germany, and has over 1,000 employees worldwide. Approximately 85% of the company&amp;#39;s production is exported to international markets.
 As a dominant part of the Israeli pharmaceutical industry, Dexcel Pharma enjoys the advantages generated by the Israeli occupation of Palestinian lands, allowing the company to exploit the Palestinian market. &amp;#39;Quality and Security reasons&amp;#39; in conjunction with economic and political justifications create a Palestinian captive market for Israeli and multinational companies.
 The Paris Protocol, an annex to the Oslo Accords, which regulates the financial relations between Israel and the future Palestinian state, placed both entities under the same taxation envelope. As a result, the Palestinians continue to depend on Israeli policies, customs laws and services for the import and export of goods. This dependency has inflicted strong negative economic effects on the Palestinian pharmaceutical industry. Various hindrances generate extra costs that harm the development of the local industry: the burden of the annual licensing of imported raw materials, the costs of back-to-back deliveries to and from the West Bank and the Gaza Strip, the costs of shipping drugs in bulk via Jordan, the exclusion of large Arab markets as well as in Israel, and the inability of the&amp;nbsp;Gazan&amp;nbsp;industry to develop&amp;nbsp;and expand&amp;nbsp;due to the prohibition on export.
 Dexcel Pharma, like other Israeli and multinational companies, enjoys the aforementioned situation in several ways. The company enjoys easy access to the Palestinian market, free of customs and checkpoint, e.g. change of trucks at cargo checkpoints. Dexcel Pharma&amp;#39;s agents do not have to amend any of their products in order to sell them in the oPt. Thus,&amp;nbsp;the company can sell drugs that are not labeled in Arabic. Dexcel Pharma meets little to no competition from the cheaper generic drug industry, as a result of the Israeli Ministry of Health restrictions on drug registration in Israel and their enforcement on the Palestinian market.
 For further&amp;nbsp;information, check our report on the Pharmaceutical Industry:&amp;nbsp;Captive economy.
 </t>
   </si>
   <si>
     <t>Palestinian Captive Market</t>
   </si>
   <si>
     <t>Pharmaceutical</t>
   </si>
   <si>
     <t>DJI - DaJiang Innovation Technology Company</t>
   </si>
   <si>
     <t>China</t>
   </si>
   <si>
     <t>DJI is a private Chinese company and the world’s top UAV seller, controlling two thirds of the global market. The company specializes in civilian UAVs and aerial imaging technology.DJI is most known for its ‘Phantom’ – an unmanned mini quadrotor helicopter, which has become popular amongst aerial photographers. DJI’s Phantom drone is the world’s most common civilian drone.DJI UAVs are used by the Israeli military, police and private Israeli companies for surveillance and crowd control in the occupied East Jerusalem, West Bank and Gaza.In 2018, Israeli media reported that the Israeli company Ispra developed the Cyclone riot control system to fit on DJI drones. The Cyclone system is a specifically designed system installed on UAVs to unleash tear gas on protesters. On 30 March 2018, identical technology was used by the Israeli military against protesters in Gaza taking part in the Great March of Return marking the 42 anniversary of Land Day.Photo evidence obtained by the campaigning group, Hamushim, shows that DJI’s Matrice 600 drone was used by the Israeli military to drop tear gas on protesters in Gaza taking part in the Great March of Return activities, stretching between March and June 2018. The system installed on DJI’s UAV unleashing the gas on protesters was manufactured by the Canadian company, Actuonix Motion Devices.By the end of 2017, every commander in the Israeli military’s Infantry, Border Defence and combat Intelligence Units had a DJI drone at his disposal to use during crackdowns against Palestinians and intelligence gathering operations.Four out of the five battalions of the Combat Intelligence Units have received the DJI Matrice drone. The Matrice weighs around 2.4 kg and has a battery life that lasts for around 35 minutes, and has an advanced camera that can film in the day and night.The Israeli army’s five infantry brigades – Givati, Nahal, Paratroopers, Kfir and Golani – as well as the newly formed Border Defense Corps, use DJI’s Mavic drone. The Mavic weighs around 700 grams and has a single battery life of up to 20 minutes at a speed of 65 km/hr and is so small it can fold into a pouch.In each Unit, the drones are operated by a team of three soldiers who act as controller, spotter and back-up who, along with the Unit’s commanders have undergone weeks of training.In July and August 2014, Bladeworx – an Israeli company specialized in UAV aerial photography, was contracted by the Jerusalem municipality to provide aerial patrols along the route of the Jerusalem light rail.For an entire month 24/7, Bladeworx operated a unit of 6 Phantoms above the Palestinian neighborhoods of Shuafat and Beit Hanina, which transmitted HD video and images to the headquarters of the municipality, the Israeli police and the light rail.In 2014, DJI’s Phantom quadcopters were used by the Israeli army during the repression of demonstrations in the Palestinian village of Nabi Saleh in the occupied West Bank.Company UAVs were also used by the National Media Response Unit of the Israeli police. The Videos produced by the unit are used by the Israeli government for pro-Israeli propaganda (Hasbara).The Israeli Defence Ministry cannot buy DJI drones directly from the company (as it’s a Chinese company), but through local Israeli distributors.&amp;nbsp; The company’s official representative and distributor in Israel is Hobbiz Ltd. Hobbiz Ltd’s lab employees undergo training by DJI.In addition, there are three other registered distributors of DJI products in Israel: LOOL TV, Bug Multisystem Ltd., Benda Magnetic.</t>
@@ -1714,50 +1674,53 @@
   <si>
     <t>Genesis Land Dates/N.S Water and maintenance services</t>
   </si>
   <si>
     <t xml:space="preserve">A water service company which also grows dates.
 The company is located in the settlement of&amp;nbsp;Ma&amp;rsquo;ale Efraim&amp;nbsp;in the Jordan Valley, occupied West Bank.&amp;nbsp;The company&amp;rsquo;s boxes were found in &amp;nbsp;Na&amp;rsquo;aran&amp;nbsp;settlement&amp;rsquo;s packing house in the occupied Jordan Valley.
 </t>
   </si>
   <si>
     <t>Geoda</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company specializing in geoinformatics, document digitization and planning and land management.
 Land Registration in East Jerusalem:
 In 2020, the Israeli Ministry of Justice contracted Geoda to lead the process of land registration in East Jerusalem.
 As part of the contract, Geoda is responsible for assigning a project manager and an expert in the field of measurements, who will be in charge of providing service to all of the other teams.&amp;nbsp; Geoda also assists in managing the work on the ground, preparing tenders for conducting measurements, managing the tenders and the contracts and making sure everything is implemented on time. The company also provides an office and other relevant necessities for the different teams. In a field visit conducted by Who Profits team to Jerusalem, a researcher in another organization confirmed that the people conducting measurements on the plots are individuals contracted by a company &amp;quot;registered in Tel Aviv&amp;quot;.
 The period of the contract between the company and the ministry is 24 months, with an option to extend the period with additional 12 months. The total duration of the contract must not extend beyond 84 months.
 The land registration process might lead to confiscation of lands and a mass Palestinian dispossession in the city. This process threatens to confiscate around 60% of the Palestinian properties in Jerusalem, under the pretext of lack of official documentation, absentee properties, Jewish ownership and others.
 Other involvements:
 In 2020, the company was contracted by the Coordinator of Government Activities in the Territories (COGAT) for the support of the &amp;quot;illegal construction&amp;quot; system operated by COGAT for NIS 20,000. The system is a specialized system that was developed in 2014 by Geoda based on COGAT&amp;#39;s needs. Through the system, COGAT manages tens of thousands of &amp;quot;illegal construction&amp;quot; files in the West Bank. In 2018, a new tender was published for the development of a new system to replace the current one, and until the new system is implemented Geoda will continue maintaining the existing one.
 In January 2022, the company published that it is leading the Israeli Prison Service&amp;#39;s (IPS) digitization process, including scanning, deciphering and computing data, as well as archiving services and micrography.
 </t>
   </si>
   <si>
     <t>Population Control, Private Security and Surveillance Technology, Specialized Equipment and Services</t>
+  </si>
+  <si>
+    <t>Other</t>
   </si>
   <si>
     <t xml:space="preserve">GMV Innovating Solutions </t>
   </si>
   <si>
     <t>Spain</t>
   </si>
   <si>
     <t>GMV Innovating Solutions S.A. is a privately owned Spanish technological group that provides engineering, development, consultancy and maintenance services of software and hardware systems to the Aeronautics, Defense and Security, Intelligent Transportation Systems, Cybersecurity, Information Technologies, Telecommunications and Healthcare sectors.GMV provides the railway and tram fleet management system for the Jerusalem Light Rail (JLR).&amp;nbsp;In April 2021, GMV was selected by&amp;nbsp;CAF (Construcciones y Auxiliar de Ferrocarriles) to provide its Automatic Vehicle Location System (AVLS) and Depot Management System (DMS) systems to the JLR as part of the extension of the JLR’s existing Red Line and the construction of the new Green Line, connecting Israeli settlements in occupied East Jerusalem to the western part of the city.&amp;nbsp;The systems are to be installed in 160 trains and 76 stations throughout a 4.5 years project, as part of the JLR expansion, carried out by&amp;nbsp;CAF&amp;nbsp;and its Israeli partner,&amp;nbsp;Shapir Engineering and Industry.The JLR’s Red Line connects the settlement neighborhood of Pisgat Ze'ev and Neve Yaakov, French Hill, Givat HaMivtar, Ramat Eshkol and Ma’alot Dafna in occupied East Jerusalem to the city center.The JLR’s Green Line, currently under construction, will connect the settlement neighborhood of Gilo in south-western East Jerusalem to Mt. Scopus in northern East Jerusalem, passing through the city center and the settlement neighborhoods of Ramat Eshkol, Ma’alot Dafna and French Hill, significantly easing access between the settlements and the western part of the city.&amp;nbsp;The system, based on GMV’s SAE-R software platform, will regulate the Red and Green lines operations, movement management, and train depot track occupancy. All of the light rail vehicles operating on the Red and Green lines will be fitted with onboard units and touchscreens and driver HMI (Human-Machine Interface), which connect with external sensors and the system’s control centre, comprising a set of servers in a virtual environment and several workstations.It will provide precise fleet tracking, driver communications and information for passengers onboard and in the station, as well as automatic train operation, dynamic routing, junction priority requests, automatic flange lubrication and tunnel lighting management, as well as the ability for the control center to manage the vehicle air-conditioning and passenger information equipment remotely.&amp;nbsp;The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project, connecting large settlement blocks in occupied East Jerusalem to the center and west of the city. The project is contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods, in order to create territorial continuity and ease settler movement on both sides of the Green Line.For more on the J-Net project, see Who Profits’ Update:&amp;nbsp;Developments in the expansion of the JLR network: The J-Net project.&amp;nbsp;</t>
   </si>
   <si>
     <t>Technology and Hi-tech</t>
   </si>
   <si>
     <t>$250M-$500M</t>
   </si>
   <si>
     <t>Golan Heights Winery</t>
   </si>
   <si>
     <t xml:space="preserve">An Israeli winery located in the occupied Syrian Golan. The winery produces, markets and exports wines, and operates a visitor center, an experimental winery and a reproduction plot.
 Company headquarters and 96% of its vineyards, including one organic vineyard, are located in the occupied Syrian Golan.
 Through the French company, Entav-Enra, Golan wineries functions as a nursery of grapevines for itself and for other Israeli wineries.
 The wines of the Golan Heights Winery are labeled as &amp;quot;Made in Israel&amp;quot;. In 2006, consumers complained to Systembolaget, Sweden&amp;rsquo;s state-owned monopoly alcohol retailer, that this label was misleading, since the Syrian Golan is occupied territory. Systembolaget then changed their label to &amp;lsquo;Made in Israeli-occupied Syrian territories&amp;rsquo;. After harsh responses from Israeli officials, the wine was relabeled, and is currently sold in Sweden without an indication of origin and under the label of &amp;lsquo;another origin&amp;rsquo; (&amp;ouml;vrigt ursprung).
 Golan Brewery, a partially owned (50%) subsidiary of Golan Heights Winery, is also based in Katzerin settlement in the Syrian Golan. The brewery manufactures beer using water from the Salukia Spring in the Golan, exploiting occupied Syrian water resources.
@@ -2550,61 +2513,51 @@
 Volvo equipment was also used in the construction of Israeli settlements and in the construction of the Separation Wall. For the full company profile see Volvo.
 Merkavim Transportation Technologies 
 Through its subsidiary, Merkavim Transportation Technologies Ltd., jointly held with Volvo Group, the company provides armored buses to settlements in the occupied West Bank and to transportation companies operating bus lines in the occupied West Bank and East Jerusalem. The company also operates a service center in the Mishor Adumim Industrial Zone in the occupied West Bank.
 The company has also provided buses for the Israel Prison Service. For the full company profile see Merkavim Transportation Technologies.
 Kavim Public Transportation
 The company&amp;rsquo;s fully owned subsidiary, Kavim Public Transportation operates bus lines and service centers in settlements in the occupied West Bank and occupied East Jerusalem. The company operates public bus lines to and between the settlements of Elad, Ariel, Mevo Horon, Giva&amp;#39;at Ze&amp;#39;ev, Beitar Illit and Modiin Illit in the occupied West Bank and occupied East Jerusalem.
 For the full company profile see Kavim Public Transportation.
 In 2017, the company&amp;rsquo;s fully owned subsidiary, K.S. Holdings &amp;amp; Properties Mayer Ltd., mortgaged a 9,163 square meter property located in Mishor Adumim Industrial Zone in the settlement of Ma&amp;rsquo;ale Adumim in the occupied West Bank, for NIS 2,500,000 to Bank Hapoalim. According to the loan documents, the company holds the plot under a leasing agreement with the Civil Administration in the West Bank.
 Services to the Israeli Police:
 In 2019 and 2020, the company provided maintenance services to buses and marine engines serving the Israeli police. Additionally, in 2020 the company sold a bus to the Israeli police in an amount of NIS 1,123,697.
 </t>
   </si>
   <si>
     <t>Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Heavy Machinery, Transportation</t>
   </si>
   <si>
     <t>$1B-$9B</t>
   </si>
   <si>
     <t>MDT Armor</t>
   </si>
   <si>
-    <t xml:space="preserve">The company develops and provides armored vehicles for military, law enforcement and civilian use worldwide.
-[...9 lines deleted...]
-</t>
+    <t>MDT Armor is an American provider of armored vehicles for military, law enforcement and civilian use.MDT Armor is a key supplier of&amp;nbsp;ultra-light armored military vehicles to the Israeli military. The company&amp;nbsp;manufactures the “David” military ultra-light armored personnel carrier.“David” Armored VehicleMDT’s “David” is an armored light all-terrain vehicle based on the Toyota Land Cruiser and the Toyota Hilux.&amp;nbsp;The “David” is an armored light all-terrain vehicle based on the Toyota Land Cruiser and the Toyota Hilux. The David is the most common armored reconnaissance, command and patrol vehicle in the Israeli military and serves as a critical component of the Israeli military's operational capabilities. The vehicle has a roof turret with a manual or remote weapons station option and has gun ports in all 4 directions. The vehicle is widely used by fighters in all sectors, mainly in the occupied West Bank and surrounding the besieged Gaza. It has also been&amp;nbsp;used by the Israeli Border Police in occupied East Jerusalem.&amp;nbsp;MDT is the sole supplier of the David vehicle, and it is marketed as battle-proven for its use by the Israeli military.Contracts with the Israeli Ministry of Defense&amp;nbsp;In January 2026, the Israeli Ministry of Defense (IMOD) marked the receipt of the 1,000th "David" armored vehicle, manufactured by MDT Armor in the United States.&amp;nbsp;In April 2025, MDT Armor was awarded a USD 15.4 million contract from the U.S. Army to supply approximately 100 armored vehicles and related parts to the Israeli military.&amp;nbsp;In April 2023, MDT Armor was awarded a USD 22 million contract to manufacture and supply David armored vehicles to the Israeli military. Deliveries were scheduled to be completed by the end of September 2025.&amp;nbsp;In July 2021, MDT Armor was awarded a USD 10 million sole supplier contract to manufacture and supply 65–70 David vehicles to the Israeli military. The contract was issued by the U.S. Department of Defense and funded through the U.S. Foreign Military Sales program.&amp;nbsp;Gaza Genocide&amp;nbsp;On October 19, 2023, the Israeli Ministry of Defense received an initial shipment of MDT Armor David 4×4 light armored vehicles designated for use by the Israeli military. The vehicles were supplied to replace vehicles damaged during the Israeli military invasion of Gaza the same month.West Bank&amp;nbsp;The David vehicle is often used by Israeli forces in the occupied West Bank.&amp;nbsp;In August 2026, Israeli military David vehicles were documented in a raid by Israeli forces on the Qalandiya refugee camp in the occupied West Bank.&amp;nbsp;In January 2025, Israeli military forces in an armored David vehicle invaded the Palestinian town of Tammun, northeast of Nablus, in the occupied West Bank.In December 2024, Israeli military forces in a David vehicle entered the city of Tulkarm.In 2023, the David was documented in Israeli military raids in Tulkarm Refugee Camp and the city of Nablus in the occupied West Bank.On November 14, 2023, a video published by the Palestine Red Crescent documented two Israeli military David armored vehicles blocking an ambulance carrying an injured person in the Tulkarm Refugee Camp in the occupied West Bank.&amp;nbsp;On May 11, 2022, Al Jazeera reporter Shireen Abu Akleh was shot dead by the Israeli military in Jenin while reporting a military raid on the nearby refugee camp. Shots fired directly at a group of journalists from a gun port of a David vehicle hit Shireen Abu Akleh in the head, fatally wounding her.&amp;nbsp;</t>
   </si>
   <si>
     <t>Medan – Roads and Quarries (1964) LTD</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company active in the fields of quarrying and operates asphalt factories and emulsions. The company is a recognized government contractor.
 The company operates an aggregate quarry in the occupied West Bank in accordance with an agreement with the agricultural cooperative society of&amp;nbsp;Beit Haggai&amp;nbsp;settlement, signed in 1991. The 327-dunam quarry is located on the lands of the Palestinian villages of Dura and ad-Dhahiriya,
 The quarry produces materials for construction such as pebble stones and rocks, sand, and aggregate.
 The company has several factories in the Beit Haggai Quarry premise, including a bitumen&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp; &amp;nbsp;emulsion factory operating since 1999, which provides different kinds of bitumen emulsion and asphalt for roads, construction and the private market.
 Medan also operates an asphalt factory in the quarry since 2000. In addition, in 2019 another factory was constructed with the help of the Italian company, Marini, which led to greater asphalt production capabilities for the company.
 In 2018, the quarry produced 2.2 million tons of quarried materials annually, of which 1.76 million tons are marketed within the Green Line and the rest are marketed in of the occupied West Bank.
 In 2015, the subcommittee for mining and quarrying approved a 100-dunam expansion of the quarry, containing an estimated 12 million tons of aggregate reserves.
 In 2010, a media source indicated that the company pays royalties to Beit Haggai settlement, estimated at over a million NIS a year (comprising roughly 80% of the settlement&amp;rsquo;s annual budget). The company also pays property taxes to the Mount Hebron regional settlement council, of which Beit Haggai is part.
 </t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Settlement Enterprise, Settlement Production</t>
   </si>
   <si>
     <t>Construction, Industrial Manufacturing</t>
   </si>
   <si>
     <t>Mei-Tal Engineering and Services</t>
   </si>
   <si>
@@ -4625,51 +4578,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I327"/>
+  <dimension ref="A1:I326"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -5657,8212 +5610,8187 @@
       <c r="D36" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>43</v>
       </c>
       <c r="H36" s="0"/>
       <c r="I36" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="0">
         <v>36</v>
       </c>
       <c r="B37" s="0" t="s">
         <v>143</v>
       </c>
       <c r="C37" s="0" t="s">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="D37" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D37" s="0"/>
+      <c r="E37" s="0" t="s">
         <v>144</v>
       </c>
-      <c r="E37" s="0" t="s">
+      <c r="F37" s="0" t="s">
         <v>145</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>146</v>
       </c>
-      <c r="H37" s="0"/>
-[...2 lines deleted...]
-      </c>
+      <c r="H37" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="I37" s="0"/>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="0">
         <v>37</v>
       </c>
       <c r="B38" s="0" t="s">
         <v>147</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>10</v>
       </c>
-      <c r="D38" s="0"/>
+      <c r="D38" s="0" t="s">
+        <v>26</v>
+      </c>
       <c r="E38" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>149</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>150</v>
       </c>
       <c r="H38" s="0" t="s">
-        <v>48</v>
-[...1 lines deleted...]
-      <c r="I38" s="0"/>
+        <v>30</v>
+      </c>
+      <c r="I38" s="0" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="0">
         <v>38</v>
       </c>
       <c r="B39" s="0" t="s">
         <v>151</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>152</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>153</v>
+        <v>74</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>154</v>
+        <v>14</v>
       </c>
       <c r="H39" s="0" t="s">
-        <v>30</v>
+        <v>53</v>
       </c>
       <c r="I39" s="0" t="s">
-        <v>16</v>
+        <v>104</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="0">
         <v>39</v>
       </c>
       <c r="B40" s="0" t="s">
+        <v>153</v>
+      </c>
+      <c r="C40" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D40" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E40" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="F40" s="0" t="s">
         <v>155</v>
-      </c>
-[...10 lines deleted...]
-        <v>74</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H40" s="0" t="s">
-        <v>53</v>
+        <v>30</v>
       </c>
       <c r="I40" s="0" t="s">
-        <v>104</v>
+        <v>16</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="0">
         <v>40</v>
       </c>
       <c r="B41" s="0" t="s">
+        <v>156</v>
+      </c>
+      <c r="C41" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D41" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E41" s="0" t="s">
         <v>157</v>
       </c>
-      <c r="C41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F41" s="0" t="s">
-        <v>159</v>
+        <v>155</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H41" s="0" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="I41" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="0">
         <v>41</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>11</v>
+        <v>129</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>159</v>
+        <v>28</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>47</v>
+      </c>
+      <c r="H42" s="0"/>
       <c r="I42" s="0" t="s">
-        <v>16</v>
+        <v>59</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="0">
         <v>42</v>
       </c>
       <c r="B43" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="C43" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D43" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E43" s="0" t="s">
+        <v>161</v>
+      </c>
+      <c r="F43" s="0" t="s">
         <v>162</v>
       </c>
-      <c r="C43" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E43" s="0" t="s">
+      <c r="G43" s="0" t="s">
         <v>163</v>
-      </c>
-[...4 lines deleted...]
-        <v>47</v>
       </c>
       <c r="H43" s="0"/>
       <c r="I43" s="0" t="s">
-        <v>59</v>
+        <v>24</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="0">
         <v>43</v>
       </c>
       <c r="B44" s="0" t="s">
         <v>164</v>
       </c>
       <c r="C44" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>166</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>167</v>
-[...1 lines deleted...]
-      <c r="H44" s="0"/>
+        <v>150</v>
+      </c>
+      <c r="H44" s="0" t="s">
+        <v>35</v>
+      </c>
       <c r="I44" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="0">
         <v>44</v>
       </c>
       <c r="B45" s="0" t="s">
+        <v>167</v>
+      </c>
+      <c r="C45" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D45" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E45" s="0" t="s">
         <v>168</v>
       </c>
-      <c r="C45" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E45" s="0" t="s">
+      <c r="F45" s="0" t="s">
+        <v>162</v>
+      </c>
+      <c r="G45" s="0" t="s">
         <v>169</v>
       </c>
-      <c r="F45" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H45" s="0" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="I45" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="0">
         <v>45</v>
       </c>
       <c r="B46" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="C46" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D46" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="E46" s="0" t="s">
         <v>171</v>
       </c>
-      <c r="C46" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F46" s="0" t="s">
-        <v>166</v>
+        <v>42</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>173</v>
-[...3 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="H46" s="0"/>
       <c r="I46" s="0" t="s">
-        <v>16</v>
+        <v>59</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="0">
         <v>46</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>129</v>
+        <v>26</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>42</v>
+        <v>28</v>
       </c>
       <c r="G47" s="0" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="H47" s="0"/>
+        <v>63</v>
+      </c>
+      <c r="H47" s="0" t="s">
+        <v>48</v>
+      </c>
       <c r="I47" s="0" t="s">
-        <v>59</v>
+        <v>24</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="0">
         <v>47</v>
       </c>
       <c r="B48" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="C48" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D48" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E48" s="0" t="s">
+        <v>175</v>
+      </c>
+      <c r="F48" s="0" t="s">
         <v>176</v>
       </c>
-      <c r="C48" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E48" s="0" t="s">
+      <c r="G48" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="H48" s="0"/>
+      <c r="I48" s="0" t="s">
         <v>177</v>
-      </c>
-[...10 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="0">
         <v>48</v>
       </c>
       <c r="B49" s="0" t="s">
         <v>178</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>180</v>
+        <v>28</v>
       </c>
       <c r="G49" s="0" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="H49" s="0"/>
+        <v>47</v>
+      </c>
+      <c r="H49" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="I49" s="0" t="s">
-        <v>181</v>
+        <v>59</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="0">
         <v>49</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>28</v>
+        <v>162</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>47</v>
-[...3 lines deleted...]
-      </c>
+        <v>150</v>
+      </c>
+      <c r="H50" s="0"/>
       <c r="I50" s="0" t="s">
-        <v>59</v>
+        <v>20</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="0">
         <v>50</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>185</v>
+        <v>183</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>166</v>
+        <v>162</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>154</v>
-[...1 lines deleted...]
-      <c r="H51" s="0"/>
+        <v>150</v>
+      </c>
+      <c r="H51" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="I51" s="0" t="s">
-        <v>20</v>
+        <v>177</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="0">
         <v>51</v>
       </c>
       <c r="B52" s="0" t="s">
+        <v>184</v>
+      </c>
+      <c r="C52" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D52" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E52" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="F52" s="0" t="s">
         <v>186</v>
       </c>
-      <c r="C52" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E52" s="0" t="s">
+      <c r="G52" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="F52" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H52" s="0" t="s">
-        <v>30</v>
+        <v>15</v>
       </c>
       <c r="I52" s="0" t="s">
-        <v>181</v>
+        <v>188</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="0">
         <v>52</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="C53" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>11</v>
+        <v>190</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>190</v>
+        <v>155</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>191</v>
+        <v>98</v>
       </c>
       <c r="H53" s="0" t="s">
-        <v>15</v>
+        <v>192</v>
       </c>
       <c r="I53" s="0" t="s">
-        <v>192</v>
+        <v>24</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="0">
         <v>53</v>
       </c>
       <c r="B54" s="0" t="s">
         <v>193</v>
       </c>
       <c r="C54" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>144</v>
+        <v>79</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>159</v>
+        <v>13</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>98</v>
+        <v>14</v>
       </c>
       <c r="H54" s="0" t="s">
-        <v>195</v>
+        <v>15</v>
       </c>
       <c r="I54" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="0">
         <v>54</v>
       </c>
       <c r="B55" s="0" t="s">
+        <v>195</v>
+      </c>
+      <c r="C55" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="D55" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E55" s="0" t="s">
         <v>196</v>
       </c>
-      <c r="C55" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E55" s="0" t="s">
+      <c r="F55" s="0" t="s">
         <v>197</v>
       </c>
-      <c r="F55" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G55" s="0" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>52</v>
+      </c>
+      <c r="H55" s="0"/>
       <c r="I55" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="0">
         <v>55</v>
       </c>
       <c r="B56" s="0" t="s">
         <v>198</v>
       </c>
       <c r="C56" s="0" t="s">
-        <v>56</v>
+        <v>10</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F56" s="0" t="s">
-        <v>200</v>
+        <v>101</v>
       </c>
       <c r="G56" s="0" t="s">
-        <v>52</v>
-[...1 lines deleted...]
-      <c r="H56" s="0"/>
+        <v>125</v>
+      </c>
+      <c r="H56" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="I56" s="0" t="s">
-        <v>20</v>
+        <v>104</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="0">
         <v>56</v>
       </c>
       <c r="B57" s="0" t="s">
+        <v>200</v>
+      </c>
+      <c r="C57" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D57" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>201</v>
-      </c>
-[...7 lines deleted...]
-        <v>202</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>125</v>
       </c>
       <c r="H57" s="0" t="s">
-        <v>30</v>
+        <v>53</v>
       </c>
       <c r="I57" s="0" t="s">
-        <v>104</v>
+        <v>16</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="0">
         <v>57</v>
       </c>
       <c r="B58" s="0" t="s">
+        <v>202</v>
+      </c>
+      <c r="C58" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D58" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>203</v>
       </c>
-      <c r="C58" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E58" s="0" t="s">
+      <c r="F58" s="0" t="s">
         <v>204</v>
       </c>
-      <c r="F58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G58" s="0" t="s">
-        <v>125</v>
-[...3 lines deleted...]
-      </c>
+        <v>205</v>
+      </c>
+      <c r="H58" s="0"/>
       <c r="I58" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="0">
         <v>58</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="C59" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>26</v>
+        <v>79</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="F59" s="0" t="s">
-        <v>207</v>
+        <v>28</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>208</v>
-[...4 lines deleted...]
-      </c>
+        <v>63</v>
+      </c>
+      <c r="H59" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="I59" s="0"/>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="0">
         <v>59</v>
       </c>
       <c r="B60" s="0" t="s">
+        <v>208</v>
+      </c>
+      <c r="C60" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D60" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>209</v>
-      </c>
-[...7 lines deleted...]
-        <v>210</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>63</v>
+        <v>47</v>
       </c>
       <c r="H60" s="0" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="I60" s="0"/>
+        <v>35</v>
+      </c>
+      <c r="I60" s="0" t="s">
+        <v>188</v>
+      </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="0">
         <v>60</v>
       </c>
       <c r="B61" s="0" t="s">
+        <v>210</v>
+      </c>
+      <c r="C61" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="D61" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>211</v>
       </c>
-      <c r="C61" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E61" s="0" t="s">
+      <c r="F61" s="0" t="s">
         <v>212</v>
       </c>
-      <c r="F61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G61" s="0" t="s">
-        <v>47</v>
+        <v>125</v>
       </c>
       <c r="H61" s="0" t="s">
-        <v>35</v>
+        <v>213</v>
       </c>
       <c r="I61" s="0" t="s">
-        <v>192</v>
+        <v>214</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="0">
         <v>61</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="C62" s="0" t="s">
-        <v>56</v>
+        <v>10</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>11</v>
+        <v>92</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>215</v>
+        <v>97</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>125</v>
-[...3 lines deleted...]
-      </c>
+        <v>150</v>
+      </c>
+      <c r="H62" s="0"/>
       <c r="I62" s="0" t="s">
-        <v>16</v>
+        <v>177</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="0">
         <v>62</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="C63" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>92</v>
+        <v>129</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>97</v>
+        <v>28</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>154</v>
-[...1 lines deleted...]
-      <c r="H63" s="0"/>
+        <v>47</v>
+      </c>
+      <c r="H63" s="0" t="s">
+        <v>48</v>
+      </c>
       <c r="I63" s="0" t="s">
-        <v>181</v>
+        <v>59</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="0">
         <v>63</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="C64" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>129</v>
+        <v>26</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>47</v>
-[...3 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="H64" s="0"/>
       <c r="I64" s="0" t="s">
-        <v>59</v>
+        <v>24</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" s="0">
         <v>64</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="C65" s="0" t="s">
-        <v>10</v>
+        <v>56</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>28</v>
+        <v>162</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>43</v>
+        <v>223</v>
       </c>
       <c r="H65" s="0"/>
       <c r="I65" s="0" t="s">
-        <v>24</v>
+        <v>224</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" s="0">
         <v>65</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="C66" s="0" t="s">
-        <v>56</v>
+        <v>10</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>166</v>
+        <v>13</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>224</v>
-[...1 lines deleted...]
-      <c r="H66" s="0"/>
+        <v>140</v>
+      </c>
+      <c r="H66" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="I66" s="0" t="s">
-        <v>225</v>
+        <v>16</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" s="0">
         <v>66</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C67" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>11</v>
+        <v>79</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>13</v>
+        <v>28</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>140</v>
+        <v>107</v>
       </c>
       <c r="H67" s="0" t="s">
-        <v>30</v>
+        <v>15</v>
       </c>
       <c r="I67" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" s="0">
         <v>67</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="C68" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>79</v>
+        <v>11</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>28</v>
+        <v>136</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>107</v>
-[...3 lines deleted...]
-      </c>
+        <v>231</v>
+      </c>
+      <c r="H68" s="0"/>
       <c r="I68" s="0" t="s">
-        <v>24</v>
+        <v>214</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" s="0">
         <v>68</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="C69" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>11</v>
+        <v>233</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>136</v>
+        <v>74</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="H69" s="0"/>
       <c r="I69" s="0" t="s">
-        <v>233</v>
+        <v>20</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" s="0">
         <v>69</v>
       </c>
       <c r="B70" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="C70" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>235</v>
+        <v>11</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>74</v>
+        <v>162</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>237</v>
-[...1 lines deleted...]
-      <c r="H70" s="0"/>
+        <v>238</v>
+      </c>
+      <c r="H70" s="0" t="s">
+        <v>213</v>
+      </c>
       <c r="I70" s="0" t="s">
-        <v>20</v>
+        <v>239</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" s="0">
         <v>70</v>
       </c>
       <c r="B71" s="0" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="C71" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>11</v>
+        <v>95</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>166</v>
+        <v>162</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>240</v>
-[...3 lines deleted...]
-      </c>
+        <v>150</v>
+      </c>
+      <c r="H71" s="0"/>
       <c r="I71" s="0" t="s">
-        <v>242</v>
+        <v>214</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" s="0">
         <v>71</v>
       </c>
       <c r="B72" s="0" t="s">
+        <v>242</v>
+      </c>
+      <c r="C72" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D72" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>243</v>
       </c>
-      <c r="C72" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>166</v>
+        <v>97</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>154</v>
+        <v>150</v>
       </c>
       <c r="H72" s="0"/>
       <c r="I72" s="0" t="s">
-        <v>233</v>
+        <v>177</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" s="0">
         <v>72</v>
       </c>
       <c r="B73" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="C73" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D73" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="E73" s="0" t="s">
         <v>245</v>
       </c>
-      <c r="C73" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E73" s="0" t="s">
+      <c r="F73" s="0" t="s">
         <v>246</v>
       </c>
-      <c r="F73" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G73" s="0" t="s">
-        <v>154</v>
-[...1 lines deleted...]
-      <c r="H73" s="0"/>
+        <v>247</v>
+      </c>
+      <c r="H73" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="I73" s="0" t="s">
-        <v>181</v>
+        <v>24</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" s="0">
         <v>73</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="C74" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>79</v>
+        <v>26</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>249</v>
+        <v>51</v>
       </c>
       <c r="G74" s="0" t="s">
-        <v>250</v>
+        <v>150</v>
       </c>
       <c r="H74" s="0" t="s">
-        <v>30</v>
+        <v>48</v>
       </c>
       <c r="I74" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" s="0">
         <v>74</v>
       </c>
       <c r="B75" s="0" t="s">
+        <v>250</v>
+      </c>
+      <c r="C75" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D75" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E75" s="0" t="s">
         <v>251</v>
       </c>
-      <c r="C75" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F75" s="0" t="s">
-        <v>51</v>
+        <v>97</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>154</v>
+        <v>150</v>
       </c>
       <c r="H75" s="0" t="s">
-        <v>48</v>
+        <v>35</v>
       </c>
       <c r="I75" s="0" t="s">
-        <v>24</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" s="0">
         <v>75</v>
       </c>
       <c r="B76" s="0" t="s">
+        <v>252</v>
+      </c>
+      <c r="C76" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D76" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E76" s="0" t="s">
         <v>253</v>
       </c>
-      <c r="C76" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E76" s="0" t="s">
+      <c r="F76" s="0" t="s">
         <v>254</v>
       </c>
-      <c r="F76" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G76" s="0" t="s">
-        <v>154</v>
+        <v>14</v>
       </c>
       <c r="H76" s="0" t="s">
-        <v>35</v>
+        <v>53</v>
       </c>
       <c r="I76" s="0" t="s">
-        <v>233</v>
+        <v>24</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" s="0">
         <v>76</v>
       </c>
       <c r="B77" s="0" t="s">
         <v>255</v>
       </c>
       <c r="C77" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>11</v>
+        <v>256</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>257</v>
+        <v>162</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>14</v>
+        <v>150</v>
       </c>
       <c r="H77" s="0" t="s">
-        <v>53</v>
-[...3 lines deleted...]
-      </c>
+        <v>30</v>
+      </c>
+      <c r="I77" s="0"/>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" s="0">
         <v>77</v>
       </c>
       <c r="B78" s="0" t="s">
         <v>258</v>
       </c>
       <c r="C78" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>259</v>
       </c>
-      <c r="E78" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F78" s="0" t="s">
-        <v>166</v>
+        <v>28</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>154</v>
+        <v>43</v>
       </c>
       <c r="H78" s="0" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="I78" s="0"/>
+        <v>15</v>
+      </c>
+      <c r="I78" s="0" t="s">
+        <v>24</v>
+      </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" s="0">
         <v>78</v>
       </c>
       <c r="B79" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="C79" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D79" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="E79" s="0" t="s">
         <v>261</v>
       </c>
-      <c r="C79" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E79" s="0" t="s">
+      <c r="F79" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="G79" s="0" t="s">
         <v>262</v>
       </c>
-      <c r="F79" s="0" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="H79" s="0"/>
       <c r="I79" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" s="0">
         <v>79</v>
       </c>
       <c r="B80" s="0" t="s">
         <v>263</v>
       </c>
       <c r="C80" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>79</v>
+        <v>11</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>264</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>114</v>
+        <v>13</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>265</v>
-[...1 lines deleted...]
-      <c r="H80" s="0"/>
+        <v>14</v>
+      </c>
+      <c r="H80" s="0" t="s">
+        <v>15</v>
+      </c>
       <c r="I80" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" s="0">
         <v>80</v>
       </c>
       <c r="B81" s="0" t="s">
+        <v>265</v>
+      </c>
+      <c r="C81" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>266</v>
       </c>
-      <c r="C81" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F81" s="0" t="s">
-        <v>13</v>
+        <v>42</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>14</v>
+        <v>43</v>
       </c>
       <c r="H81" s="0" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="I81" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" s="0">
         <v>81</v>
       </c>
       <c r="B82" s="0" t="s">
+        <v>267</v>
+      </c>
+      <c r="C82" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D82" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>268</v>
       </c>
-      <c r="C82" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F82" s="0" t="s">
-        <v>42</v>
+        <v>74</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>43</v>
+        <v>235</v>
       </c>
       <c r="H82" s="0" t="s">
-        <v>30</v>
+        <v>53</v>
       </c>
       <c r="I82" s="0" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" s="0">
         <v>82</v>
       </c>
       <c r="B83" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="C83" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>270</v>
-      </c>
-[...7 lines deleted...]
-        <v>271</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>74</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>237</v>
-[...3 lines deleted...]
-      </c>
+        <v>23</v>
+      </c>
+      <c r="H83" s="0"/>
       <c r="I83" s="0" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" s="0">
         <v>83</v>
       </c>
       <c r="B84" s="0" t="s">
+        <v>271</v>
+      </c>
+      <c r="C84" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D84" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E84" s="0" t="s">
         <v>272</v>
       </c>
-      <c r="C84" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F84" s="0" t="s">
-        <v>74</v>
+        <v>97</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>23</v>
-[...1 lines deleted...]
-      <c r="H84" s="0"/>
+        <v>150</v>
+      </c>
+      <c r="H84" s="0" t="s">
+        <v>48</v>
+      </c>
       <c r="I84" s="0" t="s">
-        <v>16</v>
+        <v>177</v>
       </c>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" s="0">
         <v>84</v>
       </c>
       <c r="B85" s="0" t="s">
+        <v>273</v>
+      </c>
+      <c r="C85" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D85" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="E85" s="0" t="s">
         <v>274</v>
       </c>
-      <c r="C85" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E85" s="0" t="s">
+      <c r="F85" s="0" t="s">
         <v>275</v>
       </c>
-      <c r="F85" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G85" s="0" t="s">
-        <v>154</v>
+        <v>276</v>
       </c>
       <c r="H85" s="0" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="I85" s="0" t="s">
-        <v>181</v>
+        <v>59</v>
       </c>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" s="0">
         <v>85</v>
       </c>
       <c r="B86" s="0" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="C86" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>279</v>
+        <v>58</v>
       </c>
       <c r="H86" s="0" t="s">
-        <v>53</v>
+        <v>213</v>
       </c>
       <c r="I86" s="0" t="s">
-        <v>59</v>
+        <v>104</v>
       </c>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" s="0">
         <v>86</v>
       </c>
       <c r="B87" s="0" t="s">
         <v>280</v>
       </c>
       <c r="C87" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>281</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>215</v>
+        <v>282</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>58</v>
+        <v>283</v>
       </c>
       <c r="H87" s="0" t="s">
-        <v>241</v>
+        <v>53</v>
       </c>
       <c r="I87" s="0" t="s">
-        <v>104</v>
+        <v>214</v>
       </c>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" s="0">
         <v>87</v>
       </c>
       <c r="B88" s="0" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="C88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>11</v>
+        <v>285</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>283</v>
+        <v>286</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>284</v>
+        <v>162</v>
       </c>
       <c r="G88" s="0" t="s">
-        <v>285</v>
+        <v>150</v>
       </c>
       <c r="H88" s="0" t="s">
-        <v>53</v>
+        <v>287</v>
       </c>
       <c r="I88" s="0" t="s">
-        <v>233</v>
+        <v>16</v>
       </c>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" s="0">
         <v>88</v>
       </c>
       <c r="B89" s="0" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="C89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>287</v>
+        <v>26</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>166</v>
+        <v>290</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>154</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="H89" s="0"/>
       <c r="I89" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" s="0">
         <v>89</v>
       </c>
       <c r="B90" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="C90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>292</v>
+        <v>13</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>14</v>
       </c>
-      <c r="H90" s="0"/>
+      <c r="H90" s="0" t="s">
+        <v>53</v>
+      </c>
       <c r="I90" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" s="0">
         <v>90</v>
       </c>
       <c r="B91" s="0" t="s">
         <v>293</v>
       </c>
       <c r="C91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>294</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>13</v>
+        <v>42</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>295</v>
+      </c>
+      <c r="H91" s="0"/>
       <c r="I91" s="0" t="s">
-        <v>16</v>
+        <v>188</v>
       </c>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" s="0">
         <v>91</v>
       </c>
       <c r="B92" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="C92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>42</v>
+        <v>162</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>297</v>
+        <v>14</v>
       </c>
       <c r="H92" s="0"/>
       <c r="I92" s="0" t="s">
-        <v>192</v>
+        <v>24</v>
       </c>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" s="0">
         <v>92</v>
       </c>
       <c r="B93" s="0" t="s">
         <v>298</v>
       </c>
       <c r="C93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>299</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>166</v>
+        <v>42</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="H93" s="0"/>
+        <v>235</v>
+      </c>
+      <c r="H93" s="0" t="s">
+        <v>15</v>
+      </c>
       <c r="I93" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" s="0">
         <v>93</v>
       </c>
       <c r="B94" s="0" t="s">
         <v>300</v>
       </c>
       <c r="C94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>42</v>
+        <v>28</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>237</v>
+        <v>43</v>
       </c>
       <c r="H94" s="0" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="I94" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" s="0">
         <v>94</v>
       </c>
       <c r="B95" s="0" t="s">
         <v>302</v>
       </c>
       <c r="C95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>303</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>28</v>
+        <v>304</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>43</v>
+        <v>98</v>
       </c>
       <c r="H95" s="0" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="I95" s="0" t="s">
-        <v>24</v>
+        <v>214</v>
       </c>
     </row>
     <row r="96" spans="1:9">
       <c r="A96" s="0">
         <v>95</v>
       </c>
       <c r="B96" s="0" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="C96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>306</v>
+        <v>13</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>98</v>
+        <v>14</v>
       </c>
       <c r="H96" s="0" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="I96" s="0" t="s">
-        <v>233</v>
+        <v>16</v>
       </c>
     </row>
     <row r="97" spans="1:9">
       <c r="A97" s="0">
         <v>96</v>
       </c>
       <c r="B97" s="0" t="s">
         <v>307</v>
       </c>
       <c r="C97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>11</v>
+        <v>233</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>308</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>13</v>
+        <v>74</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>14</v>
+        <v>235</v>
       </c>
       <c r="H97" s="0" t="s">
-        <v>30</v>
+        <v>213</v>
       </c>
       <c r="I97" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="98" spans="1:9">
       <c r="A98" s="0">
         <v>97</v>
       </c>
       <c r="B98" s="0" t="s">
         <v>309</v>
       </c>
       <c r="C98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>235</v>
+        <v>11</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>74</v>
+        <v>13</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>237</v>
+        <v>14</v>
       </c>
       <c r="H98" s="0" t="s">
-        <v>241</v>
+        <v>35</v>
       </c>
       <c r="I98" s="0" t="s">
-        <v>20</v>
+        <v>188</v>
       </c>
     </row>
     <row r="99" spans="1:9">
       <c r="A99" s="0">
         <v>98</v>
       </c>
       <c r="B99" s="0" t="s">
         <v>311</v>
       </c>
       <c r="C99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>312</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>13</v>
+        <v>97</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>150</v>
+      </c>
+      <c r="H99" s="0"/>
       <c r="I99" s="0" t="s">
-        <v>192</v>
+        <v>16</v>
       </c>
     </row>
     <row r="100" spans="1:9">
       <c r="A100" s="0">
         <v>99</v>
       </c>
       <c r="B100" s="0" t="s">
         <v>313</v>
       </c>
       <c r="C100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>314</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>97</v>
+        <v>315</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>154</v>
-[...1 lines deleted...]
-      <c r="H100" s="0"/>
+        <v>150</v>
+      </c>
+      <c r="H100" s="0" t="s">
+        <v>15</v>
+      </c>
       <c r="I100" s="0" t="s">
-        <v>16</v>
+        <v>214</v>
       </c>
     </row>
     <row r="101" spans="1:9">
       <c r="A101" s="0">
         <v>100</v>
       </c>
       <c r="B101" s="0" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="C101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>154</v>
+        <v>14</v>
       </c>
       <c r="H101" s="0" t="s">
-        <v>15</v>
+        <v>48</v>
       </c>
       <c r="I101" s="0" t="s">
-        <v>233</v>
+        <v>24</v>
       </c>
     </row>
     <row r="102" spans="1:9">
       <c r="A102" s="0">
         <v>101</v>
       </c>
       <c r="B102" s="0" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="C102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>320</v>
+        <v>155</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>14</v>
       </c>
-      <c r="H102" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H102" s="0"/>
       <c r="I102" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="103" spans="1:9">
       <c r="A103" s="0">
         <v>102</v>
       </c>
       <c r="B103" s="0" t="s">
         <v>321</v>
       </c>
       <c r="C103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>11</v>
+        <v>129</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>159</v>
+        <v>323</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="H103" s="0"/>
+        <v>89</v>
+      </c>
+      <c r="H103" s="0" t="s">
+        <v>48</v>
+      </c>
       <c r="I103" s="0" t="s">
-        <v>16</v>
+        <v>59</v>
       </c>
     </row>
     <row r="104" spans="1:9">
       <c r="A104" s="0">
         <v>103</v>
       </c>
       <c r="B104" s="0" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="C104" s="0" t="s">
-        <v>10</v>
+        <v>56</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>129</v>
+        <v>11</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>325</v>
+        <v>97</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>89</v>
+        <v>52</v>
       </c>
       <c r="H104" s="0" t="s">
-        <v>48</v>
+        <v>30</v>
       </c>
       <c r="I104" s="0" t="s">
-        <v>59</v>
+        <v>177</v>
       </c>
     </row>
     <row r="105" spans="1:9">
       <c r="A105" s="0">
         <v>104</v>
       </c>
       <c r="B105" s="0" t="s">
         <v>326</v>
       </c>
       <c r="C105" s="0" t="s">
-        <v>56</v>
+        <v>10</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>327</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>97</v>
+        <v>28</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>52</v>
+        <v>63</v>
       </c>
       <c r="H105" s="0" t="s">
-        <v>30</v>
+        <v>48</v>
       </c>
       <c r="I105" s="0" t="s">
-        <v>181</v>
+        <v>24</v>
       </c>
     </row>
     <row r="106" spans="1:9">
       <c r="A106" s="0">
         <v>105</v>
       </c>
       <c r="B106" s="0" t="s">
         <v>328</v>
       </c>
       <c r="C106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>329</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>28</v>
+        <v>330</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>63</v>
+        <v>14</v>
       </c>
       <c r="H106" s="0" t="s">
-        <v>48</v>
+        <v>35</v>
       </c>
       <c r="I106" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="107" spans="1:9">
       <c r="A107" s="0">
         <v>106</v>
       </c>
       <c r="B107" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="C107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>332</v>
+        <v>275</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>14</v>
+        <v>333</v>
       </c>
       <c r="H107" s="0" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="I107" s="0" t="s">
-        <v>24</v>
+        <v>334</v>
       </c>
     </row>
     <row r="108" spans="1:9">
       <c r="A108" s="0">
         <v>107</v>
       </c>
       <c r="B108" s="0" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
       <c r="C108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>278</v>
+        <v>101</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>335</v>
+        <v>34</v>
       </c>
       <c r="H108" s="0" t="s">
-        <v>30</v>
+        <v>15</v>
       </c>
       <c r="I108" s="0" t="s">
-        <v>336</v>
+        <v>16</v>
       </c>
     </row>
     <row r="109" spans="1:9">
       <c r="A109" s="0">
         <v>108</v>
       </c>
       <c r="B109" s="0" t="s">
         <v>337</v>
       </c>
       <c r="C109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>338</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>101</v>
+        <v>339</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>34</v>
+        <v>150</v>
       </c>
       <c r="H109" s="0" t="s">
-        <v>15</v>
+        <v>48</v>
       </c>
       <c r="I109" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="110" spans="1:9">
       <c r="A110" s="0">
         <v>109</v>
       </c>
       <c r="B110" s="0" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="C110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>341</v>
+        <v>13</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>154</v>
+        <v>14</v>
       </c>
       <c r="H110" s="0" t="s">
-        <v>48</v>
+        <v>30</v>
       </c>
       <c r="I110" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="111" spans="1:9">
       <c r="A111" s="0">
         <v>110</v>
       </c>
       <c r="B111" s="0" t="s">
         <v>342</v>
       </c>
       <c r="C111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>13</v>
+        <v>197</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>14</v>
+        <v>52</v>
       </c>
       <c r="H111" s="0" t="s">
-        <v>30</v>
+        <v>48</v>
       </c>
       <c r="I111" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="112" spans="1:9">
       <c r="A112" s="0">
         <v>111</v>
       </c>
       <c r="B112" s="0" t="s">
         <v>344</v>
       </c>
       <c r="C112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>345</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>200</v>
+        <v>346</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>52</v>
+        <v>14</v>
       </c>
       <c r="H112" s="0" t="s">
-        <v>48</v>
+        <v>35</v>
       </c>
       <c r="I112" s="0" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
     </row>
     <row r="113" spans="1:9">
       <c r="A113" s="0">
         <v>112</v>
       </c>
       <c r="B113" s="0" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="C113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>348</v>
+        <v>114</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>14</v>
+        <v>349</v>
       </c>
       <c r="H113" s="0" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="I113" s="0" t="s">
-        <v>24</v>
+        <v>188</v>
       </c>
     </row>
     <row r="114" spans="1:9">
       <c r="A114" s="0">
         <v>113</v>
       </c>
       <c r="B114" s="0" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="C114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>114</v>
+        <v>97</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>351</v>
-[...3 lines deleted...]
-      </c>
+        <v>150</v>
+      </c>
+      <c r="H114" s="0"/>
       <c r="I114" s="0" t="s">
-        <v>192</v>
+        <v>16</v>
       </c>
     </row>
     <row r="115" spans="1:9">
       <c r="A115" s="0">
         <v>114</v>
       </c>
       <c r="B115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="C115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>11</v>
+        <v>92</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>353</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>97</v>
+        <v>162</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>154</v>
-[...1 lines deleted...]
-      <c r="H115" s="0"/>
+        <v>98</v>
+      </c>
+      <c r="H115" s="0" t="s">
+        <v>192</v>
+      </c>
       <c r="I115" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="116" spans="1:9">
       <c r="A116" s="0">
         <v>115</v>
       </c>
       <c r="B116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="C116" s="0" t="s">
-        <v>10</v>
+        <v>56</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>92</v>
+        <v>11</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>166</v>
+        <v>28</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>98</v>
-[...3 lines deleted...]
-      </c>
+        <v>47</v>
+      </c>
+      <c r="H116" s="0"/>
       <c r="I116" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="117" spans="1:9">
       <c r="A117" s="0">
         <v>116</v>
       </c>
       <c r="B117" s="0" t="s">
         <v>356</v>
       </c>
       <c r="C117" s="0" t="s">
-        <v>56</v>
+        <v>10</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>11</v>
+        <v>256</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>28</v>
+        <v>13</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>47</v>
+        <v>14</v>
       </c>
       <c r="H117" s="0"/>
       <c r="I117" s="0" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
     </row>
     <row r="118" spans="1:9">
       <c r="A118" s="0">
         <v>117</v>
       </c>
       <c r="B118" s="0" t="s">
         <v>358</v>
       </c>
       <c r="C118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>259</v>
+        <v>11</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>359</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>13</v>
+        <v>101</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="H118" s="0"/>
+        <v>43</v>
+      </c>
+      <c r="H118" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="I118" s="0" t="s">
-        <v>39</v>
+        <v>188</v>
       </c>
     </row>
     <row r="119" spans="1:9">
       <c r="A119" s="0">
         <v>118</v>
       </c>
       <c r="B119" s="0" t="s">
         <v>360</v>
       </c>
       <c r="C119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>101</v>
+        <v>136</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>43</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="H119" s="0"/>
       <c r="I119" s="0" t="s">
-        <v>192</v>
+        <v>16</v>
       </c>
     </row>
     <row r="120" spans="1:9">
       <c r="A120" s="0">
         <v>119</v>
       </c>
       <c r="B120" s="0" t="s">
         <v>362</v>
       </c>
       <c r="C120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>136</v>
+        <v>364</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="H120" s="0"/>
+        <v>150</v>
+      </c>
+      <c r="H120" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="I120" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="121" spans="1:9">
       <c r="A121" s="0">
         <v>120</v>
       </c>
       <c r="B121" s="0" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="C121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>11</v>
+        <v>95</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>366</v>
+        <v>97</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>154</v>
-[...3 lines deleted...]
-      </c>
+        <v>150</v>
+      </c>
+      <c r="H121" s="0"/>
       <c r="I121" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="122" spans="1:9">
       <c r="A122" s="0">
         <v>121</v>
       </c>
       <c r="B122" s="0" t="s">
         <v>367</v>
       </c>
       <c r="C122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>95</v>
+        <v>11</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>368</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>154</v>
-[...1 lines deleted...]
-      <c r="H122" s="0"/>
+        <v>43</v>
+      </c>
+      <c r="H122" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="I122" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="123" spans="1:9">
       <c r="A123" s="0">
         <v>122</v>
       </c>
       <c r="B123" s="0" t="s">
         <v>369</v>
       </c>
       <c r="C123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>101</v>
+        <v>28</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>43</v>
-[...3 lines deleted...]
-      </c>
+        <v>47</v>
+      </c>
+      <c r="H123" s="0"/>
       <c r="I123" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="124" spans="1:9">
       <c r="A124" s="0">
         <v>123</v>
       </c>
       <c r="B124" s="0" t="s">
         <v>371</v>
       </c>
       <c r="C124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>47</v>
-[...1 lines deleted...]
-      <c r="H124" s="0"/>
+        <v>43</v>
+      </c>
+      <c r="H124" s="0" t="s">
+        <v>48</v>
+      </c>
       <c r="I124" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="125" spans="1:9">
       <c r="A125" s="0">
         <v>124</v>
       </c>
       <c r="B125" s="0" t="s">
         <v>373</v>
       </c>
       <c r="C125" s="0" t="s">
-        <v>10</v>
+        <v>56</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>374</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>28</v>
+        <v>375</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>43</v>
+        <v>376</v>
       </c>
       <c r="H125" s="0" t="s">
         <v>48</v>
       </c>
       <c r="I125" s="0" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
     </row>
     <row r="126" spans="1:9">
       <c r="A126" s="0">
         <v>125</v>
       </c>
       <c r="B126" s="0" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="C126" s="0" t="s">
-        <v>56</v>
+        <v>10</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>11</v>
+        <v>378</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>376</v>
+        <v>379</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>377</v>
+        <v>279</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>146</v>
+        <v>380</v>
       </c>
       <c r="H126" s="0" t="s">
-        <v>48</v>
+        <v>381</v>
       </c>
       <c r="I126" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="127" spans="1:9">
       <c r="A127" s="0">
         <v>126</v>
       </c>
       <c r="B127" s="0" t="s">
-        <v>378</v>
+        <v>382</v>
       </c>
       <c r="C127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>379</v>
+        <v>129</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>380</v>
+        <v>383</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>215</v>
+        <v>28</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>381</v>
+        <v>47</v>
       </c>
       <c r="H127" s="0" t="s">
-        <v>382</v>
+        <v>30</v>
       </c>
       <c r="I127" s="0" t="s">
-        <v>20</v>
+        <v>59</v>
       </c>
     </row>
     <row r="128" spans="1:9">
       <c r="A128" s="0">
         <v>127</v>
       </c>
       <c r="B128" s="0" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="C128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>129</v>
+        <v>11</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>28</v>
+        <v>386</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>47</v>
-[...3 lines deleted...]
-      </c>
+        <v>58</v>
+      </c>
+      <c r="H128" s="0"/>
       <c r="I128" s="0" t="s">
-        <v>59</v>
+        <v>24</v>
       </c>
     </row>
     <row r="129" spans="1:9">
       <c r="A129" s="0">
         <v>128</v>
       </c>
       <c r="B129" s="0" t="s">
-        <v>385</v>
+        <v>387</v>
       </c>
       <c r="C129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>386</v>
+        <v>388</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>387</v>
+        <v>28</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>58</v>
-[...1 lines deleted...]
-      <c r="H129" s="0"/>
+        <v>247</v>
+      </c>
+      <c r="H129" s="0" t="s">
+        <v>15</v>
+      </c>
       <c r="I129" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="130" spans="1:9">
       <c r="A130" s="0">
         <v>129</v>
       </c>
       <c r="B130" s="0" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="C130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>26</v>
+        <v>95</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="F130" s="0" t="s">
-        <v>28</v>
+        <v>51</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>250</v>
+        <v>63</v>
       </c>
       <c r="H130" s="0" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="I130" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="131" spans="1:9">
       <c r="A131" s="0">
         <v>130</v>
       </c>
       <c r="B131" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="C131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>95</v>
+        <v>26</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>51</v>
+        <v>246</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>63</v>
+        <v>247</v>
       </c>
       <c r="H131" s="0" t="s">
         <v>30</v>
       </c>
-      <c r="I131" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I131" s="0"/>
     </row>
     <row r="132" spans="1:9">
       <c r="A132" s="0">
         <v>131</v>
       </c>
       <c r="B132" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="C132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>249</v>
-[...6 lines deleted...]
-      </c>
+        <v>101</v>
+      </c>
+      <c r="G132" s="0"/>
+      <c r="H132" s="0"/>
       <c r="I132" s="0"/>
     </row>
     <row r="133" spans="1:9">
       <c r="A133" s="0">
         <v>132</v>
       </c>
       <c r="B133" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="C133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>11</v>
+        <v>79</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>101</v>
-[...1 lines deleted...]
-      <c r="G133" s="0"/>
+        <v>197</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>150</v>
+      </c>
       <c r="H133" s="0"/>
-      <c r="I133" s="0"/>
+      <c r="I133" s="0" t="s">
+        <v>24</v>
+      </c>
     </row>
     <row r="134" spans="1:9">
       <c r="A134" s="0">
         <v>133</v>
       </c>
       <c r="B134" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="C134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>79</v>
+        <v>26</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>200</v>
+        <v>42</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>154</v>
+        <v>47</v>
       </c>
       <c r="H134" s="0"/>
       <c r="I134" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="135" spans="1:9">
       <c r="A135" s="0">
         <v>134</v>
       </c>
       <c r="B135" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="C135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>42</v>
+        <v>28</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>47</v>
-[...1 lines deleted...]
-      <c r="H135" s="0"/>
+        <v>401</v>
+      </c>
+      <c r="H135" s="0" t="s">
+        <v>48</v>
+      </c>
       <c r="I135" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="136" spans="1:9">
       <c r="A136" s="0">
         <v>135</v>
       </c>
       <c r="B136" s="0" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="C136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>28</v>
+        <v>149</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>402</v>
+        <v>98</v>
       </c>
       <c r="H136" s="0" t="s">
-        <v>48</v>
-[...3 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="I136" s="0"/>
     </row>
     <row r="137" spans="1:9">
       <c r="A137" s="0">
         <v>136</v>
       </c>
       <c r="B137" s="0" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="C137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>153</v>
+        <v>28</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>98</v>
-[...4 lines deleted...]
-      <c r="I137" s="0"/>
+        <v>63</v>
+      </c>
+      <c r="H137" s="0"/>
+      <c r="I137" s="0" t="s">
+        <v>24</v>
+      </c>
     </row>
     <row r="138" spans="1:9">
       <c r="A138" s="0">
         <v>137</v>
       </c>
       <c r="B138" s="0" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="C138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>28</v>
+        <v>290</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>63</v>
-[...1 lines deleted...]
-      <c r="H138" s="0"/>
+        <v>146</v>
+      </c>
+      <c r="H138" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="I138" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="139" spans="1:9">
       <c r="A139" s="0">
         <v>138</v>
       </c>
       <c r="B139" s="0" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="C139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>292</v>
+        <v>410</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>150</v>
+        <v>58</v>
       </c>
       <c r="H139" s="0" t="s">
-        <v>30</v>
+        <v>15</v>
       </c>
       <c r="I139" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="140" spans="1:9">
       <c r="A140" s="0">
         <v>139</v>
       </c>
       <c r="B140" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="C140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>411</v>
+        <v>101</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>58</v>
+        <v>413</v>
       </c>
       <c r="H140" s="0" t="s">
-        <v>15</v>
+        <v>53</v>
       </c>
       <c r="I140" s="0" t="s">
-        <v>16</v>
+        <v>188</v>
       </c>
     </row>
     <row r="141" spans="1:9">
       <c r="A141" s="0">
         <v>140</v>
       </c>
       <c r="B141" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="C141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>101</v>
+        <v>74</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>414</v>
+        <v>140</v>
       </c>
       <c r="H141" s="0" t="s">
-        <v>53</v>
-[...3 lines deleted...]
-      </c>
+        <v>30</v>
+      </c>
+      <c r="I141" s="0"/>
     </row>
     <row r="142" spans="1:9">
       <c r="A142" s="0">
         <v>141</v>
       </c>
       <c r="B142" s="0" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="C142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>74</v>
+        <v>101</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>140</v>
+        <v>43</v>
       </c>
       <c r="H142" s="0" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="I142" s="0"/>
+        <v>53</v>
+      </c>
+      <c r="I142" s="0" t="s">
+        <v>188</v>
+      </c>
     </row>
     <row r="143" spans="1:9">
       <c r="A143" s="0">
         <v>142</v>
       </c>
       <c r="B143" s="0" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="C143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>101</v>
+        <v>110</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>43</v>
+        <v>150</v>
       </c>
       <c r="H143" s="0" t="s">
-        <v>53</v>
+        <v>15</v>
       </c>
       <c r="I143" s="0" t="s">
-        <v>192</v>
+        <v>24</v>
       </c>
     </row>
     <row r="144" spans="1:9">
       <c r="A144" s="0">
         <v>143</v>
       </c>
       <c r="B144" s="0" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="C144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>110</v>
+        <v>13</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>154</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="H144" s="0"/>
       <c r="I144" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="145" spans="1:9">
       <c r="A145" s="0">
         <v>144</v>
       </c>
       <c r="B145" s="0" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="C145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>11</v>
+        <v>423</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H145" s="0"/>
-      <c r="I145" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I145" s="0"/>
     </row>
     <row r="146" spans="1:9">
       <c r="A146" s="0">
         <v>145</v>
       </c>
       <c r="B146" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="C146" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>424</v>
+        <v>190</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>13</v>
+        <v>318</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-      <c r="I146" s="0"/>
+        <v>427</v>
+      </c>
+      <c r="H146" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="I146" s="0" t="s">
+        <v>24</v>
+      </c>
     </row>
     <row r="147" spans="1:9">
       <c r="A147" s="0">
         <v>146</v>
       </c>
       <c r="B147" s="0" t="s">
-        <v>426</v>
+        <v>429</v>
       </c>
       <c r="C147" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>144</v>
+        <v>11</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>427</v>
+        <v>430</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>320</v>
+        <v>101</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>428</v>
+        <v>125</v>
       </c>
       <c r="H147" s="0" t="s">
-        <v>429</v>
+        <v>35</v>
       </c>
       <c r="I147" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="148" spans="1:9">
       <c r="A148" s="0">
         <v>147</v>
       </c>
       <c r="B148" s="0" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="C148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>11</v>
+        <v>432</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>101</v>
+        <v>162</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>125</v>
+        <v>98</v>
       </c>
       <c r="H148" s="0" t="s">
-        <v>35</v>
+        <v>53</v>
       </c>
       <c r="I148" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="149" spans="1:9">
       <c r="A149" s="0">
         <v>148</v>
       </c>
       <c r="B149" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="C149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>433</v>
+        <v>11</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>166</v>
+        <v>42</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>98</v>
-[...3 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="H149" s="0"/>
       <c r="I149" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="150" spans="1:9">
       <c r="A150" s="0">
         <v>149</v>
       </c>
       <c r="B150" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="C150" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>42</v>
+        <v>162</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="H150" s="0"/>
+        <v>438</v>
+      </c>
+      <c r="H150" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="I150" s="0" t="s">
-        <v>24</v>
+        <v>214</v>
       </c>
     </row>
     <row r="151" spans="1:9">
       <c r="A151" s="0">
         <v>150</v>
       </c>
       <c r="B151" s="0" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c r="C151" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>166</v>
+        <v>441</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>439</v>
+        <v>89</v>
       </c>
       <c r="H151" s="0" t="s">
-        <v>30</v>
+        <v>381</v>
       </c>
       <c r="I151" s="0" t="s">
-        <v>233</v>
+        <v>104</v>
       </c>
     </row>
     <row r="152" spans="1:9">
       <c r="A152" s="0">
         <v>151</v>
       </c>
       <c r="B152" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="C152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D152" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>89</v>
-[...3 lines deleted...]
-      </c>
+        <v>150</v>
+      </c>
+      <c r="H152" s="0"/>
       <c r="I152" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
     </row>
     <row r="153" spans="1:9">
       <c r="A153" s="0">
         <v>152</v>
       </c>
       <c r="B153" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="C153" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>11</v>
+        <v>79</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>445</v>
+        <v>51</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>154</v>
-[...1 lines deleted...]
-      <c r="H153" s="0"/>
+        <v>63</v>
+      </c>
+      <c r="H153" s="0" t="s">
+        <v>35</v>
+      </c>
       <c r="I153" s="0" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
     </row>
     <row r="154" spans="1:9">
       <c r="A154" s="0">
         <v>153</v>
       </c>
       <c r="B154" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="C154" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>79</v>
+        <v>92</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>51</v>
+        <v>13</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>63</v>
+        <v>14</v>
       </c>
       <c r="H154" s="0" t="s">
-        <v>35</v>
-[...3 lines deleted...]
-      </c>
+        <v>192</v>
+      </c>
+      <c r="I154" s="0"/>
     </row>
     <row r="155" spans="1:9">
       <c r="A155" s="0">
         <v>154</v>
       </c>
       <c r="B155" s="0" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="C155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>92</v>
+        <v>11</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>13</v>
+        <v>451</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>14</v>
+        <v>150</v>
       </c>
       <c r="H155" s="0" t="s">
-        <v>195</v>
-[...1 lines deleted...]
-      <c r="I155" s="0"/>
+        <v>48</v>
+      </c>
+      <c r="I155" s="0" t="s">
+        <v>177</v>
+      </c>
     </row>
     <row r="156" spans="1:9">
       <c r="A156" s="0">
         <v>155</v>
       </c>
       <c r="B156" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="C156" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>452</v>
+        <v>155</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>154</v>
+        <v>14</v>
       </c>
       <c r="H156" s="0" t="s">
-        <v>48</v>
+        <v>30</v>
       </c>
       <c r="I156" s="0" t="s">
-        <v>181</v>
+        <v>24</v>
       </c>
     </row>
     <row r="157" spans="1:9">
       <c r="A157" s="0">
         <v>156</v>
       </c>
       <c r="B157" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="C157" s="0" t="s">
-        <v>10</v>
+        <v>56</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="F157" s="0" t="s">
-        <v>159</v>
+        <v>330</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>14</v>
+        <v>456</v>
       </c>
       <c r="H157" s="0" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="I157" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="158" spans="1:9">
       <c r="A158" s="0">
         <v>157</v>
       </c>
       <c r="B158" s="0" t="s">
-        <v>455</v>
+        <v>457</v>
       </c>
       <c r="C158" s="0" t="s">
-        <v>56</v>
+        <v>10</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>332</v>
+        <v>13</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>457</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="H158" s="0"/>
       <c r="I158" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="159" spans="1:9">
       <c r="A159" s="0">
         <v>158</v>
       </c>
       <c r="B159" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="C159" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>11</v>
+        <v>112</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>13</v>
+        <v>461</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="H159" s="0"/>
+        <v>98</v>
+      </c>
+      <c r="H159" s="0" t="s">
+        <v>90</v>
+      </c>
       <c r="I159" s="0" t="s">
-        <v>16</v>
+        <v>462</v>
       </c>
     </row>
     <row r="160" spans="1:9">
       <c r="A160" s="0">
         <v>159</v>
       </c>
       <c r="B160" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="C160" s="0" t="s">
-        <v>10</v>
+        <v>56</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>112</v>
+        <v>95</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>462</v>
+        <v>13</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>98</v>
       </c>
-      <c r="H160" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H160" s="0"/>
       <c r="I160" s="0" t="s">
-        <v>463</v>
+        <v>24</v>
       </c>
     </row>
     <row r="161" spans="1:9">
       <c r="A161" s="0">
         <v>160</v>
       </c>
       <c r="B161" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="C161" s="0" t="s">
-        <v>56</v>
+        <v>10</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>95</v>
+        <v>11</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>13</v>
-[...4 lines deleted...]
-      <c r="H161" s="0"/>
+        <v>101</v>
+      </c>
+      <c r="G161" s="0"/>
+      <c r="H161" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="I161" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="162" spans="1:9">
       <c r="A162" s="0">
         <v>161</v>
       </c>
       <c r="B162" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="C162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>101</v>
-[...1 lines deleted...]
-      <c r="G162" s="0"/>
+        <v>28</v>
+      </c>
+      <c r="G162" s="0" t="s">
+        <v>43</v>
+      </c>
       <c r="H162" s="0" t="s">
-        <v>30</v>
+        <v>48</v>
       </c>
       <c r="I162" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="163" spans="1:9">
       <c r="A163" s="0">
         <v>162</v>
       </c>
       <c r="B163" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="C163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>28</v>
+        <v>471</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>43</v>
-[...3 lines deleted...]
-      </c>
+        <v>150</v>
+      </c>
+      <c r="H163" s="0"/>
       <c r="I163" s="0" t="s">
-        <v>24</v>
+        <v>177</v>
       </c>
     </row>
     <row r="164" spans="1:9">
       <c r="A164" s="0">
         <v>163</v>
       </c>
       <c r="B164" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="C164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>472</v>
+        <v>114</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>154</v>
-[...1 lines deleted...]
-      <c r="H164" s="0"/>
+        <v>63</v>
+      </c>
+      <c r="H164" s="0" t="s">
+        <v>48</v>
+      </c>
       <c r="I164" s="0" t="s">
-        <v>181</v>
+        <v>16</v>
       </c>
     </row>
     <row r="165" spans="1:9">
       <c r="A165" s="0">
         <v>164</v>
       </c>
       <c r="B165" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="C165" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>11</v>
+        <v>79</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>114</v>
+        <v>476</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>63</v>
+        <v>140</v>
       </c>
       <c r="H165" s="0" t="s">
-        <v>48</v>
+        <v>30</v>
       </c>
       <c r="I165" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="166" spans="1:9">
       <c r="A166" s="0">
         <v>165</v>
       </c>
       <c r="B166" s="0" t="s">
-        <v>475</v>
+        <v>477</v>
       </c>
       <c r="C166" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>79</v>
+        <v>11</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>477</v>
+        <v>101</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>140</v>
+        <v>479</v>
       </c>
       <c r="H166" s="0" t="s">
-        <v>30</v>
+        <v>53</v>
       </c>
       <c r="I166" s="0" t="s">
-        <v>16</v>
+        <v>104</v>
       </c>
     </row>
     <row r="167" spans="1:9">
       <c r="A167" s="0">
         <v>166</v>
       </c>
       <c r="B167" s="0" t="s">
-        <v>478</v>
+        <v>480</v>
       </c>
       <c r="C167" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>479</v>
+        <v>481</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>101</v>
+        <v>28</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>480</v>
-[...6 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="H167" s="0"/>
+      <c r="I167" s="0"/>
     </row>
     <row r="168" spans="1:9">
       <c r="A168" s="0">
         <v>167</v>
       </c>
       <c r="B168" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="C168" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-      <c r="I168" s="0"/>
+        <v>63</v>
+      </c>
+      <c r="H168" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="I168" s="0" t="s">
+        <v>24</v>
+      </c>
     </row>
     <row r="169" spans="1:9">
       <c r="A169" s="0">
         <v>168</v>
       </c>
       <c r="B169" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="C169" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>28</v>
+        <v>13</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>63</v>
+        <v>14</v>
       </c>
       <c r="H169" s="0" t="s">
-        <v>53</v>
+        <v>30</v>
       </c>
       <c r="I169" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="170" spans="1:9">
       <c r="A170" s="0">
         <v>169</v>
       </c>
       <c r="B170" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="C170" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>14</v>
       </c>
-      <c r="H170" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H170" s="0"/>
       <c r="I170" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="171" spans="1:9">
       <c r="A171" s="0">
         <v>170</v>
       </c>
       <c r="B171" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="C171" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>13</v>
+        <v>101</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="H171" s="0"/>
+        <v>29</v>
+      </c>
+      <c r="H171" s="0" t="s">
+        <v>35</v>
+      </c>
       <c r="I171" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="172" spans="1:9">
       <c r="A172" s="0">
         <v>171</v>
       </c>
       <c r="B172" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="C172" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>101</v>
+        <v>28</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>29</v>
+        <v>63</v>
       </c>
       <c r="H172" s="0" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="I172" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="173" spans="1:9">
       <c r="A173" s="0">
         <v>172</v>
       </c>
       <c r="B173" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="C173" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>26</v>
+        <v>79</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>28</v>
+        <v>74</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>63</v>
-[...3 lines deleted...]
-      </c>
+        <v>107</v>
+      </c>
+      <c r="H173" s="0"/>
       <c r="I173" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="174" spans="1:9">
       <c r="A174" s="0">
         <v>173</v>
       </c>
       <c r="B174" s="0" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="C174" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>79</v>
+        <v>495</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>74</v>
+        <v>155</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>107</v>
-[...4 lines deleted...]
-      </c>
+        <v>98</v>
+      </c>
+      <c r="H174" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="I174" s="0"/>
     </row>
     <row r="175" spans="1:9">
       <c r="A175" s="0">
         <v>174</v>
       </c>
       <c r="B175" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="C175" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>496</v>
+        <v>92</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>159</v>
+        <v>13</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>98</v>
-[...4 lines deleted...]
-      <c r="I175" s="0"/>
+        <v>499</v>
+      </c>
+      <c r="H175" s="0"/>
+      <c r="I175" s="0" t="s">
+        <v>24</v>
+      </c>
     </row>
     <row r="176" spans="1:9">
       <c r="A176" s="0">
         <v>175</v>
       </c>
       <c r="B176" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="C176" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>92</v>
+        <v>79</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>13</v>
+        <v>318</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="H176" s="0"/>
       <c r="I176" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="177" spans="1:9">
       <c r="A177" s="0">
         <v>176</v>
       </c>
       <c r="B177" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
       <c r="C177" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>79</v>
+        <v>11</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>320</v>
+        <v>162</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="H177" s="0"/>
-      <c r="I177" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I177" s="0"/>
     </row>
     <row r="178" spans="1:9">
       <c r="A178" s="0">
         <v>177</v>
       </c>
       <c r="B178" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
       <c r="C178" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>166</v>
+        <v>471</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>506</v>
-[...1 lines deleted...]
-      <c r="H178" s="0"/>
+        <v>150</v>
+      </c>
+      <c r="H178" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="I178" s="0"/>
     </row>
     <row r="179" spans="1:9">
       <c r="A179" s="0">
         <v>178</v>
       </c>
       <c r="B179" s="0" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="C179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>472</v>
+        <v>197</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>154</v>
+        <v>150</v>
       </c>
       <c r="H179" s="0" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="I179" s="0"/>
+        <v>53</v>
+      </c>
+      <c r="I179" s="0" t="s">
+        <v>24</v>
+      </c>
     </row>
     <row r="180" spans="1:9">
       <c r="A180" s="0">
         <v>179</v>
       </c>
       <c r="B180" s="0" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="C180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>200</v>
+        <v>74</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>154</v>
+        <v>14</v>
       </c>
       <c r="H180" s="0" t="s">
-        <v>53</v>
+        <v>30</v>
       </c>
       <c r="I180" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="181" spans="1:9">
       <c r="A181" s="0">
         <v>180</v>
       </c>
       <c r="B181" s="0" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c r="C181" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>74</v>
+        <v>471</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>150</v>
+      </c>
+      <c r="H181" s="0"/>
       <c r="I181" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="182" spans="1:9">
       <c r="A182" s="0">
         <v>181</v>
       </c>
       <c r="B182" s="0" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="C182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>472</v>
+        <v>13</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>154</v>
-[...1 lines deleted...]
-      <c r="H182" s="0"/>
+        <v>14</v>
+      </c>
+      <c r="H182" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="I182" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="183" spans="1:9">
       <c r="A183" s="0">
         <v>182</v>
       </c>
       <c r="B183" s="0" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
       <c r="C183" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>14</v>
       </c>
-      <c r="H183" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H183" s="0"/>
       <c r="I183" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="184" spans="1:9">
       <c r="A184" s="0">
         <v>183</v>
       </c>
       <c r="B184" s="0" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
       <c r="C184" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>13</v>
+        <v>74</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>14</v>
+        <v>235</v>
       </c>
       <c r="H184" s="0"/>
       <c r="I184" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="185" spans="1:9">
       <c r="A185" s="0">
         <v>184</v>
       </c>
       <c r="B185" s="0" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="C185" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>11</v>
+        <v>190</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>74</v>
+        <v>13</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>237</v>
+        <v>14</v>
       </c>
       <c r="H185" s="0"/>
       <c r="I185" s="0" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
     </row>
     <row r="186" spans="1:9">
       <c r="A186" s="0">
         <v>185</v>
       </c>
       <c r="B186" s="0" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="C186" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>144</v>
+        <v>11</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="F186" s="0" t="s">
-        <v>13</v>
+        <v>524</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="H186" s="0"/>
+        <v>525</v>
+      </c>
+      <c r="H186" s="0" t="s">
+        <v>526</v>
+      </c>
       <c r="I186" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="187" spans="1:9">
       <c r="A187" s="0">
         <v>186</v>
       </c>
       <c r="B187" s="0" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="C187" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>11</v>
+        <v>95</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>525</v>
+        <v>162</v>
       </c>
       <c r="G187" s="0" t="s">
-        <v>526</v>
+        <v>505</v>
       </c>
       <c r="H187" s="0" t="s">
-        <v>527</v>
+        <v>30</v>
       </c>
       <c r="I187" s="0" t="s">
-        <v>16</v>
+        <v>214</v>
       </c>
     </row>
     <row r="188" spans="1:9">
       <c r="A188" s="0">
         <v>187</v>
       </c>
       <c r="B188" s="0" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
       <c r="C188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>95</v>
+        <v>11</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>166</v>
+        <v>531</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>506</v>
-[...1 lines deleted...]
-      <c r="H188" s="0"/>
+        <v>532</v>
+      </c>
+      <c r="H188" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="I188" s="0" t="s">
-        <v>233</v>
+        <v>24</v>
       </c>
     </row>
     <row r="189" spans="1:9">
       <c r="A189" s="0">
         <v>188</v>
       </c>
       <c r="B189" s="0" t="s">
-        <v>530</v>
+        <v>533</v>
       </c>
       <c r="C189" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>531</v>
+        <v>534</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>532</v>
+        <v>13</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>533</v>
+        <v>14</v>
       </c>
       <c r="H189" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I189" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="190" spans="1:9">
       <c r="A190" s="0">
         <v>189</v>
       </c>
       <c r="B190" s="0" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="C190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>11</v>
+        <v>79</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>13</v>
+        <v>162</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>14</v>
-[...6 lines deleted...]
-      </c>
+        <v>150</v>
+      </c>
+      <c r="H190" s="0"/>
+      <c r="I190" s="0"/>
     </row>
     <row r="191" spans="1:9">
       <c r="A191" s="0">
         <v>190</v>
       </c>
       <c r="B191" s="0" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
       <c r="C191" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>79</v>
+        <v>11</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>537</v>
+        <v>538</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>166</v>
+        <v>524</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>154</v>
-[...2 lines deleted...]
-      <c r="I191" s="0"/>
+        <v>539</v>
+      </c>
+      <c r="H191" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I191" s="0" t="s">
+        <v>24</v>
+      </c>
     </row>
     <row r="192" spans="1:9">
       <c r="A192" s="0">
         <v>191</v>
       </c>
       <c r="B192" s="0" t="s">
-        <v>538</v>
+        <v>540</v>
       </c>
       <c r="C192" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>539</v>
+        <v>541</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>525</v>
+        <v>13</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>540</v>
+        <v>14</v>
       </c>
       <c r="H192" s="0" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="I192" s="0" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
     </row>
     <row r="193" spans="1:9">
       <c r="A193" s="0">
         <v>192</v>
       </c>
       <c r="B193" s="0" t="s">
-        <v>541</v>
+        <v>542</v>
       </c>
       <c r="C193" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D193" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>542</v>
+        <v>543</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>13</v>
+        <v>544</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>47</v>
+      </c>
+      <c r="H193" s="0"/>
       <c r="I193" s="0" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
     </row>
     <row r="194" spans="1:9">
       <c r="A194" s="0">
         <v>193</v>
       </c>
       <c r="B194" s="0" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="C194" s="0" t="s">
-        <v>10</v>
+        <v>56</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="F194" s="0" t="s">
-        <v>545</v>
+        <v>330</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>47</v>
+        <v>547</v>
       </c>
       <c r="H194" s="0"/>
       <c r="I194" s="0" t="s">
-        <v>24</v>
+        <v>59</v>
       </c>
     </row>
     <row r="195" spans="1:9">
       <c r="A195" s="0">
         <v>194</v>
       </c>
       <c r="B195" s="0" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="C195" s="0" t="s">
         <v>56</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>11</v>
+        <v>129</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>332</v>
+        <v>42</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>548</v>
-[...1 lines deleted...]
-      <c r="H195" s="0"/>
+        <v>550</v>
+      </c>
+      <c r="H195" s="0" t="s">
+        <v>48</v>
+      </c>
       <c r="I195" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="196" spans="1:9">
       <c r="A196" s="0">
         <v>195</v>
       </c>
       <c r="B196" s="0" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="C196" s="0" t="s">
-        <v>56</v>
+        <v>10</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>129</v>
+        <v>11</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>551</v>
+        <v>505</v>
       </c>
       <c r="H196" s="0" t="s">
-        <v>48</v>
+        <v>30</v>
       </c>
       <c r="I196" s="0" t="s">
-        <v>59</v>
+        <v>24</v>
       </c>
     </row>
     <row r="197" spans="1:9">
       <c r="A197" s="0">
         <v>196</v>
       </c>
       <c r="B197" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="C197" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>97</v>
+        <v>555</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>506</v>
-[...3 lines deleted...]
-      </c>
+        <v>150</v>
+      </c>
+      <c r="H197" s="0"/>
       <c r="I197" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="198" spans="1:9">
       <c r="A198" s="0">
         <v>197</v>
       </c>
       <c r="B198" s="0" t="s">
-        <v>554</v>
+        <v>556</v>
       </c>
       <c r="C198" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>555</v>
+        <v>557</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>556</v>
+        <v>558</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>154</v>
-[...1 lines deleted...]
-      <c r="H198" s="0"/>
+        <v>140</v>
+      </c>
+      <c r="H198" s="0" t="s">
+        <v>381</v>
+      </c>
       <c r="I198" s="0" t="s">
-        <v>16</v>
+        <v>559</v>
       </c>
     </row>
     <row r="199" spans="1:9">
       <c r="A199" s="0">
         <v>198</v>
       </c>
       <c r="B199" s="0" t="s">
-        <v>557</v>
+        <v>560</v>
       </c>
       <c r="C199" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>558</v>
+        <v>561</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>559</v>
+        <v>13</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>140</v>
+        <v>14</v>
       </c>
       <c r="H199" s="0" t="s">
-        <v>382</v>
+        <v>35</v>
       </c>
       <c r="I199" s="0" t="s">
-        <v>560</v>
+        <v>16</v>
       </c>
     </row>
     <row r="200" spans="1:9">
       <c r="A200" s="0">
         <v>199</v>
       </c>
       <c r="B200" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="C200" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>14</v>
       </c>
-      <c r="H200" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H200" s="0"/>
       <c r="I200" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="201" spans="1:9">
       <c r="A201" s="0">
         <v>200</v>
       </c>
       <c r="B201" s="0" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
       <c r="C201" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>13</v>
+        <v>566</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="H201" s="0"/>
+        <v>150</v>
+      </c>
+      <c r="H201" s="0" t="s">
+        <v>53</v>
+      </c>
       <c r="I201" s="0" t="s">
-        <v>16</v>
+        <v>104</v>
       </c>
     </row>
     <row r="202" spans="1:9">
       <c r="A202" s="0">
         <v>201</v>
       </c>
       <c r="B202" s="0" t="s">
-        <v>565</v>
+        <v>567</v>
       </c>
       <c r="C202" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>566</v>
+        <v>568</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>567</v>
+        <v>166</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>154</v>
-[...6 lines deleted...]
-      </c>
+        <v>505</v>
+      </c>
+      <c r="H202" s="0"/>
+      <c r="I202" s="0"/>
     </row>
     <row r="203" spans="1:9">
       <c r="A203" s="0">
         <v>202</v>
       </c>
       <c r="B203" s="0" t="s">
-        <v>568</v>
+        <v>569</v>
       </c>
       <c r="C203" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>11</v>
+        <v>79</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>569</v>
+        <v>570</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>170</v>
+        <v>28</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>506</v>
-[...2 lines deleted...]
-      <c r="I203" s="0"/>
+        <v>63</v>
+      </c>
+      <c r="H203" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="I203" s="0" t="s">
+        <v>24</v>
+      </c>
     </row>
     <row r="204" spans="1:9">
       <c r="A204" s="0">
         <v>203</v>
       </c>
       <c r="B204" s="0" t="s">
-        <v>570</v>
+        <v>571</v>
       </c>
       <c r="C204" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>79</v>
+        <v>572</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>28</v>
+        <v>574</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>63</v>
+        <v>43</v>
       </c>
       <c r="H204" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I204" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="205" spans="1:9">
       <c r="A205" s="0">
         <v>204</v>
       </c>
       <c r="B205" s="0" t="s">
-        <v>572</v>
+        <v>575</v>
       </c>
       <c r="C205" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>11</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>576</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>575</v>
+        <v>162</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>43</v>
-[...6 lines deleted...]
-      </c>
+        <v>150</v>
+      </c>
+      <c r="H205" s="0"/>
+      <c r="I205" s="0"/>
     </row>
     <row r="206" spans="1:9">
       <c r="A206" s="0">
         <v>205</v>
       </c>
       <c r="B206" s="0" t="s">
-        <v>576</v>
+        <v>577</v>
       </c>
       <c r="C206" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>166</v>
+        <v>97</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>154</v>
-[...2 lines deleted...]
-      <c r="I206" s="0"/>
+        <v>150</v>
+      </c>
+      <c r="H206" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="I206" s="0" t="s">
+        <v>177</v>
+      </c>
     </row>
     <row r="207" spans="1:9">
       <c r="A207" s="0">
         <v>206</v>
       </c>
       <c r="B207" s="0" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="C207" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>97</v>
+        <v>13</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>154</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="H207" s="0"/>
       <c r="I207" s="0" t="s">
-        <v>181</v>
+        <v>20</v>
       </c>
     </row>
     <row r="208" spans="1:9">
       <c r="A208" s="0">
         <v>207</v>
       </c>
       <c r="B208" s="0" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="C208" s="0" t="s">
-        <v>10</v>
+        <v>56</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>13</v>
+        <v>101</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="H208" s="0"/>
+        <v>43</v>
+      </c>
+      <c r="H208" s="0" t="s">
+        <v>53</v>
+      </c>
       <c r="I208" s="0" t="s">
-        <v>20</v>
+        <v>188</v>
       </c>
     </row>
     <row r="209" spans="1:9">
       <c r="A209" s="0">
         <v>208</v>
       </c>
       <c r="B209" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="C209" s="0" t="s">
-        <v>56</v>
+        <v>10</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>101</v>
+        <v>162</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>43</v>
+        <v>150</v>
       </c>
       <c r="H209" s="0" t="s">
         <v>53</v>
       </c>
       <c r="I209" s="0" t="s">
-        <v>192</v>
+        <v>585</v>
       </c>
     </row>
     <row r="210" spans="1:9">
       <c r="A210" s="0">
         <v>209</v>
       </c>
       <c r="B210" s="0" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
       <c r="C210" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>166</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>154</v>
-[...3 lines deleted...]
-      </c>
+        <v>150</v>
+      </c>
+      <c r="H210" s="0"/>
       <c r="I210" s="0" t="s">
-        <v>586</v>
+        <v>24</v>
       </c>
     </row>
     <row r="211" spans="1:9">
       <c r="A211" s="0">
         <v>210</v>
       </c>
       <c r="B211" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
       <c r="C211" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>170</v>
+        <v>346</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>154</v>
+        <v>14</v>
       </c>
       <c r="H211" s="0"/>
       <c r="I211" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="212" spans="1:9">
       <c r="A212" s="0">
         <v>211</v>
       </c>
       <c r="B212" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="C212" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>348</v>
+        <v>592</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="H212" s="0"/>
+        <v>63</v>
+      </c>
+      <c r="H212" s="0" t="s">
+        <v>192</v>
+      </c>
       <c r="I212" s="0" t="s">
-        <v>24</v>
+        <v>214</v>
       </c>
     </row>
     <row r="213" spans="1:9">
       <c r="A213" s="0">
         <v>212</v>
       </c>
       <c r="B213" s="0" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="C213" s="0" t="s">
-        <v>10</v>
+        <v>56</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>593</v>
+        <v>97</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>63</v>
+        <v>380</v>
       </c>
       <c r="H213" s="0" t="s">
-        <v>195</v>
+        <v>381</v>
       </c>
       <c r="I213" s="0" t="s">
-        <v>233</v>
+        <v>16</v>
       </c>
     </row>
     <row r="214" spans="1:9">
       <c r="A214" s="0">
         <v>213</v>
       </c>
       <c r="B214" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="C214" s="0" t="s">
         <v>56</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>381</v>
+        <v>43</v>
       </c>
       <c r="H214" s="0" t="s">
-        <v>382</v>
+        <v>213</v>
       </c>
       <c r="I214" s="0" t="s">
-        <v>16</v>
+        <v>188</v>
       </c>
     </row>
     <row r="215" spans="1:9">
       <c r="A215" s="0">
         <v>214</v>
       </c>
       <c r="B215" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
       <c r="C215" s="0" t="s">
-        <v>56</v>
+        <v>10</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>101</v>
+        <v>476</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>43</v>
+        <v>137</v>
       </c>
       <c r="H215" s="0" t="s">
-        <v>241</v>
+        <v>53</v>
       </c>
       <c r="I215" s="0" t="s">
-        <v>192</v>
+        <v>24</v>
       </c>
     </row>
     <row r="216" spans="1:9">
       <c r="A216" s="0">
         <v>215</v>
       </c>
       <c r="B216" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="C216" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>477</v>
+        <v>315</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>137</v>
+        <v>23</v>
       </c>
       <c r="H216" s="0" t="s">
         <v>53</v>
       </c>
       <c r="I216" s="0" t="s">
-        <v>24</v>
+        <v>214</v>
       </c>
     </row>
     <row r="217" spans="1:9">
       <c r="A217" s="0">
         <v>216</v>
       </c>
       <c r="B217" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="C217" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>11</v>
+        <v>285</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>317</v>
+        <v>97</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>23</v>
-[...6 lines deleted...]
-      </c>
+        <v>150</v>
+      </c>
+      <c r="H217" s="0"/>
+      <c r="I217" s="0"/>
     </row>
     <row r="218" spans="1:9">
       <c r="A218" s="0">
         <v>217</v>
       </c>
       <c r="B218" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
       <c r="C218" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>287</v>
+        <v>11</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>97</v>
+        <v>162</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>154</v>
+        <v>150</v>
       </c>
       <c r="H218" s="0"/>
-      <c r="I218" s="0"/>
+      <c r="I218" s="0" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="219" spans="1:9">
       <c r="A219" s="0">
         <v>218</v>
       </c>
       <c r="B219" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="C219" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>166</v>
+        <v>28</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>154</v>
+        <v>607</v>
       </c>
       <c r="H219" s="0"/>
       <c r="I219" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="220" spans="1:9">
       <c r="A220" s="0">
         <v>219</v>
       </c>
       <c r="B220" s="0" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="C220" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>28</v>
+        <v>155</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>608</v>
-[...1 lines deleted...]
-      <c r="H220" s="0"/>
+        <v>14</v>
+      </c>
+      <c r="H220" s="0" t="s">
+        <v>35</v>
+      </c>
       <c r="I220" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="221" spans="1:9">
       <c r="A221" s="0">
         <v>220</v>
       </c>
       <c r="B221" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
       <c r="C221" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>159</v>
+        <v>114</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H221" s="0" t="s">
         <v>35</v>
       </c>
       <c r="I221" s="0" t="s">
-        <v>16</v>
+        <v>177</v>
       </c>
     </row>
     <row r="222" spans="1:9">
       <c r="A222" s="0">
         <v>221</v>
       </c>
       <c r="B222" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="C222" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>114</v>
+        <v>28</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>14</v>
+        <v>34</v>
       </c>
       <c r="H222" s="0" t="s">
-        <v>35</v>
+        <v>48</v>
       </c>
       <c r="I222" s="0" t="s">
-        <v>181</v>
+        <v>20</v>
       </c>
     </row>
     <row r="223" spans="1:9">
       <c r="A223" s="0">
         <v>222</v>
       </c>
       <c r="B223" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="C223" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>28</v>
+        <v>616</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>34</v>
-[...3 lines deleted...]
-      </c>
+        <v>58</v>
+      </c>
+      <c r="H223" s="0"/>
       <c r="I223" s="0" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
     </row>
     <row r="224" spans="1:9">
       <c r="A224" s="0">
         <v>223</v>
       </c>
       <c r="B224" s="0" t="s">
-        <v>615</v>
+        <v>617</v>
       </c>
       <c r="C224" s="0" t="s">
-        <v>10</v>
+        <v>56</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>616</v>
+        <v>618</v>
       </c>
       <c r="F224" s="0" t="s">
-        <v>617</v>
+        <v>114</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>58</v>
-[...1 lines deleted...]
-      <c r="H224" s="0"/>
+        <v>619</v>
+      </c>
+      <c r="H224" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="I224" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="225" spans="1:9">
       <c r="A225" s="0">
         <v>224</v>
       </c>
       <c r="B225" s="0" t="s">
-        <v>618</v>
+        <v>620</v>
       </c>
       <c r="C225" s="0" t="s">
-        <v>56</v>
+        <v>10</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>11</v>
+        <v>190</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>114</v>
+        <v>622</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>620</v>
+        <v>58</v>
       </c>
       <c r="H225" s="0" t="s">
-        <v>30</v>
-[...3 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="I225" s="0"/>
     </row>
     <row r="226" spans="1:9">
       <c r="A226" s="0">
         <v>225</v>
       </c>
       <c r="B226" s="0" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="C226" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>144</v>
+        <v>11</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>623</v>
+        <v>74</v>
       </c>
       <c r="G226" s="0" t="s">
-        <v>58</v>
-[...4 lines deleted...]
-      <c r="I226" s="0"/>
+        <v>14</v>
+      </c>
+      <c r="H226" s="0"/>
+      <c r="I226" s="0" t="s">
+        <v>188</v>
+      </c>
     </row>
     <row r="227" spans="1:9">
       <c r="A227" s="0">
         <v>226</v>
       </c>
       <c r="B227" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
       <c r="C227" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>74</v>
+        <v>627</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="H227" s="0"/>
+        <v>89</v>
+      </c>
+      <c r="H227" s="0" t="s">
+        <v>192</v>
+      </c>
       <c r="I227" s="0" t="s">
-        <v>192</v>
+        <v>104</v>
       </c>
     </row>
     <row r="228" spans="1:9">
       <c r="A228" s="0">
         <v>227</v>
       </c>
       <c r="B228" s="0" t="s">
-        <v>626</v>
+        <v>628</v>
       </c>
       <c r="C228" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>11</v>
+        <v>61</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>627</v>
+        <v>629</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>628</v>
+        <v>28</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>89</v>
+        <v>47</v>
       </c>
       <c r="H228" s="0" t="s">
-        <v>195</v>
+        <v>48</v>
       </c>
       <c r="I228" s="0" t="s">
-        <v>104</v>
+        <v>59</v>
       </c>
     </row>
     <row r="229" spans="1:9">
       <c r="A229" s="0">
         <v>228</v>
       </c>
       <c r="B229" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="C229" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>28</v>
+        <v>632</v>
       </c>
       <c r="G229" s="0" t="s">
-        <v>47</v>
+        <v>140</v>
       </c>
       <c r="H229" s="0" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="I229" s="0" t="s">
-        <v>59</v>
+        <v>214</v>
       </c>
     </row>
     <row r="230" spans="1:9">
       <c r="A230" s="0">
         <v>229</v>
       </c>
       <c r="B230" s="0" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="C230" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>633</v>
+        <v>155</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>140</v>
+        <v>14</v>
       </c>
       <c r="H230" s="0" t="s">
-        <v>53</v>
+        <v>19</v>
       </c>
       <c r="I230" s="0" t="s">
-        <v>233</v>
+        <v>177</v>
       </c>
     </row>
     <row r="231" spans="1:9">
       <c r="A231" s="0">
         <v>230</v>
       </c>
       <c r="B231" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="C231" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>11</v>
+        <v>432</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>159</v>
+        <v>74</v>
       </c>
       <c r="G231" s="0" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>58</v>
+      </c>
+      <c r="H231" s="0"/>
       <c r="I231" s="0" t="s">
-        <v>181</v>
+        <v>24</v>
       </c>
     </row>
     <row r="232" spans="1:9">
       <c r="A232" s="0">
         <v>231</v>
       </c>
       <c r="B232" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
       <c r="C232" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>433</v>
+        <v>11</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>74</v>
+        <v>639</v>
       </c>
       <c r="G232" s="0" t="s">
-        <v>58</v>
-[...1 lines deleted...]
-      <c r="H232" s="0"/>
+        <v>14</v>
+      </c>
+      <c r="H232" s="0" t="s">
+        <v>53</v>
+      </c>
       <c r="I232" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="233" spans="1:9">
       <c r="A233" s="0">
         <v>232</v>
       </c>
       <c r="B233" s="0" t="s">
-        <v>638</v>
+        <v>640</v>
       </c>
       <c r="C233" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>639</v>
+        <v>641</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>640</v>
+        <v>97</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>14</v>
-[...6 lines deleted...]
-      </c>
+        <v>376</v>
+      </c>
+      <c r="H233" s="0"/>
+      <c r="I233" s="0"/>
     </row>
     <row r="234" spans="1:9">
       <c r="A234" s="0">
         <v>233</v>
       </c>
       <c r="B234" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="C234" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>11</v>
+        <v>190</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>97</v>
+        <v>279</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>146</v>
-[...2 lines deleted...]
-      <c r="I234" s="0"/>
+        <v>247</v>
+      </c>
+      <c r="H234" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="I234" s="0" t="s">
+        <v>24</v>
+      </c>
     </row>
     <row r="235" spans="1:9">
       <c r="A235" s="0">
         <v>234</v>
       </c>
       <c r="B235" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="C235" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>144</v>
+        <v>26</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>215</v>
+        <v>42</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>250</v>
+        <v>47</v>
       </c>
       <c r="H235" s="0" t="s">
-        <v>241</v>
+        <v>15</v>
       </c>
       <c r="I235" s="0" t="s">
-        <v>24</v>
+        <v>104</v>
       </c>
     </row>
     <row r="236" spans="1:9">
       <c r="A236" s="0">
         <v>235</v>
       </c>
       <c r="B236" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="C236" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>42</v>
+        <v>13</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>47</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="H236" s="0"/>
       <c r="I236" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
     </row>
     <row r="237" spans="1:9">
       <c r="A237" s="0">
         <v>236</v>
       </c>
       <c r="B237" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="C237" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>648</v>
+        <v>649</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>13</v>
+        <v>639</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>14</v>
+        <v>650</v>
       </c>
       <c r="H237" s="0"/>
       <c r="I237" s="0" t="s">
-        <v>20</v>
+        <v>651</v>
       </c>
     </row>
     <row r="238" spans="1:9">
       <c r="A238" s="0">
         <v>237</v>
       </c>
       <c r="B238" s="0" t="s">
-        <v>649</v>
+        <v>652</v>
       </c>
       <c r="C238" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>650</v>
+        <v>653</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>640</v>
+        <v>114</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>651</v>
+        <v>58</v>
       </c>
       <c r="H238" s="0"/>
       <c r="I238" s="0" t="s">
-        <v>652</v>
+        <v>224</v>
       </c>
     </row>
     <row r="239" spans="1:9">
       <c r="A239" s="0">
         <v>238</v>
       </c>
       <c r="B239" s="0" t="s">
-        <v>653</v>
+        <v>654</v>
       </c>
       <c r="C239" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>11</v>
+        <v>129</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>654</v>
+        <v>655</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>114</v>
+        <v>28</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>58</v>
-[...1 lines deleted...]
-      <c r="H239" s="0"/>
+        <v>34</v>
+      </c>
+      <c r="H239" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="I239" s="0" t="s">
-        <v>225</v>
+        <v>59</v>
       </c>
     </row>
     <row r="240" spans="1:9">
       <c r="A240" s="0">
         <v>239</v>
       </c>
       <c r="B240" s="0" t="s">
-        <v>655</v>
+        <v>656</v>
       </c>
       <c r="C240" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>129</v>
+        <v>11</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>656</v>
+        <v>657</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>28</v>
+        <v>101</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>34</v>
-[...3 lines deleted...]
-      </c>
+        <v>107</v>
+      </c>
+      <c r="H240" s="0"/>
       <c r="I240" s="0" t="s">
-        <v>59</v>
+        <v>104</v>
       </c>
     </row>
     <row r="241" spans="1:9">
       <c r="A241" s="0">
         <v>240</v>
       </c>
       <c r="B241" s="0" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="C241" s="0" t="s">
-        <v>10</v>
+        <v>56</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>101</v>
+        <v>660</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>107</v>
-[...1 lines deleted...]
-      <c r="H241" s="0"/>
+        <v>14</v>
+      </c>
+      <c r="H241" s="0" t="s">
+        <v>192</v>
+      </c>
       <c r="I241" s="0" t="s">
-        <v>104</v>
+        <v>16</v>
       </c>
     </row>
     <row r="242" spans="1:9">
       <c r="A242" s="0">
         <v>241</v>
       </c>
       <c r="B242" s="0" t="s">
-        <v>659</v>
+        <v>661</v>
       </c>
       <c r="C242" s="0" t="s">
-        <v>56</v>
-[...3 lines deleted...]
-      </c>
+        <v>10</v>
+      </c>
+      <c r="D242" s="0"/>
       <c r="E242" s="0" t="s">
-        <v>660</v>
+        <v>662</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>661</v>
+        <v>28</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>47</v>
+      </c>
+      <c r="H242" s="0"/>
       <c r="I242" s="0" t="s">
-        <v>16</v>
+        <v>59</v>
       </c>
     </row>
     <row r="243" spans="1:9">
       <c r="A243" s="0">
         <v>242</v>
       </c>
       <c r="B243" s="0" t="s">
-        <v>662</v>
+        <v>663</v>
       </c>
       <c r="C243" s="0" t="s">
         <v>10</v>
       </c>
-      <c r="D243" s="0"/>
+      <c r="D243" s="0" t="s">
+        <v>190</v>
+      </c>
       <c r="E243" s="0" t="s">
-        <v>663</v>
+        <v>664</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>28</v>
+        <v>665</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>47</v>
+        <v>58</v>
       </c>
       <c r="H243" s="0"/>
       <c r="I243" s="0" t="s">
-        <v>59</v>
+        <v>24</v>
       </c>
     </row>
     <row r="244" spans="1:9">
       <c r="A244" s="0">
         <v>243</v>
       </c>
       <c r="B244" s="0" t="s">
-        <v>664</v>
+        <v>666</v>
       </c>
       <c r="C244" s="0" t="s">
-        <v>10</v>
+        <v>56</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>144</v>
+        <v>11</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>665</v>
+        <v>667</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>666</v>
+        <v>566</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>58</v>
+        <v>150</v>
       </c>
       <c r="H244" s="0"/>
       <c r="I244" s="0" t="s">
-        <v>24</v>
+        <v>104</v>
       </c>
     </row>
     <row r="245" spans="1:9">
       <c r="A245" s="0">
         <v>244</v>
       </c>
       <c r="B245" s="0" t="s">
-        <v>667</v>
+        <v>668</v>
       </c>
       <c r="C245" s="0" t="s">
-        <v>56</v>
+        <v>10</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>567</v>
+        <v>101</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>154</v>
-[...1 lines deleted...]
-      <c r="H245" s="0"/>
+        <v>43</v>
+      </c>
+      <c r="H245" s="0" t="s">
+        <v>53</v>
+      </c>
       <c r="I245" s="0" t="s">
-        <v>104</v>
+        <v>188</v>
       </c>
     </row>
     <row r="246" spans="1:9">
       <c r="A246" s="0">
         <v>245</v>
       </c>
       <c r="B246" s="0" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="C246" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>670</v>
+        <v>672</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>101</v>
+        <v>279</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>43</v>
       </c>
       <c r="H246" s="0" t="s">
         <v>53</v>
       </c>
       <c r="I246" s="0" t="s">
-        <v>192</v>
+        <v>673</v>
       </c>
     </row>
     <row r="247" spans="1:9">
       <c r="A247" s="0">
         <v>246</v>
       </c>
       <c r="B247" s="0" t="s">
-        <v>671</v>
+        <v>674</v>
       </c>
       <c r="C247" s="0" t="s">
-        <v>10</v>
+        <v>56</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>672</v>
+        <v>11</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>673</v>
+        <v>675</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>215</v>
+        <v>451</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>43</v>
-[...3 lines deleted...]
-      </c>
+        <v>150</v>
+      </c>
+      <c r="H247" s="0"/>
       <c r="I247" s="0" t="s">
-        <v>674</v>
+        <v>177</v>
       </c>
     </row>
     <row r="248" spans="1:9">
       <c r="A248" s="0">
         <v>247</v>
       </c>
       <c r="B248" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="C248" s="0" t="s">
-        <v>56</v>
+        <v>10</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>452</v>
+        <v>28</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>154</v>
-[...1 lines deleted...]
-      <c r="H248" s="0"/>
+        <v>63</v>
+      </c>
+      <c r="H248" s="0" t="s">
+        <v>48</v>
+      </c>
       <c r="I248" s="0" t="s">
-        <v>181</v>
+        <v>24</v>
       </c>
     </row>
     <row r="249" spans="1:9">
       <c r="A249" s="0">
         <v>248</v>
       </c>
       <c r="B249" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="C249" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>28</v>
+        <v>51</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>63</v>
-[...3 lines deleted...]
-      </c>
+        <v>150</v>
+      </c>
+      <c r="H249" s="0"/>
       <c r="I249" s="0" t="s">
-        <v>24</v>
+        <v>680</v>
       </c>
     </row>
     <row r="250" spans="1:9">
       <c r="A250" s="0">
         <v>249</v>
       </c>
       <c r="B250" s="0" t="s">
-        <v>679</v>
+        <v>681</v>
       </c>
       <c r="C250" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>11</v>
+        <v>79</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>680</v>
+        <v>682</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>51</v>
+        <v>13</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>154</v>
-[...1 lines deleted...]
-      <c r="H250" s="0"/>
+        <v>14</v>
+      </c>
+      <c r="H250" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="I250" s="0" t="s">
-        <v>681</v>
+        <v>104</v>
       </c>
     </row>
     <row r="251" spans="1:9">
       <c r="A251" s="0">
         <v>250</v>
       </c>
       <c r="B251" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="C251" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>79</v>
+        <v>11</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>13</v>
+        <v>110</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>14</v>
+        <v>150</v>
       </c>
       <c r="H251" s="0" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="I251" s="0" t="s">
-        <v>104</v>
+        <v>16</v>
       </c>
     </row>
     <row r="252" spans="1:9">
       <c r="A252" s="0">
         <v>251</v>
       </c>
       <c r="B252" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
       <c r="C252" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>110</v>
+        <v>42</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>154</v>
+        <v>43</v>
       </c>
       <c r="H252" s="0" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
       <c r="I252" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="253" spans="1:9">
       <c r="A253" s="0">
         <v>252</v>
       </c>
       <c r="B253" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="C253" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>42</v>
+        <v>476</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>43</v>
+        <v>14</v>
       </c>
       <c r="H253" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I253" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="254" spans="1:9">
       <c r="A254" s="0">
         <v>253</v>
       </c>
       <c r="B254" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="C254" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>477</v>
+        <v>691</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>14</v>
       </c>
-      <c r="H254" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H254" s="0"/>
       <c r="I254" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="255" spans="1:9">
       <c r="A255" s="0">
         <v>254</v>
       </c>
       <c r="B255" s="0" t="s">
-        <v>690</v>
+        <v>692</v>
       </c>
       <c r="C255" s="0" t="s">
-        <v>10</v>
+        <v>56</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>691</v>
+        <v>693</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>692</v>
+        <v>282</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>14</v>
+        <v>283</v>
       </c>
       <c r="H255" s="0"/>
-      <c r="I255" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I255" s="0"/>
     </row>
     <row r="256" spans="1:9">
       <c r="A256" s="0">
         <v>255</v>
       </c>
       <c r="B256" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
       <c r="C256" s="0" t="s">
-        <v>56</v>
+        <v>10</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>11</v>
+        <v>378</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>284</v>
+        <v>101</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>285</v>
+        <v>376</v>
       </c>
       <c r="H256" s="0"/>
-      <c r="I256" s="0"/>
+      <c r="I256" s="0" t="s">
+        <v>20</v>
+      </c>
     </row>
     <row r="257" spans="1:9">
       <c r="A257" s="0">
         <v>256</v>
       </c>
       <c r="B257" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="C257" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>379</v>
+        <v>11</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>101</v>
+        <v>13</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>146</v>
-[...1 lines deleted...]
-      <c r="H257" s="0"/>
+        <v>14</v>
+      </c>
+      <c r="H257" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="I257" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="258" spans="1:9">
       <c r="A258" s="0">
         <v>257</v>
       </c>
       <c r="B258" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="C258" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>11</v>
+        <v>190</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>13</v>
+        <v>186</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>14</v>
+        <v>98</v>
       </c>
       <c r="H258" s="0" t="s">
-        <v>30</v>
+        <v>287</v>
       </c>
       <c r="I258" s="0" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="259" spans="1:9">
       <c r="A259" s="0">
         <v>258</v>
       </c>
       <c r="B259" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
       <c r="C259" s="0" t="s">
-        <v>10</v>
+        <v>56</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>144</v>
+        <v>378</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>190</v>
+        <v>702</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>98</v>
+        <v>14</v>
       </c>
       <c r="H259" s="0" t="s">
-        <v>289</v>
+        <v>381</v>
       </c>
       <c r="I259" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="260" spans="1:9">
       <c r="A260" s="0">
         <v>259</v>
       </c>
       <c r="B260" s="0" t="s">
-        <v>701</v>
+        <v>703</v>
       </c>
       <c r="C260" s="0" t="s">
-        <v>56</v>
+        <v>10</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>379</v>
+        <v>26</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>702</v>
+        <v>704</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>703</v>
+        <v>13</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H260" s="0" t="s">
-        <v>382</v>
+        <v>30</v>
       </c>
       <c r="I260" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="261" spans="1:9">
       <c r="A261" s="0">
         <v>260</v>
       </c>
       <c r="B261" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="C261" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>13</v>
+        <v>330</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="H261" s="0"/>
       <c r="I261" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="262" spans="1:9">
       <c r="A262" s="0">
         <v>261</v>
       </c>
       <c r="B262" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="C262" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>332</v>
+        <v>471</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="H262" s="0"/>
+        <v>150</v>
+      </c>
+      <c r="H262" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="I262" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="263" spans="1:9">
       <c r="A263" s="0">
         <v>262</v>
       </c>
       <c r="B263" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
       <c r="C263" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>472</v>
+        <v>566</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>154</v>
-[...3 lines deleted...]
-      </c>
+        <v>150</v>
+      </c>
+      <c r="H263" s="0"/>
       <c r="I263" s="0" t="s">
-        <v>24</v>
+        <v>54</v>
       </c>
     </row>
     <row r="264" spans="1:9">
       <c r="A264" s="0">
         <v>263</v>
       </c>
       <c r="B264" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="C264" s="0" t="s">
-        <v>10</v>
+        <v>56</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>711</v>
+        <v>712</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>567</v>
+        <v>13</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>154</v>
+        <v>14</v>
       </c>
       <c r="H264" s="0"/>
       <c r="I264" s="0" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
     </row>
     <row r="265" spans="1:9">
       <c r="A265" s="0">
         <v>264</v>
       </c>
       <c r="B265" s="0" t="s">
-        <v>712</v>
+        <v>713</v>
       </c>
       <c r="C265" s="0" t="s">
-        <v>56</v>
+        <v>10</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>13</v>
+        <v>28</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>14</v>
+        <v>47</v>
       </c>
       <c r="H265" s="0"/>
       <c r="I265" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="266" spans="1:9">
       <c r="A266" s="0">
         <v>265</v>
       </c>
       <c r="B266" s="0" t="s">
-        <v>714</v>
+        <v>715</v>
       </c>
       <c r="C266" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>715</v>
+        <v>716</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>28</v>
+        <v>13</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>47</v>
-[...1 lines deleted...]
-      <c r="H266" s="0"/>
+        <v>14</v>
+      </c>
+      <c r="H266" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="I266" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="267" spans="1:9">
       <c r="A267" s="0">
         <v>266</v>
       </c>
       <c r="B267" s="0" t="s">
-        <v>716</v>
+        <v>717</v>
       </c>
       <c r="C267" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H267" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I267" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="268" spans="1:9">
       <c r="A268" s="0">
         <v>267</v>
       </c>
       <c r="B268" s="0" t="s">
-        <v>718</v>
+        <v>719</v>
       </c>
       <c r="C268" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>719</v>
+        <v>720</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>13</v>
+        <v>721</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>14</v>
+        <v>150</v>
       </c>
       <c r="H268" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I268" s="0" t="s">
-        <v>16</v>
+        <v>177</v>
       </c>
     </row>
     <row r="269" spans="1:9">
       <c r="A269" s="0">
         <v>268</v>
       </c>
       <c r="B269" s="0" t="s">
-        <v>720</v>
+        <v>722</v>
       </c>
       <c r="C269" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>721</v>
+        <v>723</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>722</v>
+        <v>101</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>154</v>
+        <v>58</v>
       </c>
       <c r="H269" s="0" t="s">
-        <v>30</v>
+        <v>192</v>
       </c>
       <c r="I269" s="0" t="s">
-        <v>181</v>
+        <v>104</v>
       </c>
     </row>
     <row r="270" spans="1:9">
       <c r="A270" s="0">
         <v>269</v>
       </c>
       <c r="B270" s="0" t="s">
-        <v>723</v>
+        <v>724</v>
       </c>
       <c r="C270" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>11</v>
+        <v>725</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>724</v>
+        <v>726</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>101</v>
+        <v>74</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>58</v>
+        <v>23</v>
       </c>
       <c r="H270" s="0" t="s">
-        <v>195</v>
+        <v>30</v>
       </c>
       <c r="I270" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
     </row>
     <row r="271" spans="1:9">
       <c r="A271" s="0">
         <v>270</v>
       </c>
       <c r="B271" s="0" t="s">
-        <v>725</v>
+        <v>727</v>
       </c>
       <c r="C271" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>726</v>
+        <v>11</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>74</v>
+        <v>162</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>23</v>
+        <v>89</v>
       </c>
       <c r="H271" s="0" t="s">
-        <v>30</v>
+        <v>48</v>
       </c>
       <c r="I271" s="0" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
     </row>
     <row r="272" spans="1:9">
       <c r="A272" s="0">
         <v>271</v>
       </c>
       <c r="B272" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="C272" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>166</v>
+        <v>101</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>89</v>
+        <v>29</v>
       </c>
       <c r="H272" s="0" t="s">
-        <v>48</v>
+        <v>287</v>
       </c>
       <c r="I272" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="273" spans="1:9">
       <c r="A273" s="0">
         <v>272</v>
       </c>
       <c r="B273" s="0" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
       <c r="C273" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>29</v>
+        <v>235</v>
       </c>
       <c r="H273" s="0" t="s">
-        <v>289</v>
+        <v>53</v>
       </c>
       <c r="I273" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="274" spans="1:9">
       <c r="A274" s="0">
         <v>273</v>
       </c>
       <c r="B274" s="0" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
       <c r="C274" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>101</v>
+        <v>51</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>237</v>
-[...3 lines deleted...]
-      </c>
+        <v>63</v>
+      </c>
+      <c r="H274" s="0"/>
       <c r="I274" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="275" spans="1:9">
       <c r="A275" s="0">
         <v>274</v>
       </c>
       <c r="B275" s="0" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
       <c r="C275" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>735</v>
+        <v>736</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>51</v>
+        <v>28</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>63</v>
-[...1 lines deleted...]
-      <c r="H275" s="0"/>
+        <v>34</v>
+      </c>
+      <c r="H275" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="I275" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="276" spans="1:9">
       <c r="A276" s="0">
         <v>275</v>
       </c>
       <c r="B276" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="C276" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>26</v>
+        <v>738</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>737</v>
+        <v>739</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>28</v>
+        <v>74</v>
       </c>
       <c r="G276" s="0" t="s">
-        <v>34</v>
+        <v>740</v>
       </c>
       <c r="H276" s="0" t="s">
-        <v>30</v>
+        <v>287</v>
       </c>
       <c r="I276" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="277" spans="1:9">
       <c r="A277" s="0">
         <v>276</v>
       </c>
       <c r="B277" s="0" t="s">
-        <v>738</v>
+        <v>741</v>
       </c>
       <c r="C277" s="0" t="s">
-        <v>10</v>
+        <v>56</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>739</v>
+        <v>11</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>740</v>
+        <v>742</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>74</v>
+        <v>162</v>
       </c>
       <c r="G277" s="0" t="s">
-        <v>741</v>
-[...6 lines deleted...]
-      </c>
+        <v>380</v>
+      </c>
+      <c r="H277" s="0"/>
+      <c r="I277" s="0"/>
     </row>
     <row r="278" spans="1:9">
       <c r="A278" s="0">
         <v>277</v>
       </c>
       <c r="B278" s="0" t="s">
-        <v>742</v>
+        <v>743</v>
       </c>
       <c r="C278" s="0" t="s">
-        <v>56</v>
+        <v>10</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>743</v>
+        <v>744</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>166</v>
+        <v>745</v>
       </c>
       <c r="G278" s="0" t="s">
-        <v>381</v>
+        <v>150</v>
       </c>
       <c r="H278" s="0"/>
-      <c r="I278" s="0"/>
+      <c r="I278" s="0" t="s">
+        <v>20</v>
+      </c>
     </row>
     <row r="279" spans="1:9">
       <c r="A279" s="0">
         <v>278</v>
       </c>
       <c r="B279" s="0" t="s">
-        <v>744</v>
+        <v>746</v>
       </c>
       <c r="C279" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>745</v>
+        <v>747</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>746</v>
+        <v>46</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>154</v>
-[...1 lines deleted...]
-      <c r="H279" s="0"/>
+        <v>247</v>
+      </c>
+      <c r="H279" s="0" t="s">
+        <v>53</v>
+      </c>
       <c r="I279" s="0" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
     </row>
     <row r="280" spans="1:9">
       <c r="A280" s="0">
         <v>279</v>
       </c>
       <c r="B280" s="0" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="C280" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>46</v>
+        <v>750</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>250</v>
+        <v>23</v>
       </c>
       <c r="H280" s="0" t="s">
-        <v>53</v>
+        <v>192</v>
       </c>
       <c r="I280" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="281" spans="1:9">
       <c r="A281" s="0">
         <v>280</v>
       </c>
       <c r="B281" s="0" t="s">
-        <v>749</v>
+        <v>751</v>
       </c>
       <c r="C281" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>750</v>
+        <v>752</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>751</v>
+        <v>101</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>23</v>
+        <v>34</v>
       </c>
       <c r="H281" s="0" t="s">
-        <v>195</v>
+        <v>30</v>
       </c>
       <c r="I281" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="282" spans="1:9">
       <c r="A282" s="0">
         <v>281</v>
       </c>
       <c r="B282" s="0" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="C282" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>101</v>
+        <v>28</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>34</v>
-[...3 lines deleted...]
-      </c>
+        <v>47</v>
+      </c>
+      <c r="H282" s="0"/>
       <c r="I282" s="0" t="s">
-        <v>16</v>
+        <v>188</v>
       </c>
     </row>
     <row r="283" spans="1:9">
       <c r="A283" s="0">
         <v>282</v>
       </c>
       <c r="B283" s="0" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
       <c r="C283" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>28</v>
+        <v>757</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>47</v>
-[...1 lines deleted...]
-      <c r="H283" s="0"/>
+        <v>43</v>
+      </c>
+      <c r="H283" s="0" t="s">
+        <v>192</v>
+      </c>
       <c r="I283" s="0" t="s">
-        <v>192</v>
+        <v>24</v>
       </c>
     </row>
     <row r="284" spans="1:9">
       <c r="A284" s="0">
         <v>283</v>
       </c>
       <c r="B284" s="0" t="s">
-        <v>756</v>
+        <v>758</v>
       </c>
       <c r="C284" s="0" t="s">
-        <v>10</v>
+        <v>56</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>11</v>
+        <v>759</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>757</v>
+        <v>760</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>758</v>
+        <v>74</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>43</v>
+        <v>118</v>
       </c>
       <c r="H284" s="0" t="s">
-        <v>195</v>
+        <v>53</v>
       </c>
       <c r="I284" s="0" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
     </row>
     <row r="285" spans="1:9">
       <c r="A285" s="0">
         <v>284</v>
       </c>
       <c r="B285" s="0" t="s">
-        <v>759</v>
+        <v>761</v>
       </c>
       <c r="C285" s="0" t="s">
-        <v>56</v>
+        <v>10</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>760</v>
+        <v>26</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>74</v>
+        <v>28</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>118</v>
+        <v>247</v>
       </c>
       <c r="H285" s="0" t="s">
-        <v>53</v>
+        <v>30</v>
       </c>
       <c r="I285" s="0" t="s">
-        <v>39</v>
+        <v>16</v>
       </c>
     </row>
     <row r="286" spans="1:9">
       <c r="A286" s="0">
         <v>285</v>
       </c>
       <c r="B286" s="0" t="s">
-        <v>762</v>
+        <v>763</v>
       </c>
       <c r="C286" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>26</v>
+        <v>79</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>763</v>
+        <v>764</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>250</v>
-[...3 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="H286" s="0"/>
       <c r="I286" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="287" spans="1:9">
       <c r="A287" s="0">
         <v>286</v>
       </c>
       <c r="B287" s="0" t="s">
-        <v>764</v>
+        <v>765</v>
       </c>
       <c r="C287" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>79</v>
+        <v>11</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>765</v>
+        <v>766</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>28</v>
+        <v>566</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>43</v>
+        <v>150</v>
       </c>
       <c r="H287" s="0"/>
       <c r="I287" s="0" t="s">
-        <v>24</v>
+        <v>54</v>
       </c>
     </row>
     <row r="288" spans="1:9">
       <c r="A288" s="0">
         <v>287</v>
       </c>
       <c r="B288" s="0" t="s">
-        <v>766</v>
+        <v>767</v>
       </c>
       <c r="C288" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>767</v>
+        <v>768</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>567</v>
+        <v>28</v>
       </c>
       <c r="G288" s="0" t="s">
-        <v>154</v>
+        <v>47</v>
       </c>
       <c r="H288" s="0"/>
       <c r="I288" s="0" t="s">
-        <v>54</v>
+        <v>24</v>
       </c>
     </row>
     <row r="289" spans="1:9">
       <c r="A289" s="0">
         <v>288</v>
       </c>
       <c r="B289" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
       <c r="C289" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>28</v>
+        <v>155</v>
       </c>
       <c r="G289" s="0" t="s">
-        <v>47</v>
+        <v>14</v>
       </c>
       <c r="H289" s="0"/>
       <c r="I289" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="290" spans="1:9">
       <c r="A290" s="0">
         <v>289</v>
       </c>
       <c r="B290" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="C290" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>159</v>
+        <v>28</v>
       </c>
       <c r="G290" s="0" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="H290" s="0"/>
+        <v>43</v>
+      </c>
+      <c r="H290" s="0" t="s">
+        <v>15</v>
+      </c>
       <c r="I290" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="291" spans="1:9">
       <c r="A291" s="0">
         <v>290</v>
       </c>
       <c r="B291" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="C291" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>11</v>
+        <v>79</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>28</v>
+        <v>51</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>43</v>
-[...3 lines deleted...]
-      </c>
+        <v>775</v>
+      </c>
+      <c r="H291" s="0"/>
       <c r="I291" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="292" spans="1:9">
       <c r="A292" s="0">
         <v>291</v>
       </c>
       <c r="B292" s="0" t="s">
-        <v>774</v>
+        <v>776</v>
       </c>
       <c r="C292" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>79</v>
+        <v>11</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>775</v>
+        <v>777</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>51</v>
+        <v>330</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>776</v>
-[...1 lines deleted...]
-      <c r="H292" s="0"/>
+        <v>47</v>
+      </c>
+      <c r="H292" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="I292" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="293" spans="1:9">
       <c r="A293" s="0">
         <v>292</v>
       </c>
       <c r="B293" s="0" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
       <c r="C293" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>11</v>
+        <v>79</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>332</v>
+        <v>101</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>47</v>
+        <v>740</v>
       </c>
       <c r="H293" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I293" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="294" spans="1:9">
       <c r="A294" s="0">
         <v>293</v>
       </c>
       <c r="B294" s="0" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
       <c r="C294" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>79</v>
+        <v>11</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>101</v>
+        <v>121</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>741</v>
-[...3 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="H294" s="0"/>
       <c r="I294" s="0" t="s">
-        <v>24</v>
+        <v>104</v>
       </c>
     </row>
     <row r="295" spans="1:9">
       <c r="A295" s="0">
         <v>294</v>
       </c>
       <c r="B295" s="0" t="s">
-        <v>781</v>
+        <v>782</v>
       </c>
       <c r="C295" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>11</v>
+        <v>783</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>782</v>
+        <v>784</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>121</v>
+        <v>13</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>34</v>
+        <v>785</v>
       </c>
       <c r="H295" s="0"/>
       <c r="I295" s="0" t="s">
-        <v>104</v>
+        <v>16</v>
       </c>
     </row>
     <row r="296" spans="1:9">
       <c r="A296" s="0">
         <v>295</v>
       </c>
       <c r="B296" s="0" t="s">
-        <v>783</v>
+        <v>786</v>
       </c>
       <c r="C296" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>784</v>
+        <v>11</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>785</v>
+        <v>787</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>13</v>
+        <v>28</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>786</v>
+        <v>47</v>
       </c>
       <c r="H296" s="0"/>
       <c r="I296" s="0" t="s">
-        <v>16</v>
+        <v>188</v>
       </c>
     </row>
     <row r="297" spans="1:9">
       <c r="A297" s="0">
         <v>296</v>
       </c>
       <c r="B297" s="0" t="s">
-        <v>787</v>
+        <v>788</v>
       </c>
       <c r="C297" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>28</v>
+        <v>279</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>47</v>
+        <v>235</v>
       </c>
       <c r="H297" s="0"/>
       <c r="I297" s="0" t="s">
-        <v>192</v>
+        <v>16</v>
       </c>
     </row>
     <row r="298" spans="1:9">
       <c r="A298" s="0">
         <v>297</v>
       </c>
       <c r="B298" s="0" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C298" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>215</v>
+        <v>28</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>237</v>
+        <v>43</v>
       </c>
       <c r="H298" s="0"/>
       <c r="I298" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="299" spans="1:9">
       <c r="A299" s="0">
         <v>298</v>
       </c>
       <c r="B299" s="0" t="s">
-        <v>791</v>
+        <v>792</v>
       </c>
       <c r="C299" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>792</v>
+        <v>793</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>28</v>
+        <v>197</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="H299" s="0"/>
+        <v>150</v>
+      </c>
+      <c r="H299" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="I299" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="300" spans="1:9">
       <c r="A300" s="0">
         <v>299</v>
       </c>
       <c r="B300" s="0" t="s">
-        <v>793</v>
+        <v>794</v>
       </c>
       <c r="C300" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>200</v>
+        <v>282</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>154</v>
+        <v>283</v>
       </c>
       <c r="H300" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I300" s="0" t="s">
-        <v>16</v>
+        <v>214</v>
       </c>
     </row>
     <row r="301" spans="1:9">
       <c r="A301" s="0">
         <v>300</v>
       </c>
       <c r="B301" s="0" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
       <c r="C301" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="F301" s="0" t="s">
-        <v>284</v>
+        <v>444</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>285</v>
-[...3 lines deleted...]
-      </c>
+        <v>150</v>
+      </c>
+      <c r="H301" s="0"/>
       <c r="I301" s="0" t="s">
-        <v>233</v>
+        <v>20</v>
       </c>
     </row>
     <row r="302" spans="1:9">
       <c r="A302" s="0">
         <v>301</v>
       </c>
       <c r="B302" s="0" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="C302" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>445</v>
+        <v>246</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>154</v>
+        <v>247</v>
       </c>
       <c r="H302" s="0"/>
       <c r="I302" s="0" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
     </row>
     <row r="303" spans="1:9">
       <c r="A303" s="0">
         <v>302</v>
       </c>
       <c r="B303" s="0" t="s">
-        <v>799</v>
+        <v>800</v>
       </c>
       <c r="C303" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>249</v>
+        <v>275</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>250</v>
+        <v>14</v>
       </c>
       <c r="H303" s="0"/>
       <c r="I303" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="304" spans="1:9">
       <c r="A304" s="0">
         <v>303</v>
       </c>
       <c r="B304" s="0" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
       <c r="C304" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>802</v>
+        <v>803</v>
       </c>
       <c r="F304" s="0" t="s">
-        <v>278</v>
+        <v>13</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>14</v>
       </c>
-      <c r="H304" s="0"/>
+      <c r="H304" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="I304" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="305" spans="1:9">
       <c r="A305" s="0">
         <v>304</v>
       </c>
       <c r="B305" s="0" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
       <c r="C305" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>13</v>
+        <v>28</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="H305" s="0" t="s">
-        <v>30</v>
+        <v>15</v>
       </c>
       <c r="I305" s="0" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
     </row>
     <row r="306" spans="1:9">
       <c r="A306" s="0">
         <v>305</v>
       </c>
       <c r="B306" s="0" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
       <c r="C306" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="F306" s="0" t="s">
-        <v>28</v>
+        <v>162</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>29</v>
-[...3 lines deleted...]
-      </c>
+        <v>808</v>
+      </c>
+      <c r="H306" s="0"/>
       <c r="I306" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="307" spans="1:9">
       <c r="A307" s="0">
         <v>306</v>
       </c>
       <c r="B307" s="0" t="s">
-        <v>807</v>
+        <v>809</v>
       </c>
       <c r="C307" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>808</v>
+        <v>810</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>166</v>
+        <v>28</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>809</v>
+        <v>43</v>
       </c>
       <c r="H307" s="0"/>
       <c r="I307" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="308" spans="1:9">
       <c r="A308" s="0">
         <v>307</v>
       </c>
       <c r="B308" s="0" t="s">
-        <v>810</v>
+        <v>811</v>
       </c>
       <c r="C308" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>26</v>
+        <v>92</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>811</v>
+        <v>812</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>28</v>
+        <v>197</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>43</v>
+        <v>52</v>
       </c>
       <c r="H308" s="0"/>
       <c r="I308" s="0" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
     </row>
     <row r="309" spans="1:9">
       <c r="A309" s="0">
         <v>308</v>
       </c>
       <c r="B309" s="0" t="s">
-        <v>812</v>
+        <v>813</v>
       </c>
       <c r="C309" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>92</v>
+        <v>190</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>813</v>
+        <v>814</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>200</v>
+        <v>13</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>52</v>
-[...4 lines deleted...]
-      </c>
+        <v>137</v>
+      </c>
+      <c r="H309" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="I309" s="0"/>
     </row>
     <row r="310" spans="1:9">
       <c r="A310" s="0">
         <v>309</v>
       </c>
       <c r="B310" s="0" t="s">
-        <v>814</v>
+        <v>815</v>
       </c>
       <c r="C310" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>144</v>
+        <v>26</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>815</v>
+        <v>816</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>13</v>
+        <v>817</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>137</v>
+        <v>29</v>
       </c>
       <c r="H310" s="0" t="s">
-        <v>289</v>
-[...1 lines deleted...]
-      <c r="I310" s="0"/>
+        <v>15</v>
+      </c>
+      <c r="I310" s="0" t="s">
+        <v>24</v>
+      </c>
     </row>
     <row r="311" spans="1:9">
       <c r="A311" s="0">
         <v>310</v>
       </c>
       <c r="B311" s="0" t="s">
-        <v>816</v>
+        <v>818</v>
       </c>
       <c r="C311" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>817</v>
+        <v>819</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>818</v>
+        <v>81</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>29</v>
-[...3 lines deleted...]
-      </c>
+        <v>63</v>
+      </c>
+      <c r="H311" s="0"/>
       <c r="I311" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="312" spans="1:9">
       <c r="A312" s="0">
         <v>311</v>
       </c>
       <c r="B312" s="0" t="s">
-        <v>819</v>
+        <v>820</v>
       </c>
       <c r="C312" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>820</v>
+        <v>821</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>81</v>
+        <v>254</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>63</v>
-[...1 lines deleted...]
-      <c r="H312" s="0"/>
+        <v>14</v>
+      </c>
+      <c r="H312" s="0" t="s">
+        <v>35</v>
+      </c>
       <c r="I312" s="0" t="s">
-        <v>24</v>
+        <v>104</v>
       </c>
     </row>
     <row r="313" spans="1:9">
       <c r="A313" s="0">
         <v>312</v>
       </c>
       <c r="B313" s="0" t="s">
-        <v>821</v>
+        <v>822</v>
       </c>
       <c r="C313" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>822</v>
+        <v>823</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>257</v>
+        <v>162</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H313" s="0" t="s">
         <v>35</v>
       </c>
       <c r="I313" s="0" t="s">
-        <v>104</v>
+        <v>39</v>
       </c>
     </row>
     <row r="314" spans="1:9">
       <c r="A314" s="0">
         <v>313</v>
       </c>
       <c r="B314" s="0" t="s">
-        <v>823</v>
+        <v>824</v>
       </c>
       <c r="C314" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>824</v>
+        <v>825</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>166</v>
+        <v>826</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>14</v>
+        <v>150</v>
       </c>
       <c r="H314" s="0" t="s">
-        <v>35</v>
+        <v>48</v>
       </c>
       <c r="I314" s="0" t="s">
-        <v>39</v>
+        <v>177</v>
       </c>
     </row>
     <row r="315" spans="1:9">
       <c r="A315" s="0">
         <v>314</v>
       </c>
       <c r="B315" s="0" t="s">
-        <v>825</v>
+        <v>827</v>
       </c>
       <c r="C315" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>26</v>
+        <v>79</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>827</v>
+        <v>691</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>154</v>
+        <v>829</v>
       </c>
       <c r="H315" s="0" t="s">
-        <v>48</v>
+        <v>30</v>
       </c>
       <c r="I315" s="0" t="s">
-        <v>181</v>
+        <v>24</v>
       </c>
     </row>
     <row r="316" spans="1:9">
       <c r="A316" s="0">
         <v>315</v>
       </c>
       <c r="B316" s="0" t="s">
-        <v>828</v>
+        <v>830</v>
       </c>
       <c r="C316" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>829</v>
+        <v>831</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>692</v>
+        <v>330</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>830</v>
-[...3 lines deleted...]
-      </c>
+        <v>532</v>
+      </c>
+      <c r="H316" s="0"/>
       <c r="I316" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="317" spans="1:9">
       <c r="A317" s="0">
         <v>316</v>
       </c>
       <c r="B317" s="0" t="s">
-        <v>831</v>
+        <v>832</v>
       </c>
       <c r="C317" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>79</v>
+        <v>11</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>332</v>
+        <v>74</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>533</v>
-[...1 lines deleted...]
-      <c r="H317" s="0"/>
+        <v>14</v>
+      </c>
+      <c r="H317" s="0" t="s">
+        <v>48</v>
+      </c>
       <c r="I317" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="318" spans="1:9">
       <c r="A318" s="0">
         <v>317</v>
       </c>
       <c r="B318" s="0" t="s">
-        <v>833</v>
+        <v>834</v>
       </c>
       <c r="C318" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>834</v>
+        <v>835</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>74</v>
+        <v>304</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H318" s="0" t="s">
-        <v>48</v>
+        <v>30</v>
       </c>
       <c r="I318" s="0" t="s">
-        <v>24</v>
+        <v>188</v>
       </c>
     </row>
     <row r="319" spans="1:9">
       <c r="A319" s="0">
         <v>318</v>
       </c>
       <c r="B319" s="0" t="s">
-        <v>835</v>
+        <v>836</v>
       </c>
       <c r="C319" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>836</v>
+        <v>837</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>306</v>
+        <v>838</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>14</v>
+        <v>63</v>
       </c>
       <c r="H319" s="0" t="s">
-        <v>30</v>
+        <v>53</v>
       </c>
       <c r="I319" s="0" t="s">
-        <v>192</v>
+        <v>54</v>
       </c>
     </row>
     <row r="320" spans="1:9">
       <c r="A320" s="0">
         <v>319</v>
       </c>
       <c r="B320" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
       <c r="C320" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>838</v>
+        <v>840</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>839</v>
+        <v>13</v>
       </c>
       <c r="G320" s="0" t="s">
-        <v>63</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="H320" s="0"/>
       <c r="I320" s="0" t="s">
-        <v>54</v>
+        <v>24</v>
       </c>
     </row>
     <row r="321" spans="1:9">
       <c r="A321" s="0">
         <v>320</v>
       </c>
       <c r="B321" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="C321" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>841</v>
+        <v>842</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>13</v>
+        <v>843</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="H321" s="0"/>
+        <v>333</v>
+      </c>
+      <c r="H321" s="0" t="s">
+        <v>15</v>
+      </c>
       <c r="I321" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="322" spans="1:9">
       <c r="A322" s="0">
         <v>321</v>
       </c>
       <c r="B322" s="0" t="s">
-        <v>842</v>
+        <v>844</v>
       </c>
       <c r="C322" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>843</v>
+        <v>845</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>844</v>
+        <v>28</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>335</v>
+        <v>43</v>
       </c>
       <c r="H322" s="0" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="I322" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="323" spans="1:9">
       <c r="A323" s="0">
         <v>322</v>
       </c>
       <c r="B323" s="0" t="s">
-        <v>845</v>
+        <v>846</v>
       </c>
       <c r="C323" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>846</v>
+        <v>847</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>28</v>
+        <v>315</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>43</v>
+        <v>14</v>
       </c>
       <c r="H323" s="0" t="s">
-        <v>19</v>
+        <v>35</v>
       </c>
       <c r="I323" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="324" spans="1:9">
       <c r="A324" s="0">
         <v>323</v>
       </c>
       <c r="B324" s="0" t="s">
-        <v>847</v>
+        <v>848</v>
       </c>
       <c r="C324" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>848</v>
+        <v>849</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>317</v>
+        <v>28</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>14</v>
+        <v>34</v>
       </c>
       <c r="H324" s="0" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="I324" s="0" t="s">
-        <v>16</v>
+        <v>75</v>
       </c>
     </row>
     <row r="325" spans="1:9">
       <c r="A325" s="0">
         <v>324</v>
       </c>
       <c r="B325" s="0" t="s">
-        <v>849</v>
+        <v>850</v>
       </c>
       <c r="C325" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>850</v>
+        <v>851</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>28</v>
+        <v>721</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>34</v>
+        <v>438</v>
       </c>
       <c r="H325" s="0" t="s">
-        <v>30</v>
+        <v>381</v>
       </c>
       <c r="I325" s="0" t="s">
-        <v>75</v>
+        <v>54</v>
       </c>
     </row>
     <row r="326" spans="1:9">
       <c r="A326" s="0">
         <v>325</v>
       </c>
       <c r="B326" s="0" t="s">
-        <v>851</v>
+        <v>852</v>
       </c>
       <c r="C326" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D326" s="0" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="E326" s="0" t="s">
-        <v>852</v>
+        <v>853</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>722</v>
+        <v>28</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>439</v>
+        <v>43</v>
       </c>
       <c r="H326" s="0" t="s">
-        <v>382</v>
+        <v>15</v>
       </c>
       <c r="I326" s="0" t="s">
-        <v>54</v>
-[...27 lines deleted...]
-      <c r="I327" s="0" t="s">
         <v>24</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>