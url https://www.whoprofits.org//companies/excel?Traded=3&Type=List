--- v0 (2026-05-20)
+++ v1 (2026-07-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="854">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="853">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -288,61 +288,57 @@
   </si>
   <si>
     <t>Jordan Valley, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Agrifood Marketing</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company that grows and exports organic dates under the brand name &amp;ldquo;Star Dates&amp;rdquo;.
 The company&amp;rsquo;s date plantations are located in the occupied Jordan Valley and north of the Dead Sea.
 The company&amp;rsquo;s main facilities are located in the settlements of Tomer and Bka&amp;rsquo;ot in the occupied Jordan Valley.
 In 2020 and 2021, the company received indemnification from the Israeli Ministry of Economy and Industry under the budget line for the &amp;ldquo;indemnification of exporters from Judea and Samaria [West Bank] and the Golan&amp;rdquo; through the Israeli Export Institute. In 2021, the company received NIS 196,784, and in 2020, NIS 161,811.
 </t>
   </si>
   <si>
     <t>Agrofresh Pro</t>
   </si>
   <si>
     <t>The company provides solutions for individual organic growers.
 The company’s packages were found in the Na’aran settlement’s packing house on 29 April 2012.</t>
   </si>
   <si>
     <t>Agrotop</t>
   </si>
   <si>
-    <t xml:space="preserve">A private Israel-based global company specializing in livestock and agro-construction projects.
-[...3 lines deleted...]
-</t>
+    <t>A private Israeli company specializing in poultry farming, livestock and agro-industry construction projects. The company has operations in 50 countries worldwide.&amp;nbsp;West Bank&amp;nbsp;In 2020, Agrotop established two new breeding coops in the settlement of Hemdat in the Jordan Valley, the occupied West Bank. The coops were built to house approximately 10,000 laying hens and were equipped with special ventilation and cooling system solutions to suit the specific conditions of the area.In January 2022, the company held a professional workshop for company employees and managers in the settlement of Sal'it in the occupied West Bank.In 2017, Agrotop’s parent company, Hapah Metal Industries, published photos of an industrial chicken coop structure in the settlement of Hamra in the Jordan Valley, the occupied West Bank. In 2012, Hapah Metal Industries carried out a project in a chicken farm in the settlement of Sal'it in the occupied West Bank.&amp;nbsp;In 2011, Agrotop executed a construction project in the Ariel West Industrial Zone, in the settlement of Ariel in the occupied West Bank.&amp;nbsp;In 2010, the company constructed chicken coops in the settlement of Keshet in the occupied Syrian Golan.Agrotop was also involved in the construction of a cargo warehouse in the Erez checkpoint in Gaza in 2001.Naqab&amp;nbsp;The company has established several projects in the Naqab region. In 2022, the company established the largest chicken coop in Israel for the localities of Bnei Netzarim and Naveh in the Naqab, as well as an additional project for the locality of Revivim.&amp;nbsp;The company established one of the largest broiler coops in the Naqab, consisting of 15 coops that hold hundreds of thousands of chickens. The coops include solar installations used to produce solar energy.&amp;nbsp;For more on renewable energy production in the Naqab, see Who Profits’ report Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources.&amp;nbsp;In 2017, the company constructed an 8,000 m2&amp;nbsp;warehouse for SodaStream Israel in the Palestinian Bedouin city of Rahat in the Naqab.&amp;nbsp;</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements</t>
   </si>
   <si>
-    <t>Gaza, Naqab, Syrian Golan, West Bank</t>
+    <t>Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Ahuzat Adi Construction Company</t>
   </si>
   <si>
     <t xml:space="preserve">A private construction company.
 The company is involved in several construction projects in Maaleh Adumim. The project is part of a contract between the company and the Israeli Civil Administration&amp;#39;s Custodian Unit Section in Yehuda and Shomron. In addition, the company is involved in a construction project in Efrat settlement and the construction of a commercial center in Beitar Ilit settlement in the occupied West Bank.
 </t>
   </si>
   <si>
     <t>All Trade Group</t>
   </si>
   <si>
     <t>Israel, Occupied Palestinian Territory</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company that provides new and refurbished computing equipment and operates recycling facilities for various products, including electronic and metallic waste.
 Two of the company&amp;rsquo;s fully owned subsidiaries, All Trade Recycling and Chayon Technologies, have facilities in industrial zones in the occupied West Bank.
 The Group&amp;rsquo;s fully owned subsidiary, All Trade Recycling, operates an electronic recycling plant, in the Barkan industrial zone in the occupied West Bank. The recycling plant was opened in 2015 for recycling small and medium-sized electronic devices with an output of about 5 tons per hour. The plant covers about 8 dunams and produces about 30 million kg per year of shredded material from electronic products.
 In 2021, All Trade Group established a Plastic recycling plant in the settlement of Ma&amp;#39;ale Efraim.
 &amp;nbsp;In January 2021, the company signed a leasing development agreement with Ma&amp;rsquo;ale Efraim settlement for an area of 8.78 dunams for NIS 424,424. According to the Ministry of Economy and Industry website, All Trade Recycling currently operates a recycling plant in the Ma&amp;#39;ale Efraim Industrial Zone.
 The Group&amp;rsquo;s fully owned subsidiary, Chayon Technologies, has a logistic center in the Barkan industrial zone. The center stretches over 9 dunams of land.&amp;nbsp; In addition, Chayon Technologies brand&amp;rsquo;s, Get Deal, factory is based in the Barkan industrial zone. Get Deal specializes in the refurbishment of computer products.
 Chayon Technologies also provided equipment for the Coordinator of Government Activities in the Territories (COGAT). In 2022, Chayon provided TV screens to COGAT for NIS 3,494. In 2021, Chayon provided COGAT with ICT screens for NIS 15,220, and computer screens for NIS 4,563. In 2020, Chayon provided laptops to COGAT for NIS 129,518; screens for NIS 9,273; and Computer screens for NIS 3,020. In 2018, Chayon provided computer screens to COGAT for NIS 12,287. In 2015, Chayon provided equipment to COGAT for NIS 48,607.
 In 2021, Chayon provided computer screens to the Israeli Prison Service (IPS) for NIS 2,707. In the same year, the company provided Screens for the Communication System Recording Project to IPS for NIS 1,528. In 2018, the company provided equipment for the construction project of 21, 22 wings in Ofer Prison. In 2016, the company provided computer screens to the IPS for a total amount of NIS 11,469.
 </t>
@@ -1594,53 +1590,51 @@
   <si>
     <t xml:space="preserve">A private Israel-based global supplier of power solutions and power plants.
 The company supplied generators for the Irtah checkpoint (Sha&amp;#39;ar Efrayim) in the occupied West Bank. It also supplied generators to the Israeli army during Israel&amp;#39;s 2014 military assault on Gaza.
 The company also supplied and maintained generators to a waste treatment plant near the settlement of Katzrin in the occupied Syrian Golan.
 Additionally, the company is a supplier to the Israel Prison Service (IPS) and the Israeli Population and Immigration Authority.
 </t>
   </si>
   <si>
     <t>Electricity, Gas and Water Supply, Industrial Manufacturing</t>
   </si>
   <si>
     <t>Falcon (WF) Technologies</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company specializing in the development, installation and maintenance of command and control systems.
 The company developed a sensor-based intrusion detection system for the Israeli military that is installed in the Jerusalem &amp;lsquo;Seam Zone&amp;rsquo; area, the area annexed by the Separation Wall. According to the company&amp;rsquo;s website, the system underwent two years of extensive testing by the Israeli military. The system is marketed to clients by ELSEC, a subsidiary of Elbit Systems.
 Additionally, the company developed and provided a wireless-based control systems for Israeli military storage facilities for tanks, armored vehicles, jeeps and launchers.
 The company also develops and installs computerized systems that detect malfunctions in electric systems, air conditioning systems, refrigerators and incubators. According to a map on the company&amp;rsquo;s website, such systems are installed in Maale Adumim and Ariel settlements in the occupied West Bank.
 In September 2015, E.D.I.G Industries &amp;amp; Installations, an affiliated company, signed an agreement with Treatec 21 Industries to establish a purification plant to serve the settlements of Nokdim and Kfar Eldad in the occupied West Bank and to provide maintenance services for a period of five years. The project was commissioned by the settlement regional council of Gush Ezion for the amount of 5.9 million NIS.
 </t>
   </si>
   <si>
     <t>Fassi</t>
   </si>
   <si>
-    <t xml:space="preserve">Private Italian manufacturer of cranes.
-[...1 lines deleted...]
-</t>
+    <t>Fassi Gru S.p.A.&amp;nbsp;is an Italian manufacturer of lifting machinery and cranes. The Fassi Group consists of eight companies based in Italy that manufacture and market hydraulic cranes.Fassi cranes have been used in the demolition of Palestinian infrastructure by the Israeli Civil Administration (ICA) and the Israeli military in the occupied West Bank.&amp;nbsp;Fassi loader cranes have been used to dismantle and confiscate residential tents, agricultural structures, and water and solar power equipment, particularly in rural communities in areas where Palestinian residents face the risk of forced displacement.On 9 June 2020, a FASSI crane truck was documented in use by ICA personnel and Israeli military in a demolition and confiscation of four residential shacks at the Palestinian community of Abu Ghaliya, southeast of the town of al-‘Azariyah in the so-called E1 area, in the occupied West Bank. The structures served as a residence for a family of 11 people, including four minors.On 6 February 2020, Fassi loader crane was documented used by Israeli forces to confiscate&amp;nbsp;a structure serving as a store in the village of al Hijrah al Fawwar&amp;nbsp;in the South Hebron Hills.&amp;nbsp;On 5 February 2020, Fassi loader crane was used by Israeli forces for demolition of a shack in the&amp;nbsp;Palestinian town&amp;nbsp;of Deir Qaddis near Ramallah.&amp;nbsp;On 9 January 2020, Fassi loader crane was used by Israeli forces to dismantle a car wash and a commercial store in the village of Ras Karkar west of Ramallah.On 6 January 2020, Fassi loader crane was used by Israeli forces in demolition and confiscation of mobile homes in the Al-Auja area near Jericho.On 1 December 2021, Fassi loader cranes were used by Israeli forces to confiscate 6 tractors, 4 water trailers and 5 cars at Khirbet Ras al-Ahmar in the northern Jordan Valley.On 25 October 2021, Fassi cranes were used by Israeli forces for a demolition at a school of 45 students in the community of Khirbet al-Malih (the Hamamat al-Malih area), near Tayasir in the northern Jordan Valley. The Israeli forces dismantled and confiscated a metal pergola that provided shade for the playground and a two-room structure that was intended as a clinic.On 24 August 2021, Fassi machinery was documented in a demolition of agricultural facilities and sheep barns in the village of Al-Rahwa.&amp;nbsp;On 4 August 2021, Fassi crane was used by Israeli forces to&amp;nbsp;dismantle and confiscate 4 residential tents, 7 tents used as livestock enclosures and 3 livestock pens owned by 3 families at the community of&amp;nbsp;Khirbet Ibziq&amp;nbsp;in the northern Jordan Valley. The forces also demolished two generators, two solar panels, parts of a third solar panel and two cars belonging to community residents.&amp;nbsp;On 14 July 2021, Fassi machinery was documented in use by Israeli forces in demolitions and confiscations of equipment&amp;nbsp;in the community of Al-Qaboun near Al-Mughayyir village northeast of Ramallah.On 14 June 2021, Fassi loader crane was documented in used in the demolition of sheep pens in the village of Al-Nabi Samuel.On 17 March 2021, Fassi machinery was documented in a demolition of a shack and confiscation of 10 tents and 9 plastic water containers at the community of a-Nuwei’mah al-Foqa, north of Jericho. &amp;nbsp;On&amp;nbsp;1 March 2021, FASSI machinery was documented in demolitions and confiscation of residential&amp;nbsp;shacks in the Fasayil a-Tahta area in the Jordan Valley.&amp;nbsp;On 22 February 2021, Fassi cranes were documented in a demolition and confiscation of 12 tents that housed 74 people and four tents used as livestock pens at the community of Khirbet Humsah al-Fouqa in the northern Jordan Valley.&amp;nbsp;On 8 February 2021, Fassi loader crane was used by Israeli forces to dismantle and confiscate residential tents, shade sails, shacks used for storage, and a water container at the community of Khirbet Humsah al-Fouqa in the northern Jordan Valley. The forces dismantled and confiscated 9 tents that were homes for 11 families of 61 people, 12 additional structures, and 5 livestock enclosures.On 3 February 2021, Fassi loader cranes were documented in demolitions carried out by Israeli forces at the community of Khirbet Humsah al-Fouqa. The forces demolished 7 residential tents that served 9 families of 61 people, 5 tents and 2 shacks that served as livestock enclosures, and 3 livestock pens. The forces also confiscated portable 4 toilets and 2 tents that served as Tabun ovens. In addition, they confiscated vehicles owned by Palestinian human rights activists.&amp;nbsp;On 15 December 2022, Fassi machinery was used by Israeli forces in demolitions&amp;nbsp;in the Al-Taybeh area near Tarkumiya in Hebron.On 6 December 2022, Fassi machinery was used by Israeli forces to&amp;nbsp;dismantle and confiscate 2 tents used as classrooms for the community’s schoolchildren at the community of Khirbet a-Safai al-Foqa in Masafer Yatta.On 19 September 2022, Fassi loader crane was used by Israeli forces to&amp;nbsp;dismantle and confiscate 4 tents and a barbed wire fence about 300 meters long at the al ‘Awasaj farm&amp;nbsp;south of the town of al-‘Auja in Jericho District.On 15 August 2022, three Fassi&amp;nbsp;loader cranes were used by Israeli forces to confiscate agricultural equipment at a banana plantation spanning about 8 dunams southeast of the community of Khirbet Ras al-Ahmar in the Jordan Valley. The forces confiscated about 300 metal poles intended to be used for a protective net for the plantation.On 11 August 2022, Fassi loader crane was used by Israeli forces to place concrete barricade at the entrance of Tuwani village in Masafer Yatta.&amp;nbsp;On 23 March 2022, Fassi loader crane was used by Israeli forces to confiscate a prefab that served as a gas station and a minibus used for storage at the village of Khirbet Qalqas in the South Hebron Hills.On 31 July 2023, Fassi machinery participated in the demolition of a structure that housed a family near the town of A-Samu' in the South Hebron Hills.&amp;nbsp;Previously, Fassi cranes were documented being used by the Israeli Civil Administration in demolitions and confiscation of solar equipment in the occupied West Bank as early as 2017.&amp;nbsp;</t>
   </si>
   <si>
     <t>Field Produce</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company specializing in procurement from growers, treatment, processing, sorting, and packing of peanuts, dates, and almonds for overseas and Israeli marketing.
 The company is a major Israeli exporter exporting more than 80% of the total peanuts exported from Israel to overseas markets.
 More than 80% of the company&amp;#39;s dates are marketed for export under the brand name &amp;ldquo;Paradise Dates&amp;rdquo;.
 The company operates a packing house for dates in the settlement of Yafit in the occupied Jordan Valley. According to the company&amp;#39;s website, the dates handled in the packing house and marketed by the company are grown in the facility&amp;#39;s proximity.
 In 2019 and 2020, the company received a total amount of NIS 150,333 from the Israeli Ministry of Economy and Industry under the budget line for the &amp;ldquo;indemnification of exporters from Judea and Samaria [West Bank] and the Golan&amp;rdquo; through the Israeli Export Institute.
 The company&amp;rsquo;s clients include major international supermarket and health food chains, including: the COOP, Migros and Seeberger.
 </t>
   </si>
   <si>
     <t>Gadish Engineering – Yoram Gadish Group</t>
   </si>
   <si>
     <t xml:space="preserve">Gadish Group is one of Israel&amp;rsquo;s largest private engineering management company with an annual turnover exceeding 300 million USD.
 The Group was awarded a Moriah &amp;ndash; Jerusalem Development Company contract for the construction of a bridge for the Jerusalem Light Rail (JLR) worth some 74 million USD (250 million NIS). The JLR connects Israeli settlements in occupied East Jerusalem with the western part of the city, expropriating occupied Palestinian land and promoting increased territorial contiguity for settlements.
 The Group is also involved in a housing construction project in Beitar Illit settlement. In addition, the Group&amp;rsquo;s clients include the Ministry of Defense, the Israeli Police, Shufersal supermarket with branches in settlements across the occupied West Bank and East Jerusalem, as well as Barkan Winery and Maale Adumim settlement council.
 Furthermore, the Group was selected to take part in the construction of a railway in the Naqab from Beer Sheva to Arad. When completed, the 28km railway will lead to the forced displacement and adversely impact the daily life of some 50,000 Palestinians in the Naqab living Alfora&amp;rsquo;a, Ksefe, Alzarora, Ktmat.
 According to BIMKOM &amp;ndash; Planners for Planning Rights, the rail will block people&amp;rsquo;s entry to their villages, limit access to residential area and agricultural land; restriction and prevention of construction and development on both sides of the rails and wide areas of land where their communities exist; land expropriation and demolition of residential buildings.
 </t>
   </si>
   <si>
@@ -2226,55 +2220,57 @@
 In April 2013, Who Profits research team documented an&amp;nbsp;aerial work platform (boom lift) manufactured by the company at the construction site of the Tel Aviv-Jerusalem fast train line (A1).&amp;nbsp;The train route crosses into the occupied Palestinian territory in two areas. The 510 aerial work platform, located at the entrance to tunnel No. 2, bore the logo of Rom Israel Access Platforms, JLG&amp;rsquo;s (exclusive?) Israeli distributer.
 JLG access platforms were also used by&amp;nbsp;Avi Cranes&amp;nbsp;in the construction of industrial buildings in&amp;nbsp;the industrial zone of Barkan settlement in the West Bank.
 The parent company, Oshkosh (NYSE:OSK), is involved in the provision of equipment to the Israeli army and Ministry of Defense. In 2017, the Israeli Ministry of Defense announced the acquisition of 200 FMTV tactical trucks from Oshkosh Defense in a contract valued at 200 million USD. The FMTV is a tactical truck equipped with a 7.2-liter engine and capable of carrying loads of up to eight tons.
 The Israeli army and the Ministry of Defense bought six such trucks in 2016, and procured trucks of an older Oshkosh model from US army surplus in recent years.
 &amp;nbsp;
 </t>
   </si>
   <si>
     <t>Joe Gourmet Coffee</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli chain of coffee shops.
 Joe Gourmet Coffee holds branches in Delek gas stations and Menta convenience stores across the occupied West Bank and East Jerusalem.
 The company offers services in Gush Etzion settlement and Gal Habiqa station, occupied Jordan Valley. It also offers services at the Mikhmas junction, occupied West Bank. In occupied Jerusalem, the Caf&amp;eacute;&amp;#39;s branches can be found in the settlement neighborhoods of French Hill and Neve Yaakov, Givat Ze&amp;#39;ev settlement and the Mishor Adumim settlement industrial zone.
 </t>
   </si>
   <si>
     <t>Jordan River Herbs</t>
   </si>
   <si>
     <t xml:space="preserve">Growers and distributors of herbs and organic herbs.
 The company&amp;#39;s farm is located in the settlement of Mehola in the occupied Jordan Valley. The company also hold shares in Arava Export Growers.
 </t>
   </si>
   <si>
-    <t>K-9 Solutions</t>
-[...3 lines deleted...]
-</t>
+    <t xml:space="preserve">K-9 Solutions </t>
+  </si>
+  <si>
+    <t>A private Israeli company that provides sniffer dogs to detect explosives and weapons, and for inspection and deterrence for civilian and security agencies.Among the company's clients are the Israeli Ministry of Defense and the Crossing Points Authority (CPA), which is in charge of Israeli checkpoints in the occupied West Bank and surrounding the Gaza Strip.Services for Checkpoints&amp;nbsp;GazaIn October 2025, the company was contracted by the Israel Tax Authority as sole supplier to provide outsourcing services for performing dog inspections at the customs inspection site at the Israeli-controlled Kerem Shalom Crossing for inspection of goods entering the Gaza Strip, from January 2026 until December 2026 for NIS 560,736.The contract is part of the establishment of an Israeli customs inspection site at the Kerem Shalom checkpoint to inspect humanitarian aid and cargo entering the besieged Gaza Strip using sniffer dogs in security inspection processes. The site was established in October 2025 in cooperation with the Israeli Ministry of Defense (IMOD).According to the contract, K-9 Solutions was authorized and approved by the Israel Police to operate dogs at the checkpoint. Kerem Shalom Crossing, controlled by Israeli authorities, is a main access point for humanitarian aid and humanitarian personnel to the besieged Gaza Strip. Since October 2023, Israel has significantly restricted and completely blocked the entry of food and humanitarian aid into Gaza, creating a severe humanitarian and famine crisis. According to humanitarian aid organizations, Israeli authorities are delaying and preventing the entry of life-saving aid and essential goods through Kerem Shalom into Gaza by implementing a lengthy, non-transparent, and logistically complicated inspection process for cargo.West Bank&amp;nbsp;In January 2026, the company published a job ad for dog handlers for a security body. The ad states that the job area includes Hashmonaim, which is the name of a settlement in the occupied West Bank and a checkpoint operated by the Crossing Points Authority (CPA) next to it.In 2008, the company's dogs and dog handlers were documented searching cars belonging to Palestinians at the Qalandiya checkpoint.&amp;nbsp;Israeli Ministry of DefenseIn June 2021 and August 2019, the company issued price quotations to the IMOD for operating sniffer dogs to perform scans for inspection and deterrence on a mission basis of NIS 1,200 for up to four hours and NIS 60,000 for a total of 50 missions.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Private Security and Surveillance Technology, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>KalRam Yacobowitz</t>
   </si>
   <si>
     <t xml:space="preserve">Kalram is a global manufacturer and developer of advanced fencing systems and access control
 The company develops and creates advanced systems for military bases, security factories, security and army facilities and prisons.
 Turnstiles of the company have been documented in the checkpoints of Macabim, Metar,&amp;nbsp;Irtah,&amp;nbsp;Beit Iba,&amp;nbsp;Jalameh&amp;nbsp;and&amp;nbsp;Qalandiya.
 Additionally, fences manufactured by the company were&amp;nbsp;erected in the&amp;nbsp;Ariel industrial Zone&amp;nbsp;and in the&amp;nbsp;settlement neighborhood&amp;nbsp;of&amp;nbsp;Pisgat Ze&amp;#39;ev&amp;nbsp;in the occupied East Jerusalem.
 </t>
   </si>
   <si>
     <t>Kass Group (Kass – C)</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli investment group which carries out real estate, infrastructure and technology projects in Israel, the occupied Palestinian territory and Georgia.
 Kass Group and its member companies have carried out residential and commercial projects in settlements in the occupied West Bank and East Jerusalem.
 The company is an investor in Design City, a new shopping complex in the Mishor Adumim settlement industrial zone in the West Bank, opened in 2021. The complex takes up some 100,000 sqm of land and includes around 160 stores. For more on the Design City complex, read our update The Design City Complex Built on Occupied Palestinian Land
 Through its fully owned subsidiary Magic Kass, the Group is developing a theme park in Mishor Adumim, located next to the Design City complex. Kass Group has invested an estimated 150 million NIS in the theme park, which takes up 15,400 sqm of land and is slated to open in 2021.
 Through its partially owned subsidiary Nofei Israel (88%), Kass Group has carried out numerous real estate projects in the settlement of Givat Ze&amp;rsquo;ev in the West Bank. The company was involved with the establishment of the New Givat Ze&amp;rsquo;ev (Givat Ze&amp;rsquo;ev Hachadasha) neighborhood in 2004, which houses over 600 families. It also developed the Givat Ze&amp;rsquo;ev Heights (Ramat Givat Ze&amp;rsquo;ev) project, which includes 234 upscale residential units and 130 private single family homes. The company also carried out a commercial project in the settlement.
 Nofei Israel is also involved in two commercial projects in Mishor Adumim settlement industrial zone, Design City and Pavilion, an event venue.
 Additionally, the company developed and marketed a residential project in the settlement neighborhood of Neve Ya&amp;rsquo;akov in East Jerusalem. The project, strategically located near the Jerusalem light rail, includes 80 housing units built by Euro Israel. The company also marketed a housing project of Dalia Eliasfor in the settlement neighborhood of Har Homa.
 Nofei Israel projects were constructed by several companies, including Euro Israel, Dalia Eliasfor, Teshet 2000, Kenning, Moris Alon, and Shechter.
 Nofei Israel, K.A.H. Nofey Hagiva, Top R.G.Z., Kass Business, Magic Kass, Hutzot Adumim Consulting Management and Investments and HomeConnex all have offices in settlements in the West Bank.
 In January 2015, K.A.H. Nofey Hagiva, a fully owned subsidiary, signed a leasing agreement with the Israeli Civil Administration (ICA) for a 7,964 sqm property in Mishor Adumim, in accordance with local outline plans which refer to the lands of the Palestinian community Khan al Ahmar.
@@ -2406,53 +2402,50 @@
     <t>Construction, Electricity, Gas and Water Supply</t>
   </si>
   <si>
     <t>M.R. Hunter</t>
   </si>
   <si>
     <t xml:space="preserve">The company supplies rescue and warfare equipment to security forces. It is the exclusive representative of the US-based company CTS Combined Tactical Systems.
 The company provides equipment to the Israeli forces. The equipment includes gas bullets and gas grenades.
 According to the company&amp;rsquo;s own statement, M.R Hunter is the largest provider of tear gas munitions to the Israeli army, prison service and police.
 The weapons provided to the army by M.R. Hunter are used to disperse popular demonstrations in the West Bank.
 </t>
   </si>
   <si>
     <t>Industrial Manufacturing, Military, Security and Surveillance</t>
   </si>
   <si>
     <t>Maavarim Civil Engineering</t>
   </si>
   <si>
     <t xml:space="preserve">Maavarim Civil Engineering is a private security company which provides civil engineering and homeland security services. The company&amp;nbsp;specializes in mines and battle area clearance, ammunition disposal and provides detection, guard and police dogs.
 Maavarim&amp;rsquo;s dogs are used for&amp;nbsp;explosives&amp;nbsp;detection in the&amp;nbsp;Karni&amp;nbsp;border crossing to Gaza and in&amp;nbsp;various&amp;nbsp;checkpoints in the occupied Palestinian territory. The&amp;nbsp;company&amp;nbsp;also provides consultancy and dog training for the Israel Prison Service.
 Maavarim&amp;nbsp;has cleared an Anti-Tank Jordanian minefield in the settlement&amp;nbsp;of&amp;nbsp;Har&amp;nbsp;Adar, in order to allow the&amp;nbsp;expansion&amp;nbsp;of the&amp;nbsp;settlement. The company is also involved in the clearing of Anti-Tank minefields in the settlement of Had-Ness, occupied Syrian Golan.
 The company&amp;rsquo;s employees are former senior officers in the Israeli Defense Forces and Police elite units, some of them gained their experience and expertise in the Israeli military&amp;nbsp;Explosive Ordnance Disposal unit.
 The company is a recognized contractor and defense exporter for the Israeli Ministry of Defense and a certified supplier by the United Nations.
 </t>
-  </si>
-[...1 lines deleted...]
-    <t>Private Security and Surveillance Technology, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Magalcom</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company operating in integrative communication, computing and security solutions and services and data security.
 Services to the Israeli military:
 In January 2021, the company was contracted to provide multimedia and passive communication services to the Israeli military ICT data center in the Naqab (Negev), in a total amount of NIS 90 million (24,439,982 USD). The contract includes the planning, establishment and maintenance of the communication services. The maintenance services period will last for 21 years after accomplishing the establishment stage.
 In August 2020, the company was awarded two contracts with the Israeli Ministry of Defense (IMOD), in a total amount of NIS 185 million (584,699,34.5 USD). The first contract includes providing communication infrastructure for the Israeli military units and forces for a period of two years, including the option to extend the contract by two optional periods, each of which is for one year, or parts of it. The second contract includes installing cameras, video management systems and advanced analytics solutions for a period of three years with the option of extension for one additional year.
 Services to the Israel Prison Services (IPS):
 The company is a major supplier for the Israel Prison Services (IPS). It provides security services, peripheral protection systems, surveillance and security systems to the various IPS facilities
 Among IPS facilities the company provides services to are several prisons where Palestinian political prisoners are incarcerated. The company provided security (low voltage) services to Ofer prison in a total amount of NIS 1,372,614.59 million between 2017 and 2019. Additionally, the company provided technological services to the prison sections` entrances and gates, including the entrance to the Ofer military court, in a total amount of NIS 180,998 between 2018 and 2021. Ofer prison, located in the occupied West Bank, includes a military court which judges detainees from the West bank on a daily basis. Additional services to Ofer prison include the installation of cameras and providing technological services to the Ofer military court.
 Additionally, the company was awarded six contracts to provide security services and cameras installations to Eshel prison, and Ohalei Keidar detention center, in a total amount of NIS 2,078,367.6 million between 2017 and 2019. Both Eshel and Ohalei Keidar are part of the Beersheba prison complex in the Naqab (Negev) where Palestinian political prisoners are incarcerated or held in isolation and held in isolation in several cases.
 Additionally, the company was awarded three contracts to provide services to Nafha prison in a total amount of NIS 382,035.72 thousand between 2017 and 2018 (and NIS 87,750 thousand in 2018 for joint services for Nafha and Ayalon prisons). Moreover, the company was awarded eleven contracts with the Shatta (Shita) prison, for the provision of security services and camera installation, in a total amount of NIS 149,527.21 thousand in 2018, and one contract to provide security services, including cameras installations, to Gilboa prison, in a total amount of NIS 117,533.4 thousand in 2017. In addition, the company was awarded two contracts to provide security services and cameras installations to Shikma prison and interrogation center, what Palestinians call &amp;ldquo;Asqalan&amp;rdquo; prison, in a total amount of NIS 312,820.39 thousand in 2019.
 Moreover, the company was awarded six contracts to provide security services and camera installations to Kishon interrogation center, what Palestinian call &amp;ldquo;Al-Jalameh&amp;rdquo;, in a total amount of NIS 83,922.06 thousand between 2018 and 2019.
 In 2015 the company, alongside the Israeli private company Top Sky Line Engineering, won an IPS tender for the supply, maintenance and installation of security (low voltage) systems in IPS facilities.
 Services to the Israeli Police:
 In July 2021 the company was awarded a contract by the Israeli Police to supply and install passive communication equipment in a total amount of NIS 5 million.
 In April 2021 the company was contracted by the Israeli Police to supply and install passive communication equipment, ancillary computing equipment and communication and computing solutions in a total amount of NIS 4,400,000 million. Additionally, the company won a tender with the Israeli Police as a secondary winner, which can replace the primary winner the private Israeli Company Shamrad, to provide security systems and operational equipment.
 In 2020, the company provided services to Anata\ Al-Issawiya checkpoint project, also called &amp;ldquo;the ring checkpoint&amp;rdquo; located in the Eastern Ring Road (road 4370). The checkpoint connects road 437 and road 1 and crosses occupied land in East Jerusalem. According to the NGO Machsom Watch, Palestinian residents of the occupied West Bank are prohibited from passing through the checkpoint.
 Between 2019 and 2020, the company was contracted by the Israeli Police to conduct a multitude of activities, such as providing security services to police stations, including services to the stations located in the district called &amp;ldquo;Judea and Samaria&amp;rdquo;, which is the Israeli name for the occupied West Bank, and provided services for municipal policing in the settlement of Beitar Illit.
 Additionally, the company provided services to the Israel Border Police (Magav), including the Magav district located the occupied West Bank, and to the instructional base of Magav called &amp;ldquo;Bahad Magav&amp;rdquo; located near Beit Horon settlement in the occupied West Bank, in a total amount of NIS 706,149 thousand between 2019 and 2020.
 Moreover, the company provided services to special units involved in repression and crowd control such as the cavalry unit, used to repress demonstrations, and Yoav unit in charge of facilitating the dispossession of Palestinian Bedouins in the Naqab (Negev) region.
 In 2010 the company was contracted by the Israeli Police to supply and install passive communication equipment in a total amount of 4 million NIS.
 Services to settlements:
@@ -2961,54 +2954,51 @@
   <si>
     <t xml:space="preserve">An Israeli global provider of irrigation technologies.
 In 2004, Netafim accompanied and contributed the equipment for an experiment on the effect of feeding canals on the yield and fruit size of lemons in the settlement of Masua in the Jordan Valley, occupied West Bank.
 In 2009, Netafim provided irrigation technologies for an experiment in controlling the size of olive trees in the settlement of Geshur in the occupied Syrian Golan.
 In 2012, the company provided irrigation technologies for the betterment of grapevines in a commercial crop of cabernet sauvignon grapes in the settlement of Dolev in the West Bank. The project is part of an agricultural experiment of the research and development institute in the Jordan Valley. Following this project, Netafim participated in a conference about growing grapevines in the mountain area that took place in the University of Ariel settlement in 2016.
 In 2013-2014, Netafim developed and provided irrigation technologies for watermelon crops in the settlement of Kalia in the Jordan Valley.
 In 2014, the company provided irrigation technologies and services to the Mount Hebron settlement regional council and the settlement of Maskiot in the West Bank.
 In 2014-2020, Netafim provided products and developed irrigation technologies for research on irrigation methods for growing Mejdool dates in the Jordan Valley, which took place in the settlement of Gilgal. The company also co-authored research papers on the findings with the Jordan Valley R&amp;amp;D Center.
 In 2019, a computerized Netafim drip irrigation and fertilization system was installed in blueberry fields in the Syrian Golan.
 In 2021, a Netafim representative participated in a conference on apple irrigation and fertilization in the settlement of Merom Golan in the Syrian Golan.
 Through its regional representatives, Netafim offers its services to settlements in the West Bank and the Syrian Golan.
 The company developed the smart irrigation management platform NetBeat&amp;trade; in collaboration with mPrest Systems, a partially-owned subsidiary (40%) of state-owned military corporation Rafael Advanced Defense Systems, the developer of the Iron Dome command and control system. The digital irrigation platform incorporates mPrest&amp;rsquo;s military technology, developed specifically for Iron Dome.
 </t>
   </si>
   <si>
     <t>Neuman Steel Industries for Construction</t>
   </si>
   <si>
     <t xml:space="preserve">Neuman manufactures and markets steel products for the construction industry. The company is building a new factory in the Ariel West Industrial Zone, which is a settlement in the occupied West Bank.
 </t>
   </si>
   <si>
     <t>New Way Traffic</t>
   </si>
   <si>
-    <t xml:space="preserve">Private Israeli company, New Way Traffic installs traffic safety equipment.
-[...2 lines deleted...]
-</t>
+    <t>A private Israeli company that provides services and products for transportation infrastructure, electricity and lighting, marketing and supply, and pipelines for the municipal, business and government sectors.The company provides services and equipment to construction and transportation projects in settlements in the occupied West Bank and East Jerusalem. Additionally, the company provides services to military units in the occupied West Bank and to the construction of military infrastructure in the West Bank and the Gaza Strip.&amp;nbsp;Services to Settlements&amp;nbsp;The company provides services and carries out renovation projects in settlements and settlement roads in the occupied West Bank, including in the settlements of Karnei Shomron, Modi'in Illit,&amp;nbsp;Alei Zahav,&amp;nbsp;Oranit, Migdalim, Bruchin, Gush Etzion and&amp;nbsp;the Shomron Regional Council in the occupied West Bank, and the settlement neighborhoods of Pisgat Ze'ev and French Hill, and in&amp;nbsp;the Old City in occupied East Jerusalem.In August 2024, the company provided traffic inspectors for the opening of the Yadin Tunnel in occupied East Jerusalem for traffic. The tunnel was established for the benefit of residents of the settlements of Pisgat Ze'ev and French Hill in East Jerusalem, connecting them to the western part of the city.In July 2024, the company was awarded tender no. 11/2023 published by the Karnei Shomron settlement Local Council for the supply of materials and equipment.In August 2023, the company was awarded tender no. 01/2023 by the Modi'in Illit settlement Municipality to perform road marking and painting work and curbstones, and to supply and place traffic signs in the settlement.In August 2023, the company engaged in a sports field renovation project in the settlement of Alei Zahav in the occupied West Bank. As part of the work, the company's teams were engaged in dismantling and expanding the field, building walls and installing fences, supplying and installing equipment, renewing the asphalt surface, installing perimeter lighting, including new electrical infrastructure and painting.In May 2023, the company carried out a renovation project to widen sidewalks and install fencoes along the Western Wall Plaza near the Western Wall in the Old City in occupied East Jerusalem.In May 2023, the company carried out a renovation project to develop roundabouts and widen the lanes of Highway 437 in both directions. Highway&amp;nbsp;437 is a main road in the Mateh Binyamin Regional Council in the occupied West Bank,&amp;nbsp;stretching&amp;nbsp;from the Geva Binyamin Interchange to the Mishor Adumim Junction and intended for Israelis only.In May 2023, the company carried out a renovation project to widen lanes on Highway 60, also known as Tunnel Road, which connects southern Jerusalem to the Gush Etzion settlements cluster in the occupied West Bank.In January 2023, the company carried out infrastructure upgrade work at the Dung Gate in the Old City in occupied East Jerusalem.&amp;nbsp;The work included installing railings, fences, signs, and painting.In August 2022, the company was awarded tender no. 2022/04 published by the Oranit settlement Local Council to replace existing security lighting fixtures with LED lighting fixtures as part of an energy efficiency project in the settlement.&amp;nbsp;In May 2020, the company completed the establishment of&amp;nbsp;a new promenade in the settlement of Migdalim in the occupied West Bank. The works included planning the implementation of the promenade route, groundbreaking, asphalt work and lighting work.&amp;nbsp;In early 2020, the company built a 35-kilometer bicycle trail connecting the settlements of Bruchin and Alei Zahav in the occupied West Bank. The project was carried out for the Shomron Regional Council in the West Bank.&amp;nbsp;In 2017, the company carried out two projects in the settlement of Oranit in the occupied West Bank, a project to replace lighting on roads and streets as part of an energy efficiency project in the settlement, and a project to upgrade lighting on a basketball court in the settlement.Services to the Israeli Military&amp;nbsp;Among the company’s clients are the Israeli Ministry of Defense and the Israeli state-owned weapon manufacturer Israel Aerospace Industries (IAI).&amp;nbsp;Wall and Checkpoints&amp;nbsp;In February 2024, the&amp;nbsp;company placed concrete barriers in preparation for the construction of a fortified road inside the Gaza Strip.&amp;nbsp;Previously, in 2008, the company carried out painting work and placed signs at checkpoints along the Separation Wall in the occupied West Bank.Services to the Israeli&amp;nbsp;Coordination of Government Activities in the Territories (COGAT)&amp;nbsp;The company provides equipment and operational and maintenance services to the Israeli military’s Coordination of Government Activities in the Territories (COGAT) and the Israeli Civil Administration (ICA) in the occupied West Bank, headquartered in the settlement of Beit El.In June 2023, the company provided COAGT with signage for its Bethlehem District Coordination and Liaison Office (DCO), located next to the Gush Etzion Junction in the occupied West Bank, for NIS 6,563.&amp;nbsp;In May 2023, the company provided the ICA with&amp;nbsp;fire suppression system for a site located in the Palestinian town of a-Ram in occupied East Jerusalem for NIS 50,000.Between January and February 2023, the company provided COAGT with signage for the Hebron District Coordination and Liaison Office (DCO), located near the settlement of Kiryat Arba, for NIS 4,848.&amp;nbsp;Between March 2022 and December 2023, the company provided the ICA with logistics services for a total of NIS 68,687.&amp;nbsp;Between October and December 2022, the company provided the ICA purchase of lockers for soldiers for NIS 18,907.&amp;nbsp;In March 2021, the company provided the ICA with a gazebo tent NIS for 15,210.&amp;nbsp;In December 2020, the company provided the ICA with signage for NIS 20,000. In May 2020, the company provided the ICA with signage for NIS 12,741.In December 2019, the company provided the ICA with signage for NIS 1,653. In September 2019, the company provided the ICA with equipment for olive harvest for NIS 13,946. In February 2019, the company provided the ICA with plaques for NIS 14,144.Services to the Israel PoliceIn October 2025, the company was contracted by the Israel Police, with exemption from tender, to provide traffic arrow boards from October 2025 to February 2026 for NIS 1,000,000. The contract is a continuation of a previous contract, which was awarded to the company in February 2022 and was scheduled to end in October 2025.&amp;nbsp;</t>
   </si>
   <si>
     <t>Nuctech</t>
   </si>
   <si>
     <t xml:space="preserve">A private Chinese security and inspection solution and service supplier originating from Tsinghua University.
 Through Comodan, the company&amp;#39;s representative in Israel, Nuctech supplied inspection systems to the Karni crossing, one of the checkpoints surrounding the besieged Gaza. For the implementation of the project, Nuctech cooperated with two Israeli companies:&amp;nbsp;Lesico Engineering Ltd.&amp;nbsp;
 for the construction work; and&amp;nbsp;Eltel - Technical and Logistics Services Ltd. In 2016, the company provided technologies to costumes boarder in the city of Ashdod in Israel, where 80% of the imports to the occupied Palestinian territories are shipped.
 In 2018 and 2019, the company provided x-ray containers in the Jordan River border and in the Allenby Crossing Boarder.
 </t>
   </si>
   <si>
     <t>Odortec</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company specializing in the research and development of advanced non-toxic, non-lethal scent-based repellents for law enforcement.
 Odortec, in collaboration with the Technological Development Department of the Israel Police, developed &amp;ldquo;the Skunk&amp;rdquo;. The Skunk is&amp;nbsp;classified as a scent-based non-lethal weapon. It was designed to be sprayed from a distance in order to disperse crowds. Although classified as &amp;ldquo;non-lethal&amp;rdquo;, Skunk can cause considerable harm. The Skunk mist, which is fired from a water cannon, is usually yellow and leaves a stench of sewage in the mouths, hair and clothes of the sprayed people &amp;ndash; a stench very difficult to remove.&amp;nbsp;The Skunk&amp;rsquo;s safety data sheet indicates that the liquid can cause skin irritation, eye pain or redness and abdominal pain. According to the data sheet, inhalation of the liquid may cause breathing difficulties.
 The Skunk was used for the first time in the occupied West Bank by the Israel Border Police in 2008.&amp;nbsp;The Israeli army started using this device in 2009 in demonstrations in the West Bank, particularly in the villages of Bil&amp;rsquo;in, Ni&amp;rsquo;lin, Kafr Qaddum and Nabi Saleh.
 Since then, the &amp;ldquo;Skunk&amp;rdquo; has been used on a regular basis by Israeli forced in the West Bank, East Jerusalem, and on Palestinian protestors within Israel. The Skunk is regularly used by Israeli security services used as a collective punitive measure against Palestinian protestors.
 In 2019, 2020 and 2021, the company won tenders to supply the Israeli police with the Skunk liquid to the amount of 500,000 NIS. The Skunk was used widely by the Israeli police in East Jerusalem during the last Palestinian uprising in May 2021. Who Profits team, documented the regular presence and use of the Skunk against Palestinian protestors in&amp;nbsp; Damascus Gate and Sheikh Jarrah neighberhood areas.
 Israeli crowd control products are used and tested on the Palestinians and are often marketed globally as &amp;ldquo;proven effective&amp;rdquo;, and are sometimes used to suppress uprisings around the World. In the case of Odortec, St. Louis police bought the Skunk liquid after the Ferguson uprising. During the events of May 2021 in Palestine, Who Profits was contacted by a company which thought that the center can put it in touch with Odortec to buy the liquid and sell it to the Colombian Police forces.
 </t>
   </si>
   <si>
     <t>Ofertex Industries</t>
@@ -4271,53 +4261,50 @@
 The company is located in the industrial zone of Mishor Edomim, which is a settlement in the West Bank.
 </t>
   </si>
   <si>
     <t>Zalman Barashi</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company specializing in the development of infrastructure projects. The company is active in road and bridge construction, laying of underground infrastructure, developing parks and public spaces and expanding cities amongst others.
 The company is located in Atarot settlement industrial zone in the occupied West Bank.
 Between the years 2007 and 2011, the company was contracted by Ashtrom to develop the infrastructure of the Jerusalem Light Rail. The company was involved in earthworks, foundation, drainage, communication systems, traffic lights, concrete work, walls, docks and railway stations.
 The company was also contracted by the Israeli Ministry of Defense for the maintenance of the &amp;quot;Seam Zone&amp;quot; around Jerusalem, the area annexed by the Wall. The work included the paving and maintenance of roads and provision of ongoing maintenance and troubleshooting. As part of the project, in April 2018 the company was involved in construction work in Qalandiya checkpoint.
 In 2003, the company was contracted by the Israeli Ministry of Defense to execute a project in Rachel&amp;#39;s Tomb, located in the West Bank.
 The company was involved in the establishment of open public spaces in the settlement neighborhood of Pisgat Ze&amp;#39;ev in occupied East Jerusalem.
 The company was invovled in the construction of Jersualem Road 21, which passes through and serves the settlement neighborhoods of Pisgar Ze&amp;#39;ev, French Hill and Ramat Shlomo in East Jerusalem.
 The company was involved in the construction of a bridge in Silwan, a Palestinian neighborhood in East Jerusalem.
 The company was involved in infrastructure work in Beitar Illit settlement and in the construction and expansion of Kfar Adumim settlement, both located in the occupied West Bank. The company is developing 404 dunams of occupied land in Kfar Adumim for new residential construction in the settlement
 The company was invovled in national projects such as the clearence of the `Western Wall` square. The clearence was meant to allow the expansion of the Western Wall, and was accomplished by the evacutation of Palestinian families.
 The company was also involved in the construction of the boarders with Jordan and Egypt.
 </t>
   </si>
   <si>
     <t>Zion Wines</t>
   </si>
   <si>
     <t>Zion Wines (1982) Ltd. is a private Israeli wine manufacturer. The sixth-largest winery in Israel.The winery is located at the Ma'ale Adumim settlement Mishor Adumim Industrial Zone in the occupied West Bank.The company has vineyards in the occupied Syrian Golan, in the occupied West Bank, and the Naqab region.&amp;nbsp;In November 2024, Bank Leumi provided the company with a NIS 7,000,000 loan. Also in November 2024, Hapoalim Bank provided the company with a pledge of an unlimited amount.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Zoko Enterprises </t>
   </si>
   <si>
     <t>Zoko Group is a private Israeli company, engaged in marketing and selling equipment, spare parts, and providing advanced services in the fields of infrastructure, transportation, energy, water, industry and automotive. The company imports, markets and sells mechanical engineering equipment, vehicles, engines and equipment for industry and the defense establishment.&amp;nbsp;Zoko is the exclusive Israeli importer and distributor of the brands&amp;nbsp;Caterpillar, International, Perkins, Ingersoll Rand, Rocol, Donaldson and Shell.&amp;nbsp;Zoko Enterprises provides heavy machinery, trucks, equipment and services to the Israeli Ministry of Defense (IMOD) and the Israeli military, with whom they work closely.&amp;nbsp;The company supplies the Israeli military with equipment that is used in extensive demolitions of Palestinian homes and infrastructure in the occupied West Bank, East Jerusalem and Gaza, as well as in military operations and construction of military infrastructure in occupied Palestinian territory.&amp;nbsp;Zoko imports, markets and sells tools and spare parts from international brands such as Sandvik, Navistar, Sullair,&amp;nbsp;Caterpillar&amp;nbsp;and the International truck brand, which are in use by the Israeli military.Maintenance and Training for the Israeli Military&amp;nbsp;The company is responsible for a large part of the Israeli military’s combat vehicles' routine maintenance and provides professional training for the Israeli military.As part of its collaboration with the military, the company's employees are recruited when needed as part of a special unit that the company established with the Israeli military many years ago. The company's employees are stationed as part of their reserve service and are mobilized as a maintenance force for the General Staff. Since October 2023, during the ongoing Genocide in Gaza, the company's employees entered Gaza along with military units. Additionally, the company is working with the military to expand the unit and establish an additional special unit in the northern border with Lebanon.&amp;nbsp;In December 2023, amid the Israeli attack on Gaza, Zoko personnel were recruited to the Israeli military as a reserve unit where they serve as reinforcements for the army's Caterpillar D9 bulldozers' maintenance personnel. In 2009, Zoko Enterprises signed an agreement with the Israeli military that allows the recruitment of company personnel during combat to maintain Caterpillar D9 bulldozers in battle and grants the company's maintenance team the status of reservist soldiers, so that they can repair the machines during combat if necessary. As part of the agreement, when the Israeli military declares a state of emergency, the company becomes a military unit whose employees are recruited as a maintenance force and placed in the framework of their reserve service. During the Israeli attacks on Gaza in 2014, Company employees were deployed in the battlefront as part of their maintenance work.Zoko operates a training center that provides teaching, training and cooperation services to the Israeli Air Force, Combat Engineering Corps and Technology, Maintenance Corps and the Israeli Navy. The training is carried out by senior instructors from the&amp;nbsp;Caterpillar&amp;nbsp;Company.Caterpillar&amp;nbsp;Zoko Enterprises’ fully owned subsidiary, Tractors and Equipment (I.T.E) Ltd., is the exclusive importer and supplier of&amp;nbsp;Caterpillar&amp;nbsp;heavy machinery for the Israeli military.Zoko is also responsible for some of the retrofitting of Caterpillar heavy machinery vehicles for the military's needs, and the company personnel are responsible for the maintenance of the Caterpillar combat vehicles in use by the military. These modifications included the installation of gunner positions and a bulletproof driver cabin to allow for battle use.&amp;nbsp;Zoko has been involved in retrofitting and supplying specially designed manned and unmanned military D9 Bulldozers, and the development of excavators for military use, such as the remote-controlled mini loader built on a Caterpillar MTL 257B (also known as MiniCat) chassis, which has been converted into a fully remote-controlled combat engineering tool.Caterpillar machinery is widely used by Israeli military forces against Palestinians in the occupied Palestinian territory. Caterpillar machinery is used in military operations, house demolitions, construction of military infrastructure and has been used as crowd control weapon against Palestinian demonstrators. Caterpillar equipment has been used in the construction of settlements and settlement infrastructure as well as the construction of checkpoints, the Separation Wall in the occupied West Bank and the Israeli barrier surrounding the besieged Gaza Strip. Retrofitted Caterpillar D9 bulldozers are extensively used by the Israeli military in its military invasions and arrest actions in the occupied West Bank. During the Genocide, D9 bulldozers were extensively used by the Israeli military in Gaza, including leading the military ground invasion of Gaza in October 2023, in the construction of military roads and infrastructure inside the occupied Gaza Strip, in the mass destruction of Palestinian roads, buildings, property, and infrastructure, and in attacks on civilians.&amp;nbsp;Caterpillar D9 bulldozers were extensively used by the Israeli military in previous offensives on Gaza in 2021, 2014, 2009, and 2008; in the Israeli military invasion of Palestinian cities in the occupied West Bank in 2024 and in 2002 (the largest military operation carried out in the occupied West Bank since 1967); and in the Israeli invasions of Lebanon in 2006 and 2024. Caterpillar machinery has also been used by the Israeli military in the occupied Syrian Golan in 2024.In November 2023, amid the Israeli ground invasion of Gaza, the IMOD placed an order for the purchase of additional bulldozers from the Caterpillar company through Zoko Enterprises. The bulldozers are to be fitted for the military and some will be adapted for autonomous or semi-autonomous operation.In July 2025, a shipment of dozens of Caterpillar D9 bulldozers was delivered to Israel from the United States. The bulldozers, destined for the Israeli military Ground Forces, were transferred to a military logistics center for the installation of armor.&amp;nbsp;In February 2025, the U.S Secretary of State approved a Foreign Military Sale to the Government of Israel of Caterpillar D9 bulldozers and related equipment for an estimated cost of USD 295 million. The sale included D9R and D9T Caterpillar bulldozers, spare and repair parts, technical and logistics support services, storage, and related logistics, with deliveries expected to begin in 2027.For more on the use of Caterpillar’s equipment in the 2023 Israeli attack on Gaza, see Who Profits’ report&amp;nbsp;The Companies Supplying Weapons to Israel’s Attack on Gaza.&amp;nbsp;For more on Caterpillar, visit the company&amp;nbsp;profile.Navistar&amp;nbsp;Zoko Enterprises is also the exclusive representative of the American company, Navistar International. For decades, Navistar trucks have been in use by the Israeli military and include unit trucks, transport trucks, driving training trucks, towing trucks, track sweepers, rescue trucks, and others. Zoko Enterprises has a global maintenance agreement with the Israeli military to provide the military needs during routine and emergency situations.In 2019, Zoko was contracted by the IMOD to supply the Israeli military with Navistar International LT tractor heads for transporting armored personnel carriers, bulldozers, and various cargo.&amp;nbsp;The contract, which also included the maintenance of the tools and spare parts, was estimated at USD 50 million.In 2017, Zoko supplied the IMOD with approximately 100 Navistar i5900 International tank carriers for USD 28 million. This was the first time that the Israeli military had purchased US-made tow trucks as part of American foreign military sales. The tow trucks were customized to the specific requirements and needs of the Israeli military, primarily for transporting the heavy Merkava Mark 4 tanks.&amp;nbsp;Zoko Enterprises retrofitted the pull trucks for the use of the Israeli military and oversees their maintenance.Tatra TrucksZoko Enterprises holds the Israeli franchise for the exclusive marketing of the Czech company Tatra Trucks. As part of the franchise, Zoko has a service agreement with the Ministry of Defense to provide maintenance services for hundreds of trucks in the military’s use. Tatra trucks are used as military tactical trucks and have been used in the Israeli military’s Off-road Driving School in the main training and training base of the Logistics Corps.&amp;nbsp;</t>
   </si>
   <si>
     <t>Zorganika</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company that owns and cultivates organic date plantations.
 The company&amp;#39;s is located in the settlement of Hamra in the Jordan Valley in the occupied West Bank.
 The company grows dates from the Jordan Valley in the Zarzir enclave, where it also operates a visitor center and a packing house. The Zarzir enclave is called by the Israeli army &amp;quot;Ayala enclave&amp;quot;, the name of Ayala Smith, the co-owner of Zorganika. 90% of the company&amp;#39;s products is designated for export.
 The company is located in the Jordan Valley and on 1,000 dunums of privately-owned Palestinian land that was confiscated in 1967 by Israeli Military Order. Zorganika deliberately misinforms consumers of its products&amp;rsquo; origin.
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
@@ -5095,51 +5082,51 @@
       </c>
       <c r="I15" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>72</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>74</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>14</v>
+        <v>43</v>
       </c>
       <c r="H16" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I16" s="0" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>76</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>77</v>
       </c>
       <c r="F17" s="0" t="s">
@@ -7893,51 +7880,51 @@
       </c>
     </row>
     <row r="115" spans="1:9">
       <c r="A115" s="0">
         <v>114</v>
       </c>
       <c r="B115" s="0" t="s">
         <v>350</v>
       </c>
       <c r="C115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>161</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>98</v>
       </c>
       <c r="H115" s="0" t="s">
-        <v>285</v>
+        <v>190</v>
       </c>
       <c r="I115" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="116" spans="1:9">
       <c r="A116" s="0">
         <v>115</v>
       </c>
       <c r="B116" s="0" t="s">
         <v>352</v>
       </c>
       <c r="C116" s="0" t="s">
         <v>56</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>353</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G116" s="0" t="s">
@@ -9231,464 +9218,466 @@
       </c>
       <c r="H162" s="0" t="s">
         <v>48</v>
       </c>
       <c r="I162" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="163" spans="1:9">
       <c r="A163" s="0">
         <v>162</v>
       </c>
       <c r="B163" s="0" t="s">
         <v>467</v>
       </c>
       <c r="C163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>468</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>110</v>
+        <v>469</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>149</v>
       </c>
       <c r="H163" s="0"/>
-      <c r="I163" s="0"/>
+      <c r="I163" s="0" t="s">
+        <v>176</v>
+      </c>
     </row>
     <row r="164" spans="1:9">
       <c r="A164" s="0">
         <v>163</v>
       </c>
       <c r="B164" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="C164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>260</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>63</v>
       </c>
       <c r="H164" s="0" t="s">
         <v>48</v>
       </c>
       <c r="I164" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="165" spans="1:9">
       <c r="A165" s="0">
         <v>164</v>
       </c>
       <c r="B165" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="C165" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>135</v>
       </c>
       <c r="H165" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I165" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="166" spans="1:9">
       <c r="A166" s="0">
         <v>165</v>
       </c>
       <c r="B166" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="C166" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="H166" s="0" t="s">
         <v>53</v>
       </c>
       <c r="I166" s="0" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="167" spans="1:9">
       <c r="A167" s="0">
         <v>166</v>
       </c>
       <c r="B167" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="C167" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>43</v>
       </c>
       <c r="H167" s="0"/>
       <c r="I167" s="0"/>
     </row>
     <row r="168" spans="1:9">
       <c r="A168" s="0">
         <v>167</v>
       </c>
       <c r="B168" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="C168" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>63</v>
       </c>
       <c r="H168" s="0" t="s">
         <v>53</v>
       </c>
       <c r="I168" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="169" spans="1:9">
       <c r="A169" s="0">
         <v>168</v>
       </c>
       <c r="B169" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="C169" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H169" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I169" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="170" spans="1:9">
       <c r="A170" s="0">
         <v>169</v>
       </c>
       <c r="B170" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="C170" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H170" s="0"/>
       <c r="I170" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="171" spans="1:9">
       <c r="A171" s="0">
         <v>170</v>
       </c>
       <c r="B171" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="C171" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>29</v>
       </c>
       <c r="H171" s="0" t="s">
         <v>35</v>
       </c>
       <c r="I171" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="172" spans="1:9">
       <c r="A172" s="0">
         <v>171</v>
       </c>
       <c r="B172" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="C172" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>63</v>
       </c>
       <c r="H172" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I172" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="173" spans="1:9">
       <c r="A173" s="0">
         <v>172</v>
       </c>
       <c r="B173" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="C173" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>74</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>107</v>
       </c>
       <c r="H173" s="0"/>
       <c r="I173" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="174" spans="1:9">
       <c r="A174" s="0">
         <v>173</v>
       </c>
       <c r="B174" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="C174" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="F174" s="0" t="s">
         <v>154</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>98</v>
       </c>
       <c r="H174" s="0" t="s">
         <v>285</v>
       </c>
       <c r="I174" s="0"/>
     </row>
     <row r="175" spans="1:9">
       <c r="A175" s="0">
         <v>174</v>
       </c>
       <c r="B175" s="0" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="C175" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="H175" s="0"/>
       <c r="I175" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="176" spans="1:9">
       <c r="A176" s="0">
         <v>175</v>
       </c>
       <c r="B176" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="C176" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>316</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="H176" s="0"/>
       <c r="I176" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="177" spans="1:9">
       <c r="A177" s="0">
         <v>176</v>
       </c>
       <c r="B177" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="C177" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>161</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="H177" s="0"/>
       <c r="I177" s="0"/>
     </row>
     <row r="178" spans="1:9">
       <c r="A178" s="0">
         <v>177</v>
       </c>
       <c r="B178" s="0" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="C178" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>505</v>
+        <v>469</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>149</v>
       </c>
       <c r="H178" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I178" s="0"/>
     </row>
     <row r="179" spans="1:9">
       <c r="A179" s="0">
         <v>178</v>
       </c>
       <c r="B179" s="0" t="s">
         <v>506</v>
       </c>
       <c r="C179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>507</v>
       </c>
@@ -9729,51 +9718,51 @@
       </c>
       <c r="H180" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I180" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="181" spans="1:9">
       <c r="A181" s="0">
         <v>180</v>
       </c>
       <c r="B181" s="0" t="s">
         <v>510</v>
       </c>
       <c r="C181" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>505</v>
+        <v>469</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>149</v>
       </c>
       <c r="H181" s="0"/>
       <c r="I181" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="182" spans="1:9">
       <c r="A182" s="0">
         <v>181</v>
       </c>
       <c r="B182" s="0" t="s">
         <v>512</v>
       </c>
       <c r="C182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>513</v>
       </c>
@@ -9898,51 +9887,51 @@
       </c>
       <c r="I186" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="187" spans="1:9">
       <c r="A187" s="0">
         <v>186</v>
       </c>
       <c r="B187" s="0" t="s">
         <v>525</v>
       </c>
       <c r="C187" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>161</v>
       </c>
       <c r="G187" s="0" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="H187" s="0"/>
       <c r="I187" s="0" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="188" spans="1:9">
       <c r="A188" s="0">
         <v>187</v>
       </c>
       <c r="B188" s="0" t="s">
         <v>527</v>
       </c>
       <c r="C188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>528</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>529</v>
       </c>
@@ -10149,51 +10138,51 @@
       </c>
       <c r="I195" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="196" spans="1:9">
       <c r="A196" s="0">
         <v>195</v>
       </c>
       <c r="B196" s="0" t="s">
         <v>549</v>
       </c>
       <c r="C196" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E196" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>97</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="H196" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I196" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="197" spans="1:9">
       <c r="A197" s="0">
         <v>196</v>
       </c>
       <c r="B197" s="0" t="s">
         <v>551</v>
       </c>
       <c r="C197" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E197" s="0" t="s">
         <v>552</v>
       </c>
       <c r="F197" s="0" t="s">
@@ -10319,51 +10308,51 @@
       </c>
       <c r="I201" s="0" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="202" spans="1:9">
       <c r="A202" s="0">
         <v>201</v>
       </c>
       <c r="B202" s="0" t="s">
         <v>565</v>
       </c>
       <c r="C202" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>566</v>
       </c>
       <c r="F202" s="0" t="s">
         <v>165</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="H202" s="0"/>
       <c r="I202" s="0"/>
     </row>
     <row r="203" spans="1:9">
       <c r="A203" s="0">
         <v>202</v>
       </c>
       <c r="B203" s="0" t="s">
         <v>567</v>
       </c>
       <c r="C203" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>63</v>
@@ -10679,89 +10668,89 @@
       </c>
       <c r="H214" s="0" t="s">
         <v>236</v>
       </c>
       <c r="I214" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="215" spans="1:9">
       <c r="A215" s="0">
         <v>214</v>
       </c>
       <c r="B215" s="0" t="s">
         <v>595</v>
       </c>
       <c r="C215" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>596</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>132</v>
       </c>
       <c r="H215" s="0" t="s">
         <v>53</v>
       </c>
       <c r="I215" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="216" spans="1:9">
       <c r="A216" s="0">
         <v>215</v>
       </c>
       <c r="B216" s="0" t="s">
         <v>597</v>
       </c>
       <c r="C216" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>598</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>154</v>
+        <v>313</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>261</v>
+        <v>23</v>
       </c>
       <c r="H216" s="0" t="s">
-        <v>15</v>
+        <v>53</v>
       </c>
       <c r="I216" s="0" t="s">
-        <v>16</v>
+        <v>228</v>
       </c>
     </row>
     <row r="217" spans="1:9">
       <c r="A217" s="0">
         <v>216</v>
       </c>
       <c r="B217" s="0" t="s">
         <v>599</v>
       </c>
       <c r="C217" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>283</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>600</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>97</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>149</v>
       </c>
       <c r="H217" s="0"/>
@@ -11741,51 +11730,51 @@
       </c>
       <c r="H252" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I252" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="253" spans="1:9">
       <c r="A253" s="0">
         <v>252</v>
       </c>
       <c r="B253" s="0" t="s">
         <v>685</v>
       </c>
       <c r="C253" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>686</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H253" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I253" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="254" spans="1:9">
       <c r="A254" s="0">
         <v>253</v>
       </c>
       <c r="B254" s="0" t="s">
         <v>687</v>
       </c>
       <c r="C254" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E254" s="0" t="s">
@@ -11992,51 +11981,51 @@
       <c r="G261" s="0" t="s">
         <v>34</v>
       </c>
       <c r="H261" s="0"/>
       <c r="I261" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="262" spans="1:9">
       <c r="A262" s="0">
         <v>261</v>
       </c>
       <c r="B262" s="0" t="s">
         <v>705</v>
       </c>
       <c r="C262" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>505</v>
+        <v>469</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>149</v>
       </c>
       <c r="H262" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I262" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="263" spans="1:9">
       <c r="A263" s="0">
         <v>262</v>
       </c>
       <c r="B263" s="0" t="s">
         <v>707</v>
       </c>
       <c r="C263" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E263" s="0" t="s">
@@ -13743,97 +13732,97 @@
       <c r="A324" s="0">
         <v>323</v>
       </c>
       <c r="B324" s="0" t="s">
         <v>847</v>
       </c>
       <c r="C324" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>848</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>34</v>
       </c>
       <c r="H324" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I324" s="0" t="s">
-        <v>849</v>
+        <v>75</v>
       </c>
     </row>
     <row r="325" spans="1:9">
       <c r="A325" s="0">
         <v>324</v>
       </c>
       <c r="B325" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="C325" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D325" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>850</v>
-      </c>
-[...7 lines deleted...]
-        <v>851</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>719</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>435</v>
       </c>
       <c r="H325" s="0" t="s">
         <v>378</v>
       </c>
       <c r="I325" s="0" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="326" spans="1:9">
       <c r="A326" s="0">
         <v>325</v>
       </c>
       <c r="B326" s="0" t="s">
-        <v>852</v>
+        <v>851</v>
       </c>
       <c r="C326" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E326" s="0" t="s">
-        <v>853</v>
+        <v>852</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>43</v>
       </c>
       <c r="H326" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I326" s="0" t="s">
         <v>24</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>