--- v1 (2026-07-05)
+++ v2 (2026-08-19)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="853">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="855">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -443,50 +443,65 @@
 The company operates branches in the settlements of Adam (Geva Binyamin) and Efrat in the occupied West Bank and a branch in the settlement neighborhood of Ramot in occupied East Jerusalem.
 These branches and other branches located within the Green line market real estate properties for sale and for rental in many settlements in the West Bank, including Maale Efraim, Adam (Geva Binyamin), Alfei Menashe, Alon Shvut, Gush Etzion, Har Adar, Efrat, Shaked and Ma&amp;#39;ale Adumim.
 In occupied East Jerusalem, the company markets and rents properties in the settlement neighborhoods of Gilo, Har Homa, Ramat Eshkol, Ramot, French Hill, Pisgat Ze&amp;#39;ev and the Jewish Quarter in the Old City.
 </t>
   </si>
   <si>
     <t>Real Estate</t>
   </si>
   <si>
     <t xml:space="preserve">AnyVision Interactive Technologies (Oosto) </t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company specializing in Artificial Intelligence based facial recognition technology and temperature detection for face and human recognition in mass crowd events in real time.
 In October 2021, the company announced it will change its name and rebrand itself under the name &amp;ldquo;Oosto&amp;rdquo;. Under the new brand, the company offers computer vision and facial recognition technologies for public safety such as touchless biometric access control, video analytics, and new types of vide-based recognition.&amp;nbsp;
 In 2019, it was reported that the company is involved in two projects of the Israeli military in the occupied West Bank.
 The first project involved a system installed in Israeli military checkpoints in the occupied West Bank that use AnyVision technology for identification of work permits. To work within the Green Line and in Israeli settlements, Palestinians must obtain a work permit issued by Israel&amp;rsquo;s military authorities.
 The second, a more classified project, is implemented within the West Bank and outside the military checkpoints. The project utilizes the company&amp;rsquo;s facial recognition technology, to latch on an already existing CCTV cameras network deployed around the West Bank, equipping them with facial recognition capabilities and thus heightening military monitoring and surveillance of Palestinians. In 2018, AnyVision received an award by the Israeli Ministry of Defense for its role in the project.
 The company&amp;#39;s technology was also used by the Israel Police as part of its surveillance mechanism in occupied East Jerusalem, where the majority of the residents are Palestinians.
 In September 2020, Anyvision completed the establishment of SightX, jointly owned by Anyvision shareholders and Israeli state-owned weapons manufacturer Rafael Advanced Defense Systems. SightX is developing advanced detection and tracking technologies using artificial intelligence, based on machine vision technology developed by AnyVision for military purposes. Anyvision will contribute to the partnership its current security contracts and knowhow, and Rafael will invest tens of millions of dollars in the joint company.
 In 2017, the company was awarded a NIS 45,630 contract with the Israeli Prison Service (IPS) to conduct a feasibility study for video analysis for the identification of 2 operational scenarios.
 According to the company, in 2019 its software has been installed in over 100,000 cameras, in 43 countries as part of some 350 projects. The software operates on real-time scanning and cross-analysis of data collected from various sources, including open-source data collection.
 </t>
   </si>
   <si>
     <t>Private Security and Surveillance Technology, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Apax Partners </t>
+  </si>
+  <si>
+    <t>UK</t>
+  </si>
+  <si>
+    <t>Apax Partners LLP&amp;nbsp;is a UK-based global private equity advisory firm with total aggregate funds raised of about US$ 80 billion.&amp;nbsp;Apax Partners' Israeli investment arm AMI Opportunities L.P., also known as AMI Opportunities Fund, has investments totaling USD 600 million in Israeli companies, primarily in the Services and Tech sectors.Yad2&amp;nbsp;Apax Partners owns the Israeli company Yad 2 Internet Ads Ltd., which operates an online real estate marketplace and job portal. Yad2 operates an online marketplace for real estate property, automotive, jobs, and general classifieds.&amp;nbsp;The Yad2 website advertises over 6,000 properties for sale and rental in the occupied West Bank, East Jerusalem and Syrian Golan.&amp;nbsp;The website’s job ads portal offers jobs for private security services for checkpoints in the occupied West Bank.West Bank &amp;nbsp;As of June 2026, the company's website listed 2,423 properties for sale and 805 properties for rent in 107 settlements in the occupied West Bank.&amp;nbsp;These include properties in the settlements of Adam Geva Binyamin, Adora, Alfei Menashe, Alei Zahav, Almog, Almon, Alon Shvut, Anav, Ariel, Asfar (Metzad), Ateret, Avnat, Avnei Hefetz, Barkan, Bat Ayin, Beit Aryeh, Beit El, Beit HaArava, Beit Yatir (Metzudat Yehuda), Beitar Ilit, Bracha, Bruchin, Dolev, Efrat, Eli, Elkana, Elazar, Elon Moreh, Emanuel, Eshkolot, Etz Efraim, Ganei Modiin, Gitit, Giv'on HaHadashah, Givat Ze'ev, Hagai, Halamish (Neveh Tzuf), Har Adar, Har Gilo, Hashmona'im, Hermesh, Hinanit, Itzhar, Kalia, Karmei Tzur, Karnei Shomron, Kedar, Kdumim, Kfar Adumim, Kfar Eldad, Kfar Etzion, Kfar HaOranim, Kfar Tapuach, Kiryat Arba, Kiryat Netafim, Kochav Yaakov, Kokhav Hashchar, Ma'ale Adumim, Ma'ale Amos, Ma'ale Efraim, Ma'ale Levona, Ma'ale Michmash, Matityahu, Mevo Dotan,&amp;nbsp;Mekhora,&amp;nbsp;Mesua, Migdalim, Mitspe Shalem, Mitzpe Yeriho, Modiin Ilit, Na'ale, Na'ama, Nahliel, Negohot, Netiv Hagdud, Neve Daniel, Neve Tsuf, Nili, Nofim, Nokdim, Noked, Ofra, Oranit, Otniel, Paduel, Pnei Hever, Psagot, Rehelim, Reihan, Revava, Rimonim, Salit, Sansana, Sha’arei Tikva, Shaked, Shavei Shomron, Shim’a, Shilo, Susia, Talmon, Tekoa, Tene, Tomer, Tzufim, Vered Yeriho, Yakir, and in the Sha'ar Binyamin Industrial Zone in the Mateh Binyamin settlement Regional Council.&amp;nbsp;East Jerusalem&amp;nbsp;As of June 2026, 2,129 properties for sale and 468 properties for rent in occupied East Jerusalem were listed on the company's website.&amp;nbsp;These include properties in the settlement neighborhoods of Armon Hanatziv, French Hill, Gilo, Har Homa, Maalot Dafna, Neve Yaakov, Pisgat Ze’ev, Ramot, Ramat Eshkol, and Ramat Shlomo. 13 properties were found in the Old City Jewish Quarter in occupied East Jerusalem.&amp;nbsp;Syrian Golan&amp;nbsp;As of June 2026, 176&amp;nbsp;properties for sale and 46&amp;nbsp;properties for rent in 22 settlements in&amp;nbsp;the occupied Syrian Golan were listed on the company's website. &amp;nbsp; &amp;nbsp;&amp;nbsp;These include properties in the settlements of Ani'am, Alonei HaBashan, Afik, Avnei Eitan, Bnei Yehuda, Ein Zivan, El Rom, Eliad, Givat Yoav, Had Nes, Haspin, Katzrin, Kela, Kidmat Tzvi, Ma’ale Gamla, Mevo Hama, Neot Golan, Neve Ativ, Nov, Ramot, Ramat Magshimim, Sha’al, and Eliad.In December 2023, Yad 2 published an advertisement in an Israeli newspaper presenting a map of the occupied West Bank, Gaza and East Jerusalem with pins marking real estate properties, titled: “From the River to the Sea”, and the caption under the map says: "Yad2 helps you look forward and build a future in your next home in Israel!"drushim.ilYad 2’s job ads portal, drushim.il, advertises job ads for private security guards for checkpoints in the occupied West Bank.&amp;nbsp;These include multiple job ads of&amp;nbsp;T &amp;amp; M Protection Resources&amp;nbsp;for security guards and inspection guards for the Ministry of Defense Crossings Authority, including at the Sha’ar Ephraim checkpoint in the occupied West Bank. The Crossings Authority operates 14 checkpoints in the occupied West Bank and the Erez and Kerem Shalom checkpoints in Gaza.In addition, the website publishes job ads for security guards and rangers for sites in the Jordan Valley in the occupied West Bank, and for multiple positions at Ariel University, located in the settlement of Ariel.&amp;nbsp;Additional job ads found include a job ad for fighters for a security guard position at&amp;nbsp;an Elbit Systems facility, and a job ad for armed security guards to escort&amp;nbsp;Bezeq&amp;nbsp;employees in the Jerusalem area.Max Stock&amp;nbsp;Through its Israeli investment arm, Apax Partners’ subsidiary, Moose Holdco Ltd.,&amp;nbsp;holds an 8.36% stake in Israeli company Max Stock Ltd. (TASE: MAXO), a discount retail chain. Max Stock operates stores in the settlements of&amp;nbsp;Ariel and in the Mishor Adumim Industrial Zone, located in Ma’ale Adumim settlement, in the occupied West Bank, and in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem.&amp;nbsp;&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Services to the Settlements, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>Finance, Real Estate</t>
   </si>
   <si>
     <t>Aqwise- Wise Water Technologies</t>
   </si>
   <si>
     <t xml:space="preserve">A global provider of biological wastewater treatment and reuse solutions, as well as water remediation technologies.
 The company operates a plastics factory in the Barkan settlement industrial zone in the occupied West Bank.
 </t>
   </si>
   <si>
     <t>Electricity, Gas and Water Supply, Waste Management</t>
   </si>
   <si>
     <t>Arava Export Growers</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company that exports vegetables, fruits, fresh herbs and dates and worldwide.
 The company exports produce grown in the Jordan Valley in the occupied West Bank.
 In April 2022, Who Profits documented four company packing houses in the settlements of Roi, Argaman and Mehola in the Jordan Valley in the occupied West Bank.
 In 2021, the company received an indemnification of NIS 103,436 from the Israeli Ministry of Economy and Industry under the budget line for the &amp;ldquo;indemnification of exporters from Judea and Samaria [West Bank] and the Golan&amp;rdquo; through the Israeli Export Institute.
 In 2010, Arava products were documented being packed in packing houses in the settlements of Gilgal, Netiv Hagdud, Mehola, Na&amp;rsquo;aran and Roi.
 One of the company&amp;rsquo;s shareholders, Jordan River Herbs, is a settlement-based business located in the settlement of Mehola in the occupied Jordan Valley. The company exports produce grown in the settlement of Mehola in the occupied Jordan Valley by&amp;nbsp;Jordan River Herbs.
 </t>
   </si>
   <si>
@@ -1165,53 +1180,50 @@
   <si>
     <t xml:space="preserve">The company is a supplier of advanced computer solutions for military and industrial purposes. The company&amp;#39;s office in Israel is an authorized supplier of the Israeli Ministry of Defense and for the procurement delegation of the IMOD in New York.
 CTI provided the Israeli army with RVD dock for the military tactical vehicles.
 In 2012, the company, in partnership with the US-based company Black Diamond Advanced Technology, developed a portable command and control system for the Israeli army. The system includes a computer and a screen and became an essential part in the army&amp;#39;s uniform.
 In 2019, CTI one three tenders to supply the Israeli army with new and upgraded computer and tablet systems.&amp;nbsp; As part of the tender, the company will also provide logistic maintenance.
 </t>
   </si>
   <si>
     <t>D. Hay Marketing of Agricultural Product</t>
   </si>
   <si>
     <t>The company markets agricultural produce.
 The company’s boxes were found in the Na’aran and Tomer settlements’ packing houses.</t>
   </si>
   <si>
     <t>D.N. Kol Gader</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company specializing in security fences for airports and seaports, defense industries, power stations, nuclear power stations, detention centers and prison facilities.
 The company is based in the Barkan I.Z., a settlement industrial zone in the occupied West Bank. The company&amp;#39;s fences have been documented in various settlements and checkpoints in the occupied Palestinian territory: in the Barkan settlement (March 2014), the Masua settlement in the Jordan Valley (January 2013), the Geva Binyamin settlement (September 2012), East Jerusalem (April 2009) and in the Irtah&amp;nbsp;checkpoint by Machsom Watch (November 2008).
 Additionally, D.N. Kol Gader Trading Ltd., an associated company of D.N. Kol Gader, is also located in the Barkan I.Z. D.N. Kol Gader Trading received loans from Hapoalim Bank in 2012, 2014 and 2017 in connection with a property in the Barkan I.Z. in accordance with Local Outline Plan 5/1/ת/130. The bank holds the company&amp;#39;s rights to the property as collateral.
 The other shareholder in D.N. Kol Gader Trading, EF.A Metal Products, built a 2500m2 in Ariel West IZ in the occupied West Bank. This project was accompanied by Leumi Bank, which holds as collateral all the company&amp;#39;s rights to its Ariel property. The property is built in accordance with Local Outline Plan 6/ת/130, which refers to the land of the Palestinian Village Salfit.
 </t>
   </si>
   <si>
-    <t>Services to the Settlements, The Wall and Checkpoints</t>
-[...1 lines deleted...]
-  <si>
     <t>Construction, Military, Security and Surveillance</t>
   </si>
   <si>
     <t>Dalia Eliaspor Building Contracting Co. 1972</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli construction company.
 The company was involved in construction projects in the following settlements in occupied East
 Jerusalem: in 2018, it was involved in the construction of 200 housing units in Ramat Shlomo.
 Additionally, it was involved in the construction of 36 housing units in Gilo, and projects in Har
 Homa and Pisgat Ze&amp;rsquo;ev.
 In 2018, the company won a tender for the construction of 44 housing units in the settlement of
 Maaleh Adumim. Additionally, the company was involved in the construction of 24 housing
 units in Givat Ze&amp;rsquo;ev, both located in the occupied West Bank.
 </t>
   </si>
   <si>
     <t>Dan Pri Export and International Trade</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli exporter of agricultural produce to Russia.
 The company&amp;rsquo;s boxes were spotted in Tomer and Na&amp;rsquo;aran settlements&amp;rsquo; packing houses in the Jordan Valley, the occupied West Bank.
 </t>
   </si>
   <si>
@@ -1362,58 +1374,54 @@
   </si>
   <si>
     <t xml:space="preserve">A logistics company specializing in the transporting of fruits and vegetables.
 The company is located in the settlement of Tomer in the Jordan Valley in the occupied West Bank and provides transport services for agricultural products from the occupied Jordan Valley into Israel.
 </t>
   </si>
   <si>
     <t>Edom UK</t>
   </si>
   <si>
     <t xml:space="preserve">An Israeli exporter of agricultural goods. EDOM supplies to several major British supermarkets, including Waitrose and Sainsbury&amp;#39;s, through the British company Valley Grown Salads, which is based in Essex.
 EDOM also jointly owns Gildom, together with the Gilad company, which specializes in export to Russian markets. Gildom markets fruits and vegetables from Israel, as well as products from the Netherlands.&amp;nbsp;&amp;nbsp;
 The company exports produce that was packed in the Tomer and Beit Ha&amp;#39;arava&amp;nbsp;settlements&amp;#39; packing houses.
 On 4 February 2013, Corporate Watch researchers visited Beit Ha&amp;#39;arava and entered a packing house where cherry tomatoes were being packaged. The majority of the packing house was taken up with packaging EDOM UK tomatoes, labeled Quality Fresh Produce: Israel&amp;quot;. In response to this evidence, Jimmy Russo, the Company&amp;#39;s Chairman, announced that he plans to resign from his chairmanship and actively seek to sell his 20% shareholding in the Israeli company.
 In Edom UK&amp;#39;s response to a letter sent by Who Profits prior to the publication of this report, the company stated that it does not have any suppliers nor packing stations in Tomer and/or Beit Ha&amp;#39;arava.&amp;nbsp;The company had also sent Who Profits the following statement from Edom UK to its costumers in 21 October 2013, signed by Yaron Yarchi and Yinon Horesh, Joint M.D of Edom UK:
 &amp;quot;None of our produce that we are involved with is grown or produces in the occupied territories. We are working under strict guidelines to guarantee all our customers that as an organisation, we are fully compliant with all regulations that relate to the welfare of all employees under the law of Israel.
 We do not discriminate against colour, creed or ethnical background. We do not employee any child labour or indeed any workers under the national minimum age. We are fully compliant with all social benefits that&amp;#39;s we pay, all this is undertaken under strict guidelines.
 Wages are paid according to the employment ministry guidelines. Our objective is to provide a safe working and environment to all our staff. We also make sure that all staff are trained about their positions which they hold. We also comply with all environmental requirements by making sure that all our growers and our PMO sites that are certified and recognised, they are also non-GMO.
 Our focus is also the environment to minimalize the use of pesticides and chemicals and using biological pest control as much as possible and also making sure we are working to a waste separation programme.&amp;quot;&amp;nbsp;
 </t>
   </si>
   <si>
     <t>Efco Equipment</t>
   </si>
   <si>
-    <t xml:space="preserve">A private Israeli company specializing in marketing, sales and service for mechanical equipment for infrastructure and construction.
-[...6 lines deleted...]
-    <t>Israeli Construction on Occupied Land, Specialized Equipment and Services</t>
+    <t>A private Israeli importer of mechanical equipment for infrastructure, earthwork, handling, logistics, industry, construction, agriculture and ecology.&amp;nbsp;The company is the exclusive representative in Israel for the brands&amp;nbsp;Hyundai Construction Equipment, Hyundai Forklift, CROWN, GOMACO, Kennametal, Marini, MST, STAX, Generators, Terex, Vermeer, and BOMAG. &amp;nbsp;Efco’s parent company, Colmobil, provides&amp;nbsp;vehicles and maintenance services to the Israeli military and the Israeli Police. For more, see the Colmobil’s full profile. &amp;nbsp;Hyundai Machinery for the Israeli Military&amp;nbsp;Efco is the exclusive Israeli representative of&amp;nbsp;HD Hyundai construction equipment, which has been widely used by the Israeli military and Israeli authorities in the demolition of Palestinian homes and infrastructure in the occupied West Bank, East Jerusalem, and Gaza. Additionally, the company's equipment has been documented in the construction of settlements, the Separation Wall, and checkpoints in the occupied West Bank.Gaza &amp;nbsp;Genocide&amp;nbsp;Hyundai excavators have also been widely used by the Israeli military for extensive demolitions inside the Gaza Strip following its ground invasion in October 2023. Hyundai excavators were documented as being used for demolitions in Gaza by the Israeli military Unit 2640, also known as Uriah Force, operating under the Gaza Division. In April 2025, Hyundai excavators were documented in demolitions by the unit in Rafah. Since May 2024, Israel has carried out extensive destruction in the city of Rafah, with almost complete erasure of most of its homes, shops, streets, factories, healthcare facilities, and electricity and water systems. In a video posted in January 2025 by soldiers serving in the unit, Hyundai excavators were documented in massive demolitions carried out inside the Gaza Strip.House DemolitionsHD Hyundai heavy machinery has been widely used for demolitions of Palestinian houses and agricultural and water structures carried out by the Israeli military and Israeli authorities in the occupied West Bank and occupied East Jerusalem, in many cases resulting in the forced displacement of Palestinians from these areas.&amp;nbsp;Settlement Construction&amp;nbsp;Hyundai excavators have been documented in construction works on occupied land in the occupied West Bank and East Jerusalem. On January 31, 2024, Hyundai machinery was documented in construction work near the settlement of Shim’a in the occupied West Bank.Previously, Hyundai machinery was documented in construction works in the settlements of Ariel, Ofra, Halamish and Barkan in the occupied West Bank, and in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem.For more on HD Hyundai see the company’s full profile. &amp;nbsp;Services to the Israel Police&amp;nbsp;In January 2024, the company was awarded a tender from the Isreal Police for the procurement and maintenance of backhoe-type construction equipment for a period of two years with an option for an additional two years. &amp;nbsp;Construction on Occupied Land&amp;nbsp;In February 2017, mechanical engineering equipment imported by Efco Equipment was documented at the construction site of the Nabi Elias Bypass Road, a settler road being built near the Palestinian village of Nabi Elias in the occupied West Bank.For more on the Nabi Elias Bypass Road project, see Who Profits’ report: Roads and Infrastructure: Nabi Elyas Bypass Road (Highway 55).&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Israeli Construction on Occupied Land, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Efgad Engineering and Construction Works</t>
   </si>
   <si>
     <t xml:space="preserve">A development and construction firm. The company constructed housing projects in the settlement of Ariel&amp;nbsp;in the occupied West Bank and in the settlement neighborhoods of Har Homa (Homat Shmuel)&amp;nbsp;and Ramat Shlomo&amp;nbsp;in occupied East Jerusalem.
 In the settlement&amp;nbsp;neighborhood of&amp;nbsp;Har Homa, the company has built 122 housing units.&amp;nbsp;In addition, together with&amp;nbsp;Solel Boneh,&amp;nbsp;the company has built&amp;nbsp;126 housing units and a commercial&amp;nbsp;center in Ramat Shlomo.
 </t>
   </si>
   <si>
     <t>Egis Rail</t>
   </si>
   <si>
     <t xml:space="preserve">A France-based global group offering consulting and engineering, infrastructure and building engineering, and project development and operation services in the sectors of transport, industry, construction and renovations, water, environment and energy.
 Egis Rail Israel, a fully owned subsidiary of the Egis Group, is a private company based in Israel.
 In September 2024, Egis Rail Israel posted three job advertisements related to the Jerusalem Light Rail (JLR) project. The first ad detailed a position involving integration into the control project for JLR Blue Line in Jerusalem, specifically focusing on engineering and planning control in interface management for the State of Israel (the client) and the executing company. The second ad described a role involving engineering and planning control in railway telecommunications as part of the management project for the JLR Blue Line construction. The third ad was for a contract manager position within the project management team for the Blue Line construction.
 In November 2017, a tender published by the Association for Urban Planning, Development, and Preservation in Jerusalem indicated that Egis Rail was responsible for planning the Red Line extensions project.
 In May 2017, the Jerusalem Transportation Master Plan Team (JTMT) published a tender for the construction of infrastructure, development, and paving in Mount Scopus in occupied East Jerusalem. Egis Rail was listed as the company responsible for drafting the technical specifications for the tender.
 In 2007, the company secured an 11.9 million EUR contract with the Jerusalem Transportation Master Plan Team (JTMT) to assist in the construction and expansion of the light rail project in Jerusalem.
 In 1999, Egis Rail, then known as Semaly, was selected as a consultant for the Jerusalem Light Rail project.
 The JLR network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side and is contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city&amp;rsquo;s Palestinian neighborhoods. For more about the light rail see Who Profits Update:&amp;nbsp;Developments in the expansion of the JLR network: The J-Net project.
 </t>
   </si>
   <si>
     <t>Einav Ahets</t>
@@ -2101,53 +2109,50 @@
 Additionally, the company built a sport center and a community center in the West Bank settlement of Har Adar.
 </t>
   </si>
   <si>
     <t>Israel Salt Company</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company for the production of sea salt products. The company is the largest Israeli producer of salt, accounting for 80% of the salt market.
 The company operates a factory in Kalia settlement in the occupied Jordan Valley, exploiting occupied Palestinian natural resources.
 The parent company, through its different subsidiaries, is involved in the Israeli occupation in several ways. For more information, check out Arison Investments&amp;rsquo; profile.
 </t>
   </si>
   <si>
     <t>Food Industry, Industrial Manufacturing</t>
   </si>
   <si>
     <t>Itzkin Eyal  Architects</t>
   </si>
   <si>
     <t xml:space="preserve">An architecture firm.
 The company has been planning various construction projects in dozens of settlements. Up until December 2015, the company has planned hundreds of housing units in many settlements in both the occupied West Bank and East Jerusalem. Among these settlements are Immanuel, Efrat, Barkan and Ma&amp;#39;aleh Adumim settlement in the West Bank, and the settlements of Pisgat Ze&amp;#39;ev and Har Homa in East Jerusalem.
 </t>
   </si>
   <si>
     <t>JCB (JC Bamford Excavators)</t>
-  </si>
-[...1 lines deleted...]
-    <t>UK</t>
   </si>
   <si>
     <t xml:space="preserve">JC Bamford Excavators Limited (JCB) is a British multinational manufacturer of equipment for construction, agriculture, waste handling, and demolition.&amp;nbsp;The company has 22 plants on four continents and over 750 dealers around the world.
 JCB equipment has been repeatedly used by Israeli authorities in the demolitions of Palestinian homes and in the construction of Israeli settlements in the occupied Palestinian territory (oPt).
 Services to the Israeli Ministry of Defense 
 JCB equipment is sold to the Israeli Ministry of Defense (IMOD) through JCB&amp;rsquo;s Israeli importer and distributor, Comasco Ltd. Comasco employees also provide maintenance services for JCB equipment at military bases.&amp;nbsp;
 The JCB 1CX backhoe loader is used by the Israeli military for urban warfare in the oPt. It has been used by the Israeli military Engineering Corps for &amp;quot;targeted countermeasures&amp;quot; in the occupied West Bank. The loader is used to carry out demolitions, excavations and opening travel axes during a battle.
 The JCB armored High Mobility Engineer Excavator (HMEE), known in Hebrew as &amp;quot;Ami&amp;quot;, was purchased through the American Foreign Military Sales program and is used by the Israeli military 98th Paratroopers Division and the Engineering Corps. The &amp;quot;Ami&amp;quot; excavator underwent several modifications according to the requirements of the Israeli military, including the installation of items of equipment in the tools necessary for its operation and adaptation to the weapons of the infantry units. The excavator is used to break through obstacles and is resistant to explosions and gunfire.
 According to a response to a Freedom of Information request submitted by Who Profits in February 2021 between 2019 and 2021, the Israeli Ministry of Defense contracted Comasco in at least 13 contracts for the purchase of a JCB Backhoe loader vehicle and a telescopic handler, for the purchase of JCB spare parts, and for JCB heavy equipment maintenance services, in a total amount of NIS 1.56 million.
 The Wall and Checkpoints
 JCB&amp;rsquo;s engineering equipment also contributed to the construction of the wall and checkpoints.
 JCB machinery was used in the construction of the technologized aboveground, underground and underwater walls around the besieged Gaza. Completed in 2021, the project included 65 km of an underground wall equipped with technological detection means, a physical fence, a sea barrier, a detection array and combat rooms. These are another layer to the suffocating siege imposed on Gaza for over 17 years.
 Track and wheel excavators and wheel loaders were documented during the construction of the wall near the Palestinian villages of Al-Walaja, Anata and Beit Jala and at the Qalandiya and Ofer checkpoints in the occupied West Bank. The models used for these tasks are JS330, JS200, 537 and 3CX.
 House Demolitions 
 Dozens of documented incidents show JCB equipment used in house demolitions carried out by the Israeli military and Israeli authorities in the occupied West Bank and occupied East Jerusalem. These incidents include the demolition of Palestinian residential, religious, agricultural and commercial buildings, as well as water, sanitation and hygiene infrastructure, the uprooting of trees and the destruction of graves.
 According to Amnesty International, JCB equipment was used in Israeli activities resulting in human rights violations documented in the oPt between 2011 and 2021.
 2024
 Between February and April 2024, JCB equipment was used by the Israeli authorities to carry out demolitions in al-Issawiya in occupied East Jerusalem. 
 2023 
 On December 6, 2023, JCB backhoe loaders were used by Israeli Civil Administration (ICA) personnel to demolish two residential structures in Kh. Um Qusah, east of the village of a-Zuweidin in the South Hebron Hills. The Israeli forces demolished two residential structures belonging to a family of 20, including 16 minors, and two livestock enclosures it owns, as well as two residential structures belonging to another family, numbering a total of 18 people, including 13 minors. The forces also demolished two livestock enclosures owned by the second family. Both families were left homeless. &amp;nbsp;
 On October 31, 2023, a JCB excavator was used to demolish a family home in the West Bank village of Aurora, northwest of Ramallah, in the occupied West Bank.
 On May 22, 2023, a JCB backhoe loader was used by ICA personnel to demolish a tent used as a residence by a family of seven, including five minors, and a residential structure still under construction owned by a different family, south of Khirbet Ma&amp;rsquo;in in the South Hebron Hills. &amp;nbsp;
 On March 14, 2023, a JCB backhoe loader was used to demolish two Palestinian homes that housed 12 people in Umm Tuba in Sur Baher, occupied East Jerusalem. The families were forced out of their homes by Israeli soldiers.
 On March 1, 2023, JCB backhoe loaders were used by Israeli forces to demolish a Palestinian home in the village of Beit Dajan, northeast of Nablus, occupied West Bank.
 On January 16, 2023, a JCB wheel loader was used by ICA personnel, accompanied by Border Police, in the demolition of 18 non-residential structures that provided a source of income for 42 families in the town of Hizma in al-Quds District, occupied West Bank. Among the structures demolished were 6 auto repair shops, 5 stores, a carwash, an office, a storage facility, a butcher shop, an abattoir and a gas station.
@@ -4174,53 +4179,50 @@
   <si>
     <t>Yatir Quarry</t>
   </si>
   <si>
     <t xml:space="preserve">A privately owned Israeli stone quarry located in the occupied West Bank.
 The quarry is located on the lands of the Palestinian village ad-Dhahiriya. According to the Detailed Outline Plan 52/30 for the quarry, the quarry takes up 398 dunams of occupied land.
 Until June 2015, the Yatir quarry was jointly owned by Kfar Giladi Quarries, an Israeli quarrying company owned by Kibbutz Kfar Giladi, and Lime and Stone Production, one of the largest manufacturers of quarry materials in the Israeli market and a subsidiary of the Mexican multinational Cemex.
 </t>
   </si>
   <si>
     <t>Yatz-Ar</t>
   </si>
   <si>
     <t xml:space="preserve">A contractor of infrastructure works. The company constructed the main water pumping station of the Modi&amp;#39;in Illit settlement.
 </t>
   </si>
   <si>
     <t>Yechezkel Morad</t>
   </si>
   <si>
     <t xml:space="preserve">A private company that specializes in infrastructure, road construction, water and sewage projects, electricity and earth work.
 The company was involved in constructing the first part of the Separation Wall. In addition, it was involved in the construction of Ofer camp on road No. 443.
 The company has provided other services to the Ministry of Defense, such as maintenance work for monuments in the memory of Israeli soldiers, the construction of the Egypt-Israel barrier, which original aim was to prevent the entrance of African refugees, and the development of the Tze&amp;#39;elim army camp.
 In the Occupied Golan Heights, the company was involved in a construction project in Katzrin settlement, and a construction of a bridge in Haspin settlement.
 </t>
-  </si>
-[...1 lines deleted...]
-    <t>Israeli Construction on Occupied Land, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Yehuda Welded Mesh (Yehuda Group)</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company, producing and providing steel welded mesh, fencing, cutting, bending, and preparation of steel for construction, security and agriculture. Yehuda Group is divided into three divisions: Yehuda Welded Mesh, Yehuda Steel and Yehuda Fences.
 The company provides security fences to settlements and for Israeli military and Police facilities in the occupied West Bank.
 The company provided fences for the construction of the wall around the besieged Gaza.
 Services to Settlements
 In 2023, the company won a tender by the Mateh Binyamin settlement regional council for the provision and installment of gates and fences in educational facilities in the council.
 The company was involved in the construction of school fences in the settlement of Beitar Illit in the occupied West Bank.
 In 2002, the company won a tender for building fences in the amount of about NIS 5 million in the Seam Zone, including in the settlements of Karnei Shomron and Oranit. Prior to that, the company has installed security fences in several settlements in the occupied West Bank, including a 2 km fence in the settlement of Karnei Shomron, a 2 km fence in Kfar Ruth), and a fence in Oranit.
 Also in 2002, the company installed security fences in different areas is Jerusalem worth NIS 1 million, including a 1500 meter x 3 meter fence in the tunnel road connecting Jerusalem to the Gush Etzion settlement, and a 2.35 meter x 2 km fence in the settlement neighborhood of Armon Hanatziv in East Jerusalem, and an 800 meter security fence close to Shua&amp;#39;afat neighborhood meant to prevent passage to the settlement neighborhood of Ramot.
 Between 2007 and 2011, company fences were documented in in the settlement industrial zones of Barkan, Ariel, and Sha&amp;rsquo;ar Binyamin, and in the perimeter of Israeli settlements in the West Bank, including Alfei Menashe, Ariel, Karnei Shomron, Kedar, Mehola in 2011, Modi&amp;rsquo;in Illit, Sha&amp;rsquo;arei Tikva and Oranit. In Karnei Shomron, the fence incorporates electronic detection systems by Magal.
 In 2009, Company fences were documented in a facility of the Israeli National Water Company Mekorot nearby the Palestinian town of Huwara in the occupied West Bank.
 Services to the Israeli Ministry of Defense
 In 2002, the company provided a 70 km long fence to the Ministry of Defense for the construction of the wall around the besieged Gaza. In addition, company fences were installed around military installations inside settlements in the West Bank, including Ariel in 2010, Argaman (in the Jordan Valley) in 2010, Oranit and Beit Horon in 2004 and Revava in 2009.
 Company fences were also documented in an Israeli police station in the settlement of Ariel in 2010.
 In 2011, the company was involved in the construction of a 241 km fence in cooperation with the Ministry of Defense along the border with Egypt designed to prevent African asylum seekers from entering Israel.
 Services to the Jerusalem Light Rail (JLR):
 In 2004, the company sold a 10 km mobile fence to the municipality of Jerusalem worth NIS 2 million that was used in the construction of the Jerusalem Light rail (JLR), which connects settlement neighborhoods in occupied East Jerusalem to western part of the city. To learn more on the JLR, see Who Profits Update &amp;quot;Developments in the expansion of the JLR network: The J-Net project&amp;quot;.
 Services to the A1 Tel-Aviv Jerusalem Train: 
 The company provided 20,000 tons of iron, bar mats and other materials for the construction of the Tel Aviv-Jerusalem Fast Train line (A1). The A1 train route crosses the Green Line into the occupied West Bank using Palestinian Land, some of it privately owned. For more information about the A1 train, see Who Profits&amp;rsquo; report &amp;quot;Crossing the Line: The Tel Aviv Jerusalem Fast Train.&amp;quot;
 </t>
   </si>
@@ -4623,51 +4625,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I326"/>
+  <dimension ref="A1:I327"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -5378,8462 +5380,8489 @@
       <c r="E26" s="0" t="s">
         <v>109</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>110</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>52</v>
       </c>
       <c r="H26" s="0"/>
       <c r="I26" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="0">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="s">
         <v>111</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>11</v>
+        <v>112</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="G27" s="0" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="H27" s="0"/>
       <c r="I27" s="0" t="s">
-        <v>24</v>
+        <v>104</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="0">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>116</v>
+        <v>28</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>43</v>
-[...3 lines deleted...]
-      </c>
+        <v>118</v>
+      </c>
+      <c r="H28" s="0"/>
       <c r="I28" s="0" t="s">
-        <v>117</v>
+        <v>24</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="0">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>101</v>
+        <v>121</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>120</v>
+        <v>43</v>
       </c>
       <c r="H29" s="0" t="s">
-        <v>53</v>
+        <v>30</v>
       </c>
       <c r="I29" s="0" t="s">
-        <v>24</v>
+        <v>122</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="0">
         <v>29</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>28</v>
+        <v>101</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>47</v>
+        <v>125</v>
       </c>
       <c r="H30" s="0" t="s">
-        <v>15</v>
+        <v>53</v>
       </c>
       <c r="I30" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="0">
         <v>30</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>124</v>
+        <v>26</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>126</v>
-[...1 lines deleted...]
-      <c r="H31" s="0"/>
+        <v>47</v>
+      </c>
+      <c r="H31" s="0" t="s">
+        <v>15</v>
+      </c>
       <c r="I31" s="0" t="s">
-        <v>59</v>
+        <v>24</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="0">
         <v>31</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>26</v>
+        <v>129</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>63</v>
+        <v>131</v>
       </c>
       <c r="H32" s="0"/>
       <c r="I32" s="0" t="s">
-        <v>24</v>
+        <v>59</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="0">
         <v>32</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>131</v>
+        <v>28</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>132</v>
-[...3 lines deleted...]
-      </c>
+        <v>63</v>
+      </c>
+      <c r="H33" s="0"/>
       <c r="I33" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="0">
         <v>33</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>13</v>
+        <v>136</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="H34" s="0" t="s">
-        <v>53</v>
+        <v>15</v>
       </c>
       <c r="I34" s="0" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="0">
         <v>34</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>28</v>
+        <v>13</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="H35" s="0"/>
+        <v>140</v>
+      </c>
+      <c r="H35" s="0" t="s">
+        <v>53</v>
+      </c>
       <c r="I35" s="0" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="0">
         <v>35</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="C36" s="0" t="s">
-        <v>56</v>
+        <v>10</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>139</v>
+        <v>26</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>101</v>
+        <v>28</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>141</v>
+        <v>43</v>
       </c>
       <c r="H36" s="0"/>
       <c r="I36" s="0" t="s">
-        <v>104</v>
+        <v>24</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="0">
         <v>36</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="C37" s="0" t="s">
-        <v>10</v>
-[...1 lines deleted...]
-      <c r="D37" s="0"/>
+        <v>56</v>
+      </c>
+      <c r="D37" s="0" t="s">
+        <v>144</v>
+      </c>
       <c r="E37" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>144</v>
+        <v>101</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>145</v>
-[...4 lines deleted...]
-      <c r="I37" s="0"/>
+        <v>146</v>
+      </c>
+      <c r="H37" s="0"/>
+      <c r="I37" s="0" t="s">
+        <v>104</v>
+      </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="0">
         <v>37</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>10</v>
       </c>
-      <c r="D38" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D38" s="0"/>
       <c r="E38" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="H38" s="0" t="s">
-        <v>30</v>
-[...3 lines deleted...]
-      </c>
+        <v>48</v>
+      </c>
+      <c r="I38" s="0"/>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="0">
         <v>38</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>74</v>
+        <v>153</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>14</v>
+        <v>154</v>
       </c>
       <c r="H39" s="0" t="s">
-        <v>53</v>
+        <v>30</v>
       </c>
       <c r="I39" s="0" t="s">
-        <v>104</v>
+        <v>16</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="0">
         <v>39</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>154</v>
+        <v>74</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H40" s="0" t="s">
-        <v>30</v>
+        <v>53</v>
       </c>
       <c r="I40" s="0" t="s">
-        <v>16</v>
+        <v>104</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="0">
         <v>40</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>154</v>
+        <v>159</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H41" s="0" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="I41" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="0">
         <v>41</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>124</v>
+        <v>11</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>28</v>
+        <v>159</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>47</v>
-[...1 lines deleted...]
-      <c r="H42" s="0"/>
+        <v>14</v>
+      </c>
+      <c r="H42" s="0" t="s">
+        <v>35</v>
+      </c>
       <c r="I42" s="0" t="s">
-        <v>59</v>
+        <v>16</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="0">
         <v>42</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>11</v>
+        <v>129</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>161</v>
+        <v>28</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>162</v>
+        <v>47</v>
       </c>
       <c r="H43" s="0"/>
       <c r="I43" s="0" t="s">
-        <v>24</v>
+        <v>59</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="0">
         <v>43</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="C44" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>149</v>
-[...3 lines deleted...]
-      </c>
+        <v>167</v>
+      </c>
+      <c r="H44" s="0"/>
       <c r="I44" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="0">
         <v>44</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>161</v>
+        <v>170</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>168</v>
+        <v>154</v>
       </c>
       <c r="H45" s="0" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="I45" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="0">
         <v>45</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>124</v>
+        <v>11</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>42</v>
+        <v>166</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="H46" s="0"/>
+        <v>173</v>
+      </c>
+      <c r="H46" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="I46" s="0" t="s">
-        <v>59</v>
+        <v>16</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="0">
         <v>46</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>26</v>
+        <v>129</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>28</v>
+        <v>42</v>
       </c>
       <c r="G47" s="0" t="s">
-        <v>63</v>
-[...3 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="H47" s="0"/>
       <c r="I47" s="0" t="s">
-        <v>24</v>
+        <v>59</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="0">
         <v>47</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>175</v>
+        <v>28</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="H48" s="0"/>
+        <v>63</v>
+      </c>
+      <c r="H48" s="0" t="s">
+        <v>48</v>
+      </c>
       <c r="I48" s="0" t="s">
-        <v>176</v>
+        <v>24</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="0">
         <v>48</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>28</v>
+        <v>180</v>
       </c>
       <c r="G49" s="0" t="s">
-        <v>47</v>
-[...3 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="H49" s="0"/>
       <c r="I49" s="0" t="s">
-        <v>59</v>
+        <v>181</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="0">
         <v>49</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>161</v>
+        <v>28</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>149</v>
-[...1 lines deleted...]
-      <c r="H50" s="0"/>
+        <v>47</v>
+      </c>
+      <c r="H50" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="I50" s="0" t="s">
-        <v>20</v>
+        <v>59</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="0">
         <v>50</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>149</v>
-[...3 lines deleted...]
-      </c>
+        <v>154</v>
+      </c>
+      <c r="H51" s="0"/>
       <c r="I51" s="0" t="s">
-        <v>176</v>
+        <v>20</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="0">
         <v>51</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>185</v>
+        <v>166</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>186</v>
+        <v>154</v>
       </c>
       <c r="H52" s="0" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="I52" s="0" t="s">
-        <v>187</v>
+        <v>181</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="0">
         <v>52</v>
       </c>
       <c r="B53" s="0" t="s">
         <v>188</v>
       </c>
       <c r="C53" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>139</v>
+        <v>11</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>154</v>
+        <v>190</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>98</v>
+        <v>191</v>
       </c>
       <c r="H53" s="0" t="s">
-        <v>190</v>
+        <v>15</v>
       </c>
       <c r="I53" s="0" t="s">
-        <v>24</v>
+        <v>192</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="0">
         <v>53</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="C54" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>79</v>
+        <v>144</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>13</v>
+        <v>159</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>14</v>
+        <v>98</v>
       </c>
       <c r="H54" s="0" t="s">
-        <v>15</v>
+        <v>195</v>
       </c>
       <c r="I54" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="0">
         <v>54</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="C55" s="0" t="s">
-        <v>56</v>
+        <v>10</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>11</v>
+        <v>79</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>195</v>
+        <v>13</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>52</v>
-[...1 lines deleted...]
-      <c r="H55" s="0"/>
+        <v>14</v>
+      </c>
+      <c r="H55" s="0" t="s">
+        <v>15</v>
+      </c>
       <c r="I55" s="0" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="0">
         <v>55</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="C56" s="0" t="s">
-        <v>10</v>
+        <v>56</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="F56" s="0" t="s">
-        <v>101</v>
+        <v>200</v>
       </c>
       <c r="G56" s="0" t="s">
-        <v>120</v>
-[...3 lines deleted...]
-      </c>
+        <v>52</v>
+      </c>
+      <c r="H56" s="0"/>
       <c r="I56" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="0">
         <v>56</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="C57" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="H57" s="0" t="s">
-        <v>53</v>
+        <v>30</v>
       </c>
       <c r="I57" s="0" t="s">
-        <v>16</v>
+        <v>104</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="0">
         <v>57</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="C58" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>202</v>
+        <v>101</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>203</v>
-[...1 lines deleted...]
-      <c r="H58" s="0"/>
+        <v>125</v>
+      </c>
+      <c r="H58" s="0" t="s">
+        <v>53</v>
+      </c>
       <c r="I58" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="0">
         <v>58</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="C59" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>79</v>
+        <v>26</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F59" s="0" t="s">
-        <v>28</v>
+        <v>207</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>63</v>
-[...4 lines deleted...]
-      <c r="I59" s="0"/>
+        <v>208</v>
+      </c>
+      <c r="H59" s="0"/>
+      <c r="I59" s="0" t="s">
+        <v>24</v>
+      </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="0">
         <v>59</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="C60" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>11</v>
+        <v>79</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>47</v>
+        <v>63</v>
       </c>
       <c r="H60" s="0" t="s">
-        <v>35</v>
-[...3 lines deleted...]
-      </c>
+        <v>30</v>
+      </c>
+      <c r="I60" s="0"/>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="0">
         <v>60</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="C61" s="0" t="s">
-        <v>56</v>
+        <v>10</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>210</v>
+        <v>28</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>120</v>
+        <v>47</v>
       </c>
       <c r="H61" s="0" t="s">
-        <v>190</v>
+        <v>35</v>
       </c>
       <c r="I61" s="0" t="s">
-        <v>16</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="0">
         <v>61</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="C62" s="0" t="s">
-        <v>10</v>
+        <v>56</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>92</v>
+        <v>11</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>97</v>
+        <v>215</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>149</v>
-[...1 lines deleted...]
-      <c r="H62" s="0"/>
+        <v>125</v>
+      </c>
+      <c r="H62" s="0" t="s">
+        <v>195</v>
+      </c>
       <c r="I62" s="0" t="s">
-        <v>176</v>
+        <v>16</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="0">
         <v>62</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="C63" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>124</v>
+        <v>92</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>28</v>
+        <v>97</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>47</v>
-[...3 lines deleted...]
-      </c>
+        <v>154</v>
+      </c>
+      <c r="H63" s="0"/>
       <c r="I63" s="0" t="s">
-        <v>59</v>
+        <v>181</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="0">
         <v>63</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="C64" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>26</v>
+        <v>129</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="H64" s="0"/>
+        <v>47</v>
+      </c>
+      <c r="H64" s="0" t="s">
+        <v>48</v>
+      </c>
       <c r="I64" s="0" t="s">
-        <v>24</v>
+        <v>59</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" s="0">
         <v>64</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="C65" s="0" t="s">
-        <v>56</v>
+        <v>10</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>161</v>
+        <v>28</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>219</v>
+        <v>43</v>
       </c>
       <c r="H65" s="0"/>
       <c r="I65" s="0" t="s">
-        <v>220</v>
+        <v>24</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" s="0">
         <v>65</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="C66" s="0" t="s">
-        <v>10</v>
+        <v>56</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>13</v>
+        <v>166</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>135</v>
-[...3 lines deleted...]
-      </c>
+        <v>224</v>
+      </c>
+      <c r="H66" s="0"/>
       <c r="I66" s="0" t="s">
-        <v>16</v>
+        <v>225</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" s="0">
         <v>66</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="C67" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>79</v>
+        <v>11</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>28</v>
+        <v>13</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>107</v>
+        <v>140</v>
       </c>
       <c r="H67" s="0" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="I67" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" s="0">
         <v>67</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="C68" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>11</v>
+        <v>79</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>131</v>
+        <v>28</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>227</v>
-[...1 lines deleted...]
-      <c r="H68" s="0"/>
+        <v>107</v>
+      </c>
+      <c r="H68" s="0" t="s">
+        <v>15</v>
+      </c>
       <c r="I68" s="0" t="s">
-        <v>228</v>
+        <v>24</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" s="0">
         <v>68</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="C69" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>74</v>
+        <v>136</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>232</v>
       </c>
       <c r="H69" s="0"/>
       <c r="I69" s="0" t="s">
-        <v>20</v>
+        <v>233</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" s="0">
         <v>69</v>
       </c>
       <c r="B70" s="0" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="C70" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>11</v>
+        <v>235</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>161</v>
+        <v>74</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>235</v>
-[...3 lines deleted...]
-      </c>
+        <v>237</v>
+      </c>
+      <c r="H70" s="0"/>
       <c r="I70" s="0" t="s">
-        <v>237</v>
+        <v>20</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" s="0">
         <v>70</v>
       </c>
       <c r="B71" s="0" t="s">
         <v>238</v>
       </c>
       <c r="C71" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>95</v>
+        <v>11</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>149</v>
-[...1 lines deleted...]
-      <c r="H71" s="0"/>
+        <v>240</v>
+      </c>
+      <c r="H71" s="0" t="s">
+        <v>241</v>
+      </c>
       <c r="I71" s="0" t="s">
-        <v>228</v>
+        <v>242</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" s="0">
         <v>71</v>
       </c>
       <c r="B72" s="0" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="C72" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>11</v>
+        <v>95</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>97</v>
+        <v>166</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>149</v>
+        <v>154</v>
       </c>
       <c r="H72" s="0"/>
       <c r="I72" s="0" t="s">
-        <v>176</v>
+        <v>233</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" s="0">
         <v>72</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="C73" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>79</v>
+        <v>11</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>244</v>
+        <v>97</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>245</v>
-[...3 lines deleted...]
-      </c>
+        <v>154</v>
+      </c>
+      <c r="H73" s="0"/>
       <c r="I73" s="0" t="s">
-        <v>24</v>
+        <v>181</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" s="0">
         <v>73</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="C74" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>26</v>
+        <v>79</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>51</v>
+        <v>249</v>
       </c>
       <c r="G74" s="0" t="s">
-        <v>149</v>
+        <v>250</v>
       </c>
       <c r="H74" s="0" t="s">
-        <v>48</v>
+        <v>30</v>
       </c>
       <c r="I74" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" s="0">
         <v>74</v>
       </c>
       <c r="B75" s="0" t="s">
-        <v>248</v>
+        <v>251</v>
       </c>
       <c r="C75" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>249</v>
+        <v>252</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>97</v>
+        <v>51</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>149</v>
+        <v>154</v>
       </c>
       <c r="H75" s="0" t="s">
-        <v>35</v>
+        <v>48</v>
       </c>
       <c r="I75" s="0" t="s">
-        <v>228</v>
+        <v>24</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" s="0">
         <v>75</v>
       </c>
       <c r="B76" s="0" t="s">
-        <v>250</v>
+        <v>253</v>
       </c>
       <c r="C76" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>251</v>
+        <v>254</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>252</v>
+        <v>97</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>14</v>
+        <v>154</v>
       </c>
       <c r="H76" s="0" t="s">
-        <v>53</v>
+        <v>35</v>
       </c>
       <c r="I76" s="0" t="s">
-        <v>24</v>
+        <v>233</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" s="0">
         <v>76</v>
       </c>
       <c r="B77" s="0" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="C77" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>254</v>
+        <v>11</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>161</v>
+        <v>257</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>149</v>
+        <v>14</v>
       </c>
       <c r="H77" s="0" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="I77" s="0"/>
+        <v>53</v>
+      </c>
+      <c r="I77" s="0" t="s">
+        <v>24</v>
+      </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" s="0">
         <v>77</v>
       </c>
       <c r="B78" s="0" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="C78" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>11</v>
+        <v>259</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>257</v>
+        <v>260</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>28</v>
+        <v>166</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>43</v>
+        <v>154</v>
       </c>
       <c r="H78" s="0" t="s">
-        <v>15</v>
-[...3 lines deleted...]
-      </c>
+        <v>30</v>
+      </c>
+      <c r="I78" s="0"/>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" s="0">
         <v>78</v>
       </c>
       <c r="B79" s="0" t="s">
-        <v>258</v>
+        <v>261</v>
       </c>
       <c r="C79" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>79</v>
+        <v>11</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>259</v>
+        <v>262</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>260</v>
+        <v>28</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>261</v>
-[...1 lines deleted...]
-      <c r="H79" s="0"/>
+        <v>43</v>
+      </c>
+      <c r="H79" s="0" t="s">
+        <v>15</v>
+      </c>
       <c r="I79" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" s="0">
         <v>79</v>
       </c>
       <c r="B80" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="C80" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>11</v>
+        <v>79</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>13</v>
+        <v>114</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>265</v>
+      </c>
+      <c r="H80" s="0"/>
       <c r="I80" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" s="0">
         <v>80</v>
       </c>
       <c r="B81" s="0" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
       <c r="C81" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>13</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>43</v>
+        <v>14</v>
       </c>
       <c r="H81" s="0" t="s">
-        <v>30</v>
+        <v>15</v>
       </c>
       <c r="I81" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" s="0">
         <v>81</v>
       </c>
       <c r="B82" s="0" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="C82" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>74</v>
+        <v>42</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>232</v>
+        <v>43</v>
       </c>
       <c r="H82" s="0" t="s">
-        <v>53</v>
+        <v>30</v>
       </c>
       <c r="I82" s="0" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" s="0">
         <v>82</v>
       </c>
       <c r="B83" s="0" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="C83" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>74</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>23</v>
-[...1 lines deleted...]
-      <c r="H83" s="0"/>
+        <v>237</v>
+      </c>
+      <c r="H83" s="0" t="s">
+        <v>53</v>
+      </c>
       <c r="I83" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" s="0">
         <v>83</v>
       </c>
       <c r="B84" s="0" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="C84" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>97</v>
+        <v>74</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>149</v>
-[...3 lines deleted...]
-      </c>
+        <v>23</v>
+      </c>
+      <c r="H84" s="0"/>
       <c r="I84" s="0" t="s">
-        <v>176</v>
+        <v>16</v>
       </c>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" s="0">
         <v>84</v>
       </c>
       <c r="B85" s="0" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="C85" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>274</v>
+        <v>97</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>275</v>
+        <v>154</v>
       </c>
       <c r="H85" s="0" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="I85" s="0" t="s">
-        <v>59</v>
+        <v>181</v>
       </c>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" s="0">
         <v>85</v>
       </c>
       <c r="B86" s="0" t="s">
         <v>276</v>
       </c>
       <c r="C86" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>11</v>
+        <v>61</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>210</v>
+        <v>278</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>58</v>
+        <v>279</v>
       </c>
       <c r="H86" s="0" t="s">
-        <v>236</v>
+        <v>53</v>
       </c>
       <c r="I86" s="0" t="s">
-        <v>104</v>
+        <v>59</v>
       </c>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" s="0">
         <v>86</v>
       </c>
       <c r="B87" s="0" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="C87" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>280</v>
+        <v>215</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>281</v>
+        <v>58</v>
       </c>
       <c r="H87" s="0" t="s">
-        <v>53</v>
+        <v>241</v>
       </c>
       <c r="I87" s="0" t="s">
-        <v>228</v>
+        <v>104</v>
       </c>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" s="0">
         <v>87</v>
       </c>
       <c r="B88" s="0" t="s">
         <v>282</v>
       </c>
       <c r="C88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E88" s="0" t="s">
+      <c r="F88" s="0" t="s">
         <v>284</v>
       </c>
-      <c r="F88" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G88" s="0" t="s">
-        <v>149</v>
+        <v>285</v>
       </c>
       <c r="H88" s="0" t="s">
-        <v>285</v>
+        <v>53</v>
       </c>
       <c r="I88" s="0" t="s">
-        <v>16</v>
+        <v>233</v>
       </c>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" s="0">
         <v>88</v>
       </c>
       <c r="B89" s="0" t="s">
         <v>286</v>
       </c>
       <c r="C89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>26</v>
+        <v>287</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>288</v>
+        <v>166</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="H89" s="0"/>
+        <v>154</v>
+      </c>
+      <c r="H89" s="0" t="s">
+        <v>289</v>
+      </c>
       <c r="I89" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" s="0">
         <v>89</v>
       </c>
       <c r="B90" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="C90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>13</v>
+        <v>292</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>14</v>
       </c>
-      <c r="H90" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H90" s="0"/>
       <c r="I90" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" s="0">
         <v>90</v>
       </c>
       <c r="B91" s="0" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="C91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>42</v>
+        <v>13</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>293</v>
-[...1 lines deleted...]
-      <c r="H91" s="0"/>
+        <v>14</v>
+      </c>
+      <c r="H91" s="0" t="s">
+        <v>53</v>
+      </c>
       <c r="I91" s="0" t="s">
-        <v>187</v>
+        <v>16</v>
       </c>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" s="0">
         <v>91</v>
       </c>
       <c r="B92" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="C92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>161</v>
+        <v>42</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>14</v>
+        <v>297</v>
       </c>
       <c r="H92" s="0"/>
       <c r="I92" s="0" t="s">
-        <v>24</v>
+        <v>192</v>
       </c>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" s="0">
         <v>92</v>
       </c>
       <c r="B93" s="0" t="s">
-        <v>296</v>
+        <v>298</v>
       </c>
       <c r="C93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>297</v>
+        <v>299</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>42</v>
+        <v>166</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>232</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="H93" s="0"/>
       <c r="I93" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" s="0">
         <v>93</v>
       </c>
       <c r="B94" s="0" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="C94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>28</v>
+        <v>42</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>43</v>
+        <v>237</v>
       </c>
       <c r="H94" s="0" t="s">
-        <v>30</v>
+        <v>15</v>
       </c>
       <c r="I94" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" s="0">
         <v>94</v>
       </c>
       <c r="B95" s="0" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="C95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>302</v>
+        <v>28</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>14</v>
+        <v>43</v>
       </c>
       <c r="H95" s="0" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="I95" s="0" t="s">
-        <v>104</v>
+        <v>24</v>
       </c>
     </row>
     <row r="96" spans="1:9">
       <c r="A96" s="0">
         <v>95</v>
       </c>
       <c r="B96" s="0" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="C96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>13</v>
+        <v>306</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>14</v>
+        <v>98</v>
       </c>
       <c r="H96" s="0" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="I96" s="0" t="s">
-        <v>16</v>
+        <v>233</v>
       </c>
     </row>
     <row r="97" spans="1:9">
       <c r="A97" s="0">
         <v>96</v>
       </c>
       <c r="B97" s="0" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="C97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>74</v>
+        <v>13</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>232</v>
+        <v>14</v>
       </c>
       <c r="H97" s="0" t="s">
-        <v>236</v>
+        <v>30</v>
       </c>
       <c r="I97" s="0" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="98" spans="1:9">
       <c r="A98" s="0">
         <v>97</v>
       </c>
       <c r="B98" s="0" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="C98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>11</v>
+        <v>235</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>13</v>
+        <v>74</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>14</v>
+        <v>237</v>
       </c>
       <c r="H98" s="0" t="s">
-        <v>35</v>
+        <v>241</v>
       </c>
       <c r="I98" s="0" t="s">
-        <v>187</v>
+        <v>20</v>
       </c>
     </row>
     <row r="99" spans="1:9">
       <c r="A99" s="0">
         <v>98</v>
       </c>
       <c r="B99" s="0" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
       <c r="C99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>97</v>
+        <v>13</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>149</v>
-[...1 lines deleted...]
-      <c r="H99" s="0"/>
+        <v>14</v>
+      </c>
+      <c r="H99" s="0" t="s">
+        <v>35</v>
+      </c>
       <c r="I99" s="0" t="s">
-        <v>16</v>
+        <v>192</v>
       </c>
     </row>
     <row r="100" spans="1:9">
       <c r="A100" s="0">
         <v>99</v>
       </c>
       <c r="B100" s="0" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="C100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>312</v>
+        <v>314</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>313</v>
+        <v>97</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>149</v>
-[...3 lines deleted...]
-      </c>
+        <v>154</v>
+      </c>
+      <c r="H100" s="0"/>
       <c r="I100" s="0" t="s">
-        <v>228</v>
+        <v>16</v>
       </c>
     </row>
     <row r="101" spans="1:9">
       <c r="A101" s="0">
         <v>100</v>
       </c>
       <c r="B101" s="0" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="C101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>14</v>
+        <v>154</v>
       </c>
       <c r="H101" s="0" t="s">
-        <v>48</v>
+        <v>15</v>
       </c>
       <c r="I101" s="0" t="s">
-        <v>24</v>
+        <v>233</v>
       </c>
     </row>
     <row r="102" spans="1:9">
       <c r="A102" s="0">
         <v>101</v>
       </c>
       <c r="B102" s="0" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="C102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>154</v>
+        <v>320</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>14</v>
       </c>
-      <c r="H102" s="0"/>
+      <c r="H102" s="0" t="s">
+        <v>48</v>
+      </c>
       <c r="I102" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="103" spans="1:9">
       <c r="A103" s="0">
         <v>102</v>
       </c>
       <c r="B103" s="0" t="s">
-        <v>319</v>
+        <v>321</v>
       </c>
       <c r="C103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>124</v>
+        <v>11</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>320</v>
+        <v>322</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>321</v>
+        <v>159</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>89</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="H103" s="0"/>
       <c r="I103" s="0" t="s">
-        <v>59</v>
+        <v>16</v>
       </c>
     </row>
     <row r="104" spans="1:9">
       <c r="A104" s="0">
         <v>103</v>
       </c>
       <c r="B104" s="0" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="C104" s="0" t="s">
-        <v>56</v>
+        <v>10</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>11</v>
+        <v>129</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>97</v>
+        <v>325</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>52</v>
+        <v>89</v>
       </c>
       <c r="H104" s="0" t="s">
-        <v>30</v>
+        <v>48</v>
       </c>
       <c r="I104" s="0" t="s">
-        <v>176</v>
+        <v>59</v>
       </c>
     </row>
     <row r="105" spans="1:9">
       <c r="A105" s="0">
         <v>104</v>
       </c>
       <c r="B105" s="0" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
       <c r="C105" s="0" t="s">
-        <v>10</v>
+        <v>56</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>28</v>
+        <v>97</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>63</v>
+        <v>52</v>
       </c>
       <c r="H105" s="0" t="s">
-        <v>48</v>
+        <v>30</v>
       </c>
       <c r="I105" s="0" t="s">
-        <v>24</v>
+        <v>181</v>
       </c>
     </row>
     <row r="106" spans="1:9">
       <c r="A106" s="0">
         <v>105</v>
       </c>
       <c r="B106" s="0" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
       <c r="C106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>327</v>
+        <v>329</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>328</v>
+        <v>28</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>14</v>
+        <v>63</v>
       </c>
       <c r="H106" s="0" t="s">
-        <v>35</v>
+        <v>48</v>
       </c>
       <c r="I106" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="107" spans="1:9">
       <c r="A107" s="0">
         <v>106</v>
       </c>
       <c r="B107" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="C107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>274</v>
+        <v>332</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>331</v>
+        <v>14</v>
       </c>
       <c r="H107" s="0" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="I107" s="0" t="s">
-        <v>332</v>
+        <v>24</v>
       </c>
     </row>
     <row r="108" spans="1:9">
       <c r="A108" s="0">
         <v>107</v>
       </c>
       <c r="B108" s="0" t="s">
         <v>333</v>
       </c>
       <c r="C108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>101</v>
+        <v>278</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>34</v>
+        <v>335</v>
       </c>
       <c r="H108" s="0" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="I108" s="0" t="s">
-        <v>16</v>
+        <v>336</v>
       </c>
     </row>
     <row r="109" spans="1:9">
       <c r="A109" s="0">
         <v>108</v>
       </c>
       <c r="B109" s="0" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
       <c r="C109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>336</v>
+        <v>338</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>337</v>
+        <v>101</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>149</v>
+        <v>34</v>
       </c>
       <c r="H109" s="0" t="s">
-        <v>48</v>
+        <v>15</v>
       </c>
       <c r="I109" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="110" spans="1:9">
       <c r="A110" s="0">
         <v>109</v>
       </c>
       <c r="B110" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="C110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>13</v>
+        <v>341</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>14</v>
+        <v>154</v>
       </c>
       <c r="H110" s="0" t="s">
-        <v>30</v>
+        <v>48</v>
       </c>
       <c r="I110" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="111" spans="1:9">
       <c r="A111" s="0">
         <v>110</v>
       </c>
       <c r="B111" s="0" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="C111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>341</v>
+        <v>343</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>195</v>
+        <v>13</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>52</v>
+        <v>14</v>
       </c>
       <c r="H111" s="0" t="s">
-        <v>48</v>
+        <v>30</v>
       </c>
       <c r="I111" s="0" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="112" spans="1:9">
       <c r="A112" s="0">
         <v>111</v>
       </c>
       <c r="B112" s="0" t="s">
-        <v>342</v>
+        <v>344</v>
       </c>
       <c r="C112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>344</v>
+        <v>200</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>14</v>
+        <v>52</v>
       </c>
       <c r="H112" s="0" t="s">
-        <v>35</v>
+        <v>48</v>
       </c>
       <c r="I112" s="0" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
     </row>
     <row r="113" spans="1:9">
       <c r="A113" s="0">
         <v>112</v>
       </c>
       <c r="B113" s="0" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="C113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>260</v>
+        <v>348</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>347</v>
+        <v>14</v>
       </c>
       <c r="H113" s="0" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="I113" s="0" t="s">
-        <v>187</v>
+        <v>24</v>
       </c>
     </row>
     <row r="114" spans="1:9">
       <c r="A114" s="0">
         <v>113</v>
       </c>
       <c r="B114" s="0" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="C114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>97</v>
+        <v>114</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>149</v>
-[...1 lines deleted...]
-      <c r="H114" s="0"/>
+        <v>351</v>
+      </c>
+      <c r="H114" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="I114" s="0" t="s">
-        <v>16</v>
+        <v>192</v>
       </c>
     </row>
     <row r="115" spans="1:9">
       <c r="A115" s="0">
         <v>114</v>
       </c>
       <c r="B115" s="0" t="s">
-        <v>350</v>
+        <v>352</v>
       </c>
       <c r="C115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>92</v>
+        <v>11</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>351</v>
+        <v>353</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>161</v>
+        <v>97</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>98</v>
-[...3 lines deleted...]
-      </c>
+        <v>154</v>
+      </c>
+      <c r="H115" s="0"/>
       <c r="I115" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="116" spans="1:9">
       <c r="A116" s="0">
         <v>115</v>
       </c>
       <c r="B116" s="0" t="s">
-        <v>352</v>
+        <v>354</v>
       </c>
       <c r="C116" s="0" t="s">
-        <v>56</v>
+        <v>10</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>11</v>
+        <v>92</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>353</v>
+        <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>28</v>
+        <v>166</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>47</v>
-[...1 lines deleted...]
-      <c r="H116" s="0"/>
+        <v>98</v>
+      </c>
+      <c r="H116" s="0" t="s">
+        <v>195</v>
+      </c>
       <c r="I116" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="117" spans="1:9">
       <c r="A117" s="0">
         <v>116</v>
       </c>
       <c r="B117" s="0" t="s">
-        <v>354</v>
+        <v>356</v>
       </c>
       <c r="C117" s="0" t="s">
-        <v>10</v>
+        <v>56</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>254</v>
+        <v>11</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>355</v>
+        <v>357</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>13</v>
+        <v>28</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>14</v>
+        <v>47</v>
       </c>
       <c r="H117" s="0"/>
       <c r="I117" s="0" t="s">
-        <v>39</v>
+        <v>24</v>
       </c>
     </row>
     <row r="118" spans="1:9">
       <c r="A118" s="0">
         <v>117</v>
       </c>
       <c r="B118" s="0" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="C118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>11</v>
+        <v>259</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>101</v>
+        <v>13</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>43</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="H118" s="0"/>
       <c r="I118" s="0" t="s">
-        <v>187</v>
+        <v>39</v>
       </c>
     </row>
     <row r="119" spans="1:9">
       <c r="A119" s="0">
         <v>118</v>
       </c>
       <c r="B119" s="0" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
       <c r="C119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>131</v>
+        <v>101</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="H119" s="0"/>
+        <v>43</v>
+      </c>
+      <c r="H119" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="I119" s="0" t="s">
-        <v>16</v>
+        <v>192</v>
       </c>
     </row>
     <row r="120" spans="1:9">
       <c r="A120" s="0">
         <v>119</v>
       </c>
       <c r="B120" s="0" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="C120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>362</v>
+        <v>136</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>149</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="H120" s="0"/>
       <c r="I120" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="121" spans="1:9">
       <c r="A121" s="0">
         <v>120</v>
       </c>
       <c r="B121" s="0" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="C121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>95</v>
+        <v>11</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>97</v>
+        <v>366</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>149</v>
-[...1 lines deleted...]
-      <c r="H121" s="0"/>
+        <v>154</v>
+      </c>
+      <c r="H121" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="I121" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="122" spans="1:9">
       <c r="A122" s="0">
         <v>121</v>
       </c>
       <c r="B122" s="0" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="C122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>11</v>
+        <v>95</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>101</v>
+        <v>97</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>43</v>
-[...3 lines deleted...]
-      </c>
+        <v>154</v>
+      </c>
+      <c r="H122" s="0"/>
       <c r="I122" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="123" spans="1:9">
       <c r="A123" s="0">
         <v>122</v>
       </c>
       <c r="B123" s="0" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
       <c r="C123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>368</v>
+        <v>370</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>28</v>
+        <v>101</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>47</v>
-[...1 lines deleted...]
-      <c r="H123" s="0"/>
+        <v>43</v>
+      </c>
+      <c r="H123" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="I123" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="124" spans="1:9">
       <c r="A124" s="0">
         <v>123</v>
       </c>
       <c r="B124" s="0" t="s">
-        <v>369</v>
+        <v>371</v>
       </c>
       <c r="C124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>370</v>
+        <v>372</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>43</v>
-[...3 lines deleted...]
-      </c>
+        <v>47</v>
+      </c>
+      <c r="H124" s="0"/>
       <c r="I124" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="125" spans="1:9">
       <c r="A125" s="0">
         <v>124</v>
       </c>
       <c r="B125" s="0" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
       <c r="C125" s="0" t="s">
-        <v>56</v>
+        <v>10</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>372</v>
+        <v>374</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>373</v>
+        <v>28</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>141</v>
+        <v>43</v>
       </c>
       <c r="H125" s="0" t="s">
         <v>48</v>
       </c>
       <c r="I125" s="0" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
     </row>
     <row r="126" spans="1:9">
       <c r="A126" s="0">
         <v>125</v>
       </c>
       <c r="B126" s="0" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="C126" s="0" t="s">
-        <v>10</v>
+        <v>56</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>375</v>
+        <v>11</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>210</v>
+        <v>377</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>377</v>
+        <v>146</v>
       </c>
       <c r="H126" s="0" t="s">
-        <v>378</v>
+        <v>48</v>
       </c>
       <c r="I126" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="127" spans="1:9">
       <c r="A127" s="0">
         <v>126</v>
       </c>
       <c r="B127" s="0" t="s">
+        <v>378</v>
+      </c>
+      <c r="C127" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D127" s="0" t="s">
         <v>379</v>
-      </c>
-[...4 lines deleted...]
-        <v>124</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>380</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>28</v>
+        <v>215</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>47</v>
+        <v>381</v>
       </c>
       <c r="H127" s="0" t="s">
-        <v>30</v>
+        <v>382</v>
       </c>
       <c r="I127" s="0" t="s">
-        <v>59</v>
+        <v>20</v>
       </c>
     </row>
     <row r="128" spans="1:9">
       <c r="A128" s="0">
         <v>127</v>
       </c>
       <c r="B128" s="0" t="s">
-        <v>381</v>
+        <v>383</v>
       </c>
       <c r="C128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>11</v>
+        <v>129</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>382</v>
+        <v>384</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>383</v>
+        <v>28</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>58</v>
-[...1 lines deleted...]
-      <c r="H128" s="0"/>
+        <v>47</v>
+      </c>
+      <c r="H128" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="I128" s="0" t="s">
-        <v>24</v>
+        <v>59</v>
       </c>
     </row>
     <row r="129" spans="1:9">
       <c r="A129" s="0">
         <v>128</v>
       </c>
       <c r="B129" s="0" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="C129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>28</v>
+        <v>387</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>245</v>
-[...3 lines deleted...]
-      </c>
+        <v>58</v>
+      </c>
+      <c r="H129" s="0"/>
       <c r="I129" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="130" spans="1:9">
       <c r="A130" s="0">
         <v>129</v>
       </c>
       <c r="B130" s="0" t="s">
-        <v>386</v>
+        <v>388</v>
       </c>
       <c r="C130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>95</v>
+        <v>26</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
       <c r="F130" s="0" t="s">
-        <v>51</v>
+        <v>28</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>63</v>
+        <v>250</v>
       </c>
       <c r="H130" s="0" t="s">
-        <v>30</v>
+        <v>15</v>
       </c>
       <c r="I130" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="131" spans="1:9">
       <c r="A131" s="0">
         <v>130</v>
       </c>
       <c r="B131" s="0" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
       <c r="C131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>26</v>
+        <v>95</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>389</v>
+        <v>391</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>244</v>
+        <v>51</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>245</v>
+        <v>63</v>
       </c>
       <c r="H131" s="0" t="s">
         <v>30</v>
       </c>
-      <c r="I131" s="0"/>
+      <c r="I131" s="0" t="s">
+        <v>24</v>
+      </c>
     </row>
     <row r="132" spans="1:9">
       <c r="A132" s="0">
         <v>131</v>
       </c>
       <c r="B132" s="0" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="C132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>101</v>
-[...2 lines deleted...]
-      <c r="H132" s="0"/>
+        <v>249</v>
+      </c>
+      <c r="G132" s="0" t="s">
+        <v>250</v>
+      </c>
+      <c r="H132" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="I132" s="0"/>
     </row>
     <row r="133" spans="1:9">
       <c r="A133" s="0">
         <v>132</v>
       </c>
       <c r="B133" s="0" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
       <c r="C133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>79</v>
+        <v>11</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>195</v>
-[...3 lines deleted...]
-      </c>
+        <v>101</v>
+      </c>
+      <c r="G133" s="0"/>
       <c r="H133" s="0"/>
-      <c r="I133" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I133" s="0"/>
     </row>
     <row r="134" spans="1:9">
       <c r="A134" s="0">
         <v>133</v>
       </c>
       <c r="B134" s="0" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="C134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>26</v>
+        <v>79</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>42</v>
+        <v>200</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>47</v>
+        <v>154</v>
       </c>
       <c r="H134" s="0"/>
       <c r="I134" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="135" spans="1:9">
       <c r="A135" s="0">
         <v>134</v>
       </c>
       <c r="B135" s="0" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="C135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>28</v>
+        <v>42</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>398</v>
-[...3 lines deleted...]
-      </c>
+        <v>47</v>
+      </c>
+      <c r="H135" s="0"/>
       <c r="I135" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="136" spans="1:9">
       <c r="A136" s="0">
         <v>135</v>
       </c>
       <c r="B136" s="0" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="C136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>148</v>
+        <v>28</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>98</v>
+        <v>402</v>
       </c>
       <c r="H136" s="0" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="I136" s="0"/>
+        <v>48</v>
+      </c>
+      <c r="I136" s="0" t="s">
+        <v>24</v>
+      </c>
     </row>
     <row r="137" spans="1:9">
       <c r="A137" s="0">
         <v>136</v>
       </c>
       <c r="B137" s="0" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
       <c r="C137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>28</v>
+        <v>153</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>63</v>
-[...4 lines deleted...]
-      </c>
+        <v>98</v>
+      </c>
+      <c r="H137" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="I137" s="0"/>
     </row>
     <row r="138" spans="1:9">
       <c r="A138" s="0">
         <v>137</v>
       </c>
       <c r="B138" s="0" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="C138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>288</v>
+        <v>28</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>145</v>
-[...3 lines deleted...]
-      </c>
+        <v>63</v>
+      </c>
+      <c r="H138" s="0"/>
       <c r="I138" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="139" spans="1:9">
       <c r="A139" s="0">
         <v>138</v>
       </c>
       <c r="B139" s="0" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="C139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>407</v>
+        <v>292</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>58</v>
+        <v>150</v>
       </c>
       <c r="H139" s="0" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="I139" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="140" spans="1:9">
       <c r="A140" s="0">
         <v>139</v>
       </c>
       <c r="B140" s="0" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="C140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>101</v>
+        <v>411</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>410</v>
+        <v>58</v>
       </c>
       <c r="H140" s="0" t="s">
-        <v>53</v>
+        <v>15</v>
       </c>
       <c r="I140" s="0" t="s">
-        <v>187</v>
+        <v>16</v>
       </c>
     </row>
     <row r="141" spans="1:9">
       <c r="A141" s="0">
         <v>140</v>
       </c>
       <c r="B141" s="0" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="C141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>74</v>
+        <v>101</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>135</v>
+        <v>414</v>
       </c>
       <c r="H141" s="0" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="I141" s="0"/>
+        <v>53</v>
+      </c>
+      <c r="I141" s="0" t="s">
+        <v>192</v>
+      </c>
     </row>
     <row r="142" spans="1:9">
       <c r="A142" s="0">
         <v>141</v>
       </c>
       <c r="B142" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
       <c r="C142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>101</v>
+        <v>74</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>43</v>
+        <v>140</v>
       </c>
       <c r="H142" s="0" t="s">
-        <v>53</v>
-[...3 lines deleted...]
-      </c>
+        <v>30</v>
+      </c>
+      <c r="I142" s="0"/>
     </row>
     <row r="143" spans="1:9">
       <c r="A143" s="0">
         <v>142</v>
       </c>
       <c r="B143" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="C143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>110</v>
+        <v>101</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>149</v>
+        <v>43</v>
       </c>
       <c r="H143" s="0" t="s">
-        <v>15</v>
+        <v>53</v>
       </c>
       <c r="I143" s="0" t="s">
-        <v>24</v>
+        <v>192</v>
       </c>
     </row>
     <row r="144" spans="1:9">
       <c r="A144" s="0">
         <v>143</v>
       </c>
       <c r="B144" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="C144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>13</v>
+        <v>110</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="H144" s="0"/>
+        <v>154</v>
+      </c>
+      <c r="H144" s="0" t="s">
+        <v>15</v>
+      </c>
       <c r="I144" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="145" spans="1:9">
       <c r="A145" s="0">
         <v>144</v>
       </c>
       <c r="B145" s="0" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="C145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>420</v>
+        <v>11</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H145" s="0"/>
-      <c r="I145" s="0"/>
+      <c r="I145" s="0" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="146" spans="1:9">
       <c r="A146" s="0">
         <v>145</v>
       </c>
       <c r="B146" s="0" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="C146" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>139</v>
+        <v>424</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>316</v>
+        <v>13</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>424</v>
-[...6 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="H146" s="0"/>
+      <c r="I146" s="0"/>
     </row>
     <row r="147" spans="1:9">
       <c r="A147" s="0">
         <v>146</v>
       </c>
       <c r="B147" s="0" t="s">
         <v>426</v>
       </c>
       <c r="C147" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>11</v>
+        <v>144</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>101</v>
+        <v>320</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>120</v>
+        <v>428</v>
       </c>
       <c r="H147" s="0" t="s">
-        <v>35</v>
+        <v>429</v>
       </c>
       <c r="I147" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="148" spans="1:9">
       <c r="A148" s="0">
         <v>147</v>
       </c>
       <c r="B148" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="C148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>429</v>
+        <v>11</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>161</v>
+        <v>101</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>98</v>
+        <v>125</v>
       </c>
       <c r="H148" s="0" t="s">
-        <v>53</v>
+        <v>35</v>
       </c>
       <c r="I148" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="149" spans="1:9">
       <c r="A149" s="0">
         <v>148</v>
       </c>
       <c r="B149" s="0" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="C149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>11</v>
+        <v>433</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>42</v>
+        <v>166</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="H149" s="0"/>
+        <v>98</v>
+      </c>
+      <c r="H149" s="0" t="s">
+        <v>53</v>
+      </c>
       <c r="I149" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="150" spans="1:9">
       <c r="A150" s="0">
         <v>149</v>
       </c>
       <c r="B150" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
       <c r="C150" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>161</v>
+        <v>42</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>435</v>
-[...3 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="H150" s="0"/>
       <c r="I150" s="0" t="s">
-        <v>228</v>
+        <v>24</v>
       </c>
     </row>
     <row r="151" spans="1:9">
       <c r="A151" s="0">
         <v>150</v>
       </c>
       <c r="B151" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="C151" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>438</v>
+        <v>166</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>89</v>
+        <v>439</v>
       </c>
       <c r="H151" s="0" t="s">
-        <v>378</v>
+        <v>30</v>
       </c>
       <c r="I151" s="0" t="s">
-        <v>104</v>
+        <v>233</v>
       </c>
     </row>
     <row r="152" spans="1:9">
       <c r="A152" s="0">
         <v>151</v>
       </c>
       <c r="B152" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="C152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D152" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>149</v>
-[...1 lines deleted...]
-      <c r="H152" s="0"/>
+        <v>89</v>
+      </c>
+      <c r="H152" s="0" t="s">
+        <v>382</v>
+      </c>
       <c r="I152" s="0" t="s">
-        <v>20</v>
+        <v>104</v>
       </c>
     </row>
     <row r="153" spans="1:9">
       <c r="A153" s="0">
         <v>152</v>
       </c>
       <c r="B153" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="C153" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>79</v>
+        <v>11</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>51</v>
+        <v>445</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>63</v>
-[...3 lines deleted...]
-      </c>
+        <v>154</v>
+      </c>
+      <c r="H153" s="0"/>
       <c r="I153" s="0" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
     </row>
     <row r="154" spans="1:9">
       <c r="A154" s="0">
         <v>153</v>
       </c>
       <c r="B154" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="C154" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>92</v>
+        <v>79</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>13</v>
+        <v>51</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>14</v>
+        <v>63</v>
       </c>
       <c r="H154" s="0" t="s">
-        <v>190</v>
-[...1 lines deleted...]
-      <c r="I154" s="0"/>
+        <v>35</v>
+      </c>
+      <c r="I154" s="0" t="s">
+        <v>24</v>
+      </c>
     </row>
     <row r="155" spans="1:9">
       <c r="A155" s="0">
         <v>154</v>
       </c>
       <c r="B155" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="C155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>11</v>
+        <v>92</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>448</v>
+        <v>13</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>149</v>
+        <v>14</v>
       </c>
       <c r="H155" s="0" t="s">
-        <v>48</v>
-[...3 lines deleted...]
-      </c>
+        <v>195</v>
+      </c>
+      <c r="I155" s="0"/>
     </row>
     <row r="156" spans="1:9">
       <c r="A156" s="0">
         <v>155</v>
       </c>
       <c r="B156" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="C156" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F156" s="0" t="s">
+        <v>452</v>
+      </c>
+      <c r="G156" s="0" t="s">
         <v>154</v>
       </c>
-      <c r="G156" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H156" s="0" t="s">
-        <v>30</v>
+        <v>48</v>
       </c>
       <c r="I156" s="0" t="s">
-        <v>24</v>
+        <v>181</v>
       </c>
     </row>
     <row r="157" spans="1:9">
       <c r="A157" s="0">
         <v>156</v>
       </c>
       <c r="B157" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="C157" s="0" t="s">
-        <v>56</v>
+        <v>10</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="F157" s="0" t="s">
-        <v>328</v>
+        <v>159</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>453</v>
+        <v>14</v>
       </c>
       <c r="H157" s="0" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="I157" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="158" spans="1:9">
       <c r="A158" s="0">
         <v>157</v>
       </c>
       <c r="B158" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="C158" s="0" t="s">
-        <v>10</v>
+        <v>56</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>13</v>
+        <v>332</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="H158" s="0"/>
+        <v>457</v>
+      </c>
+      <c r="H158" s="0" t="s">
+        <v>35</v>
+      </c>
       <c r="I158" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="159" spans="1:9">
       <c r="A159" s="0">
         <v>158</v>
       </c>
       <c r="B159" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
       <c r="C159" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>457</v>
+        <v>11</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>459</v>
+        <v>13</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>98</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="H159" s="0"/>
       <c r="I159" s="0" t="s">
-        <v>460</v>
+        <v>16</v>
       </c>
     </row>
     <row r="160" spans="1:9">
       <c r="A160" s="0">
         <v>159</v>
       </c>
       <c r="B160" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="C160" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D160" s="0" t="s">
+        <v>112</v>
+      </c>
+      <c r="E160" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="C160" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E160" s="0" t="s">
+      <c r="F160" s="0" t="s">
         <v>462</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>98</v>
       </c>
-      <c r="H160" s="0"/>
+      <c r="H160" s="0" t="s">
+        <v>90</v>
+      </c>
       <c r="I160" s="0" t="s">
-        <v>24</v>
+        <v>463</v>
       </c>
     </row>
     <row r="161" spans="1:9">
       <c r="A161" s="0">
         <v>160</v>
       </c>
       <c r="B161" s="0" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="C161" s="0" t="s">
-        <v>10</v>
+        <v>56</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>11</v>
+        <v>95</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>101</v>
-[...4 lines deleted...]
-      </c>
+        <v>13</v>
+      </c>
+      <c r="G161" s="0" t="s">
+        <v>98</v>
+      </c>
+      <c r="H161" s="0"/>
       <c r="I161" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="162" spans="1:9">
       <c r="A162" s="0">
         <v>161</v>
       </c>
       <c r="B162" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="C162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-      </c>
+        <v>101</v>
+      </c>
+      <c r="G162" s="0"/>
       <c r="H162" s="0" t="s">
-        <v>48</v>
+        <v>30</v>
       </c>
       <c r="I162" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="163" spans="1:9">
       <c r="A163" s="0">
         <v>162</v>
       </c>
       <c r="B163" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="C163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>469</v>
+        <v>28</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>149</v>
-[...1 lines deleted...]
-      <c r="H163" s="0"/>
+        <v>43</v>
+      </c>
+      <c r="H163" s="0" t="s">
+        <v>48</v>
+      </c>
       <c r="I163" s="0" t="s">
-        <v>176</v>
+        <v>24</v>
       </c>
     </row>
     <row r="164" spans="1:9">
       <c r="A164" s="0">
         <v>163</v>
       </c>
       <c r="B164" s="0" t="s">
         <v>470</v>
       </c>
       <c r="C164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>471</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>260</v>
+        <v>472</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>63</v>
-[...3 lines deleted...]
-      </c>
+        <v>154</v>
+      </c>
+      <c r="H164" s="0"/>
       <c r="I164" s="0" t="s">
-        <v>16</v>
+        <v>181</v>
       </c>
     </row>
     <row r="165" spans="1:9">
       <c r="A165" s="0">
         <v>164</v>
       </c>
       <c r="B165" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="C165" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>79</v>
+        <v>11</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>114</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>135</v>
+        <v>63</v>
       </c>
       <c r="H165" s="0" t="s">
-        <v>30</v>
+        <v>48</v>
       </c>
       <c r="I165" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="166" spans="1:9">
       <c r="A166" s="0">
         <v>165</v>
       </c>
       <c r="B166" s="0" t="s">
         <v>475</v>
       </c>
       <c r="C166" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>11</v>
+        <v>79</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>476</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>101</v>
+        <v>477</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>477</v>
+        <v>140</v>
       </c>
       <c r="H166" s="0" t="s">
-        <v>53</v>
+        <v>30</v>
       </c>
       <c r="I166" s="0" t="s">
-        <v>104</v>
+        <v>16</v>
       </c>
     </row>
     <row r="167" spans="1:9">
       <c r="A167" s="0">
         <v>166</v>
       </c>
       <c r="B167" s="0" t="s">
         <v>478</v>
       </c>
       <c r="C167" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>28</v>
+        <v>101</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-      <c r="I167" s="0"/>
+        <v>480</v>
+      </c>
+      <c r="H167" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="I167" s="0" t="s">
+        <v>104</v>
+      </c>
     </row>
     <row r="168" spans="1:9">
       <c r="A168" s="0">
         <v>167</v>
       </c>
       <c r="B168" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="C168" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>63</v>
-[...6 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="H168" s="0"/>
+      <c r="I168" s="0"/>
     </row>
     <row r="169" spans="1:9">
       <c r="A169" s="0">
         <v>168</v>
       </c>
       <c r="B169" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="C169" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>13</v>
+        <v>28</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>14</v>
+        <v>63</v>
       </c>
       <c r="H169" s="0" t="s">
-        <v>30</v>
+        <v>53</v>
       </c>
       <c r="I169" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="170" spans="1:9">
       <c r="A170" s="0">
         <v>169</v>
       </c>
       <c r="B170" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="C170" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>14</v>
       </c>
-      <c r="H170" s="0"/>
+      <c r="H170" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="I170" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="171" spans="1:9">
       <c r="A171" s="0">
         <v>170</v>
       </c>
       <c r="B171" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="C171" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>101</v>
+        <v>13</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>29</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="H171" s="0"/>
       <c r="I171" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="172" spans="1:9">
       <c r="A172" s="0">
         <v>171</v>
       </c>
       <c r="B172" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="C172" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>28</v>
+        <v>101</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>63</v>
+        <v>29</v>
       </c>
       <c r="H172" s="0" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="I172" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="173" spans="1:9">
       <c r="A173" s="0">
         <v>172</v>
       </c>
       <c r="B173" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
       <c r="C173" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>79</v>
+        <v>26</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>74</v>
+        <v>28</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>107</v>
-[...1 lines deleted...]
-      <c r="H173" s="0"/>
+        <v>63</v>
+      </c>
+      <c r="H173" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="I173" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="174" spans="1:9">
       <c r="A174" s="0">
         <v>173</v>
       </c>
       <c r="B174" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="C174" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>493</v>
+        <v>79</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>494</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>154</v>
+        <v>74</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>98</v>
-[...4 lines deleted...]
-      <c r="I174" s="0"/>
+        <v>107</v>
+      </c>
+      <c r="H174" s="0"/>
+      <c r="I174" s="0" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="175" spans="1:9">
       <c r="A175" s="0">
         <v>174</v>
       </c>
       <c r="B175" s="0" t="s">
         <v>495</v>
       </c>
       <c r="C175" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>92</v>
+        <v>496</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>13</v>
+        <v>159</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>497</v>
-[...4 lines deleted...]
-      </c>
+        <v>98</v>
+      </c>
+      <c r="H175" s="0" t="s">
+        <v>289</v>
+      </c>
+      <c r="I175" s="0"/>
     </row>
     <row r="176" spans="1:9">
       <c r="A176" s="0">
         <v>175</v>
       </c>
       <c r="B176" s="0" t="s">
         <v>498</v>
       </c>
       <c r="C176" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>79</v>
+        <v>92</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>316</v>
+        <v>13</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>500</v>
       </c>
       <c r="H176" s="0"/>
       <c r="I176" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="177" spans="1:9">
       <c r="A177" s="0">
         <v>176</v>
       </c>
       <c r="B177" s="0" t="s">
         <v>501</v>
       </c>
       <c r="C177" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>11</v>
+        <v>79</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>161</v>
+        <v>320</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>503</v>
       </c>
       <c r="H177" s="0"/>
-      <c r="I177" s="0"/>
+      <c r="I177" s="0" t="s">
+        <v>24</v>
+      </c>
     </row>
     <row r="178" spans="1:9">
       <c r="A178" s="0">
         <v>177</v>
       </c>
       <c r="B178" s="0" t="s">
         <v>504</v>
       </c>
       <c r="C178" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>469</v>
+        <v>166</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>149</v>
-[...3 lines deleted...]
-      </c>
+        <v>506</v>
+      </c>
+      <c r="H178" s="0"/>
       <c r="I178" s="0"/>
     </row>
     <row r="179" spans="1:9">
       <c r="A179" s="0">
         <v>178</v>
       </c>
       <c r="B179" s="0" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="C179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>195</v>
+        <v>472</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>149</v>
+        <v>154</v>
       </c>
       <c r="H179" s="0" t="s">
-        <v>53</v>
-[...3 lines deleted...]
-      </c>
+        <v>30</v>
+      </c>
+      <c r="I179" s="0"/>
     </row>
     <row r="180" spans="1:9">
       <c r="A180" s="0">
         <v>179</v>
       </c>
       <c r="B180" s="0" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="C180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>74</v>
+        <v>200</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>14</v>
+        <v>154</v>
       </c>
       <c r="H180" s="0" t="s">
-        <v>30</v>
+        <v>53</v>
       </c>
       <c r="I180" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="181" spans="1:9">
       <c r="A181" s="0">
         <v>180</v>
       </c>
       <c r="B181" s="0" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="C181" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>469</v>
+        <v>74</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>149</v>
-[...1 lines deleted...]
-      <c r="H181" s="0"/>
+        <v>14</v>
+      </c>
+      <c r="H181" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="I181" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="182" spans="1:9">
       <c r="A182" s="0">
         <v>181</v>
       </c>
       <c r="B182" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="C182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>13</v>
+        <v>472</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>154</v>
+      </c>
+      <c r="H182" s="0"/>
       <c r="I182" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="183" spans="1:9">
       <c r="A183" s="0">
         <v>182</v>
       </c>
       <c r="B183" s="0" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="C183" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>14</v>
       </c>
-      <c r="H183" s="0"/>
+      <c r="H183" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="I183" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="184" spans="1:9">
       <c r="A184" s="0">
         <v>183</v>
       </c>
       <c r="B184" s="0" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="C184" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>74</v>
+        <v>13</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>232</v>
+        <v>14</v>
       </c>
       <c r="H184" s="0"/>
       <c r="I184" s="0" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="185" spans="1:9">
       <c r="A185" s="0">
         <v>184</v>
       </c>
       <c r="B185" s="0" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="C185" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>139</v>
+        <v>11</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>13</v>
+        <v>74</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>14</v>
+        <v>237</v>
       </c>
       <c r="H185" s="0"/>
       <c r="I185" s="0" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
     </row>
     <row r="186" spans="1:9">
       <c r="A186" s="0">
         <v>185</v>
       </c>
       <c r="B186" s="0" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="C186" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>11</v>
+        <v>144</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="F186" s="0" t="s">
-        <v>522</v>
+        <v>13</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>523</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="H186" s="0"/>
       <c r="I186" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="187" spans="1:9">
       <c r="A187" s="0">
         <v>186</v>
       </c>
       <c r="B187" s="0" t="s">
+        <v>523</v>
+      </c>
+      <c r="C187" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D187" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E187" s="0" t="s">
+        <v>524</v>
+      </c>
+      <c r="F187" s="0" t="s">
         <v>525</v>
       </c>
-      <c r="C187" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E187" s="0" t="s">
+      <c r="G187" s="0" t="s">
         <v>526</v>
       </c>
-      <c r="F187" s="0" t="s">
-[...5 lines deleted...]
-      <c r="H187" s="0"/>
+      <c r="H187" s="0" t="s">
+        <v>527</v>
+      </c>
       <c r="I187" s="0" t="s">
-        <v>228</v>
+        <v>16</v>
       </c>
     </row>
     <row r="188" spans="1:9">
       <c r="A188" s="0">
         <v>187</v>
       </c>
       <c r="B188" s="0" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
       <c r="C188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>11</v>
+        <v>95</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>529</v>
+        <v>166</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>530</v>
-[...3 lines deleted...]
-      </c>
+        <v>506</v>
+      </c>
+      <c r="H188" s="0"/>
       <c r="I188" s="0" t="s">
-        <v>24</v>
+        <v>233</v>
       </c>
     </row>
     <row r="189" spans="1:9">
       <c r="A189" s="0">
         <v>188</v>
       </c>
       <c r="B189" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="C189" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D189" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>531</v>
       </c>
-      <c r="C189" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E189" s="0" t="s">
+      <c r="F189" s="0" t="s">
         <v>532</v>
       </c>
-      <c r="F189" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G189" s="0" t="s">
-        <v>14</v>
+        <v>533</v>
       </c>
       <c r="H189" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I189" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="190" spans="1:9">
       <c r="A190" s="0">
         <v>189</v>
       </c>
       <c r="B190" s="0" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
       <c r="C190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>79</v>
+        <v>11</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>161</v>
+        <v>13</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>149</v>
-[...2 lines deleted...]
-      <c r="I190" s="0"/>
+        <v>14</v>
+      </c>
+      <c r="H190" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="I190" s="0" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="191" spans="1:9">
       <c r="A191" s="0">
         <v>190</v>
       </c>
       <c r="B191" s="0" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="C191" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>11</v>
+        <v>79</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>522</v>
+        <v>166</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>537</v>
-[...6 lines deleted...]
-      </c>
+        <v>154</v>
+      </c>
+      <c r="H191" s="0"/>
+      <c r="I191" s="0"/>
     </row>
     <row r="192" spans="1:9">
       <c r="A192" s="0">
         <v>191</v>
       </c>
       <c r="B192" s="0" t="s">
         <v>538</v>
       </c>
       <c r="C192" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E192" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>13</v>
+        <v>525</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>14</v>
+        <v>540</v>
       </c>
       <c r="H192" s="0" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="I192" s="0" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
     </row>
     <row r="193" spans="1:9">
       <c r="A193" s="0">
         <v>192</v>
       </c>
       <c r="B193" s="0" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
       <c r="C193" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D193" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>541</v>
+        <v>542</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>542</v>
+        <v>13</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>47</v>
-[...1 lines deleted...]
-      <c r="H193" s="0"/>
+        <v>14</v>
+      </c>
+      <c r="H193" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="I193" s="0" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
     </row>
     <row r="194" spans="1:9">
       <c r="A194" s="0">
         <v>193</v>
       </c>
       <c r="B194" s="0" t="s">
         <v>543</v>
       </c>
       <c r="C194" s="0" t="s">
-        <v>56</v>
+        <v>10</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="E194" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F194" s="0" t="s">
-        <v>328</v>
+        <v>545</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>545</v>
+        <v>47</v>
       </c>
       <c r="H194" s="0"/>
       <c r="I194" s="0" t="s">
-        <v>59</v>
+        <v>24</v>
       </c>
     </row>
     <row r="195" spans="1:9">
       <c r="A195" s="0">
         <v>194</v>
       </c>
       <c r="B195" s="0" t="s">
         <v>546</v>
       </c>
       <c r="C195" s="0" t="s">
         <v>56</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>124</v>
+        <v>11</v>
       </c>
       <c r="E195" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>42</v>
+        <v>332</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>548</v>
       </c>
-      <c r="H195" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H195" s="0"/>
       <c r="I195" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="196" spans="1:9">
       <c r="A196" s="0">
         <v>195</v>
       </c>
       <c r="B196" s="0" t="s">
         <v>549</v>
       </c>
       <c r="C196" s="0" t="s">
-        <v>10</v>
+        <v>56</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>11</v>
+        <v>129</v>
       </c>
       <c r="E196" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>97</v>
+        <v>42</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>503</v>
+        <v>551</v>
       </c>
       <c r="H196" s="0" t="s">
-        <v>30</v>
+        <v>48</v>
       </c>
       <c r="I196" s="0" t="s">
-        <v>24</v>
+        <v>59</v>
       </c>
     </row>
     <row r="197" spans="1:9">
       <c r="A197" s="0">
         <v>196</v>
       </c>
       <c r="B197" s="0" t="s">
-        <v>551</v>
+        <v>552</v>
       </c>
       <c r="C197" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>553</v>
+        <v>97</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>149</v>
-[...1 lines deleted...]
-      <c r="H197" s="0"/>
+        <v>506</v>
+      </c>
+      <c r="H197" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="I197" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="198" spans="1:9">
       <c r="A198" s="0">
         <v>197</v>
       </c>
       <c r="B198" s="0" t="s">
         <v>554</v>
       </c>
       <c r="C198" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>555</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>556</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>135</v>
-[...3 lines deleted...]
-      </c>
+        <v>154</v>
+      </c>
+      <c r="H198" s="0"/>
       <c r="I198" s="0" t="s">
-        <v>557</v>
+        <v>16</v>
       </c>
     </row>
     <row r="199" spans="1:9">
       <c r="A199" s="0">
         <v>198</v>
       </c>
       <c r="B199" s="0" t="s">
+        <v>557</v>
+      </c>
+      <c r="C199" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D199" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>558</v>
       </c>
-      <c r="C199" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E199" s="0" t="s">
+      <c r="F199" s="0" t="s">
         <v>559</v>
       </c>
-      <c r="F199" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G199" s="0" t="s">
-        <v>14</v>
+        <v>140</v>
       </c>
       <c r="H199" s="0" t="s">
-        <v>35</v>
+        <v>382</v>
       </c>
       <c r="I199" s="0" t="s">
-        <v>16</v>
+        <v>560</v>
       </c>
     </row>
     <row r="200" spans="1:9">
       <c r="A200" s="0">
         <v>199</v>
       </c>
       <c r="B200" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="C200" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>14</v>
       </c>
-      <c r="H200" s="0"/>
+      <c r="H200" s="0" t="s">
+        <v>35</v>
+      </c>
       <c r="I200" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="201" spans="1:9">
       <c r="A201" s="0">
         <v>200</v>
       </c>
       <c r="B201" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="C201" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>564</v>
+        <v>13</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>149</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="H201" s="0"/>
       <c r="I201" s="0" t="s">
-        <v>104</v>
+        <v>16</v>
       </c>
     </row>
     <row r="202" spans="1:9">
       <c r="A202" s="0">
         <v>201</v>
       </c>
       <c r="B202" s="0" t="s">
         <v>565</v>
       </c>
       <c r="C202" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>566</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>165</v>
+        <v>567</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>503</v>
-[...2 lines deleted...]
-      <c r="I202" s="0"/>
+        <v>154</v>
+      </c>
+      <c r="H202" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="I202" s="0" t="s">
+        <v>104</v>
+      </c>
     </row>
     <row r="203" spans="1:9">
       <c r="A203" s="0">
         <v>202</v>
       </c>
       <c r="B203" s="0" t="s">
-        <v>567</v>
+        <v>568</v>
       </c>
       <c r="C203" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>79</v>
+        <v>11</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>569</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>28</v>
+        <v>170</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>63</v>
-[...6 lines deleted...]
-      </c>
+        <v>506</v>
+      </c>
+      <c r="H203" s="0"/>
+      <c r="I203" s="0"/>
     </row>
     <row r="204" spans="1:9">
       <c r="A204" s="0">
         <v>203</v>
       </c>
       <c r="B204" s="0" t="s">
-        <v>569</v>
+        <v>570</v>
       </c>
       <c r="C204" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>79</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>572</v>
+        <v>28</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>43</v>
+        <v>63</v>
       </c>
       <c r="H204" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I204" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="205" spans="1:9">
       <c r="A205" s="0">
         <v>204</v>
       </c>
       <c r="B205" s="0" t="s">
+        <v>572</v>
+      </c>
+      <c r="C205" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D205" s="0" t="s">
         <v>573</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>161</v>
+        <v>575</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>149</v>
-[...2 lines deleted...]
-      <c r="I205" s="0"/>
+        <v>43</v>
+      </c>
+      <c r="H205" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="I205" s="0" t="s">
+        <v>24</v>
+      </c>
     </row>
     <row r="206" spans="1:9">
       <c r="A206" s="0">
         <v>205</v>
       </c>
       <c r="B206" s="0" t="s">
-        <v>575</v>
+        <v>576</v>
       </c>
       <c r="C206" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>576</v>
+        <v>577</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>97</v>
+        <v>166</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>149</v>
-[...6 lines deleted...]
-      </c>
+        <v>154</v>
+      </c>
+      <c r="H206" s="0"/>
+      <c r="I206" s="0"/>
     </row>
     <row r="207" spans="1:9">
       <c r="A207" s="0">
         <v>206</v>
       </c>
       <c r="B207" s="0" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
       <c r="C207" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>13</v>
+        <v>97</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="H207" s="0"/>
+        <v>154</v>
+      </c>
+      <c r="H207" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="I207" s="0" t="s">
-        <v>20</v>
+        <v>181</v>
       </c>
     </row>
     <row r="208" spans="1:9">
       <c r="A208" s="0">
         <v>207</v>
       </c>
       <c r="B208" s="0" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="C208" s="0" t="s">
-        <v>56</v>
+        <v>10</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>101</v>
+        <v>13</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>43</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="H208" s="0"/>
       <c r="I208" s="0" t="s">
-        <v>187</v>
+        <v>20</v>
       </c>
     </row>
     <row r="209" spans="1:9">
       <c r="A209" s="0">
         <v>208</v>
       </c>
       <c r="B209" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="C209" s="0" t="s">
-        <v>10</v>
+        <v>56</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>161</v>
+        <v>101</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>149</v>
+        <v>43</v>
       </c>
       <c r="H209" s="0" t="s">
         <v>53</v>
       </c>
       <c r="I209" s="0" t="s">
-        <v>583</v>
+        <v>192</v>
       </c>
     </row>
     <row r="210" spans="1:9">
       <c r="A210" s="0">
         <v>209</v>
       </c>
       <c r="B210" s="0" t="s">
         <v>584</v>
       </c>
       <c r="C210" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>149</v>
-[...1 lines deleted...]
-      <c r="H210" s="0"/>
+        <v>154</v>
+      </c>
+      <c r="H210" s="0" t="s">
+        <v>53</v>
+      </c>
       <c r="I210" s="0" t="s">
-        <v>24</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:9">
       <c r="A211" s="0">
         <v>210</v>
       </c>
       <c r="B211" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="C211" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>344</v>
+        <v>170</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>14</v>
+        <v>154</v>
       </c>
       <c r="H211" s="0"/>
       <c r="I211" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="212" spans="1:9">
       <c r="A212" s="0">
         <v>211</v>
       </c>
       <c r="B212" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="C212" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>590</v>
+        <v>348</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>63</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="H212" s="0"/>
       <c r="I212" s="0" t="s">
-        <v>228</v>
+        <v>24</v>
       </c>
     </row>
     <row r="213" spans="1:9">
       <c r="A213" s="0">
         <v>212</v>
       </c>
       <c r="B213" s="0" t="s">
         <v>591</v>
       </c>
       <c r="C213" s="0" t="s">
-        <v>56</v>
+        <v>10</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>592</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>97</v>
+        <v>593</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>377</v>
+        <v>63</v>
       </c>
       <c r="H213" s="0" t="s">
-        <v>378</v>
+        <v>195</v>
       </c>
       <c r="I213" s="0" t="s">
-        <v>16</v>
+        <v>233</v>
       </c>
     </row>
     <row r="214" spans="1:9">
       <c r="A214" s="0">
         <v>213</v>
       </c>
       <c r="B214" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="C214" s="0" t="s">
         <v>56</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>101</v>
+        <v>97</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>43</v>
+        <v>381</v>
       </c>
       <c r="H214" s="0" t="s">
-        <v>236</v>
+        <v>382</v>
       </c>
       <c r="I214" s="0" t="s">
-        <v>187</v>
+        <v>16</v>
       </c>
     </row>
     <row r="215" spans="1:9">
       <c r="A215" s="0">
         <v>214</v>
       </c>
       <c r="B215" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="C215" s="0" t="s">
-        <v>10</v>
+        <v>56</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>474</v>
+        <v>101</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>132</v>
+        <v>43</v>
       </c>
       <c r="H215" s="0" t="s">
-        <v>53</v>
+        <v>241</v>
       </c>
       <c r="I215" s="0" t="s">
-        <v>24</v>
+        <v>192</v>
       </c>
     </row>
     <row r="216" spans="1:9">
       <c r="A216" s="0">
         <v>215</v>
       </c>
       <c r="B216" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="C216" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>313</v>
+        <v>477</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>23</v>
+        <v>137</v>
       </c>
       <c r="H216" s="0" t="s">
         <v>53</v>
       </c>
       <c r="I216" s="0" t="s">
-        <v>228</v>
+        <v>24</v>
       </c>
     </row>
     <row r="217" spans="1:9">
       <c r="A217" s="0">
         <v>216</v>
       </c>
       <c r="B217" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
       <c r="C217" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>283</v>
+        <v>11</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>97</v>
+        <v>317</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>149</v>
-[...2 lines deleted...]
-      <c r="I217" s="0"/>
+        <v>23</v>
+      </c>
+      <c r="H217" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="I217" s="0" t="s">
+        <v>233</v>
+      </c>
     </row>
     <row r="218" spans="1:9">
       <c r="A218" s="0">
         <v>217</v>
       </c>
       <c r="B218" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="C218" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>11</v>
+        <v>287</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>161</v>
+        <v>97</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>149</v>
+        <v>154</v>
       </c>
       <c r="H218" s="0"/>
-      <c r="I218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I218" s="0"/>
     </row>
     <row r="219" spans="1:9">
       <c r="A219" s="0">
         <v>218</v>
       </c>
       <c r="B219" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="C219" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>28</v>
+        <v>166</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>605</v>
+        <v>154</v>
       </c>
       <c r="H219" s="0"/>
       <c r="I219" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="220" spans="1:9">
       <c r="A220" s="0">
         <v>219</v>
       </c>
       <c r="B220" s="0" t="s">
         <v>606</v>
       </c>
       <c r="C220" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>607</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>154</v>
+        <v>28</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>608</v>
+      </c>
+      <c r="H220" s="0"/>
       <c r="I220" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="221" spans="1:9">
       <c r="A221" s="0">
         <v>220</v>
       </c>
       <c r="B221" s="0" t="s">
-        <v>608</v>
+        <v>609</v>
       </c>
       <c r="C221" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>260</v>
+        <v>159</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H221" s="0" t="s">
         <v>35</v>
       </c>
       <c r="I221" s="0" t="s">
-        <v>176</v>
+        <v>16</v>
       </c>
     </row>
     <row r="222" spans="1:9">
       <c r="A222" s="0">
         <v>221</v>
       </c>
       <c r="B222" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="C222" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>34</v>
+        <v>14</v>
       </c>
       <c r="H222" s="0" t="s">
-        <v>48</v>
+        <v>35</v>
       </c>
       <c r="I222" s="0" t="s">
-        <v>20</v>
+        <v>181</v>
       </c>
     </row>
     <row r="223" spans="1:9">
       <c r="A223" s="0">
         <v>222</v>
       </c>
       <c r="B223" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="C223" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>614</v>
+        <v>28</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>58</v>
-[...1 lines deleted...]
-      <c r="H223" s="0"/>
+        <v>34</v>
+      </c>
+      <c r="H223" s="0" t="s">
+        <v>48</v>
+      </c>
       <c r="I223" s="0" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
     </row>
     <row r="224" spans="1:9">
       <c r="A224" s="0">
         <v>223</v>
       </c>
       <c r="B224" s="0" t="s">
         <v>615</v>
       </c>
       <c r="C224" s="0" t="s">
-        <v>56</v>
+        <v>10</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>616</v>
       </c>
       <c r="F224" s="0" t="s">
-        <v>260</v>
+        <v>617</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>617</v>
-[...3 lines deleted...]
-      </c>
+        <v>58</v>
+      </c>
+      <c r="H224" s="0"/>
       <c r="I224" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="225" spans="1:9">
       <c r="A225" s="0">
         <v>224</v>
       </c>
       <c r="B225" s="0" t="s">
         <v>618</v>
       </c>
       <c r="C225" s="0" t="s">
-        <v>10</v>
+        <v>56</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>139</v>
+        <v>11</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>619</v>
       </c>
       <c r="F225" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="G225" s="0" t="s">
         <v>620</v>
       </c>
-      <c r="G225" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H225" s="0" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="I225" s="0"/>
+        <v>30</v>
+      </c>
+      <c r="I225" s="0" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="226" spans="1:9">
       <c r="A226" s="0">
         <v>225</v>
       </c>
       <c r="B226" s="0" t="s">
         <v>621</v>
       </c>
       <c r="C226" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>11</v>
+        <v>144</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>622</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>74</v>
+        <v>623</v>
       </c>
       <c r="G226" s="0" t="s">
-        <v>14</v>
-[...4 lines deleted...]
-      </c>
+        <v>58</v>
+      </c>
+      <c r="H226" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="I226" s="0"/>
     </row>
     <row r="227" spans="1:9">
       <c r="A227" s="0">
         <v>226</v>
       </c>
       <c r="B227" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="C227" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>625</v>
+        <v>74</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>89</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="H227" s="0"/>
       <c r="I227" s="0" t="s">
-        <v>104</v>
+        <v>192</v>
       </c>
     </row>
     <row r="228" spans="1:9">
       <c r="A228" s="0">
         <v>227</v>
       </c>
       <c r="B228" s="0" t="s">
         <v>626</v>
       </c>
       <c r="C228" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>627</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>28</v>
+        <v>628</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>47</v>
+        <v>89</v>
       </c>
       <c r="H228" s="0" t="s">
-        <v>48</v>
+        <v>195</v>
       </c>
       <c r="I228" s="0" t="s">
-        <v>59</v>
+        <v>104</v>
       </c>
     </row>
     <row r="229" spans="1:9">
       <c r="A229" s="0">
         <v>228</v>
       </c>
       <c r="B229" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="C229" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>11</v>
+        <v>61</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>630</v>
+        <v>28</v>
       </c>
       <c r="G229" s="0" t="s">
-        <v>135</v>
+        <v>47</v>
       </c>
       <c r="H229" s="0" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="I229" s="0" t="s">
-        <v>228</v>
+        <v>59</v>
       </c>
     </row>
     <row r="230" spans="1:9">
       <c r="A230" s="0">
         <v>229</v>
       </c>
       <c r="B230" s="0" t="s">
         <v>631</v>
       </c>
       <c r="C230" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>154</v>
+        <v>633</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>14</v>
+        <v>140</v>
       </c>
       <c r="H230" s="0" t="s">
-        <v>19</v>
+        <v>53</v>
       </c>
       <c r="I230" s="0" t="s">
-        <v>176</v>
+        <v>233</v>
       </c>
     </row>
     <row r="231" spans="1:9">
       <c r="A231" s="0">
         <v>230</v>
       </c>
       <c r="B231" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
       <c r="C231" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>429</v>
+        <v>11</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>74</v>
+        <v>159</v>
       </c>
       <c r="G231" s="0" t="s">
-        <v>58</v>
-[...1 lines deleted...]
-      <c r="H231" s="0"/>
+        <v>14</v>
+      </c>
+      <c r="H231" s="0" t="s">
+        <v>19</v>
+      </c>
       <c r="I231" s="0" t="s">
-        <v>24</v>
+        <v>181</v>
       </c>
     </row>
     <row r="232" spans="1:9">
       <c r="A232" s="0">
         <v>231</v>
       </c>
       <c r="B232" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="C232" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>11</v>
+        <v>433</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>637</v>
+        <v>74</v>
       </c>
       <c r="G232" s="0" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>58</v>
+      </c>
+      <c r="H232" s="0"/>
       <c r="I232" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="233" spans="1:9">
       <c r="A233" s="0">
         <v>232</v>
       </c>
       <c r="B233" s="0" t="s">
         <v>638</v>
       </c>
       <c r="C233" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>97</v>
+        <v>640</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>141</v>
-[...2 lines deleted...]
-      <c r="I233" s="0"/>
+        <v>14</v>
+      </c>
+      <c r="H233" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="I233" s="0" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="234" spans="1:9">
       <c r="A234" s="0">
         <v>233</v>
       </c>
       <c r="B234" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="C234" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>139</v>
+        <v>11</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>210</v>
+        <v>97</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>245</v>
-[...6 lines deleted...]
-      </c>
+        <v>146</v>
+      </c>
+      <c r="H234" s="0"/>
+      <c r="I234" s="0"/>
     </row>
     <row r="235" spans="1:9">
       <c r="A235" s="0">
         <v>234</v>
       </c>
       <c r="B235" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
       <c r="C235" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>26</v>
+        <v>144</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>42</v>
+        <v>215</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>47</v>
+        <v>250</v>
       </c>
       <c r="H235" s="0" t="s">
-        <v>15</v>
+        <v>241</v>
       </c>
       <c r="I235" s="0" t="s">
-        <v>104</v>
+        <v>24</v>
       </c>
     </row>
     <row r="236" spans="1:9">
       <c r="A236" s="0">
         <v>235</v>
       </c>
       <c r="B236" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="C236" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>13</v>
+        <v>42</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="H236" s="0"/>
+        <v>47</v>
+      </c>
+      <c r="H236" s="0" t="s">
+        <v>15</v>
+      </c>
       <c r="I236" s="0" t="s">
-        <v>20</v>
+        <v>104</v>
       </c>
     </row>
     <row r="237" spans="1:9">
       <c r="A237" s="0">
         <v>236</v>
       </c>
       <c r="B237" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="C237" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>637</v>
+        <v>13</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>648</v>
+        <v>14</v>
       </c>
       <c r="H237" s="0"/>
       <c r="I237" s="0" t="s">
-        <v>649</v>
+        <v>20</v>
       </c>
     </row>
     <row r="238" spans="1:9">
       <c r="A238" s="0">
         <v>237</v>
       </c>
       <c r="B238" s="0" t="s">
+        <v>649</v>
+      </c>
+      <c r="C238" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D238" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E238" s="0" t="s">
         <v>650</v>
       </c>
-      <c r="C238" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E238" s="0" t="s">
+      <c r="F238" s="0" t="s">
+        <v>640</v>
+      </c>
+      <c r="G238" s="0" t="s">
         <v>651</v>
-      </c>
-[...4 lines deleted...]
-        <v>58</v>
       </c>
       <c r="H238" s="0"/>
       <c r="I238" s="0" t="s">
-        <v>220</v>
+        <v>652</v>
       </c>
     </row>
     <row r="239" spans="1:9">
       <c r="A239" s="0">
         <v>238</v>
       </c>
       <c r="B239" s="0" t="s">
-        <v>652</v>
+        <v>653</v>
       </c>
       <c r="C239" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>124</v>
+        <v>11</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>653</v>
+        <v>654</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>34</v>
-[...3 lines deleted...]
-      </c>
+        <v>58</v>
+      </c>
+      <c r="H239" s="0"/>
       <c r="I239" s="0" t="s">
-        <v>59</v>
+        <v>225</v>
       </c>
     </row>
     <row r="240" spans="1:9">
       <c r="A240" s="0">
         <v>239</v>
       </c>
       <c r="B240" s="0" t="s">
-        <v>654</v>
+        <v>655</v>
       </c>
       <c r="C240" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>11</v>
+        <v>129</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>655</v>
+        <v>656</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>101</v>
+        <v>28</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>107</v>
-[...1 lines deleted...]
-      <c r="H240" s="0"/>
+        <v>34</v>
+      </c>
+      <c r="H240" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="I240" s="0" t="s">
-        <v>104</v>
+        <v>59</v>
       </c>
     </row>
     <row r="241" spans="1:9">
       <c r="A241" s="0">
         <v>240</v>
       </c>
       <c r="B241" s="0" t="s">
-        <v>656</v>
+        <v>657</v>
       </c>
       <c r="C241" s="0" t="s">
-        <v>56</v>
+        <v>10</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>658</v>
+        <v>101</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>107</v>
+      </c>
+      <c r="H241" s="0"/>
       <c r="I241" s="0" t="s">
-        <v>16</v>
+        <v>104</v>
       </c>
     </row>
     <row r="242" spans="1:9">
       <c r="A242" s="0">
         <v>241</v>
       </c>
       <c r="B242" s="0" t="s">
         <v>659</v>
       </c>
       <c r="C242" s="0" t="s">
-        <v>10</v>
-[...1 lines deleted...]
-      <c r="D242" s="0"/>
+        <v>56</v>
+      </c>
+      <c r="D242" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="E242" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>28</v>
+        <v>661</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>47</v>
-[...1 lines deleted...]
-      <c r="H242" s="0"/>
+        <v>14</v>
+      </c>
+      <c r="H242" s="0" t="s">
+        <v>195</v>
+      </c>
       <c r="I242" s="0" t="s">
-        <v>59</v>
+        <v>16</v>
       </c>
     </row>
     <row r="243" spans="1:9">
       <c r="A243" s="0">
         <v>242</v>
       </c>
       <c r="B243" s="0" t="s">
-        <v>661</v>
+        <v>662</v>
       </c>
       <c r="C243" s="0" t="s">
         <v>10</v>
       </c>
-      <c r="D243" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D243" s="0"/>
       <c r="E243" s="0" t="s">
-        <v>662</v>
+        <v>663</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>663</v>
+        <v>28</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>58</v>
+        <v>47</v>
       </c>
       <c r="H243" s="0"/>
       <c r="I243" s="0" t="s">
-        <v>24</v>
+        <v>59</v>
       </c>
     </row>
     <row r="244" spans="1:9">
       <c r="A244" s="0">
         <v>243</v>
       </c>
       <c r="B244" s="0" t="s">
         <v>664</v>
       </c>
       <c r="C244" s="0" t="s">
-        <v>56</v>
+        <v>10</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>11</v>
+        <v>144</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>665</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>564</v>
+        <v>666</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>149</v>
+        <v>58</v>
       </c>
       <c r="H244" s="0"/>
       <c r="I244" s="0" t="s">
-        <v>104</v>
+        <v>24</v>
       </c>
     </row>
     <row r="245" spans="1:9">
       <c r="A245" s="0">
         <v>244</v>
       </c>
       <c r="B245" s="0" t="s">
-        <v>666</v>
+        <v>667</v>
       </c>
       <c r="C245" s="0" t="s">
-        <v>10</v>
+        <v>56</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>667</v>
+        <v>668</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>101</v>
+        <v>567</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>43</v>
-[...3 lines deleted...]
-      </c>
+        <v>154</v>
+      </c>
+      <c r="H245" s="0"/>
       <c r="I245" s="0" t="s">
-        <v>187</v>
+        <v>104</v>
       </c>
     </row>
     <row r="246" spans="1:9">
       <c r="A246" s="0">
         <v>245</v>
       </c>
       <c r="B246" s="0" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
       <c r="C246" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>669</v>
+        <v>11</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>210</v>
+        <v>101</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>43</v>
       </c>
       <c r="H246" s="0" t="s">
         <v>53</v>
       </c>
       <c r="I246" s="0" t="s">
-        <v>671</v>
+        <v>192</v>
       </c>
     </row>
     <row r="247" spans="1:9">
       <c r="A247" s="0">
         <v>246</v>
       </c>
       <c r="B247" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="C247" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D247" s="0" t="s">
         <v>672</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>673</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>448</v>
+        <v>215</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>149</v>
-[...1 lines deleted...]
-      <c r="H247" s="0"/>
+        <v>43</v>
+      </c>
+      <c r="H247" s="0" t="s">
+        <v>53</v>
+      </c>
       <c r="I247" s="0" t="s">
-        <v>176</v>
+        <v>674</v>
       </c>
     </row>
     <row r="248" spans="1:9">
       <c r="A248" s="0">
         <v>247</v>
       </c>
       <c r="B248" s="0" t="s">
-        <v>674</v>
+        <v>675</v>
       </c>
       <c r="C248" s="0" t="s">
-        <v>10</v>
+        <v>56</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>28</v>
+        <v>452</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>63</v>
-[...3 lines deleted...]
-      </c>
+        <v>154</v>
+      </c>
+      <c r="H248" s="0"/>
       <c r="I248" s="0" t="s">
-        <v>24</v>
+        <v>181</v>
       </c>
     </row>
     <row r="249" spans="1:9">
       <c r="A249" s="0">
         <v>248</v>
       </c>
       <c r="B249" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="C249" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>51</v>
+        <v>28</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>149</v>
-[...1 lines deleted...]
-      <c r="H249" s="0"/>
+        <v>63</v>
+      </c>
+      <c r="H249" s="0" t="s">
+        <v>48</v>
+      </c>
       <c r="I249" s="0" t="s">
-        <v>678</v>
+        <v>24</v>
       </c>
     </row>
     <row r="250" spans="1:9">
       <c r="A250" s="0">
         <v>249</v>
       </c>
       <c r="B250" s="0" t="s">
         <v>679</v>
       </c>
       <c r="C250" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>79</v>
+        <v>11</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>680</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>13</v>
+        <v>51</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>154</v>
+      </c>
+      <c r="H250" s="0"/>
       <c r="I250" s="0" t="s">
-        <v>104</v>
+        <v>681</v>
       </c>
     </row>
     <row r="251" spans="1:9">
       <c r="A251" s="0">
         <v>250</v>
       </c>
       <c r="B251" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
       <c r="C251" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>11</v>
+        <v>79</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>110</v>
+        <v>13</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>149</v>
+        <v>14</v>
       </c>
       <c r="H251" s="0" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="I251" s="0" t="s">
-        <v>16</v>
+        <v>104</v>
       </c>
     </row>
     <row r="252" spans="1:9">
       <c r="A252" s="0">
         <v>251</v>
       </c>
       <c r="B252" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="C252" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>42</v>
+        <v>110</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>43</v>
+        <v>154</v>
       </c>
       <c r="H252" s="0" t="s">
-        <v>15</v>
+        <v>35</v>
       </c>
       <c r="I252" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="253" spans="1:9">
       <c r="A253" s="0">
         <v>252</v>
       </c>
       <c r="B253" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="C253" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>474</v>
+        <v>42</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>14</v>
+        <v>43</v>
       </c>
       <c r="H253" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I253" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="254" spans="1:9">
       <c r="A254" s="0">
         <v>253</v>
       </c>
       <c r="B254" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
       <c r="C254" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>689</v>
+        <v>477</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>14</v>
       </c>
-      <c r="H254" s="0"/>
+      <c r="H254" s="0" t="s">
+        <v>15</v>
+      </c>
       <c r="I254" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="255" spans="1:9">
       <c r="A255" s="0">
         <v>254</v>
       </c>
       <c r="B255" s="0" t="s">
         <v>690</v>
       </c>
       <c r="C255" s="0" t="s">
-        <v>56</v>
+        <v>10</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>691</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>280</v>
+        <v>692</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>281</v>
+        <v>14</v>
       </c>
       <c r="H255" s="0"/>
-      <c r="I255" s="0"/>
+      <c r="I255" s="0" t="s">
+        <v>24</v>
+      </c>
     </row>
     <row r="256" spans="1:9">
       <c r="A256" s="0">
         <v>255</v>
       </c>
       <c r="B256" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="C256" s="0" t="s">
-        <v>10</v>
+        <v>56</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>375</v>
+        <v>11</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>101</v>
+        <v>284</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>141</v>
+        <v>285</v>
       </c>
       <c r="H256" s="0"/>
-      <c r="I256" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I256" s="0"/>
     </row>
     <row r="257" spans="1:9">
       <c r="A257" s="0">
         <v>256</v>
       </c>
       <c r="B257" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="C257" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>11</v>
+        <v>379</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>13</v>
+        <v>101</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>146</v>
+      </c>
+      <c r="H257" s="0"/>
       <c r="I257" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="258" spans="1:9">
       <c r="A258" s="0">
         <v>257</v>
       </c>
       <c r="B258" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
       <c r="C258" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>139</v>
+        <v>11</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>185</v>
+        <v>13</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>98</v>
+        <v>14</v>
       </c>
       <c r="H258" s="0" t="s">
-        <v>285</v>
+        <v>30</v>
       </c>
       <c r="I258" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="259" spans="1:9">
       <c r="A259" s="0">
         <v>258</v>
       </c>
       <c r="B259" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="C259" s="0" t="s">
-        <v>56</v>
+        <v>10</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>375</v>
+        <v>144</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>700</v>
+        <v>190</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>14</v>
+        <v>98</v>
       </c>
       <c r="H259" s="0" t="s">
-        <v>378</v>
+        <v>289</v>
       </c>
       <c r="I259" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="260" spans="1:9">
       <c r="A260" s="0">
         <v>259</v>
       </c>
       <c r="B260" s="0" t="s">
         <v>701</v>
       </c>
       <c r="C260" s="0" t="s">
-        <v>10</v>
+        <v>56</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>26</v>
+        <v>379</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>13</v>
+        <v>703</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H260" s="0" t="s">
-        <v>30</v>
+        <v>382</v>
       </c>
       <c r="I260" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="261" spans="1:9">
       <c r="A261" s="0">
         <v>260</v>
       </c>
       <c r="B261" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="C261" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>328</v>
+        <v>13</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="H261" s="0"/>
+        <v>14</v>
+      </c>
+      <c r="H261" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="I261" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="262" spans="1:9">
       <c r="A262" s="0">
         <v>261</v>
       </c>
       <c r="B262" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
       <c r="C262" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>469</v>
+        <v>332</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>149</v>
-[...3 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="H262" s="0"/>
       <c r="I262" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="263" spans="1:9">
       <c r="A263" s="0">
         <v>262</v>
       </c>
       <c r="B263" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="C263" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>564</v>
+        <v>472</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>149</v>
-[...1 lines deleted...]
-      <c r="H263" s="0"/>
+        <v>154</v>
+      </c>
+      <c r="H263" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="I263" s="0" t="s">
-        <v>54</v>
+        <v>24</v>
       </c>
     </row>
     <row r="264" spans="1:9">
       <c r="A264" s="0">
         <v>263</v>
       </c>
       <c r="B264" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="C264" s="0" t="s">
-        <v>56</v>
+        <v>10</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>13</v>
+        <v>567</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>14</v>
+        <v>154</v>
       </c>
       <c r="H264" s="0"/>
       <c r="I264" s="0" t="s">
-        <v>16</v>
+        <v>54</v>
       </c>
     </row>
     <row r="265" spans="1:9">
       <c r="A265" s="0">
         <v>264</v>
       </c>
       <c r="B265" s="0" t="s">
-        <v>711</v>
+        <v>712</v>
       </c>
       <c r="C265" s="0" t="s">
-        <v>10</v>
+        <v>56</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>712</v>
+        <v>713</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>28</v>
+        <v>13</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>47</v>
+        <v>14</v>
       </c>
       <c r="H265" s="0"/>
       <c r="I265" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="266" spans="1:9">
       <c r="A266" s="0">
         <v>265</v>
       </c>
       <c r="B266" s="0" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="C266" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>714</v>
+        <v>715</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>13</v>
+        <v>28</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>47</v>
+      </c>
+      <c r="H266" s="0"/>
       <c r="I266" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="267" spans="1:9">
       <c r="A267" s="0">
         <v>266</v>
       </c>
       <c r="B267" s="0" t="s">
-        <v>715</v>
+        <v>716</v>
       </c>
       <c r="C267" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>716</v>
+        <v>717</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H267" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I267" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="268" spans="1:9">
       <c r="A268" s="0">
         <v>267</v>
       </c>
       <c r="B268" s="0" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
       <c r="C268" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>718</v>
+        <v>719</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>719</v>
+        <v>13</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>149</v>
+        <v>14</v>
       </c>
       <c r="H268" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I268" s="0" t="s">
-        <v>176</v>
+        <v>16</v>
       </c>
     </row>
     <row r="269" spans="1:9">
       <c r="A269" s="0">
         <v>268</v>
       </c>
       <c r="B269" s="0" t="s">
         <v>720</v>
       </c>
       <c r="C269" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>721</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>101</v>
+        <v>722</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>58</v>
+        <v>154</v>
       </c>
       <c r="H269" s="0" t="s">
-        <v>190</v>
+        <v>30</v>
       </c>
       <c r="I269" s="0" t="s">
-        <v>104</v>
+        <v>181</v>
       </c>
     </row>
     <row r="270" spans="1:9">
       <c r="A270" s="0">
         <v>269</v>
       </c>
       <c r="B270" s="0" t="s">
-        <v>722</v>
+        <v>723</v>
       </c>
       <c r="C270" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>723</v>
+        <v>11</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>724</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>74</v>
+        <v>101</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>23</v>
+        <v>58</v>
       </c>
       <c r="H270" s="0" t="s">
-        <v>30</v>
+        <v>195</v>
       </c>
       <c r="I270" s="0" t="s">
-        <v>20</v>
+        <v>104</v>
       </c>
     </row>
     <row r="271" spans="1:9">
       <c r="A271" s="0">
         <v>270</v>
       </c>
       <c r="B271" s="0" t="s">
         <v>725</v>
       </c>
       <c r="C271" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>11</v>
+        <v>726</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>161</v>
+        <v>74</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>89</v>
+        <v>23</v>
       </c>
       <c r="H271" s="0" t="s">
-        <v>48</v>
+        <v>30</v>
       </c>
       <c r="I271" s="0" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
     </row>
     <row r="272" spans="1:9">
       <c r="A272" s="0">
         <v>271</v>
       </c>
       <c r="B272" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
       <c r="C272" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>101</v>
+        <v>166</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>29</v>
+        <v>89</v>
       </c>
       <c r="H272" s="0" t="s">
-        <v>285</v>
+        <v>48</v>
       </c>
       <c r="I272" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="273" spans="1:9">
       <c r="A273" s="0">
         <v>272</v>
       </c>
       <c r="B273" s="0" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="C273" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>232</v>
+        <v>29</v>
       </c>
       <c r="H273" s="0" t="s">
-        <v>53</v>
+        <v>289</v>
       </c>
       <c r="I273" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="274" spans="1:9">
       <c r="A274" s="0">
         <v>273</v>
       </c>
       <c r="B274" s="0" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="C274" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>63</v>
-[...1 lines deleted...]
-      <c r="H274" s="0"/>
+        <v>237</v>
+      </c>
+      <c r="H274" s="0" t="s">
+        <v>53</v>
+      </c>
       <c r="I274" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="275" spans="1:9">
       <c r="A275" s="0">
         <v>274</v>
       </c>
       <c r="B275" s="0" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
       <c r="C275" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>28</v>
+        <v>51</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>34</v>
-[...3 lines deleted...]
-      </c>
+        <v>63</v>
+      </c>
+      <c r="H275" s="0"/>
       <c r="I275" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="276" spans="1:9">
       <c r="A276" s="0">
         <v>275</v>
       </c>
       <c r="B276" s="0" t="s">
-        <v>735</v>
+        <v>736</v>
       </c>
       <c r="C276" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>736</v>
+        <v>26</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>737</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>74</v>
+        <v>28</v>
       </c>
       <c r="G276" s="0" t="s">
-        <v>738</v>
+        <v>34</v>
       </c>
       <c r="H276" s="0" t="s">
-        <v>285</v>
+        <v>30</v>
       </c>
       <c r="I276" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="277" spans="1:9">
       <c r="A277" s="0">
         <v>276</v>
       </c>
       <c r="B277" s="0" t="s">
+        <v>738</v>
+      </c>
+      <c r="C277" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D277" s="0" t="s">
         <v>739</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>161</v>
+        <v>74</v>
       </c>
       <c r="G277" s="0" t="s">
-        <v>377</v>
-[...2 lines deleted...]
-      <c r="I277" s="0"/>
+        <v>741</v>
+      </c>
+      <c r="H277" s="0" t="s">
+        <v>289</v>
+      </c>
+      <c r="I277" s="0" t="s">
+        <v>24</v>
+      </c>
     </row>
     <row r="278" spans="1:9">
       <c r="A278" s="0">
         <v>277</v>
       </c>
       <c r="B278" s="0" t="s">
-        <v>741</v>
+        <v>742</v>
       </c>
       <c r="C278" s="0" t="s">
-        <v>10</v>
+        <v>56</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>742</v>
+        <v>743</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>743</v>
+        <v>166</v>
       </c>
       <c r="G278" s="0" t="s">
-        <v>149</v>
+        <v>381</v>
       </c>
       <c r="H278" s="0"/>
-      <c r="I278" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I278" s="0"/>
     </row>
     <row r="279" spans="1:9">
       <c r="A279" s="0">
         <v>278</v>
       </c>
       <c r="B279" s="0" t="s">
         <v>744</v>
       </c>
       <c r="C279" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>745</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>46</v>
+        <v>746</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>245</v>
-[...3 lines deleted...]
-      </c>
+        <v>154</v>
+      </c>
+      <c r="H279" s="0"/>
       <c r="I279" s="0" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
     </row>
     <row r="280" spans="1:9">
       <c r="A280" s="0">
         <v>279</v>
       </c>
       <c r="B280" s="0" t="s">
-        <v>746</v>
+        <v>747</v>
       </c>
       <c r="C280" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>748</v>
+        <v>46</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>23</v>
+        <v>250</v>
       </c>
       <c r="H280" s="0" t="s">
-        <v>190</v>
+        <v>53</v>
       </c>
       <c r="I280" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="281" spans="1:9">
       <c r="A281" s="0">
         <v>280</v>
       </c>
       <c r="B281" s="0" t="s">
         <v>749</v>
       </c>
       <c r="C281" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>101</v>
+        <v>751</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>34</v>
+        <v>23</v>
       </c>
       <c r="H281" s="0" t="s">
-        <v>30</v>
+        <v>195</v>
       </c>
       <c r="I281" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="282" spans="1:9">
       <c r="A282" s="0">
         <v>281</v>
       </c>
       <c r="B282" s="0" t="s">
-        <v>751</v>
+        <v>752</v>
       </c>
       <c r="C282" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>28</v>
+        <v>101</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>47</v>
-[...1 lines deleted...]
-      <c r="H282" s="0"/>
+        <v>34</v>
+      </c>
+      <c r="H282" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="I282" s="0" t="s">
-        <v>187</v>
+        <v>16</v>
       </c>
     </row>
     <row r="283" spans="1:9">
       <c r="A283" s="0">
         <v>282</v>
       </c>
       <c r="B283" s="0" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
       <c r="C283" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>755</v>
+        <v>28</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>43</v>
-[...3 lines deleted...]
-      </c>
+        <v>47</v>
+      </c>
+      <c r="H283" s="0"/>
       <c r="I283" s="0" t="s">
-        <v>24</v>
+        <v>192</v>
       </c>
     </row>
     <row r="284" spans="1:9">
       <c r="A284" s="0">
         <v>283</v>
       </c>
       <c r="B284" s="0" t="s">
         <v>756</v>
       </c>
       <c r="C284" s="0" t="s">
-        <v>56</v>
+        <v>10</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E284" s="0" t="s">
         <v>757</v>
       </c>
-      <c r="E284" s="0" t="s">
+      <c r="F284" s="0" t="s">
         <v>758</v>
       </c>
-      <c r="F284" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G284" s="0" t="s">
-        <v>113</v>
+        <v>43</v>
       </c>
       <c r="H284" s="0" t="s">
-        <v>53</v>
+        <v>195</v>
       </c>
       <c r="I284" s="0" t="s">
-        <v>39</v>
+        <v>24</v>
       </c>
     </row>
     <row r="285" spans="1:9">
       <c r="A285" s="0">
         <v>284</v>
       </c>
       <c r="B285" s="0" t="s">
         <v>759</v>
       </c>
       <c r="C285" s="0" t="s">
-        <v>10</v>
+        <v>56</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>26</v>
+        <v>760</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>28</v>
+        <v>74</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>245</v>
+        <v>118</v>
       </c>
       <c r="H285" s="0" t="s">
-        <v>30</v>
+        <v>53</v>
       </c>
       <c r="I285" s="0" t="s">
-        <v>16</v>
+        <v>39</v>
       </c>
     </row>
     <row r="286" spans="1:9">
       <c r="A286" s="0">
         <v>285</v>
       </c>
       <c r="B286" s="0" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
       <c r="C286" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>79</v>
+        <v>26</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>762</v>
+        <v>763</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="H286" s="0"/>
+        <v>250</v>
+      </c>
+      <c r="H286" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="I286" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="287" spans="1:9">
       <c r="A287" s="0">
         <v>286</v>
       </c>
       <c r="B287" s="0" t="s">
-        <v>763</v>
+        <v>764</v>
       </c>
       <c r="C287" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>11</v>
+        <v>79</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>764</v>
+        <v>765</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>564</v>
+        <v>28</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>149</v>
+        <v>43</v>
       </c>
       <c r="H287" s="0"/>
       <c r="I287" s="0" t="s">
-        <v>54</v>
+        <v>24</v>
       </c>
     </row>
     <row r="288" spans="1:9">
       <c r="A288" s="0">
         <v>287</v>
       </c>
       <c r="B288" s="0" t="s">
-        <v>765</v>
+        <v>766</v>
       </c>
       <c r="C288" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>766</v>
+        <v>767</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>28</v>
+        <v>567</v>
       </c>
       <c r="G288" s="0" t="s">
-        <v>47</v>
+        <v>154</v>
       </c>
       <c r="H288" s="0"/>
       <c r="I288" s="0" t="s">
-        <v>24</v>
+        <v>54</v>
       </c>
     </row>
     <row r="289" spans="1:9">
       <c r="A289" s="0">
         <v>288</v>
       </c>
       <c r="B289" s="0" t="s">
-        <v>767</v>
+        <v>768</v>
       </c>
       <c r="C289" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>154</v>
+        <v>28</v>
       </c>
       <c r="G289" s="0" t="s">
-        <v>14</v>
+        <v>47</v>
       </c>
       <c r="H289" s="0"/>
       <c r="I289" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="290" spans="1:9">
       <c r="A290" s="0">
         <v>289</v>
       </c>
       <c r="B290" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="C290" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>28</v>
+        <v>159</v>
       </c>
       <c r="G290" s="0" t="s">
-        <v>43</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="H290" s="0"/>
       <c r="I290" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="291" spans="1:9">
       <c r="A291" s="0">
         <v>290</v>
       </c>
       <c r="B291" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
       <c r="C291" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>79</v>
+        <v>11</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>51</v>
+        <v>28</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>773</v>
-[...1 lines deleted...]
-      <c r="H291" s="0"/>
+        <v>43</v>
+      </c>
+      <c r="H291" s="0" t="s">
+        <v>15</v>
+      </c>
       <c r="I291" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="292" spans="1:9">
       <c r="A292" s="0">
         <v>291</v>
       </c>
       <c r="B292" s="0" t="s">
         <v>774</v>
       </c>
       <c r="C292" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>11</v>
+        <v>79</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>775</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>328</v>
+        <v>51</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>47</v>
-[...3 lines deleted...]
-      </c>
+        <v>776</v>
+      </c>
+      <c r="H292" s="0"/>
       <c r="I292" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="293" spans="1:9">
       <c r="A293" s="0">
         <v>292</v>
       </c>
       <c r="B293" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="C293" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>79</v>
+        <v>11</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>101</v>
+        <v>332</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>738</v>
+        <v>47</v>
       </c>
       <c r="H293" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I293" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="294" spans="1:9">
       <c r="A294" s="0">
         <v>293</v>
       </c>
       <c r="B294" s="0" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
       <c r="C294" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>11</v>
+        <v>79</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>116</v>
+        <v>101</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="H294" s="0"/>
+        <v>741</v>
+      </c>
+      <c r="H294" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="I294" s="0" t="s">
-        <v>104</v>
+        <v>24</v>
       </c>
     </row>
     <row r="295" spans="1:9">
       <c r="A295" s="0">
         <v>294</v>
       </c>
       <c r="B295" s="0" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="C295" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>781</v>
+        <v>11</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>782</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>13</v>
+        <v>121</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>783</v>
+        <v>34</v>
       </c>
       <c r="H295" s="0"/>
       <c r="I295" s="0" t="s">
-        <v>16</v>
+        <v>104</v>
       </c>
     </row>
     <row r="296" spans="1:9">
       <c r="A296" s="0">
         <v>295</v>
       </c>
       <c r="B296" s="0" t="s">
+        <v>783</v>
+      </c>
+      <c r="C296" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D296" s="0" t="s">
         <v>784</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>785</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>28</v>
+        <v>13</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>47</v>
+        <v>786</v>
       </c>
       <c r="H296" s="0"/>
       <c r="I296" s="0" t="s">
-        <v>187</v>
+        <v>16</v>
       </c>
     </row>
     <row r="297" spans="1:9">
       <c r="A297" s="0">
         <v>296</v>
       </c>
       <c r="B297" s="0" t="s">
-        <v>786</v>
+        <v>787</v>
       </c>
       <c r="C297" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>787</v>
+        <v>788</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>210</v>
+        <v>28</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>232</v>
+        <v>47</v>
       </c>
       <c r="H297" s="0"/>
       <c r="I297" s="0" t="s">
-        <v>16</v>
+        <v>192</v>
       </c>
     </row>
     <row r="298" spans="1:9">
       <c r="A298" s="0">
         <v>297</v>
       </c>
       <c r="B298" s="0" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="C298" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>28</v>
+        <v>215</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>43</v>
+        <v>237</v>
       </c>
       <c r="H298" s="0"/>
       <c r="I298" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="299" spans="1:9">
       <c r="A299" s="0">
         <v>298</v>
       </c>
       <c r="B299" s="0" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="C299" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>791</v>
+        <v>792</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>195</v>
+        <v>28</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>149</v>
-[...3 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="H299" s="0"/>
       <c r="I299" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="300" spans="1:9">
       <c r="A300" s="0">
         <v>299</v>
       </c>
       <c r="B300" s="0" t="s">
-        <v>792</v>
+        <v>793</v>
       </c>
       <c r="C300" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>793</v>
+        <v>794</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>280</v>
+        <v>200</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>281</v>
+        <v>154</v>
       </c>
       <c r="H300" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I300" s="0" t="s">
-        <v>228</v>
+        <v>16</v>
       </c>
     </row>
     <row r="301" spans="1:9">
       <c r="A301" s="0">
         <v>300</v>
       </c>
       <c r="B301" s="0" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="C301" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
       <c r="F301" s="0" t="s">
-        <v>441</v>
+        <v>284</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>149</v>
-[...1 lines deleted...]
-      <c r="H301" s="0"/>
+        <v>285</v>
+      </c>
+      <c r="H301" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="I301" s="0" t="s">
-        <v>20</v>
+        <v>233</v>
       </c>
     </row>
     <row r="302" spans="1:9">
       <c r="A302" s="0">
         <v>301</v>
       </c>
       <c r="B302" s="0" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="C302" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>244</v>
+        <v>445</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>245</v>
+        <v>154</v>
       </c>
       <c r="H302" s="0"/>
       <c r="I302" s="0" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
     </row>
     <row r="303" spans="1:9">
       <c r="A303" s="0">
         <v>302</v>
       </c>
       <c r="B303" s="0" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
       <c r="C303" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>799</v>
+        <v>800</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>274</v>
+        <v>249</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>14</v>
+        <v>250</v>
       </c>
       <c r="H303" s="0"/>
       <c r="I303" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="304" spans="1:9">
       <c r="A304" s="0">
         <v>303</v>
       </c>
       <c r="B304" s="0" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="C304" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
       <c r="F304" s="0" t="s">
-        <v>13</v>
+        <v>278</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>14</v>
       </c>
-      <c r="H304" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H304" s="0"/>
       <c r="I304" s="0" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="305" spans="1:9">
       <c r="A305" s="0">
         <v>304</v>
       </c>
       <c r="B305" s="0" t="s">
-        <v>802</v>
+        <v>803</v>
       </c>
       <c r="C305" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>28</v>
+        <v>13</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="H305" s="0" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="I305" s="0" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
     </row>
     <row r="306" spans="1:9">
       <c r="A306" s="0">
         <v>305</v>
       </c>
       <c r="B306" s="0" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="C306" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
       <c r="F306" s="0" t="s">
-        <v>161</v>
+        <v>28</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>806</v>
-[...1 lines deleted...]
-      <c r="H306" s="0"/>
+        <v>29</v>
+      </c>
+      <c r="H306" s="0" t="s">
+        <v>15</v>
+      </c>
       <c r="I306" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="307" spans="1:9">
       <c r="A307" s="0">
         <v>306</v>
       </c>
       <c r="B307" s="0" t="s">
         <v>807</v>
       </c>
       <c r="C307" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>808</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>28</v>
+        <v>166</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>43</v>
+        <v>809</v>
       </c>
       <c r="H307" s="0"/>
       <c r="I307" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="308" spans="1:9">
       <c r="A308" s="0">
         <v>307</v>
       </c>
       <c r="B308" s="0" t="s">
-        <v>809</v>
+        <v>810</v>
       </c>
       <c r="C308" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>92</v>
+        <v>26</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>810</v>
+        <v>811</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>195</v>
+        <v>28</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>52</v>
+        <v>43</v>
       </c>
       <c r="H308" s="0"/>
       <c r="I308" s="0" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
     </row>
     <row r="309" spans="1:9">
       <c r="A309" s="0">
         <v>308</v>
       </c>
       <c r="B309" s="0" t="s">
-        <v>811</v>
+        <v>812</v>
       </c>
       <c r="C309" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>139</v>
+        <v>92</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>812</v>
+        <v>813</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>13</v>
+        <v>200</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>132</v>
-[...4 lines deleted...]
-      <c r="I309" s="0"/>
+        <v>52</v>
+      </c>
+      <c r="H309" s="0"/>
+      <c r="I309" s="0" t="s">
+        <v>20</v>
+      </c>
     </row>
     <row r="310" spans="1:9">
       <c r="A310" s="0">
         <v>309</v>
       </c>
       <c r="B310" s="0" t="s">
-        <v>813</v>
+        <v>814</v>
       </c>
       <c r="C310" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>26</v>
+        <v>144</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>814</v>
+        <v>815</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>815</v>
+        <v>13</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>29</v>
+        <v>137</v>
       </c>
       <c r="H310" s="0" t="s">
-        <v>15</v>
-[...3 lines deleted...]
-      </c>
+        <v>289</v>
+      </c>
+      <c r="I310" s="0"/>
     </row>
     <row r="311" spans="1:9">
       <c r="A311" s="0">
         <v>310</v>
       </c>
       <c r="B311" s="0" t="s">
         <v>816</v>
       </c>
       <c r="C311" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>817</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>81</v>
+        <v>818</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>63</v>
-[...1 lines deleted...]
-      <c r="H311" s="0"/>
+        <v>29</v>
+      </c>
+      <c r="H311" s="0" t="s">
+        <v>15</v>
+      </c>
       <c r="I311" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="312" spans="1:9">
       <c r="A312" s="0">
         <v>311</v>
       </c>
       <c r="B312" s="0" t="s">
-        <v>818</v>
+        <v>819</v>
       </c>
       <c r="C312" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>819</v>
+        <v>820</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>252</v>
+        <v>81</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>63</v>
+      </c>
+      <c r="H312" s="0"/>
       <c r="I312" s="0" t="s">
-        <v>104</v>
+        <v>24</v>
       </c>
     </row>
     <row r="313" spans="1:9">
       <c r="A313" s="0">
         <v>312</v>
       </c>
       <c r="B313" s="0" t="s">
-        <v>820</v>
+        <v>821</v>
       </c>
       <c r="C313" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>821</v>
+        <v>822</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>161</v>
+        <v>257</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H313" s="0" t="s">
         <v>35</v>
       </c>
       <c r="I313" s="0" t="s">
-        <v>39</v>
+        <v>104</v>
       </c>
     </row>
     <row r="314" spans="1:9">
       <c r="A314" s="0">
         <v>313</v>
       </c>
       <c r="B314" s="0" t="s">
-        <v>822</v>
+        <v>823</v>
       </c>
       <c r="C314" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>823</v>
+        <v>824</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>824</v>
+        <v>166</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>149</v>
+        <v>14</v>
       </c>
       <c r="H314" s="0" t="s">
-        <v>48</v>
+        <v>35</v>
       </c>
       <c r="I314" s="0" t="s">
-        <v>176</v>
+        <v>39</v>
       </c>
     </row>
     <row r="315" spans="1:9">
       <c r="A315" s="0">
         <v>314</v>
       </c>
       <c r="B315" s="0" t="s">
         <v>825</v>
       </c>
       <c r="C315" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>79</v>
+        <v>26</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>826</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>689</v>
+        <v>827</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>827</v>
+        <v>154</v>
       </c>
       <c r="H315" s="0" t="s">
-        <v>30</v>
+        <v>48</v>
       </c>
       <c r="I315" s="0" t="s">
-        <v>24</v>
+        <v>181</v>
       </c>
     </row>
     <row r="316" spans="1:9">
       <c r="A316" s="0">
         <v>315</v>
       </c>
       <c r="B316" s="0" t="s">
         <v>828</v>
       </c>
       <c r="C316" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>829</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>328</v>
+        <v>692</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>530</v>
-[...1 lines deleted...]
-      <c r="H316" s="0"/>
+        <v>830</v>
+      </c>
+      <c r="H316" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="I316" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="317" spans="1:9">
       <c r="A317" s="0">
         <v>316</v>
       </c>
       <c r="B317" s="0" t="s">
-        <v>830</v>
+        <v>831</v>
       </c>
       <c r="C317" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>11</v>
+        <v>79</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>831</v>
+        <v>832</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>74</v>
+        <v>332</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>533</v>
+      </c>
+      <c r="H317" s="0"/>
       <c r="I317" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="318" spans="1:9">
       <c r="A318" s="0">
         <v>317</v>
       </c>
       <c r="B318" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
       <c r="C318" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>833</v>
+        <v>834</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>834</v>
+        <v>74</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H318" s="0" t="s">
-        <v>30</v>
+        <v>48</v>
       </c>
       <c r="I318" s="0" t="s">
-        <v>187</v>
+        <v>24</v>
       </c>
     </row>
     <row r="319" spans="1:9">
       <c r="A319" s="0">
         <v>318</v>
       </c>
       <c r="B319" s="0" t="s">
         <v>835</v>
       </c>
       <c r="C319" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>836</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>837</v>
+        <v>306</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>63</v>
+        <v>14</v>
       </c>
       <c r="H319" s="0" t="s">
-        <v>53</v>
+        <v>30</v>
       </c>
       <c r="I319" s="0" t="s">
-        <v>54</v>
+        <v>192</v>
       </c>
     </row>
     <row r="320" spans="1:9">
       <c r="A320" s="0">
         <v>319</v>
       </c>
       <c r="B320" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="C320" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D320" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="C320" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
         <v>839</v>
       </c>
-      <c r="F320" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G320" s="0" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="H320" s="0"/>
+        <v>63</v>
+      </c>
+      <c r="H320" s="0" t="s">
+        <v>53</v>
+      </c>
       <c r="I320" s="0" t="s">
-        <v>24</v>
+        <v>54</v>
       </c>
     </row>
     <row r="321" spans="1:9">
       <c r="A321" s="0">
         <v>320</v>
       </c>
       <c r="B321" s="0" t="s">
         <v>840</v>
       </c>
       <c r="C321" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>841</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>842</v>
+        <v>13</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>331</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="H321" s="0"/>
       <c r="I321" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="322" spans="1:9">
       <c r="A322" s="0">
         <v>321</v>
       </c>
       <c r="B322" s="0" t="s">
+        <v>842</v>
+      </c>
+      <c r="C322" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D322" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>843</v>
       </c>
-      <c r="C322" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E322" s="0" t="s">
+      <c r="F322" s="0" t="s">
         <v>844</v>
       </c>
-      <c r="F322" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G322" s="0" t="s">
-        <v>43</v>
+        <v>335</v>
       </c>
       <c r="H322" s="0" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="I322" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="323" spans="1:9">
       <c r="A323" s="0">
         <v>322</v>
       </c>
       <c r="B323" s="0" t="s">
         <v>845</v>
       </c>
       <c r="C323" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>313</v>
+        <v>28</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>14</v>
+        <v>43</v>
       </c>
       <c r="H323" s="0" t="s">
-        <v>35</v>
+        <v>19</v>
       </c>
       <c r="I323" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="324" spans="1:9">
       <c r="A324" s="0">
         <v>323</v>
       </c>
       <c r="B324" s="0" t="s">
         <v>847</v>
       </c>
       <c r="C324" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>848</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>28</v>
+        <v>317</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>34</v>
+        <v>14</v>
       </c>
       <c r="H324" s="0" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="I324" s="0" t="s">
-        <v>75</v>
+        <v>16</v>
       </c>
     </row>
     <row r="325" spans="1:9">
       <c r="A325" s="0">
         <v>324</v>
       </c>
       <c r="B325" s="0" t="s">
         <v>849</v>
       </c>
       <c r="C325" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>719</v>
+        <v>28</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>435</v>
+        <v>34</v>
       </c>
       <c r="H325" s="0" t="s">
-        <v>378</v>
+        <v>30</v>
       </c>
       <c r="I325" s="0" t="s">
-        <v>54</v>
+        <v>75</v>
       </c>
     </row>
     <row r="326" spans="1:9">
       <c r="A326" s="0">
         <v>325</v>
       </c>
       <c r="B326" s="0" t="s">
         <v>851</v>
       </c>
       <c r="C326" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D326" s="0" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F326" s="0" t="s">
+        <v>722</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="H326" s="0" t="s">
+        <v>382</v>
+      </c>
+      <c r="I326" s="0" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="327" spans="1:9">
+      <c r="A327" s="0">
+        <v>326</v>
+      </c>
+      <c r="B327" s="0" t="s">
+        <v>853</v>
+      </c>
+      <c r="C327" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D327" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E327" s="0" t="s">
+        <v>854</v>
+      </c>
+      <c r="F327" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G326" s="0" t="s">
+      <c r="G327" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="H326" s="0" t="s">
+      <c r="H327" s="0" t="s">
         <v>15</v>
       </c>
-      <c r="I326" s="0" t="s">
+      <c r="I327" s="0" t="s">
         <v>24</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>