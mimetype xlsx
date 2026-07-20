--- v0 (2026-06-04)
+++ v1 (2026-07-20)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="106">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="100">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -99,87 +99,63 @@
     <t xml:space="preserve">A publicly traded American company operating an online vacation rental platform. The company offers listings in over 220 countries and regions globally.
 Airbnb offers listings of accommodation in illegal settlements on occupied Palestinian and Syrian land.
 Aribnb&amp;rsquo;s website advertises listings in 39 settlements in the occupied West Bank including Avnei Hefetz, Kdumim, Itamar, Ariel, Ma&amp;rsquo;ale Levona, Eli, Shiloh, Ofra, Har Adar, Matityahu, Giv&amp;rsquo;at Ze&amp;rsquo;ev, Giv&amp;rsquo;on HaHadasha, Oranit, Elkana, Barkan, Sha&amp;rsquo;arei Tikva, Karnei Shomron, Ets Efraim, Alei Zahav, Na&amp;rsquo;ale, Ma&amp;rsquo;ale Adumim, Neve Daniel, Elazar, Efrat, Tekoa, Bat Ayin, Kfar Adumim, Kalia (Kalya), Kiryat Arba, Nokdim, Almon (Anatot), Rimonim, Hashmona&amp;rsquo;im, Netiv HaGdud, Kida, Zufim, Shadmot Mehola, Yakir and Elon Moreh. The majority of the listings found were mislabeled as properties in &amp;ldquo;Israel&amp;rdquo;.
 Additionally, listings were found in 6 settlement neighborhoods in occupied&amp;nbsp;East Jerusalem&amp;nbsp;including Gilo, Har Homa (Homat Shmuel), Ramot Alon (Ramot), Pisgat Ze&amp;rsquo;ev, French Hill (Giv&amp;rsquo;at Shapira), and East Talpiot (Armon HaNatziv). The locations of all listings found were mislabeled as located in &amp;ldquo;Jerusalem, Israel&amp;rdquo;.
 Listings were also found in 15 settlements in the occupied Syrian Golan including El-Rum, Merom Golan, Ein Zivan, Ani&amp;rsquo;am, Kidmat Tsvi, Katzrin, Ramat Magshimim, Nov, Avnei Eitan, Eliad, Bnei Yehuda, Ma&amp;rsquo;ale Gamla, Ramot, Ne&amp;rsquo;ot Golan and Giva&amp;rsquo;at Yoav. All listings found were mislabeled as located in &amp;ldquo;Israel&amp;rdquo;.
 For more read Who Profits flash report&amp;nbsp;Touring Israeli Settlements: Business and Pleasure for the Economy of Occupation.
 For more on Airbnb&amp;rsquo;s retracted decision to de-list settlement properties, and its complicity in the plunder of Palestinian refugee properties from 1948, read Who Profits report&amp;nbsp;Profiting through Dispossession: Another Side of Airbnb&amp;rsquo;s Complicity.
 </t>
   </si>
   <si>
     <t>Services to the Settlements</t>
   </si>
   <si>
     <t>Tourism</t>
   </si>
   <si>
     <t>$5B-$10B</t>
   </si>
   <si>
     <t>East Jerusalem, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Amazon </t>
   </si>
   <si>
-    <t>Amazon.com, Inc. is an American multinational technology company engaged in e-commerce, cloud computing, online advertising, digital streaming, and artificial intelligence.&amp;nbsp;As of 2026, Amazon is the world's second-largest public company by revenue. The company owns the organic grocery chain Whole Foods Market, the footwear and apparel retailer Zappos, the robotics company Kiva Systems, the online pharmacy PillPack, the live video broadcasts company Twitch, and film and television content producer and distributor, MGM Holdings Inc.&amp;nbsp;Through its cloud computing and e-commerce businesses, Amazon provides services to the Israeli military, the Israeli Ministry of Defense, and Israeli settlements in the occupied West Bank.&amp;nbsp;Amazon's cloud computing division, Amazon Web Services (AWS), is a main provider of comprehensive cloud infrastructure and services to the Israeli government, including to the Israeli Ministry of Defense, the Israeli military, the Israel Police, and Israel Prison Service. The company has provided the Israeli military with computing services and artificial intelligence (AI) tools used for operational capabilities and mass surveillance during the genocide in Gaza.&amp;nbsp;Nimbus Project&amp;nbsp;In 2021, Amazon Web Services (AWS), along with Google Cloud, was awarded the Israeli government's large-scale Nimbus cloud tender, designed to provide comprehensive cloud services, including cloud infrastructure, artificial intelligence, machine learning, and data storage, to the Israeli government and defense establishment, including the Israeli military. The project includes the formation of infrastructure for the digital transfer of vast quantities of data belonging to Israeli government agencies, the military, and security services onto the companies’ cloud servers.&amp;nbsp;The contract, valid from May 2021 to May 2028 with an option to extend for an additional 132 months, contains the establishment of local cloud sites in Israel with an initial investment estimated at NIS 4 billion, including the purchase and establishment of cloud infrastructure, the formulation of government policy for integration and the transition to the cloud, and the implementation of control and optimization of cloud activity.&amp;nbsp;In August 2023, Amazon began operating its first local cloud region in Israel. The regional cloud site allows Israeli government ministries and security agencies to use company servers and services, with data processed and stored in a customized, secure local cloud data center within the borders of the State of Israel, subject to Israeli law, instead of cloud services provided by data centers abroad.&amp;nbsp;According to Amazon, the construction and operation of its Israeli cloud region, with a planned investment of approximately USD 7.2 billion, is estimated to add USD 13.9 billion to Israel's GDP by 2037.Services to the Israeli Military&amp;nbsp;Amazon has provided the Israeli military with computing services and artificial intelligence (AI) tools to upgrade the military’s operational capabilities in Gaza during the genocide. In addition, the company provided cloud storage services that were used for mass surveillance of Palestinians in Gaza, and for targeting airstrikes in Gaza during the Genocide.&amp;nbsp;Amazon provides cloud infrastructure for the Digital and Information Technologies Division at the Ministry of Defense, which is responsible for the development and maintenance of information systems, cyber protection, data management, and technological innovation of all the Ministry’s core systems, integrating advanced artificial intelligence solutions.&amp;nbsp;Gaza Genocide&amp;nbsp;Since October 2023, AWS has provided the military with artificial intelligence capabilities and services on an unprecedented scale. In addition, the company provided storage services for information collected from mass surveillance of Gaza residents, which was stored on the company's servers and was used to confirm several airstrikes carried out in Gaza during the genocide.&amp;nbsp;Amazon provides cloud services for a system operated by the Israeli military Intelligence Directorate that resides in Amazon's public cloud. Intelligence officials who served in Gaza during the genocide testified that AWS provides the Intelligence Directorate with a server farm, where information is stored that helps the military in its operation in Gaza. The system provided unlimited storage for data used in operational activities. The system has been in use by the military since at least the end of 2022, and the information stored in it has been used in several cases in the Israeli Air Force's attacks on Gaza, including airstrikes in which civilians were killed.&amp;nbsp;Cloud Services&amp;nbsp;for Israeli Weapon Manufacturers&amp;nbsp;Under the Nimbus tender, AWS provides cloud services to the Israeli state-owned weapons manufacturers Rafael Advanced Defense Systems, Israel Aerospace Industries, and its subsidiary Elta, all of which provide weapon systems to the Israeli military, including weapon systems that have been widely used in Gaza, such as the Merkava Mark 4 tanks. In June 2023, Rafael's unclassified information environments migrated to AWS infrastructure.Collaborations with Military Units&amp;nbsp;In January 2026, Amazon hosted a conference at the AWS offices in Tel Aviv with the Commander of the Israeli military Central Intelligence Agency in the Staff Division and technology professionals on the subject of permanent service and integrating professional knowledge from the civilian world into defense work.&amp;nbsp;In 2019, the company hosted the launch of the new senior club of the MAMARAM Alumni Association at its Israeli offices. The MAMARAM unit, an acronym for the Center of Computing and Information Systems, is the central computing system unit of the Israeli military, providing data processing services for all military arms and responsible for the military's operational cloud platform.&amp;nbsp;In March 2025, Amazon hosted a lecture at its offices in Tel Aviv for high school students studying in a preparatory course for the MAMARAM&amp;nbsp;unit.&amp;nbsp;Services to Settlements&amp;nbsp;Amazon’s online stores sell products originating from settlements in the occupied West Bank and provide delivery services to settlement residents.Amazon's online retail platform sells products from the Achdut-Achva company, based in the Ariel West Industrial Zone in the settlement of Ariel in the occupied West Bank.&amp;nbsp;In November 2019, a few weeks after Amazon launched its operations in Israel, the company began offering free shipping to residents of Israeli settlements in the occupied West Bank, while Palestinian residents were charged a fee.</t>
+    <t>Amazon.com, Inc. is an American multinational technology company engaged in e-commerce, cloud computing, online advertising, digital streaming, and artificial intelligence.&amp;nbsp;As of 2026, Amazon is the world's second-largest public company by revenue. The company owns the organic grocery chain Whole Foods Market, the footwear and apparel retailer Zappos, the robotics company Kiva Systems, the online pharmacy PillPack, the live video broadcasts company Twitch, and film and television content producer and distributor, MGM Holdings Inc.&amp;nbsp;Through its cloud computing and e-commerce businesses, Amazon provides services to the Israeli military, the Israeli Ministry of Defense, and Israeli settlements in the occupied West Bank.&amp;nbsp;Amazon's cloud computing division, Amazon Web Services (AWS), is a main provider of comprehensive cloud infrastructure and services to the Israeli government, including to the Israeli Ministry of Defense, the Israeli military, the Israel Police, and Israel Prison Service. The company has provided the Israeli military with computing services and artificial intelligence (AI) tools used for operational capabilities and mass surveillance during the genocide in Gaza.&amp;nbsp;Nimbus Project&amp;nbsp;In 2021, Amazon Web Services (AWS), along with Google Cloud, was awarded the Israeli government's large-scale Nimbus cloud tender, designed to provide comprehensive cloud services, including cloud infrastructure, artificial intelligence, machine learning, and data storage, to the Israeli government and defense establishment, including the Israeli military. The project includes the formation of infrastructure for the digital transfer of vast quantities of data belonging to Israeli government agencies, the military, and security services onto the companies’ cloud servers.&amp;nbsp;The contract, valid from May 2021 to May 2028 with an option to extend for an additional 132 months, contains the establishment of local cloud sites in Israel with an initial investment estimated at NIS 4 billion, including the purchase and establishment of cloud infrastructure, the formulation of government policy for integration and the transition to the cloud, and the implementation of control and optimization of cloud activity.&amp;nbsp;In August 2023, Amazon began operating its first local cloud region in Israel. The regional cloud site allows Israeli government ministries and security agencies to use company servers and services, with data processed and stored in a customized, secure local cloud data center within the borders of the State of Israel, subject to Israeli law, instead of cloud services provided by data centers abroad.&amp;nbsp;According to Amazon, the construction and operation of its Israeli cloud region, with a planned investment of approximately USD 7.2 billion, is estimated to add USD 13.9 billion to Israel's GDP by 2037.Services to the Israeli Military&amp;nbsp;Amazon has provided the Israeli military with computing services and artificial intelligence (AI) tools to upgrade the military’s operational capabilities in Gaza during the genocide. In addition, the company provided cloud storage services that were used for mass surveillance of Palestinians in Gaza, and for targeting airstrikes in Gaza during the Genocide.&amp;nbsp;Amazon provides cloud infrastructure for the Digital and Information Technologies Division at the Ministry of Defense, which is responsible for the development and maintenance of information systems, cyber protection, data management, and technological innovation of all the Ministry’s core systems, integrating advanced artificial intelligence solutions.&amp;nbsp;Gaza Genocide&amp;nbsp;Since October 2023, AWS has provided the military with artificial intelligence capabilities and services on an unprecedented scale. In addition, the company provided storage services for information collected from mass surveillance of Gaza residents, which was stored on the company's servers and was used to confirm several airstrikes carried out in Gaza during the genocide.&amp;nbsp;Amazon provides cloud services for a system operated by the Israeli military Intelligence Directorate that resides in Amazon's public cloud. Intelligence officials who served in Gaza during the genocide testified that AWS provides the Intelligence Directorate with a server farm, where information is stored that helps the military in its operation in Gaza. The system provided unlimited storage for data used in operational activities. The system has been in use by the military since at least the end of 2022, and the information stored in it has been used in several cases in the Israeli Air Force's attacks on Gaza, including airstrikes in which civilians were killed.&amp;nbsp;Cloud Services&amp;nbsp;for Israeli Weapon Manufacturers&amp;nbsp;Under the Nimbus tender, AWS is to provide cloud services to the Israeli state-owned weapons manufacturers Rafael Advanced Defense Systems, Israel Aerospace Industries, and its subsidiary Elta, all of which provide weapon systems to the Israeli military, including weapon systems that have been widely used in Gaza, such as the Merkava Mark 4 tanks. In June 2023, Rafael's unclassified information environments migrated to AWS infrastructure.Collaborations with Military Units&amp;nbsp;In January 2026, Amazon hosted a conference at the AWS offices in Tel Aviv with the Commander of the Israeli military Central Intelligence Agency in the Staff Division and technology professionals on the subject of permanent service and integrating professional knowledge from the civilian world into defense work.&amp;nbsp;In 2019, the company hosted the launch of the new senior club of the MAMARAM Alumni Association at its Israeli offices. The MAMARAM unit, an acronym for the Center of Computing and Information Systems, is the central computing system unit of the Israeli military, providing data processing services for all military arms and responsible for the military's operational cloud platform.&amp;nbsp;In March 2025, Amazon hosted a lecture at its offices in Tel Aviv for high school students studying in a preparatory course for the MAMARAM&amp;nbsp;unit.&amp;nbsp;Services to Settlements&amp;nbsp;Amazon’s online stores sell products originating from settlements in the occupied West Bank and provide delivery services to settlement residents.Amazon's online retail platform sells products from the Achdut-Achva company, based in the Ariel West Industrial Zone in the settlement of Ariel in the occupied West Bank.&amp;nbsp;In November 2019, a few weeks after Amazon launched its operations in Israel, the company began offering free shipping to residents of Israeli settlements in the occupied West Bank, while Palestinian residents were charged a fee.</t>
   </si>
   <si>
     <t>Services to the Settlements, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Technology and Hi-tech</t>
   </si>
   <si>
     <t>$500B-$1T</t>
   </si>
   <si>
     <t>Gaza, West Bank</t>
-  </si>
-[...22 lines deleted...]
-    <t>Telecommunication</t>
   </si>
   <si>
     <t>CETCO Mineral Technology Group</t>
   </si>
   <si>
     <t xml:space="preserve">A US based public company that develops, produces and markets mineral-based and synthetic mineral products and related systems and services.
 The company&amp;rsquo;s products are used in the construction of Mekorot&amp;rsquo;s new bypass pipe line in the Palestinian vilage of Bardala. The Bypass pipeline is meant to provide water to Israel&amp;rsquo;s illegal settlements and deepen Israel&amp;rsquo;s control over palestinians water supply, while exploiting Palestinians natural resources.&amp;nbsp;&amp;nbsp;
 </t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Services to the Settlements, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Electricity, Gas and Water Supply</t>
   </si>
   <si>
     <t>$500M-$1B</t>
   </si>
   <si>
     <t>Cisco Systems</t>
   </si>
   <si>
     <t>Cisco Systems Inc. is a publicly traded American technology company. The company engages in networking, collaboration, security and observability solutions, including artificial intelligence (AI) native networking and cybersecurity solutions.&amp;nbsp;Cisco Systems provides servers, computing, cybersecurity tools, and communication systems and equipment to the Israeli military and the Israel Police. The company has also provided communications and surveillance technology to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.Services to the Israeli MilitaryCisco provides communication systems and servers to the Israeli military and the Israeli Ministry of Defense (IMOD).&amp;nbsp;In July 2025, the&amp;nbsp;Israeli Ministry of Defense (IMOD) published a tender for the purchase of Cisco servers. In March 2025, the IMOD issued a tender for the purchase of Cisco headsets with a PTT button.&amp;nbsp;Unified Communication SystemsCisco provides the Israeli military with Cisco Unified Communications, an IP-based communications system that integrates voice, video, data, and mobility products and applications.In March 2020, Cisco Systems began laying tens of Unified Communication systems for the Israeli military, expected to reach hundreds of systems. The unified network centralizes the transfer of video, voice, and data between different Israeli military units. Cisco’s Unified Communication system serves to accelerate the Israeli military’s response timeframe.Servers for the Israeli MilitaryIn 2017, Cisco Systems won the Israeli Ministry of Defense’s tender to supply the Israeli military with servers for a period of three years, with an option for an additional two years, for a total amount of NIS 1 billion. The servers were integrated by the Israeli company&amp;nbsp;Bynet Data Communications. The tender was funded by US foreign aid provided by the United States to Israel.&amp;nbsp;Cisco replaced HP, which had been the previous server supplier for the IMOD.&amp;nbsp;David’s Citadel – underground ICT Data CenterCisco Systems’ computing and communication systems, cyber security and load balancing systems were integrated into the Israeli military’s biggest ICT underground data center in the Naqab called David’s Citadel, completed in 2020. The Data Center cost reached NIS 1.6 billion.The Military server farm has a storage capacity that’s 10,000 more than the standard computer and integrates 300 of the Israeli military’s surveillance, intelligence, and combat units’ ICT data systems in one base. Centralizing Israel’s ICT data serves to bolster the capacity of Israel’s intelligence and combat military units.The center is part of the Israeli military’s strive to centralize data and its “move to the south” plan launched in 2011. The plan involved the relocation of Israeli military bases to the Naqab as part of Israel’s broader strive to Judaize the Naqab. For more on development and military projects in the Naqab visit Who Profits’ interactive map&amp;nbsp;Tools of Dispossession in the Naqab: Development &amp;amp; Military ProjectsJoint Projects with the MilitaryIn May 2022, it was reported that Cisco engineers together with Israeli soldiers of the ICT Unit developed application for use by civil society organizations which work with the military.According to the Cisco’s VP of technology, “The connection between the technology units in the Israeli military and the high-tech companies in Israel is a significant anchor in the accuracy and advanced development of technologies that serve the security of the state and the bodies responsible for it… The sight of officers in uniforms sitting next to our engineers and developing technological solutions together is very natural to us, but still exciting.”In October 2023, Cisco Systems Israel supported the development of the digital platform “Israel Rises” of the Home Front Command, a branch of the Israeli military.Also in October 2023, amid the military invasion of Gaza, the company gave grants to its employees who were on reserve duty in the Israeli Military.Services to Settlements&amp;nbsp;In February 2019, the Ministry for the Development of the Negev and the Galilee allocated NIS 90 million for the 'Klika' project, in cooperation with Cisco Systems, for the launch of 45 technological hubs, all of which will be equipped with Cisco communication technology. By September 2023, seven of the 36 hubs that have been opened are located on occupied territory. Five hubs are located in the occupied West Bank, in the settlements of Modi’in Illit, Beitar Illit, Kiryat Arba, Itamar, and Sha’ar Binyamin Industrial Zone. Two additional hubs are located in the occupied Syrian Golan – one at the Ha’Emir junction, between the settlement of Sha’al and Odem, and the second in the settlement of Katzrin.&amp;nbsp;Technological Hubs in the NaqabAs of September 2023, eleven Cisco technology-equipped hubs have been opened in the Naqab. of which two are located in the Palestinian Bedouin towns of Hura and Rahat. In 2018, the first hub was launched in cooperation with the city of Dimona Municipality, and since then several other hubs were created in the east and western parts of the Naqab.These hubs form part of the Israeli government’s industrialization and resettlement plan which strives to create jobs in the Naqab, in the hope of drawing Jewish Israelis to settle in the region, while concentrating its Palestinian communities into ghettoized residential areas.Services to the Israel PoliceCisco is a long-time supplier of communications systems and equipment to the Israel Police.&amp;nbsp;In May 2022, the Israel Police published a tender for the purchase of Cisco communications equipment, including licensing and software, for the Police technology department.&amp;nbsp;In August 2022, the technology department of the Israeli police purchased communication equipment called "Nituv" (Routing) including licensing and software manufactured by Cisco through the seller, Matrix Network Net Ltd.&amp;nbsp;&amp;nbsp;According to a response to a Freedom of Information (FOI) request submitted by Who Profits to the Israel Police, between the years 2020 and 2021 the Israel police purchased Cisco Systems equipment and software worth NIS 4,060,533 million.Enhancing Surveillance in JerusalemIn 2017, Cisco and the Jerusalem Municipality signed a memorandum of understanding for cooperation between the municipality and the company to make Jerusalem the first smart city in Israel.In the same year, Cisco installed communication equipment and CCTVs for the Jerusalem municipality as part of a pilot project for the development of Smart City technology in the west of the city.The Smart City project is part of Israel's surveillance apparatus in Jerusalem, which is aimed mainly at the Palestinian residents of the city. For more on surveillance in occupied East Jerusalem see Who Profits report:&amp;nbsp;“Big Brother” in Jerusalem’s Old City.</t>
   </si>
   <si>
@@ -240,153 +216,156 @@
     <t>Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>$10B-$20B</t>
   </si>
   <si>
     <t>First Solar</t>
   </si>
   <si>
     <t xml:space="preserve">A US-based global provider of solar based energy equipment. The company designs, manufactures and sells Photovoltaic (PV) solar modules. The company has three factories based in the USA, Malaysia and Vietnam.
 Field visits in June 2016 and October 2017 by Who Profits revealed stacks of the company&amp;#39;s solar panels in the Kalia field, located in Kalia settlement in the occupied Jordan Valley. The Kalia field has approximately 104,000 solar panels, occupying 135,000 sq meters of Palestinian land. The Kalia field was built through a joint venture between Clal Sun Ltd and Kibbutz Kalia - a settlement in the occupied Jordan Valley.
 During the field visits conducted by Who Profits, all of the solar panels documented, both installed and uninstalled, were manufactured by First Solar.
 First Solar also provided 400,00 solar panels to Israel&amp;#39;s biggest solar field located in Ramat Hovav (Neot Hovav) Industrial Zone in the Naqab. Ramat Hovav solar commercial field has been operating since December 2014, producing 37.5 MW of electricity.
 </t>
   </si>
   <si>
     <t>Economic Exploitation, Israeli Construction on Occupied Land, Services to the Settlements</t>
   </si>
   <si>
     <t>Naqab, West Bank</t>
   </si>
   <si>
     <t>Formula Systems</t>
   </si>
   <si>
-    <t>A publicly traded Israeli&amp;nbsp; provider of IT solutions. Traded in TASE and NASDAQ.The company holds a 48.9% stake in Matrix IT, a publicly traded Israeli IT company that provides services for the Israeli Ministry of Defense and Israeli army, especially in air and missile defense, command &amp;amp; control, intellegnce and cyber systems development.In 2008, Matrix developed a training set for the Israeli army's armored troop vehicle. In 2011, Matrix won a 3-year contract to operate a Power Builder system for the IMOD. In addition, the company developed a unified system for all of the Israeli army’s websites. In 2017, John Bryce, a subsidiary of the company, won a 3-year contract to provide training for the Israeli army on cybersecurity and information security.In 2016-2017, Matrix provided IT consultants for the IMOD’s Coordinator of Government Activities in the Territories (COGAT). In 2017, it was contracted by COGAT to provide biometric identification for Palestinians in the occupied West Bank as part of the matrix of technologies that govern all movement of Palestinians within the oPt and into the Green Line. In 2018, the company was contracted by COGAT to provide an IT analyst for the Israeli military’s Philosopher Stone system, which contains all data on Palestinian workers entering Israel, and to provide screens for the Meitar system, part of the same system.In 2020, Matrix won a tender to supply, install and provide maintenance and support services for a High-Performance Computing Cluster system for Ariel University in the settlement of Ariel in the occupied West Bank.Formula Systems holds a 50% stake in TSG IT Advanced Systems, which develops advanced command and control, telecommunication, and Homeland Security (HLS) applications for the Israeli military, among other clients. Together with a consortium led by Israel Aerospace Industries (IAI), the company won an IMOD tender for relocating the Israeli military ICT units to the Naqab (Negev) region and establishing new data centers for the military, valued at hundreds of millions of shekels.Additionally, TSG’s Sky Solver (Hebrew: Poter Shamaim) technology has been used by the Israeli military in drills.TSG developed a command and control system for the Israeli Home Front Command. The system is installed in dozens of Israeli local authorities, including the settlement of Ma’ale Adumim in the occupied West Bank. The system is also installed in the Mateh Yehuda Regional Council, whose municipal jurisdiction area includes the Latrun enclave no-man’s-land, occupied in 1967.In addition, in 2019, TSG gave a technological demonstration to the Israeli military showcasing the company’s computerized vision and geolocation capabilities for military intelligence use in the West Bank. According to the company, the military aims to first deploy these technologies in the Nablus area of the West Bank.&amp;nbsp;</t>
-[...2 lines deleted...]
-    <t>Settlement Production, Specialized Equipment and Services</t>
+    <t>Formula Systems (1985) Ltd. is an Israeli publicly traded information technology group that operates in 60 countries worldwide.&amp;nbsp;The group’s companies specialize in the production and development of software for the defense, utilities, telecommunications, healthcare, local administration, insurance and banking sectors, and implement technologies such as cloud, cyber, digital, data, and AI.&amp;nbsp;The company is controlled by the Polish multinational software company Asseco Poland S.A. (WSE: ACP).&amp;nbsp;The company's subsidiaries,&amp;nbsp;Matrix IT, Magic Software, and TSG Systems, provide services to the Israeli Ministry of Defense (IMOD), the Israeli military, security forces, and defense industries.&amp;nbsp;Matrix ITFormula Systems holds 48.21% in Israeli information technology company&amp;nbsp;Matrix IT (TASE: MTRX). Matrix IT provides various computing services and products to the Israeli Ministry of Defense, the Israeli military, and security forces, including the Israel Police, Border Police and the Israel Prison Service. Through its subsidiaries, the company also provides computing services and equipment to the Coordinator of Government Activities in the Territories, including to the Israeli Civil Administration in the occupied West Bank, and has previously provided to the Israeli military District Coordination and Liaison in Gaza.&amp;nbsp;For more, see Matrix IT&amp;nbsp;company profile.TSG IT Advanced Systems&amp;nbsp;Formula Systems’&amp;nbsp;subsidiary, TSG IT Advanced Systems Ltd. (TSE: TSG), is jointly owned with Israeli state-owned weapon manufacturer Israel Aerospace Industries (IAI), with each owning 42.32% of the company's shares.&amp;nbsp;TSG produces software systems primarily for the defense sector. The company develops control, monitoring and supervision systems that support decision-making, command and control systems for air and sea spaces, tactical systems, intelligence systems, and recording and interrogation systems.Services to the Israeli Ministry of Defense&amp;nbsp;70% of the&amp;nbsp;TSG IT’s revenue comes from the defense sector, mainly from the Israeli Ministry of Defense and the Israel Aerospace Industries. The company provides software solutions and services to the IMOD and the Israeli military, which account for 31% of its defense sector operations, and to Israeli weapon manufacturers&amp;nbsp;Elbit Systems and Rafael Advanced Technologies.&amp;nbsp;The company provides command and control systems for the Israeli military General Staff and various commands, including information fusion systems, intelligence research systems, recording systems, systems for homeland security, systems for managing communication networks, and software consulting services. The company develops, among other things, aerial imaging systems that include identification and tracking and are used for interception and warning, command and control systems, emergency preparedness and response systems, intelligence systems for planning attacks on targets, and intelligence systems for law enforcement authorities.Under contracts with the Israeli government, some of the rights to the company's technologies and inventions are retained by the Ministry of Defense.&amp;nbsp;According to the company's agreement with the Israeli Ministry of Defense dated June 26, 2019, for an indefinite period, the company is obligated to pay the Ministry royalties from its export sales in relation to sales resulting from government-funded development.Gaza Genocide &amp;nbsp;TSG developed and provided system implementation and maintenance for the Ministry of Defense during the genocide in Gaza.According to the company, some of its systems have been used extensively during the ongoing military onslaught on Gaza, including systems that were used operationally for the first time. These systems include rocket and unmanned aerial vehicle tracking services, maritime imagery, real-time intelligence event prediction, and home front command and control systems.The company participates in the development of critical defense systems, such as the Arrow and David's Slings missiles. David's Sling, also known as Magic Wand, is a Medium to Long-Range air and missile defense system operated by the Israeli military, developed by Rafael Advanced Technologies. The Arrow Anti-Ballistic Missile Defense System, developed by&amp;nbsp;Israel Aerospace Industries (IAI), is in use by the Israeli Air Force. The system has been extensively used since the Israeli military invasion of Gaza in October 2023. In addition, the company provides the Israeli air defense with artificial intelligence aerial imaging technologies.EarthSolverTSG developed the "EarthSolver" system for the Israeli military, which is used to generate targets using mobile devices distributed in the field. In August 2020, the military began implementing the system in the Infantry Corps brigades.&amp;nbsp;EarthSolver is an automated system that provides a critical capability for guided weapon systems by producing accurate 3D targeting coordinates in real time from multi-domain sensor data. The system allows soldiers in the field to independently generate accurate coordinates for building a target bank in short periods of time. The targets are attacked using a fighter jet that is operated by the combat team in the field shortly after marking a target.&amp;nbsp;The EarthSolver system was used in the Israeli military onslaught on Gaza in 2014.Tower of Fire&amp;nbsp;The company developed the "Tower of Fire" command and control system for the Israeli military.&amp;nbsp;The system is installed on the military's "Tzofit" aircraft and serves as a central intelligence collection means with an observation capability of tens of kilometers. The system has been operational since 2000 and is in regular use, both in routine and combat, by the Air Force, the military, and the defense establishment. The Tzofit aircraft (Beechcraft King-Air B-200) accompanies ground forces in various activities, such as reconnaissance missions in the occupied West Bank. The system is used to locate and identify targets for attacks from the air or from the ground, generate precise coordinates, and build a bank of targets for attacks.&amp;nbsp;The Tower of Fire simulator is also used in the Air Force training center.Military Intelligence Campus&amp;nbsp;In 2020, the company was selected to establish an advanced technological infrastructure for ICT services for the Israeli Military Intelligence Campus project, “Kiryat Hamodi’in”, in the Naqab. The Campus hosts the military’s Intelligence operations and houses soldiers and officers of the Intelligence, Cyber and Technology units, as well as the headquarters units of the Intelligence Division.&amp;nbsp;For more on military projects in the Naqab, see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab: Development and Military Projects.Military Data Centers&amp;nbsp;In 2017, TSG, together with Israel Aerospace Industries, won a huge tender from the Ministry of Defense&amp;nbsp;for a project&amp;nbsp;to consolidate dozens of the military data centers and establish new computing centers in the Naqab region as part of a plan to consolidate the military's ICT infrastructure. The tender, worth hundreds of millions of NIS, was the largest technology tender in the history of the Israeli military and defense establishment, and includes long-term planning, construction, migration, operation and maintenance services in accordance with military requirements, for a period of 10 years, with an option to extend for an additional seven years.&amp;nbsp;Command and Control System for the Home Front Command&amp;nbsp;TSG is the developer of the "Shu'al" system, a military and civilian Command and Control information system in use since 2016. The system was developed by TSG for the Israeli military Home Front Command in collaboration with the military ICT Division. The central emergency response system connects all Israeli emergency and rescue organizations, including the police and the military, onto a single platform.The Shu'al military system is used to transfer and share information between various bodies involved in home front activities, such as local authorities and government ministries, and collects vital information from military systems.Since October 2023, the Shu'al civilian system has been used by all Israeli local authorities, including the settlement of Ma’ale Adumim in the occupied West Bank.&amp;nbsp;TSG also developed the central command and control system of the military General Staff, known as "Lake Castle". &amp;nbsp;Services to the Israel Police&amp;nbsp;In March 2022, TSG was awarded, with exemption from tender, to provide the Israel Police with version update services for a Nuance biometric speaker recognition system from May 2022 until March 2025 for 200,000 NIS.&amp;nbsp;The Nuance system has been in use by the Israel Police since 2016. The system is sold and supported exclusively by TSG.Services to SettlementsIn 2020, TSG won a tender from the Modi'in Maccabim Re'ut Municipality to establish smart security infrastructure throughout the city, estimated at hundreds of thousands of euros. The tender included the installation of dozens of smart cameras and monitoring sensors, and the establishment of a new municipal CCTV system. The council's municipal area includes the city of Maccabim, located in a “demilitarized zone” outside the Green Line in the occupied West Bank.&amp;nbsp;Ofek Aerial Photography&amp;nbsp;Services for the Israeli Civil AdministrationThe company's subsidiary, Ofek Aerial Photography, provides aerial photography services for the Israeli Civil Administration (ICA) in the West Bank since 2015.&amp;nbsp;In 2024, the company received from the ICA NIS 1,544,400 for aerial multivision photography services.&amp;nbsp;In November 2023, the company was contracted, with exemption from tender, to conduct aerial photography of the West Bank areas for the period from November 2023 to the end of December 2023, for NIS 300,000.&amp;nbsp;In August 2023, the company was contracted, with exemption from tender, to expand an existing contract with the ICA for aerial photography in the West Bank areas, including vertical photography, orthophotography and point-by-point photographs according to polygons. Between July 2023 and the end of December 2023, the company was contracted to conduct aerial photography in the West Bank areas for NIS 300,000. &amp;nbsp;Between January and the end of October 2023, the company carried out aerial photography sorties for the ICA for NIS 1,126,920.&amp;nbsp;Between November 2021 and November 2022, the company carried out vertical photography and photography sorties for the ICA for NIS 585,000 and NIS 1,277,678, respectively. In 2020, the company was contracted by the ICA to carry out photography sorties for NIS 299,999. In 2019, the company carried out aerial photography in West Bank areas for NIS 799,998, and between 2018 and 2019, for NIS 309,999.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Military, Security and Surveillance, Technology and Hi-tech</t>
+  </si>
+  <si>
+    <t>$1B-$5B</t>
+  </si>
+  <si>
+    <t>Gaza, Naqab, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Google LLC (Alphabet Inc.)  </t>
   </si>
   <si>
     <t>Google LLC is an American multinational technology corporation focused on information technology, online advertising, search engine technology, email, cloud computing, software, quantum computing, e-commerce, consumer electronics, and artificial intelligence (AI).&amp;nbsp;Google is fully owned by Alphabet Inc., which was formed in 2015 as a corporate restructuring of Google, and operates as a holding company that fully owns Google.&amp;nbsp;Google products include Android and Chrome operating systems, Gemini&amp;nbsp;AI model, Gmail, Google Calendar, Google Docs, Google Maps, Google Photos, Google Play, Pixel, Google Search, YouTube, and Google Cloud products, including Google Cloud Platform and Google Workspace.&amp;nbsp;Google’s cloud computing division, Google Cloud, is a main provider of comprehensive cloud infrastructure and services to the Israeli government, including to the Israeli Ministry of Defense, the Israeli military, the Israel Police, and Israel Prison Service. The company provides the Israeli military with cloud computing services and advanced artificial intelligence (AI) tools that have been used for operational capabilities during the genocide in Gaza.&amp;nbsp;Nimbus Project&amp;nbsp;In 2021, Google Cloud, along with Amazon Web Services (AWS), was awarded the Israeli government's large-scale Nimbus cloud tender, designed to provide comprehensive cloud services, including cloud infrastructure, artificial intelligence, machine learning, and data storage, to the Israeli government and defense establishment, including the Israeli military. The project includes the formation of infrastructure for the digital transfer of vast quantities of data belonging to Israeli government agencies, the military, and security services onto the companies’ cloud servers.&amp;nbsp;Through its cloud platform, Google provides the Israeli Ministry of Defense with mass surveillance capabilities and machine learning and artificial intelligence tools, including facial recognition technology, automatic image classification, object tracking, and sentiment analysis that is used to assess the emotional content of images, speech, and writing.&amp;nbsp;The contract, valid from May 2021 to May 2028 with an option to extend for an additional 132 months, contains the establishment of local cloud sites in Israel with an initial investment estimated at NIS 4 billion, including the purchase and establishment of cloud infrastructure, the formulation of government policy for integration and the transition to the cloud, and the implementation of control and optimization of cloud activity.&amp;nbsp;The project allows Israeli government ministries and security agencies to use the companies' servers and services in customized, secure local cloud data centers within Israeli borders that are under Israeli law, instead of cloud services provided by Google data centers abroad.In January 2026, the Israeli government announced the implementation of Google Workspace cloud computing services in all government ministries as part of the Nimbus project. The system will be used by government offices and units as the central tool for managing emails, documents, calendars, meetings and organizational communications, and allow state employees to use advanced artificial intelligence tools as part of the joint activity between Google and the government.In February 2024, amid the genocide in Gaza, the head of Israel's National Cyber Directorate said that "because of the Nimbus public cloud, phenomenal things are happening in battle."&amp;nbsp;In October 2022, Google began operating its first local cloud region in Israel. The local cloud site allows Israeli government ministries and security agencies to use company servers and services, with data processed and stored within the borders of the State of Israel under strict information security guidelines and under the guidance of relevant government authorities. According to Google, its Israeli cloud region is estimated to add USD 7.6 billion to Israel's GDP between 2022 and 2030.Cloud Services to Israeli Weapon Manufacturers&amp;nbsp;Under the Nimbus tender, Google is to provide cloud services to the Israeli state-owned weapons manufacturers Rafael Advanced Defense Systems, Israel Aerospace Industries, and Elta, all of which provide weapon systems to the Israeli military, including weapon systems that have been widely used in&amp;nbsp;Gaza, such as the Merkava Mark 4 tanks.&amp;nbsp;Services to the Israeli Ministry of Defense&amp;nbsp;Google provides artificial intelligence (AI) technology, cloud computing services and language models development to the Israeli Ministry of Defense (IMOD) and the Israeli military, including the Israeli Civil Administration (ICA) in the occupied West Bank. The company provided the Israeli military with advanced AI tools and cloud computing services during the Gaza genocide.Google provides cloud infrastructure for the Digital and Information Technologies Division at the Ministry of Defense, which is responsible for the development and maintenance of information systems, cyber protection, data management, and technological innovation of all of the Ministry’s core systems, integrating advanced artificial intelligence solutions.Google has previously provided the IMOD's Directorate of Defense Research &amp;amp; Development with development services for large language models adapted to Hebrew and Arabic.&amp;nbsp;Gaza GenocideGoogle provides the Israeli Ministry of Defense with cloud computing services and computing infrastructure, which allow the ministry to store and process data and access AI services. Since October 2023, Google Cloud has provided Israeli military units with AI technology and services that are used for operational capabilities on an unprecedented scale.&amp;nbsp;In August 2025, a former Google employee filed a complaint with the U.S. Securities and Exchange Commission (SEC) alleging that Google’s Gemini artificial intelligence technology was used by an Israeli military contractor. According to documents included in the complaint, in 2024, amid the Gaza genocide, Google assisted an Israeli military contractor analyze drone video footage of the Gaza Strip, violating the company's policy prohibiting the use of artificial intelligence to assist in combat or surveillance. Google's cloud division staff provided technical support and conducted internal tests to make Gemini's technology more accurate for the military in response to a request from an official Israeli military email address to help analyze aerial photographs to identify complex objects, including armored vehicles and drones.&amp;nbsp;Services to the Israeli Civil Administration in the West Bank&amp;nbsp;Google's app platform, Google Play (Play Store), hosts the Israeli military's “al Munasseq” application, operated by the Israeli Civil Administration (ICA) in the occupied West Bank to manage the issuance of movement and work permits for Palestinians in the occupied West Bank and Gaza under Israel's permit regime. The app requires Palestinian residents to provide the Israeli military with their personal information such as name, ID, and phone number, and to give access to their phone’s IP address, device ID, operating system ID, browser ID, geolocation information, access to the camera and to files stored on the mobile device, consent to the extraction and storage of the data by the Israeli military, and of sharing the information with third parties such as other Israeli government and security authorities. For more on the app, see the Microsoft company profile.&amp;nbsp;Israel's Government Digital Media CampaignIn August 2025, amid widespread famine in Gaza following a long Israeli blockade on the entry of humanitarian aid into the Gaza Strip, YouTube published a promoted video funded by the Israeli Foreign Ministry claiming that there is food in Gaza and there is no hunger crisis, as part of a sponsored campaign by the Israeli government on YouTube, which is owned by Google. In June 2025, Google was contracted by Israel Government Advertising Agency, with exemption from tender, as part of a contract with digital media providers for "international awareness campaigns" for a total of NIS 150 million. The contract included services from June 2025 to the end of December 2025 from Google's marketing platform, Google DV (Display &amp;amp; Video) 360, for NIS 90 million, and Google's online video sharing platform, YouTube, for NIS 60 million.&amp;nbsp;</t>
   </si>
   <si>
     <t>Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>$250B-$500B</t>
   </si>
   <si>
     <t>JA Solar Holdings</t>
   </si>
   <si>
     <t>China</t>
   </si>
   <si>
     <t xml:space="preserve">JA solar Holdings is a Chinese corporation that designs, develops, manufactures and sells solar power products for residential, commercial and utility-scale power plants. The company is publicly traded on the NASDAQ stock market.
 The company has a total of 9 factories: 7 factories in China and 2 in Vietnam and Malaysia.
 The company provided Siemens Israel with 122,936 solar panels for five projects, three in the Arava Desert and two in the Naqab. The five projects are owned by the Arava Power Company whilst Siemens is providing engineering, procurement and construction services.
 As part of this transaction JA Solar Holdings&amp;#39; JAP310 panels were installed in the Meytarim Solar field in the occupied Jordan Valley.&amp;nbsp;The project is located in Meytarim Industrial Zone in the occupied West Bank and it has been erected by its co-owners: Energix and&amp;nbsp;The Southern Mount Hebron Development Company. The latter is active in the occupied West Bank and based in Meytarim Indsutrial Zone.
 According to the company, Meytarim project is expected to be &amp;quot;the most efficient out of all its projects&amp;quot;.&amp;nbsp;While the annual operating cost of the Meytarim solar field is NIS 300,000, the revenues from selling the electricity to the IEC reached NIS 4.4&amp;nbsp;million in 2016.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land</t>
   </si>
   <si>
     <t>$1M-$5M</t>
   </si>
   <si>
     <t xml:space="preserve">Microsoft </t>
   </si>
   <si>
     <t>Microsoft Corporation is an American multinational technology corporation, one of the largest IT companies in the world.&amp;nbsp;The company is engaged in the development of products, services and devices of digital technology, artificial intelligence and cloud computing. Company products include Microsoft 365 (formerly Office 365), Microsoft Cloud, Microsoft Windows, Microsoft Teams, Azure, GitHub, LinkedIn, Skype, Dynamics, Xbox, and Nuance.&amp;nbsp;Microsoft has a history of deep engagement with the Israeli high-tech industry and close ties to the Israeli military.&amp;nbsp;Through its fully-owned Israeli subsidiaries, the company provides services to all Israeli government offices, including the Israeli Ministry of Defense (IMOD), the Ministry of National Security, and the Population and Immigration Authority. The company provides a wide range of software and cloud services to the Israeli military and security bodies in Israel, including the Israel Police and the Israel Prison Service.Microsoft Israel is one of the three strategic centers of Microsoft worldwide, and one of the company's largest leased international properties spaces. In November 2023, Microsoft launched its first cloud region in Israel, with an estimated investment of hundreds of millions of USD.Services to the Israeli Military&amp;nbsp;Microsoft provides the Israeli Ministry of Defense with software, professional services, cloud computing and cloud storage services,&amp;nbsp;and artificial intelligence tools.&amp;nbsp;Microsoft has provided the Israeli military with artificial intelligence (AI) and cloud computing services that were used for mass surveillance of Palestinians in the occupied West Bank and Gaza, and for targeting airstrikes in Gaza during the Genocide.Cloud-based Surveillance System&amp;nbsp;Microsoft provides cloud storage services to the Israeli military, which have been used for mass surveillance of Palestinians in the occupied West Bank and Gaza.&amp;nbsp;Microsoft Azure cloud-based storage platform was used for the storage of data files of millions of phone calls obtained through broad mass surveillance of civilians in Gaza and the West Bank by the Israeli Intelligence Corps unit, Unit 8200.&amp;nbsp;For over a period of at least three years, Microsoft servers were used to store recordings of millions of phone calls made daily by Palestinians in Gaza and the West Bank, which were collected by the unit for expansive and intrusive surveillance of Palestinians. Microsoft worked closely with Unit 8200 engineers to design and implement security measures fitted for the unit's security standards and provided the unit with access to a customized and segregated area on its Azure cloud platform to store data on Microsoft servers. According to media reports, the recordings held in Microsoft Azure were used to identify bombing targets for airstrikes in Gaza during the Genocide and for carrying out military activities in the West Bank. In September 2025, Microsoft announced it had blocked Unit 8200's access to some of its cloud services, following an exposure by the&amp;nbsp;Guardian.&amp;nbsp;Gaza Genocide&amp;nbsp;Microsoft has provided various products and services to dozens of units in the Israeli military during the Gaza Genocide. Microsoft professional teams have worked closely with Israeli military units to develop products and systems, and Microsoft personnel provided professional workshops for soldiers.&amp;nbsp;According to journalistic&amp;nbsp;reports, leaked commercial records revealed that between October 2023 and January 2025, Microsoft provided cloud computing and artificial intelligence services to the IMOD for dozens of units in the Israeli military in the air, ground, and naval forces, and the intelligence corps. The artificial intelligence services included translation, OpenAI's language model, a speech-to-text tool, an automatic document analysis tool, and other tools. Such units included Unit 8200 of the Intelligence Corps; Unit 81 technology unit of the Special Operations Directorate; the Sapir Unit of the Intelligence IT Division; the Ofek Unit responsible for the military's target bank and for the development of systems in the Air Force; the Matzpen Unit, the largest software body in the Israeli Military responsible for the development of operational systems and combat support systems; and the Military Attorney's Office.&amp;nbsp;Additionally,&amp;nbsp;Microsoft works in collaboration with the Israeli military’s Mamram Unit, an abbreviation for the Center of Computing and Information Systems, in the Computer and IT Directorate. Among others, the unit developed and operates the Israeli military cloud used to operate the Israeli military's "target bank", which has been used in the Israeli attacks on Gaza, and a platform that enables intelligence gathering.Rolling Stone SystemMicrosoft provides Azure cloud services, various Office applications, and the Microsoft CRM system to maintain the Israeli military's "Rolling Stone" system, which is used to manage and control the Palestinian population and movement registry in the West Bank and Gaza. The system is operated by the Israeli military's ICT and Cyber Unit for collecting data on Palestinian residents and monitoring their movement through checkpoints.&amp;nbsp;Services to the Coordinator of Government Activities in the Territories&amp;nbsp;In March 2025, the Israeli military’s Coordinator of Government Activities in the Territories (COGAT) published a public tender for the establishment of a call center to manage public inquiries for the Israeli Civil Administration (ICA) in the West Bank and the Gaza District Coordination and Liaison (DCL). According to the tender documents, Microsoft Israel provides the ICA with the Microsoft Copilot chatbot system as well as various Office programs and a Microsoft CRM system.&amp;nbsp;Services to the Israeli Civil Administration in the West Bank&amp;nbsp;Al- Munaseq appMicrosoft provides cloud platform services to the Israeli Civil Administration (ICA) in the occupied West Bank, used to facilitate Israel's permit regime to control and monitor Palestinians' movement.&amp;nbsp;The “al Munaseq” application, the Coordinator in Arabic, is a phone app operated by the Israeli Civil Administration in the occupied West Bank to manage the issuance of movement and work permits for Palestinians in the occupied West Bank and Gaza under Israel's permit regime. The application was developed by the Israeli military and runs on the Microsoft Azure cloud computing platform. The app is used to manage the issuance of permits and biometric smart cards, which Palestinian residents of the West Bank are required to hold in order to cross Israeli checkpoints, also within the West Bank.Palestinian residents are required to download the app in order to access their permits and are compelled provide personal information that is stored by the ICA. The app requires to provide name, ID and phone number, as well as to give access to their phone’s IP address, device ID, operating system ID, browser ID, geolocation information, access to the camera and to files stored on the mobile device, consent to the extraction and storage of the data by the Israeli military, and of sharing the information with third parties such as other Israeli government and security authorities. For some actions in the app, a location and a photo must be provided.Palestinian residents of the West Bank are also required to use the app to schedule an appointment at the military District Coordination and Liaison Office (DCO) to issue a resident card and a smart card, which they are required to hold in order to enter and stay in the “Seam Zone” area of the occupied West Bank. The Seam Zone is an area between the Israeli Separation Wall in the occupied West Bank and the Green Line that has been declared a closed zone by the Israeli military, where Palestinian residents are required by the Israeli military to carry smart cards issued by the ICA. Palestinians are also required to use the app to issue the permits needed to cross the Green Line for medical purposes, family visits, travel abroad, etc., as part of Israel's oppressive permit regime. In addition, Palestinians working inside Israel and in Israeli settlements are required to use the app to access their work permits. For an employment permit, their personal details are uploaded online and available for review by Israeli employers, and the information is transferred to the Ministry of Construction and Housing.&amp;nbsp;Military Cloud PlatformMicrosoft provides its Microsoft Azure cloud computing platform for the Israeli military's public cloud.&amp;nbsp;The military cloud platform, based on Microsoft Azure, is designed to make the military's work environment accessible on smart devices, including personal computers and mobile phones, and allow secure access to unclassified information for regular and reserve personnel.&amp;nbsp;In April 2023, the IMOD published an integration tender for the provision of Microsoft 365 services, among others, to the Israeli military worth tens of millions of NIS for a period of three years, with an option for extension. The tender was led by the Mamram Unit, the military's Central Computing System Unit, in cooperation with the ICT Corps. As part of the agreement, Cellcom was selected to manage services from the Azure-based military cloud platform.Microsoft Azure ServersMicrosoft Azure servers were also used to establish military applications developed by the Israeli military IT and Cyber Defense Division. The company provided the military with servers to store the applications' information, and senior programmers of the company guided and advised in the development process.Services to the Digital and IT DivisionMicrosoft provides cloud infrastructure for the Digital and Information Technologies Division at the Ministry of Defense, which is responsible for the development and maintenance of information systems, cyber protection, data management, and technological innovation of all of the Ministry of Defense's core systems, integrating advanced artificial intelligence solutions.Microsoft Smart GlassesIn 2016, the Israeli military published a video presenting its use of Microsoft’s augmented reality smart glasses, Microsoft Hololens, for augmented battlefield training to help with battlefield strategy and training.Collaborations with the Israeli Military&amp;nbsp;In September 2023, Microsoft participated in the annual conference of Mamram unit's graduates with a lecture given by a representative from Microsoft Southeast Europe.In August 2023, a developer conference was held at Microsoft Israel offices with the Shahar Unit, the software house for organizational systems of the Israel military combat management and support under the ICT Division. About 150 soldiers, officers and consultants from a selection of development frameworks in the army participated in the conference, and lectures and professional discussions were held on Kubernetes, React, cyber defense, testing, knowledge management and innovation.In July 2023, Microsoft Israel R&amp;amp;D Center's chief scientist participated in a conference held at Ben Gurion University at the initiative of the Mamram Unit alumni association on the issue of Artificial Intelligence and the integration of information technologies in the Israeli military. The commander of the Lotem Unit, the Israeli military brigade for operational technological strengthening, also participated in the conference.&amp;nbsp;Courses for the Israeli militaryIn April 2024, Microsoft Israel hosted a group from the "Combatants to Hi-Tech" program, held in collaboration with the Ministry and the Israeli army, for a TypeScript workshop developed in Microsoft, a lecture and a tour given by the company's employees. The "Combatants to Hi-Tech" program is a prestigious program designed to integrate combat fighters into the high-tech industry using their combat experience.In December 2022, Microsoft Israel launched a free cyber training program for the Israeli military's veterans in collaboration with the Israeli military. The program offers free training courses in the field of information security and Microsoft's cyber solutions for the purpose of integration into cyber security positions in the hi-tech industry.In 2021, the Israeli military introduced an Artificial Intelligence training course established in partnership with Microsoft, accessible to every soldier from a mobile phone or computer for free. The course was established by the Shiloh Brigade (acronym for Combat Methods and Innovation), which deals with the development of innovative multi-armed combat methods, together with Microsoft and the military Tactical Command College.&amp;nbsp;In 2021, Microsoft took part in a hackathon of the Israeli military, which took place at a military base, where Israeli soldiers developed new technology for military operational use with the assist of Microsoft mentors. The new developments included a “Settlement Defense” app, designed to assist soldiers guarding Israeli settlements, and a manual weapon calibration system for shooting training for combat soldiers.In 2007, the Israeli military announced that soldiers in the military’s computing and cyber studies unit can get free training in a Microsoft course that was developed by the company according to the requirements of the military.In early 2000, Microsoft signed an agreement with the Israeli military to provide programming courses programs that grant soldiers with the company's recognized degrees.Collaboration with the Israeli Military and the Ministry of EducationMicrosoft has worked in cooperation with the Israeli military and the Israeli Ministry of Education to encourage high school students to excellent in computer science and technology. Engineers from the company lecture at schools alongside military officers who give preparatory lectures for military service.Microsoft collaborated with the Israeli military in “Hadarim” project, which offers high school female students to join a prestigious pre-military program designed to integrate them in high-tech units in the Israeli military.Software ServicesIn 2002, Microsoft was contracted to provide unlimited software products and implementation services for the Israeli military, the IMOD and other security forces for a period of 3 years for the amount of $100 million. The contract included cooperation between the company and the military’s software developers.&amp;nbsp;In 1999, Microsoft signed a NIS 50 million agreement with the Israeli military to regularize the use of Microsoft software in military departments. The agreement constitutes one of the largest software licensing deals ever signed in Israel, at the time. An additional agreement was signed to formalize the use of Microsoft software systems in the military and Israeli Ministry of Defense.Services to Settlements&amp;nbsp;Ariel UniversityMicrosoft provides its products and services to Ariel University, located in the settlement of Ariel in the occupied West Bank. The university offers Microsoft certification courses that grant an international certificate recognized by the company.The Ariel Engineering College of Technology, also known as the Ariel Engineering Center, based at the Ariel University campus, is recognized as an IT ACADEMY by Microsoft and is authorized to grant certification on behalf of the company. The certification is done under the supervision of Microsoft, and the course includes preparation for the certification exams required by Microsoft.In January 2025, Microsoft Israel hosted students from the Software Engineering Department at Ariel University for a tour of the company's campus. The company gave the students a lecture on cybersecurity and information security and assistance in preparing for job interviews for successfully integrating into the high-tech industry.Additionally, Microsoft grants free use of its software applications to students at Ariel University. Every student at the university is entitled to receive the full Office 365 software package and Microsoft Teams for free use on their personal computers, tablets, and smartphones, free of charge for the entire duration of their studies.&amp;nbsp;In September 2022, Ariel University published a call for three Microsoft research grants for researchers from Israeli universities. Microsoft has offered three research grants to researchers from Israeli universities in collaboration with the Inter-University Computation Center, which the head of the Computer and Information Systems Division at Ariel University is on its executive committee.In July 2022, Microsoft Israel hosted the Ariel hackathon (Hack-AU) in its offices with the participation of 150 students from the university and 40 professional mentors in various fields.In May 2022, Microsoft hosted the Ariel University hackathon, organized by Ariel University and the Ariel Student Association.Ma’ale Adumim Department of EducationIn 2019, the Education Department of Ma'ale Adumim settlement entered a joint venture with Microsoft to implement the use of Microsoft applications for all students and teachers in schools in the settlement, with trainings held by representatives of Microsoft.Services to the Israel Police&amp;nbsp;Microsoft provides products and cloud services to the Ministry of National Security (formerly the Ministry of Public Security), including to the Israel Police and Israel Prison Service.&amp;nbsp;As part of an agreement between Microsoft and the Israeli government, Microsoft products are embedded as an integral part of the Israel Police’s computer systems and form the basis and infrastructure for additional systems that the police use regularly. The police uses Microsoft Azure cloud services as a platform for administrative and operational cloud services.&amp;nbsp;In November 2025, Microsoft was contracted, with exemption from tender, as the sole supplier to provide the ministry with maintenance and licensing services for Microsoft products from January 2026 until the end of December 2028 for USD 550,000.&amp;nbsp;Microsoft software and services are widely deployed in the ministry's core systems and other systems, including Microsoft SQL, RDS, Dynamics CRM, SharePoint, Project, System Center, and Visio systems.&amp;nbsp;In August 2024, the Israel Police published a tender for the purchase of Microsoft Azure Active Directory licensing. According to the tender brochure, as a prerequisite for participation in the tender, the bidder must be an authorized reseller of Microsoft for the supply of its products and licenses in Israel.The Israel Police use Microsoft Tenant, which provides a secure digital space within Microsoft's cloud (like Azure or Microsoft 365), and serves as a central hub for all users, devices, data, and licenses.&amp;nbsp;In January 2024, Microsoft Israel was contracted by the Israel Police as sole supplier, with an exemption from tender, to provide Microsoft Premier expert services and maintenance until the end of December 2026 for NIS 3,600,000. Also in January 2024, the Israel Police contracted&amp;nbsp;Ness A.T. for the purchase of Microsoft Azure cloud services. Between 2019 and the end of 2022, the Israel Police contracted Ness A.T. for the purchase of licensing for Microsoft products for NIS 16,000,000.In December 2022, Microsoft Israel was contracted, with an exemption from tender, by the Israeli Police to provide Microsoft Azure Cloud Services for NIS 4 million for six months starting January 2023. Also in December 2022, the company was contracted with an exemption from tenders by the Israeli Police to provide licensing for Microsoft products for NIS 16 million from January 2023 until December 2025.In 2021, Microsoft was contracted to be the sole supplier of software support services for Israel police for the amount of NIS 250,000. In 2020, the company was contracted to provide cloud services for Israel Police for the amount of NIS 7 million. In 2019, the company was contracted to provide Microsoft Azure cloud services for NIS 3.5 million.Services to the Israel Prions Service&amp;nbsp;Microsoft provides its licensed products to the Israel Prison Service (IPS).In April 2024, Microsoft Israel was contracted by the Israel Prison Service as sole supplier, with an exemption from tender, to provide Premier support services until the April 2027 for NIS 2,674,620.In 2021, Microsoft was contracted to provide software consulting services for the Israel Prison Service for the year 2022, for the amount of NIS 796,415. In 2020, the company was contracted to provide the same services for the amount of NIS 793,893. In 2019, the company was contracted to be the sole supplier of computing products for IPS until 2022. Between 2017 and 2019, the company was contracted to provide software and servers support and consulting services for IPS.Services to the Population and Immigration AuthorityIn December 2025, the Population and Immigration Authority (PIBA) contracted Microsoft Israel as the sole supplier of Microsoft products for a period of 3 years, from January 2026 to the end of December 2028, for NIS 2,065,000. The Population and Immigration Authority makes extensive use of Microsoft products, including Visio, Project, SharePoint, SQL technologies and servers, which are widely deployed in the authority's core systems.&amp;nbsp;Services to the Israeli GovernmentThe Israeli government has an agreement with Microsoft that authorizes any government office to purchase Microsoft products from one of the company’s authorized suppliers, with almost no restriction. In 2010, the Government Procurement Administration in the Accountant General's Division signed a central agreement with Microsoft for approximately NIS 300 million over three years, for the purchase of licenses for operating systems and Office for workstations, licenses for servers and other additional products for all government ministries and authorized units.&amp;nbsp;NaqabIn June 2023, Microsoft opened a new office in the hi-tech park “Gav-Yam” in the city of Be'er Sheva in the Naqab. The industrial park is located next to the Israeli military telecommunication base and Computer Service Directorate campus, and was built as part of a Southern Relocation plan led by the Israeli Ministry of Defense. This military and industrial development plan was designed to relocate technology companies alongside military elite tech units to the Naqab in order to enhance the integration of soldiers from Cyber units in work in high-tech companies at the end of their service. This project is part of a greater attempt to strengthen Jewish settlement and development in the Naqab while Palestinian Bedouin communities in the region face forced displacement and de-development by Israeli authorities. For more on Development &amp;amp; Military Projects in the Naqab see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab.</t>
   </si>
   <si>
     <t>Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
-  </si>
-[...1 lines deleted...]
-    <t>Gaza, Naqab, West Bank</t>
   </si>
   <si>
     <t>OSI Systems</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded US-based designer and manufacturer of specialized electronic systems and components for critical applications active in homeland security, healthcare, defense and aerospace markets.
 Through its wholly-owned subsidiary Rapiscan Systems, a manufacturer of inspection and screening systems for persons and cargo, the company is involved in supplying equipment to the Israeli Civil Administration (ICA).
 Rapiscan&amp;rsquo;s scanning machines and full body scanners are installed in the Qalandiya, Bethlehem and Irtah (Sha&amp;rsquo;ar Efrayim) checkpoints in the occupied West Bank, and in the entrance to the Western Wall compound in East Jerusalem. The company provided these scanners through its sole representative in Israel, G1 Secure Solutions (formerly G4S Israel).
 In March 2016, G4S Israel was awarded a one-year contract without tender for supplying magnometric portals to the ICA in 10 West Bank District Coordination Liaisons (DCL): Nablus, Jenin, Judea and Samaria, Abu Dis, Ramallah, Jericho, Bethlehem, Qalqiliyah, Tulkarem and Hebron. The DCLs, established as part of the Oslo Accords, are military coordination offices between the ICA and the Palestinian Authority charged with issuing permits to Palestinians. Without permits, Palestinians cannot move in, out or within the West Bank or the besieged Gaza Strip.
 In April 2017, a one-year maintenance contract for 9 magnetometers installed in Civil Administration sites was approved without tender for the amount of 40,000 NIS.
 The company&amp;rsquo;s scanners are also installed in Israeli airports, in the Knesset, in the Israeli president&amp;rsquo;s residence, in the Israeli Prison Service facilities and in Israeli courts.
 In December 2006, AS&amp;amp;E American Science and Engineering, acquired by OSI Systems in 2016, was chosen by Chemonics International to supply cargo inspection scanners to the Israeli Ministry of Defense, to be used in West Bank and Gaza commercial checkpoints. The scanners supplied by the company were manufactured by the Chinese company Nuctech. The Israeli company Eltel Technologies provides the installation and maintenance services for these scanners.
 Company scanners were installed in five Israeli checkpoints, Karni and Kerem Shalom checkpoints along the border of the besieged Gaza Strip, and Sha&amp;rsquo;ar Efrayim, Tarqumya and Jalameh checkpoints in the West Bank.
 </t>
   </si>
   <si>
-    <t>Military, Security and Surveillance, Technology and Hi-tech</t>
-[...1 lines deleted...]
-  <si>
     <t>East Jerusalem, Gaza, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Palantir Technologies </t>
   </si>
   <si>
-    <t>Palantir Technologies Inc. is an American publicly traded company that specializes in big data analytics. The company develops applications for machine-assisted data mining and analysis, and provides analysis, tools and systems of artificial intelligence to armies and security bodies around the world.&amp;nbsp;The company provides AI-powered data analytics and targeting tools for battlefield information management to support military operations, including data operating and management systems, forensic analysis and predictive tools, intelligence surveillance systems, and artificial intelligence-based decision-making systems capable of suggesting combat moves.Palantir provides the Israeli military with advanced artificial intelligence technologies and services and works with the Israeli defense establishment and security sector.&amp;nbsp;In January 2024, amid unprecedented Israeli attacks in Gaza, Palantir entered into a strategic partnership with the Israeli Ministry of Defense to provide advanced AI-driven technology and services for war-related missions to bolster the capabilities of the Israeli military through rapid data analysis, battlefield decision-making, and targeting to produce analyses of enemy targets and propose battle plans in Gaza.&amp;nbsp;The agreement, estimated to be worth tens of millions of USD to the company, came following a meeting between the company’s executives and Israeli Ministry of Defense officials.In November 2025, American and German military personnel were documented in front of a screen displaying Palantir software at the Civil-Military Coordination Center in the city of Kiryat Gat. The Civil-Military Coordination Center (CMMC) was established in October 2025 in Kiryat Gat, about 20 km north of the Gaza Strip, by US Central Command to support the US plan to deploy an international force in Gaza.</t>
+    <t>Palantir Technologies Inc. is an American publicly traded company that specializes in big data analytics. The company develops applications for machine-assisted data mining and analysis, and provides analysis, tools and systems of artificial intelligence to armies and security bodies around the world.&amp;nbsp;The company provides AI-powered data analytics and targeting tools for battlefield information management to support military operations, including data operating and management systems, forensic analysis and predictive tools, intelligence surveillance systems, and artificial intelligence-based decision-making systems capable of suggesting combat moves.Palantir provides the Israeli military with advanced artificial intelligence technologies and services and works with the Israeli defense establishment and security sector.&amp;nbsp;In January 2024, amid unprecedented Israeli attacks in Gaza, Palantir entered into a strategic partnership with the Israeli Ministry of Defense to provide advanced AI-driven technology and services for war-related missions to bolster the capabilities of the Israeli military through rapid data analysis, battlefield decision-making, and targeting to produce analyses of enemy targets and propose battle plans.&amp;nbsp;The agreement, estimated to be worth tens of millions of USD to the company, came following a meeting between the company’s executives and Israeli Ministry of Defense officials.In November 2025, American and German military personnel were documented in front of a screen displaying Palantir software at the Civil-Military Coordination Center in the city of Kiryat Gat. The Civil-Military Coordination Center (CMMC) was established in October 2025 in Kiryat Gat, about 20 km north of the Gaza Strip, by US Central Command to support the US plan to deploy an international force in Gaza.</t>
   </si>
   <si>
     <t>Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Gaza</t>
   </si>
   <si>
     <t>Perrigo (Formerly Agis)</t>
   </si>
   <si>
     <t>Ireland</t>
   </si>
   <si>
     <t xml:space="preserve">An Ireland-based global healthcare supplier.
 Perrigo enjoys the advantages generated by the Israeli occupation of Palestinian lands allowing the company to exploit the Palestinian market.
 The Paris Protocol, an annex to the Oslo Accords, which regulates the financial relations between Israel and the PA, placed both entities under the same taxation envelope. As a result, the Palestinians continue to depend on Israeli policies, customs laws and services for the import and export of goods. This dependency has inflicted strong negative economic effects on the Palestinian pharmaceutical industry. Various hindrances generate extra costs that harm the development of the local industry: the burden of the annual licensing of imported raw materials, the costs of back-to-back deliveries to and from the WB and Gaza, the costs of shipping drugs in bulk via Jordan, the exclusion of large Arab markets as well as in Israel, and the inability of the&amp;nbsp;Gazan&amp;nbsp;industry to develop&amp;nbsp;and expand&amp;nbsp;due to the prohibition on export.
 Perrigo, likewise other Israeli and multinational companies, enjoys the aforementioned situation in several ways. The company enjoys easy access to the Palestinian market, free of customs and checkpoint, e.g. change of trucks at cargo checkpoints. Trima&amp;#39;s agents do not have to amend any of their products in order to sell them in the OPT. Thus,&amp;nbsp;the company can sell drugs that are not labeled in Arabic.
 For further&amp;nbsp;information, check our report on the Pharmaceutical Industry:&amp;nbsp;Captive economy.
 </t>
   </si>
   <si>
     <t>Palestinian Captive Market</t>
   </si>
   <si>
     <t>Pharmaceutical</t>
   </si>
   <si>
     <t>Solaredge</t>
+  </si>
+  <si>
+    <t>Israel</t>
   </si>
   <si>
     <t xml:space="preserve">An Israel-based global provider of solar PV inverter systems.
 The company&amp;rsquo;s solar systems have been installed in the Shdemot Mehola and Petza&amp;rsquo;el solar fields, in the settlements of Shdemot Mehola and Petza&amp;rsquo;el in the Jordan Valley, occupied West Bank.
 The Shdemot Mehola solar project was initiated in 2015, taking up approximately 50 dunams of occupied Palestinian land with a capacity of 5 megawatts. According to the CEO of MGA Energy Solutions, the EPC contractor for Shdemot Mehola, the solar systems installed in the project include 15,624 solar panels and 4 inverter rooms with 282 solar inverters manufactured by Solaredge. The inverters enable the individual monitoring and operation of each solar panel.
 The Petza&amp;#39;el solar field generates 630kW of electricity a year.
 The company is a supplier to Israel Prison Service and the Israeli Ministry of Public Security.
 </t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land</t>
   </si>
   <si>
     <t>Construction, Electricity, Gas and Water Supply</t>
   </si>
   <si>
     <t>$100M-$250M</t>
   </si>
   <si>
     <t>Taro Pharmaceutical Industries</t>
   </si>
   <si>
     <t xml:space="preserve">
 Taro is a multinational, science-based pharmaceutical company. The company develops, manufactures and markets prescription and OTC pharmaceutical products, primarily in the United States, Canada and Israel.
 The compnay is one of the leading pharmaceutical companies in the Israeli market. In 2019, 6% of its $669,893 million in revenues were generated in the Israeli market. Taro, similar to other Israeli companies, profits from Israel&amp;rsquo;s occupation of the Palestinian territory which structure the captivity of its economy and people.
@@ -399,53 +378,50 @@
     <t>Teva Pharmaceutical Industries</t>
   </si>
   <si>
     <t xml:space="preserve">A global pharmaceutical company and the world&amp;#39;s largest generic drug manufacturer.&amp;nbsp;The company develops, produces and markets generic, innovative and branded drugs. Teva currently operates in approximately 60 countries with an estimated 45,000 employees worldwide.
 Teva is the largest commercial (and industrial) company on the Israeli market by equity, net profit, operating income and market value. The&amp;nbsp;company is also the largest provider of healthcare products and services in the Israeli market, by sales volume. Teva distributes healthcare products and services, including consumer healthcare products, hospital supplies, dialysis equipment and disposables, diagnostics and home care services. An Israeli subsidiary - Salomon, Levin and Elstein, provides logistical support for Teva&amp;#39;s sales and distribution activities in Israel, including the distribution of third parties of several multinational pharmaceutical companies.
 As a dominant part of the Israeli pharmaceutical industry, Teva enjoys the advantages generated by the Israeli occupation of Palestinian lands allowing the company to exploit the Palestinian market. &amp;#39;Quality and Security reasons&amp;#39; in conjunction with economic and political justifications create a Palestinian captive market for Israeli and multinational companies.
 The Paris Protocol, an annex to the Oslo Accords, which regulates the financial relations between Israel and the future Palestinian state, placed both entities under the same taxation envelope. As a result, the Palestinians continue to depend on Israeli policies, customs laws and services for the import and export of goods. This dependency has inflicted strong negative economic effects on the Palestinian pharmaceutical industry. Various hindrances generate extra costs that harm the development of the local industry: the burden of the annual licensing of imported raw materials, the costs of back-to-back deliveries to and from the WB and the GS, the costs of shipping drugs in bulk via Jordan, the exclusion of large Arab markets as well as in Israel, and the inability of the&amp;nbsp;Gazan&amp;nbsp;industry to develop&amp;nbsp;and expand&amp;nbsp;due to the prohibition on export.
 Teva, likewise other Israeli and multinational companies, enjoys the aforementioned situation in several ways. The company enjoys easy access to the Palestinian market, free of customs and checkpoint, e.g. change of trucks at cargo checkpoints. Teva&amp;#39;s agents do not have to amend any of their products in order to sell them in the OPT. Thus,&amp;nbsp;the company can sell drugs that are not labeled in Arabic. Teva meets little to no competition from the cheaper generic drug industry, as a result of the Israeli Ministry of Health restrictions on drug registration in Israel and their enforcement on the Palestinian market.
 For more, see our report on the Pharmaceutical industry,&amp;nbsp;Captive Economy: The Pharmaceutical Industry and the Israeli Occupation.
 </t>
   </si>
   <si>
     <t>Tripadvisor, Inc.</t>
   </si>
   <si>
     <t>NASDAQ, Public</t>
   </si>
   <si>
     <t xml:space="preserve">A US based publicly traded group that operates online travel agencies, comparison shopping websites, and mobile apps.
 Company&amp;rsquo;s online travel websites include Brand TripAdvisor, Viator and TheFork.
 Through its travel booking website, Tripadvisor.com, the company advertises hotels, resorts, restaurants and guesthouses in the occupied West Bank, occupied East Jerusalem and the occupied Syrian Golan.
 Tripadvisor&amp;rsquo;s website offers listings in 8 illegal settlements including Ariel, Almog, Ma&amp;rsquo;ale Adumim, Kalia, Kfar Adumim, Kfar Etzion, and Karnei Shomron in the occupied West Bank; listings in 10 settlements including Ma&amp;rsquo;ale Gamla, Merom Golan, Odem, Ramot, Giva&amp;rsquo;at Yoav, Ein Zivan, Katzrin, Kfar Haruv, and Had Nes in the occupied Syrian Golan; and listings in different locations in occupied East Jerusalem and tourist sites in the&amp;nbsp; Old City and Givat Hatachmoshet and Mount of Olives area.
 Additionally, the website advertises tourist attractions in settlements in the occupied Palestinian territory, including a shooting range, a winery and jeep tours in the Gush Etzion cluster of settlements in the occupied West Bank; tourist sites in occupied East Jerusalem; and wineries in the settlements of Kidmat Tzvi, Ortal, Odem and Ein Zivan in the occupied Syrian Golan.
 Through its brand&amp;#39;s website Viator.com, the company provides information and a booking service for tours in occupied East Jerusalem.
 </t>
-  </si>
-[...1 lines deleted...]
-    <t>$1B-$5B</t>
   </si>
   <si>
     <t>East Jerusalem, Jordan Valley, Syrian Golan, West Bank</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -751,51 +727,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I21"/>
+  <dimension ref="A1:I20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -883,529 +859,500 @@
       </c>
       <c r="E4" s="0" t="s">
         <v>26</v>
       </c>
       <c r="F4" s="0" t="s">
         <v>27</v>
       </c>
       <c r="G4" s="0" t="s">
         <v>28</v>
       </c>
       <c r="H4" s="0" t="s">
         <v>29</v>
       </c>
       <c r="I4" s="0" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="0">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D5" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E5" s="0" t="s">
         <v>32</v>
       </c>
-      <c r="D5" s="0" t="s">
+      <c r="F5" s="0" t="s">
         <v>33</v>
       </c>
-      <c r="E5" s="0" t="s">
+      <c r="G5" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="F5" s="0" t="s">
+      <c r="H5" s="0" t="s">
         <v>35</v>
       </c>
-      <c r="G5" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I5" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="0">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E6" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="F6" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F6" s="0" t="s">
+      <c r="G6" s="0" t="s">
         <v>39</v>
       </c>
-      <c r="G6" s="0" t="s">
+      <c r="H6" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="H6" s="0" t="s">
+      <c r="I6" s="0" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="0">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>42</v>
       </c>
       <c r="C7" s="0" t="s">
-        <v>18</v>
+        <v>43</v>
       </c>
       <c r="D7" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="E7" s="0" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="H7" s="0" t="s">
-        <v>46</v>
+        <v>23</v>
       </c>
       <c r="I7" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C8" s="0" t="s">
-        <v>49</v>
+        <v>18</v>
       </c>
       <c r="D8" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E8" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="E8" s="0" t="s">
+      <c r="F8" s="0" t="s">
         <v>51</v>
       </c>
-      <c r="F8" s="0" t="s">
+      <c r="G8" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="H8" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="G8" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I8" s="0" t="s">
-        <v>54</v>
+        <v>24</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="0">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E9" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="F9" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="H9" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="I9" s="0" t="s">
         <v>56</v>
-      </c>
-[...10 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="C10" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="D10" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E10" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="F10" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="G10" s="0" t="s">
         <v>59</v>
       </c>
-      <c r="C10" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E10" s="0" t="s">
+      <c r="H10" s="0" t="s">
         <v>60</v>
       </c>
-      <c r="F10" s="0" t="s">
+      <c r="I10" s="0" t="s">
         <v>61</v>
-      </c>
-[...7 lines deleted...]
-        <v>62</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="C11" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D11" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>63</v>
       </c>
-      <c r="C11" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>28</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>15</v>
+        <v>65</v>
       </c>
       <c r="I11" s="0" t="s">
-        <v>16</v>
+        <v>30</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>66</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>19</v>
+        <v>67</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="H12" s="0" t="s">
-        <v>69</v>
-[...3 lines deleted...]
-      </c>
+        <v>70</v>
+      </c>
+      <c r="I12" s="0"/>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>71</v>
+        <v>19</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>72</v>
       </c>
       <c r="F13" s="0" t="s">
         <v>73</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>40</v>
+        <v>28</v>
       </c>
       <c r="H13" s="0" t="s">
-        <v>74</v>
-[...1 lines deleted...]
-      <c r="I13" s="0"/>
+        <v>65</v>
+      </c>
+      <c r="I13" s="0" t="s">
+        <v>61</v>
+      </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E14" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="F14" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="G14" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="H14" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="I14" s="0" t="s">
         <v>76</v>
-      </c>
-[...10 lines deleted...]
-        <v>78</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E15" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="F15" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="G15" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="H15" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I15" s="0" t="s">
         <v>80</v>
-      </c>
-[...10 lines deleted...]
-        <v>82</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="C16" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="D16" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>83</v>
       </c>
-      <c r="C16" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>84</v>
       </c>
-      <c r="F16" s="0" t="s">
+      <c r="G16" s="0" t="s">
         <v>85</v>
       </c>
-      <c r="G16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H16" s="0" t="s">
-        <v>23</v>
-[...3 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="I16" s="0"/>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="C17" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D17" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="C17" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D17" s="0" t="s">
+      <c r="E17" s="0" t="s">
         <v>88</v>
       </c>
-      <c r="E17" s="0" t="s">
+      <c r="F17" s="0" t="s">
         <v>89</v>
       </c>
-      <c r="F17" s="0" t="s">
+      <c r="G17" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="G17" s="0" t="s">
+      <c r="H17" s="0" t="s">
         <v>91</v>
       </c>
-      <c r="H17" s="0" t="s">
-[...2 lines deleted...]
-      <c r="I17" s="0"/>
+      <c r="I17" s="0" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>92</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D18" s="0" t="s">
-        <v>33</v>
+        <v>87</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>94</v>
+        <v>84</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>95</v>
+        <v>85</v>
       </c>
       <c r="H18" s="0" t="s">
-        <v>96</v>
+        <v>35</v>
       </c>
       <c r="I18" s="0" t="s">
-        <v>16</v>
+        <v>76</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>18</v>
+        <v>43</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>33</v>
+        <v>87</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>90</v>
+        <v>84</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>91</v>
+        <v>85</v>
       </c>
       <c r="H19" s="0" t="s">
-        <v>41</v>
+        <v>15</v>
       </c>
       <c r="I19" s="0" t="s">
-        <v>82</v>
+        <v>76</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="C20" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="D20" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E20" s="0" t="s">
+        <v>98</v>
+      </c>
+      <c r="F20" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="G20" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="H20" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="I20" s="0" t="s">
         <v>99</v>
-      </c>
-[...48 lines deleted...]
-        <v>105</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">