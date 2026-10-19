--- v0 (2026-06-04)
+++ v1 (2026-10-19)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -147,72 +147,63 @@
   </si>
   <si>
     <t xml:space="preserve">A Japanese multinational conglomerate corporation. Its diversified business includes consumer and professional electronics, gaming, entertainment and financial services.
 In 2018, Who Profits documented the use of Sony CCTV cameras in the Old City of Jerusalem, deployed as part of Israel&amp;rsquo;s surveillance system in the occupied area. At least six Sony cameras were installed on two towers in Bab Al Amoud (Damascus Gate).
 For more on Israel&amp;rsquo;s visual surveillance in Occupied East Jerusalem, read Who Profits report: &amp;ldquo;Big Brother&amp;rdquo; in Jerusalem&amp;rsquo;s Old City.
 In 2022, the Israeli Ministry of Defense published a tender for the purchase of a Sony fx6 full frame camera. In 2021, the ministry published two tenders for the purchase of Sony Alpha camera, photo lens 600, and microphone; in 2020 a tender for the purchase of Sony cameras P1000 and A7III; and in 2019 four tenders for the purchase of Sony cameras, lenses, screen and driver.
 &amp;nbsp;
 </t>
   </si>
   <si>
     <t>Private Security and Surveillance Technology</t>
   </si>
   <si>
     <t>Military, Security and Surveillance, Technology and Hi-tech</t>
   </si>
   <si>
     <t>$50B-$100B</t>
   </si>
   <si>
     <t>East Jerusalem</t>
   </si>
   <si>
     <t>Toyota Motor Corporation</t>
   </si>
   <si>
-    <t xml:space="preserve">A Japanese multinational automotive manufacturer with activities in the fields of housing, financial services, communications, marine and biotechnology, and afforestation.
-[...11 lines deleted...]
-</t>
+    <t>NYSE, LON, NSE, TSE</t>
+  </si>
+  <si>
+    <t>A publicly traded Japanese multinational automotive manufacturer engaged in automotive manufacturing, equipment and parts, with activities in the fields of housing, financial services, communications, marine and biotechnology, and afforestation.Toyota vehicles are widely used by Israeli Security Forces, including the Israeli military, the Israel Police and the Israeli Border Police, in the occupied West Bank and East Jerusalem. &amp;nbsp;Military Vehicles&amp;nbsp;The “David” is an armored light all-terrain vehicle based on the Toyota Land Cruiser and the Toyota Hilux, manufactured by MDT Armor.&amp;nbsp;The David is the most widely used armored vehicle in the Israeli military, used for reconnaissance, command and patrol. It is used by the Israeli military in all sectors, mainly in the occupied West Bank and around the besieged Gaza area. The vehicle serves as a critical component of the Israeli military's operational capabilities. The David is also used by the Israeli Border Police in the occupied West Bank and the Jerusalem area.&amp;nbsp;The David vehicle has a roof turret designed for a manual or remote weapons station option and has gun ports in all 4 directions. The vehicle is marketed as battle-proven, having been used by the Israeli military. The vehicles have been serviced under a special arrangement at a number of Toyota garages in Israel.In January 2026, the Israeli Ministry of Defense (IMOD) marked the receipt of the 1,000th "David" armored vehicle.&amp;nbsp;Gaza Genocide&amp;nbsp;In November 2023, amid the military invasion of Gaza, dozens of bulletproof ambulances based on the Toyota Land Cruiser 78 were delivered to the Israeli Ministry of Defense from the United States as part of an emergency purchase.&amp;nbsp;On October 19, 2023, the Israeli Ministry of Defense received an initial shipment of MDT Armor’s Toyota-based David 4×4 light armored vehicles designated for use by the Israeli military. The vehicles were supplied to replace vehicles damaged during the military invasion of Gaza the same month.West Bank&amp;nbsp;The David vehicle is widely used by Israeli forces in the occupied West Bank.&amp;nbsp;In August 2026, Israeli military David vehicles were documented in a raid by Israeli forces on the Qalandiya refugee camp in the occupied West Bank.&amp;nbsp;In December 2025, David vehicles were documented in an Israeli military raid on the Palestinian town of Qabatiya in the occupied West Bank.In January 2025, Israeli military forces in an armored David vehicle invaded the Palestinian town of Tammun, northeast of Nablus, in the occupied West Bank.In December 2024, Israeli military forces in a David vehicle entered the city of Tulkarm.In 2023, the David was documented in Israeli military raids in Tulkarm Refugee Camp and the city of Nablus in the occupied West Bank.On November 14, 2023, a video published by the Palestine Red Crescent documented two Israeli military David armored vehicles blocking an ambulance carrying an injured person in the Tulkarm refugee camp in the occupied West Bank.&amp;nbsp;In May 2023, a Toyota vehicle was documented in use by Israeli Civil Administration personnel accompanying bulldozers in house demolitions in Masafer Yatta in the South Hebron Hills in the occupied West Bank.On May 11, 2022, Al Jazeera reporter Shireen Abu Akleh was shot dead by the Israeli military in Jenin while reporting a military raid on the nearby refugee camp. Shots fired directly at a group of journalists from a gun port of a David vehicle hit Shireen Abu Akleh in the head, fatally wounding her.&amp;nbsp;In September 2021, Toyota’s official Israeli distributor, Union Motors, was awarded a tender to provide Toyota Helix 4X4 vehicles to the Mateh Binyamin settlement Regional Council.Israeli Ministry of Defense Tenders&amp;nbsp;In May 2026, the Israeli Ministry of Defense (IMOD) issued a tender for three Toyota Land Cruiser GR-SPORT 300 vehicles.In April 2026, the IMOD issued a tender for the purchase of shock absorbers, leaf springs, and stabilizer bar lowering for Toyota vehicles.&amp;nbsp;In April 2023, MDT Armor was awarded a USD 22 million contract to manufacture and supply David armored vehicles to the Israeli military. &amp;nbsp;In November 2022, the Israeli Ministry of Defense announced that it had selected the Toyota Corolla model vehicles for officers in the ranks of Lieutenant Colonel&amp;nbsp;and Brigadier General as part of a tender in which leasing companies were selected to provide vehicles to be used by permanent military officers.In March 2022, the IMOD issued a&amp;nbsp;tender for the maintenance of armored "David" vehicles on a Toyota "Hilux" platform.&amp;nbsp;In July 2019, the IMOD published a tender for modeling a Toyota Land Cruiser car. In 2018, the IMOD published a tender for the maintenance of Toyota forklifts for the Air Force.&amp;nbsp;In 2002, Toyota's importer in Israel, Union Motors, won a tender from the Israeli Ministry of Defense to supply the Israeli military with Toyota Hilux pickup trucks for NIS 60 million. As part of the tender, the military was to purchase 150 Toyota pickup trucks annually for three years, with a total value of about NIS 60 million.Police Vehicles&amp;nbsp;Toyota Hilux vehicles are also used for the "Jackal" light armored vehicle, used by the Israel Police and the Border Police in the occupied West Bank and East Jerusalem. The vehicles were developed based on the Toyota Hilux by the Israeli company Plasan Re’em. In December 2022, the Israel Police ordered 69 "Jackal" light armored vehicles developed based on the Toyota Hilux&amp;nbsp;chassis&amp;nbsp;to be delivered within two years and to enter service in 2023-2024.&amp;nbsp;The Jackal armored vehicle is designed to carry 5 fighters, is shielded against small arms and stones and equipped with firing slots, a separate compartment for detainees and cargo compartments for fighters' equipment.&amp;nbsp;In April 2024, the Israeli Border Police released a video of its new Jackal vehicle, designed for use in village areas and to enter alleys and buildings, and equipped with 360-degree cameras.In January 2024, the Israel Police purchased dozens of bulletproof vehicles for operational use, including armored civilian vehicles and vehicles for transporting fighters, among them Toyota Land Cruisers.&amp;nbsp;The armored vehicles were destined for the use of police and Border Police officers in the occupied West Bank and the Jerusalem area.&amp;nbsp;Police Patrol Cars&amp;nbsp;In December 2025, the Israel Police introduced new Toyota Corolla Cross police vehicles to its traffic fleet. The purchase was funded by a budget of NIS 50 million and included the purchase of dozens of vehicles.&amp;nbsp;‎In November 2024, the Israel Police released a video of its new Toyota police patrol cars.&amp;nbsp;In September 2022, the Israel Police contracted the Israeli company Palsan Ram to prototype Toyota civilian vehicles with bullet protection for NIS 840,000 by the end of November 2023.In March 2022, the Israel Police contracted Union Industrial Vehicle Ltd., Toyota forklifts’ official distributor in Israel, to provide maintenance and repair of Toyota forklifts for NIS 90,000 until the end of 2024. &amp;nbsp;NaqabOn February 16, 2026, Israeli Police forces with a Police Toyota vehicle were documented shooting tear gas into an elementary school in the Palestinian Bedouin village of Tarabin in the Naqab in the middle of the school day.&amp;nbsp;</t>
   </si>
   <si>
     <t>Specialized Equipment and Services</t>
   </si>
   <si>
+    <t xml:space="preserve">Automotive </t>
+  </si>
+  <si>
     <t>$250B-$500B</t>
-  </si>
-[...1 lines deleted...]
-    <t>East Jerusalem, West Bank</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -645,69 +636,69 @@
       </c>
       <c r="E4" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F4" s="0" t="s">
         <v>25</v>
       </c>
       <c r="G4" s="0" t="s">
         <v>26</v>
       </c>
       <c r="H4" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I4" s="0" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="0">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>29</v>
       </c>
       <c r="C5" s="0" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="D5" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E5" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F5" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="G5" s="0" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="H5" s="0" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="I5" s="0" t="s">
-        <v>33</v>
+        <v>16</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">