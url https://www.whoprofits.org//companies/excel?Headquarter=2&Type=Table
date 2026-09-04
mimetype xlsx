--- v0 (2026-06-04)
+++ v1 (2026-09-04)
@@ -12,86 +12,104 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
+    <t xml:space="preserve">Apax Partners </t>
+  </si>
+  <si>
+    <t>Private</t>
+  </si>
+  <si>
+    <t>UK</t>
+  </si>
+  <si>
+    <t>Apax Partners LLP&amp;nbsp;is a UK-based global private equity advisory firm with total aggregate funds raised of about US$ 80 billion.&amp;nbsp;Apax Partners' Israeli investment arm AMI Opportunities L.P., also known as AMI Opportunities Fund, has investments totaling USD 600 million in Israeli companies, primarily in the Services and Tech sectors.Yad2&amp;nbsp;Apax Partners owns the Israeli company Yad 2 Internet Ads Ltd., which operates an online real estate marketplace and job portal. Yad2 operates an online marketplace for real estate property, automotive, jobs, and general classifieds.&amp;nbsp;The Yad2 website advertises over 6,000 properties for sale and rental in the occupied West Bank, East Jerusalem and Syrian Golan.&amp;nbsp;The website’s job ads portal offers jobs for private security services for checkpoints in the occupied West Bank.West Bank &amp;nbsp;As of June 2026, the company's website listed 2,423 properties for sale and 805 properties for rent in 107 settlements in the occupied West Bank.&amp;nbsp;These include properties in the settlements of Adam Geva Binyamin, Adora, Alfei Menashe, Alei Zahav, Almog, Almon, Alon Shvut, Anav, Ariel, Asfar (Metzad), Ateret, Avnat, Avnei Hefetz, Barkan, Bat Ayin, Beit Aryeh, Beit El, Beit HaArava, Beit Yatir (Metzudat Yehuda), Beitar Ilit, Bracha, Bruchin, Dolev, Efrat, Eli, Elkana, Elazar, Elon Moreh, Emanuel, Eshkolot, Etz Efraim, Ganei Modiin, Gitit, Giv'on HaHadashah, Givat Ze'ev, Hagai, Halamish (Neveh Tzuf), Har Adar, Har Gilo, Hashmona'im, Hermesh, Hinanit, Itzhar, Kalia, Karmei Tzur, Karnei Shomron, Kedar, Kdumim, Kfar Adumim, Kfar Eldad, Kfar Etzion, Kfar HaOranim, Kfar Tapuach, Kiryat Arba, Kiryat Netafim, Kochav Yaakov, Kokhav Hashchar, Ma'ale Adumim, Ma'ale Amos, Ma'ale Efraim, Ma'ale Levona, Ma'ale Michmash, Matityahu, Mevo Dotan,&amp;nbsp;Mekhora,&amp;nbsp;Mesua, Migdalim, Mitspe Shalem, Mitzpe Yeriho, Modiin Ilit, Na'ale, Na'ama, Nahliel, Negohot, Netiv Hagdud, Neve Daniel, Neve Tsuf, Nili, Nofim, Nokdim, Noked, Ofra, Oranit, Otniel, Paduel, Pnei Hever, Psagot, Rehelim, Reihan, Revava, Rimonim, Salit, Sansana, Sha’arei Tikva, Shaked, Shavei Shomron, Shim’a, Shilo, Susia, Talmon, Tekoa, Tene, Tomer, Tzufim, Vered Yeriho, Yakir, and in the Sha'ar Binyamin Industrial Zone in the Mateh Binyamin settlement Regional Council.&amp;nbsp;East Jerusalem&amp;nbsp;As of June 2026, 2,129 properties for sale and 468 properties for rent in occupied East Jerusalem were listed on the company's website.&amp;nbsp;These include properties in the settlement neighborhoods of Armon Hanatziv, French Hill, Gilo, Har Homa, Maalot Dafna, Neve Yaakov, Pisgat Ze’ev, Ramot, Ramat Eshkol, and Ramat Shlomo. 13 properties were found in the Old City Jewish Quarter in occupied East Jerusalem.&amp;nbsp;Syrian Golan&amp;nbsp;As of June 2026, 176&amp;nbsp;properties for sale and 46&amp;nbsp;properties for rent in 22 settlements in&amp;nbsp;the occupied Syrian Golan were listed on the company's website. &amp;nbsp; &amp;nbsp;&amp;nbsp;These include properties in the settlements of Ani'am, Alonei HaBashan, Afik, Avnei Eitan, Bnei Yehuda, Ein Zivan, El Rom, Eliad, Givat Yoav, Had Nes, Haspin, Katzrin, Kela, Kidmat Tzvi, Ma’ale Gamla, Mevo Hama, Neot Golan, Neve Ativ, Nov, Ramot, Ramat Magshimim, Sha’al, and Eliad.In December 2023, Yad 2 published an advertisement in an Israeli newspaper presenting a map of the occupied West Bank, Gaza and East Jerusalem with pins marking real estate properties, titled: “From the River to the Sea”, and the caption under the map says: "Yad2 helps you look forward and build a future in your next home in Israel!"drushim.ilYad 2’s job ads portal, drushim.il, advertises job ads for private security guards for checkpoints in the occupied West Bank.&amp;nbsp;These include multiple job ads of&amp;nbsp;T &amp;amp; M Protection Resources&amp;nbsp;for security guards and inspection guards for the Ministry of Defense Crossings Authority, including at the Sha’ar Ephraim checkpoint in the occupied West Bank. The Crossings Authority operates 14 checkpoints in the occupied West Bank and the Erez and Kerem Shalom checkpoints in Gaza.In addition, the website publishes job ads for security guards and rangers for sites in the Jordan Valley in the occupied West Bank, and for multiple positions at Ariel University, located in the settlement of Ariel.&amp;nbsp;Additional job ads found include a job ad for fighters for a security guard position at&amp;nbsp;an Elbit Systems facility, and a job ad for armed security guards to escort&amp;nbsp;Bezeq&amp;nbsp;employees in the Jerusalem area.Max Stock&amp;nbsp;Through its Israeli investment arm, Apax Partners’ subsidiary, Moose Holdco Ltd.,&amp;nbsp;holds an 8.36% stake in Israeli company Max Stock Ltd. (TASE: MAXO), a discount retail chain. Max Stock operates stores in the settlements of&amp;nbsp;Ariel and in the Mishor Adumim Industrial Zone, located in Ma’ale Adumim settlement, in the occupied West Bank, and in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem.&amp;nbsp;&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Services to the Settlements, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>Finance, Real Estate</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Syrian Golan, West Bank</t>
+  </si>
+  <si>
     <t>CNH Industrial</t>
   </si>
   <si>
     <t>NYSE</t>
-  </si>
-[...1 lines deleted...]
-    <t>UK</t>
   </si>
   <si>
     <t>A UK-based publicly traded company that provides equipment and services in the fields of agriculture and construction.&amp;nbsp;The company's equipment and machinery brands include Case IH, New Holland, STEYR and Raven.CNH engineering machinery has been used in house demolitions in the occupied West Bank. The company's machinery has been previously used for the construction of settlements and related infrastructure, settlement industrial zones, and the Separation Wall.&amp;nbsp;On April 8, 2025, CASE machinery was documented in the demolition of homes in A-Samu’ town in Hebron Governorate in the occupied West Bank.&amp;nbsp;In February 2017, Case heavy machinery was documented at the construction site of the Nabi Elias Bypass Road, a settler road being built near the Palestinian village of Nabi Elias in the occupied West Bank. The bypass road involves the expropriation of 25 acres of Palestinian land, including a total 700 olive trees, belonging to the Palestinian villages of Izbat Tabib, Azzun, and Nabi Elias.Services to settlements&amp;nbsp;In 2013, CASE wheel loaders were documented in expansion works of the Barkan Industrial Zone.&amp;nbsp;In 2012, CNH EX355 excavators were used during the construction of the settlement of Leshem in the occupied West Bank. In 2008, CNH EX355 excavator was documented during the construction of the Separation Wall in 2008 on the lands belonging to the Palestinian villages of Bidu, Bil’in and Ni’lin and uprooting an apricot and date orchard belonging to the Palestinian village of Artas, in order to expand the infrastructure of the Efrat settlement.In 2010, CASE machinery was used in the construction of the Tel Aviv-Jerusalem A1 train, which crosses the Green Line into the occupied West Bank. For more on the A1 train see Who Profits report&amp;nbsp;Crossing the Line: The Tel Aviv Jerusalem Fast Train (A1).&amp;nbsp;</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Population Control, Settlement Enterprise, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Heavy Machinery</t>
   </si>
   <si>
     <t>$15B-$25B</t>
   </si>
   <si>
     <t>West Bank</t>
   </si>
   <si>
     <t>Eastlink Lanker</t>
   </si>
   <si>
     <t>Public Limited</t>
   </si>
   <si>
     <t xml:space="preserve">A public UK-based international investment company engaged in the import and export of metal and industrial equipment.
 The company holds 30% in&amp;nbsp;Tnufa Transportation Solutions Ltd.&amp;nbsp;which was founded in 2020 after winning a tender to operate public transportation in the occupied West Bank and East Jerusalem area. &amp;nbsp;Eastlink Lanker also holds shares in China Motors Ltd., which holds 22.5% in Tnufa, through its subsidiary Magi Motors.
@@ -116,53 +134,50 @@
   </si>
   <si>
     <t xml:space="preserve">A Global Automotive manufacturer of the Jaguar and Land Rover brands.
 Land Rover Defender fitted vehicles are widely used by the Israeli military and Border Police. The &amp;lsquo;David&amp;rsquo; armored vehicles, based on a Land Rover Defender 110 (4&amp;times;4) chassis, are used by the Israeli military in the occupied Palestinian territory for patrol, reconnaissance and combat.
 The Land Rover Defender is the most operational patrol vehicle in the Israeli military. MDT Armor, an American subsidiary of Israeli company Shladot, armors the vehicles.
 Through its Israeli distributor &amp;ndash; Eastern Automobile Marketing, Land Rover supplies armored vehicles to the Israeli ministry of defense.
 In 2021, MDT Armor, announced it would supply the Israeli Military with about 70 David urban light armored vehicles for US$ 9.98 million by October 2022. The project is budgeted through the U.S. foreign military sales program. The Israeli military has 370 David vehicles in its service. The model in use by the Israeli army is built on top of a Land Rover Defender 110 4&amp;times;4 chassis, and a 122 bhp, 2.5L turbocharged diesel engine.
 In 2021, the Israeli Ministry of Defense published a tender for the acquisition of spare parts for Land Rover vehicle.
 In 2014, Israeli military vehicle with Land Rover logo was documented in Khirbet Umm al Ammad in the occupied West Bank.
 In 2014, David Vehicles carrying tear Gas launchers on their roofs were used during demonstrations in the village of Nabi Saleh in the occupied West Bank.
 In 2014, the vehicles were used by the Israeli military during its assault on Gaza.
 In 2012, David Vehicle was documented used by Israeli military in the settlements of Nokdim and Mitzpe Yair in the occupied West Bank.
 </t>
   </si>
   <si>
     <t>Population Control, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Industrial Manufacturing</t>
   </si>
   <si>
     <t>$25B-$50B</t>
   </si>
   <si>
     <t>JCB (JC Bamford Excavators)</t>
-  </si>
-[...1 lines deleted...]
-    <t>Private</t>
   </si>
   <si>
     <t xml:space="preserve">JC Bamford Excavators Limited (JCB) is a British multinational manufacturer of equipment for construction, agriculture, waste handling, and demolition.&amp;nbsp;The company has 22 plants on four continents and over 750 dealers around the world.
 JCB equipment has been repeatedly used by Israeli authorities in the demolitions of Palestinian homes and in the construction of Israeli settlements in the occupied Palestinian territory (oPt).
 Services to the Israeli Ministry of Defense 
 JCB equipment is sold to the Israeli Ministry of Defense (IMOD) through JCB&amp;rsquo;s Israeli importer and distributor, Comasco Ltd. Comasco employees also provide maintenance services for JCB equipment at military bases.&amp;nbsp;
 The JCB 1CX backhoe loader is used by the Israeli military for urban warfare in the oPt. It has been used by the Israeli military Engineering Corps for &amp;quot;targeted countermeasures&amp;quot; in the occupied West Bank. The loader is used to carry out demolitions, excavations and opening travel axes during a battle.
 The JCB armored High Mobility Engineer Excavator (HMEE), known in Hebrew as &amp;quot;Ami&amp;quot;, was purchased through the American Foreign Military Sales program and is used by the Israeli military 98th Paratroopers Division and the Engineering Corps. The &amp;quot;Ami&amp;quot; excavator underwent several modifications according to the requirements of the Israeli military, including the installation of items of equipment in the tools necessary for its operation and adaptation to the weapons of the infantry units. The excavator is used to break through obstacles and is resistant to explosions and gunfire.
 According to a response to a Freedom of Information request submitted by Who Profits in February 2021 between 2019 and 2021, the Israeli Ministry of Defense contracted Comasco in at least 13 contracts for the purchase of a JCB Backhoe loader vehicle and a telescopic handler, for the purchase of JCB spare parts, and for JCB heavy equipment maintenance services, in a total amount of NIS 1.56 million.
 The Wall and Checkpoints
 JCB&amp;rsquo;s engineering equipment also contributed to the construction of the wall and checkpoints.
 JCB machinery was used in the construction of the technologized aboveground, underground and underwater walls around the besieged Gaza. Completed in 2021, the project included 65 km of an underground wall equipped with technological detection means, a physical fence, a sea barrier, a detection array and combat rooms. These are another layer to the suffocating siege imposed on Gaza for over 17 years.
 Track and wheel excavators and wheel loaders were documented during the construction of the wall near the Palestinian villages of Al-Walaja, Anata and Beit Jala and at the Qalandiya and Ofer checkpoints in the occupied West Bank. The models used for these tasks are JS330, JS200, 537 and 3CX.
 House Demolitions 
 Dozens of documented incidents show JCB equipment used in house demolitions carried out by the Israeli military and Israeli authorities in the occupied West Bank and occupied East Jerusalem. These incidents include the demolition of Palestinian residential, religious, agricultural and commercial buildings, as well as water, sanitation and hygiene infrastructure, the uprooting of trees and the destruction of graves.
 According to Amnesty International, JCB equipment was used in Israeli activities resulting in human rights violations documented in the oPt between 2011 and 2021.
 2024
 Between February and April 2024, JCB equipment was used by the Israeli authorities to carry out demolitions in al-Issawiya in occupied East Jerusalem. 
 2023 
 On December 6, 2023, JCB backhoe loaders were used by Israeli Civil Administration (ICA) personnel to demolish two residential structures in Kh. Um Qusah, east of the village of a-Zuweidin in the South Hebron Hills. The Israeli forces demolished two residential structures belonging to a family of 20, including 16 minors, and two livestock enclosures it owns, as well as two residential structures belonging to another family, numbering a total of 18 people, including 13 minors. The forces also demolished two livestock enclosures owned by the second family. Both families were left homeless. &amp;nbsp;
 On October 31, 2023, a JCB excavator was used to demolish a family home in the West Bank village of Aurora, northwest of Ramallah, in the occupied West Bank.
 On May 22, 2023, a JCB backhoe loader was used by ICA personnel to demolish a tent used as a residence by a family of seven, including five minors, and a residential structure still under construction owned by a different family, south of Khirbet Ma&amp;rsquo;in in the South Hebron Hills. &amp;nbsp;
 On March 14, 2023, a JCB backhoe loader was used to demolish two Palestinian homes that housed 12 people in Umm Tuba in Sur Baher, occupied East Jerusalem. The families were forced out of their homes by Israeli soldiers.
 On March 1, 2023, JCB backhoe loaders were used by Israeli forces to demolish a Palestinian home in the village of Beit Dajan, northeast of Nablus, occupied West Bank.
 On January 16, 2023, a JCB wheel loader was used by ICA personnel, accompanied by Border Police, in the demolition of 18 non-residential structures that provided a source of income for 42 families in the town of Hizma in al-Quds District, occupied West Bank. Among the structures demolished were 6 auto repair shops, 5 stores, a carwash, an office, a storage facility, a butcher shop, an abattoir and a gas station.
@@ -568,51 +583,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I6"/>
+  <dimension ref="A1:I7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -627,167 +642,194 @@
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="0">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>14</v>
       </c>
-      <c r="H2" s="0" t="s">
+      <c r="H2" s="0"/>
+      <c r="I2" s="0" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="0">
         <v>2</v>
       </c>
       <c r="B3" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="C3" s="0" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E3" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="F3" s="0" t="s">
         <v>19</v>
       </c>
-      <c r="F3" s="0" t="s">
+      <c r="G3" s="0" t="s">
         <v>20</v>
       </c>
-      <c r="G3" s="0" t="s">
+      <c r="H3" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="H3" s="0"/>
       <c r="I3" s="0" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="0">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>23</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>25</v>
       </c>
       <c r="F4" s="0" t="s">
         <v>26</v>
       </c>
       <c r="G4" s="0" t="s">
         <v>27</v>
       </c>
-      <c r="H4" s="0" t="s">
+      <c r="H4" s="0"/>
+      <c r="I4" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="I4" s="0"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="0">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>29</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>30</v>
       </c>
       <c r="D5" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E5" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F5" s="0" t="s">
         <v>32</v>
       </c>
       <c r="G5" s="0" t="s">
-        <v>14</v>
+        <v>33</v>
       </c>
       <c r="H5" s="0" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="I5" s="0" t="s">
         <v>34</v>
       </c>
+      <c r="I5" s="0"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="0">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>35</v>
       </c>
       <c r="C6" s="0" t="s">
-        <v>36</v>
+        <v>10</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E6" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="F6" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="F6" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G6" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="H6" s="0" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
       <c r="I6" s="0" t="s">
         <v>39</v>
+      </c>
+    </row>
+    <row r="7" spans="1:9">
+      <c r="A7" s="0">
+        <v>6</v>
+      </c>
+      <c r="B7" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="C7" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="D7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E7" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="F7" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="G7" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="H7" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="I7" s="0" t="s">
+        <v>44</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">