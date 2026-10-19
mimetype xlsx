--- v1 (2026-09-04)
+++ v2 (2026-10-19)
@@ -136,136 +136,60 @@
     <t xml:space="preserve">A Global Automotive manufacturer of the Jaguar and Land Rover brands.
 Land Rover Defender fitted vehicles are widely used by the Israeli military and Border Police. The &amp;lsquo;David&amp;rsquo; armored vehicles, based on a Land Rover Defender 110 (4&amp;times;4) chassis, are used by the Israeli military in the occupied Palestinian territory for patrol, reconnaissance and combat.
 The Land Rover Defender is the most operational patrol vehicle in the Israeli military. MDT Armor, an American subsidiary of Israeli company Shladot, armors the vehicles.
 Through its Israeli distributor &amp;ndash; Eastern Automobile Marketing, Land Rover supplies armored vehicles to the Israeli ministry of defense.
 In 2021, MDT Armor, announced it would supply the Israeli Military with about 70 David urban light armored vehicles for US$ 9.98 million by October 2022. The project is budgeted through the U.S. foreign military sales program. The Israeli military has 370 David vehicles in its service. The model in use by the Israeli army is built on top of a Land Rover Defender 110 4&amp;times;4 chassis, and a 122 bhp, 2.5L turbocharged diesel engine.
 In 2021, the Israeli Ministry of Defense published a tender for the acquisition of spare parts for Land Rover vehicle.
 In 2014, Israeli military vehicle with Land Rover logo was documented in Khirbet Umm al Ammad in the occupied West Bank.
 In 2014, David Vehicles carrying tear Gas launchers on their roofs were used during demonstrations in the village of Nabi Saleh in the occupied West Bank.
 In 2014, the vehicles were used by the Israeli military during its assault on Gaza.
 In 2012, David Vehicle was documented used by Israeli military in the settlements of Nokdim and Mitzpe Yair in the occupied West Bank.
 </t>
   </si>
   <si>
     <t>Population Control, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Industrial Manufacturing</t>
   </si>
   <si>
     <t>$25B-$50B</t>
   </si>
   <si>
     <t>JCB (JC Bamford Excavators)</t>
   </si>
   <si>
-    <t xml:space="preserve">JC Bamford Excavators Limited (JCB) is a British multinational manufacturer of equipment for construction, agriculture, waste handling, and demolition.&amp;nbsp;The company has 22 plants on four continents and over 750 dealers around the world.
-[...78 lines deleted...]
-    <t>Israeli Construction on Occupied Land, Population Control, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
+    <t>JC Bamford Excavators Limited, also known as JCB, is a UK-based multinational company engaged in the design, manufacture, marketing and sale of machines primarily for the construction and agricultural industries. The company has 22 plants and over 750 dealers worldwide.&amp;nbsp;JCB equipment is used by the Israeli military and Israeli authorities in the construction of military infrastructure and the demolition of Palestinian homes and infrastructure throughout the occupied Palestinian territory.&amp;nbsp;Services to the Israeli Ministry of DefenseJCB equipment has been used for the construction of military infrastructure, including the barrier surrounding besieged Gaza and the Separation Wall in the occupied West Bank.&amp;nbsp;JCB equipment is sold to the Israeli Ministry of Defense through JCB's official importer in Israel, Comasco Ltd. Comasco employees also provide maintenance services for JCB equipment at military bases.&amp;nbsp;According to a response to a Freedom of Information request submitted by Who Profits in February 2021, between 2019 and 2021, the Israeli Ministry of Defense contracted Comasco in at least 13 contracts for the purchase of JCB Backhoe loader vehicle and a telescopic handler, for the purchase of JCB spare parts, and for JCB heavy equipment maintenance services, in a total amount of NIS 1.56 million.&amp;nbsp;The JCB 1CX backhoe loader has been used by the Israeli military for urban warfare in the occupied West Bank. The loader is used to carry out demolitions, excavations, and opening travel axes for combat needs. The JCB armored High Mobility Engineer Excavator (HMEE), known in Hebrew as "Ami", was purchased through the U.S. Foreign Military Sales program and has been used by the Israeli military's 98th Paratroopers Division and the Engineering Corps. The "Ami" excavator underwent several modifications according to the requirements of the Israeli military, including the installation of items of equipment and tools necessary for its operation and adaptation to the weapons of the infantry units. The excavator is used to break through obstacles and is resistant to explosions and gunfire.&amp;nbsp;Gaza&amp;nbsp;On October 13, 2023, in the early days of the Israeli military invasion of Gaza, Comasco published photos of the company's technicians repairing JCB excavators at Israeli military bases.&amp;nbsp;On July 2, 2024, JCB equipment was documented at a military post near the Gaza border along with Israeli tanks.&amp;nbsp;Gaza Barrier&amp;nbsp;JCB equipment was used to construct the barrier surrounding the besieged Gaza Strip.&amp;nbsp;The barrier, whose construction was completed in December 2021 by the Ministry of Defense, is 65 km long and includes an underground wall with technological detection means, a physical fence more than 6 meters high, a naval barrier that includes a remotely controlled weapon system, an array of radars and cameras, and combat rooms.&amp;nbsp;Separation Wall and CheckpointsJCB Track and wheel excavators and wheel loaders were documented in use in the construction of the Separation Wall near the Palestinian villages of Al-Walaja, Anata and Beit Jala and at the Qalandiya and Ofer checkpoints in the occupied West Bank.&amp;nbsp;House Demolitions&amp;nbsp;Dozens of documented incidents show JCB equipment used in house demolitions carried out by the Israeli military and Israeli authorities throughout the occupied West Bank and East Jerusalem. These incidents include the demolition of Palestinian residential, agricultural, religious, and commercial buildings, as well as water, sanitation, and hygiene infrastructure, the uprooting of trees, and the destruction of graves. These demolitions are being widely carried out throughout the West Bank, largely in the Palestinian communities in the villages of Masafer Yatta in the South Hebron Hills, which are facing imminent mass expulsion and forcible transfer by Israeli authorities as part of the designation of their land for use as an Israeli military firing zone.&amp;nbsp;On July 27, 2026, JCB excavator was used in the demolition of homes and commercial buildings in the Palestinian village of Anza, south of Jenin in the occupied West Bank.&amp;nbsp;On May 13, 2026, JCB excavator was used in the demolition of dozens of Palestinian-owned commercial structures in the Palestinian town of al-Eizariya in the Jerusalem Governorate in the occupied West Bank.On September 29, 2025, JCB excavator was used in expansion works of an Israeli bypass road connecting West Bank settlements with Jerusalem, near Ramallah in the West Bank.On May 28, 2025, JCB machinery was used by Israeli forces in the demolition of two homes and agricultural structures in the villages of Ar Rifa’iyya and al-Jawaya, east of the city of Yatta in the occupied West Bank.On January 8, 2025, JCB excavator was used in a house demolition in the Palestinian neighborhood of Beit Hanina in occupied East Jerusalem.&amp;nbsp;On August 14, 2024, JCB machinery was used by Israeli Civil Administration (ICA) personnel in the demolition of two trailers and four tents that were home to 17 people, including 11 minors, in the community of Khirbet Um al-Kheir in the South Hebron Hills, the occupied West Bank.&amp;nbsp;&amp;nbsp;Between February and April 2024, JCB equipment was used by Israeli authorities to carry out demolitions in at least two incidents in the Palestinian neighborhood of al-Issawiya in occupied East Jerusalem.On May 22, 2023, JCB machinery was used by ICA personnel to demolish an agricultural water cistern in the area south of Khirbet a-Zuweidin in the South Hebron Hills.On March 6, 2023, JCB machinery was used by ICA personnel in the demolition of the homes of 4 Palestinian families, leaving 36 people, 12 of them minors, homeless in the village of She’b al-Batem in the South Hebron Hills, occupied West Bank.&amp;nbsp;On December 6, 2023, JCB backhoe loaders were used by ICA personnel to demolish two residential structures in Kh. Um Qusah, east of the village of a-Zuweidin in the South Hebron Hills. The Israeli forces demolished two residential structures belonging to a family of 20, including 16 minors, and two livestock enclosures it owns, as well as two residential structures belonging to another family, numbering a total of 18 people, including 13 minors. The forces also demolished two livestock enclosures owned by the second family. Both families were left homeless. &amp;nbsp;On October 31, 2023, a JCB excavator was used to demolish a family home in the West Bank village of Aurora, northwest of Ramallah, in the occupied West Bank.On May 22, 2023, a JCB backhoe loader was used by ICA personnel to demolish a tent used as a residence by a family of seven, including five minors, and a residential structure still under construction owned by a different family, south of Khirbet Ma’in in the South Hebron Hills. &amp;nbsp;On March 14, 2023, a JCB backhoe loader was used to demolish two Palestinian homes that housed 12 people in Umm Tuba in Sur Baher, occupied East Jerusalem. The families were forced out of their homes by Israeli soldiers.On March 1, 2023, JCB backhoe loaders were used by Israeli forces to demolish a Palestinian home in the village of Beit Dajan, northeast of Nablus, occupied West Bank.On January 16, 2023, a JCB wheel loader was used by ICA personnel, accompanied by Border Police, in the demolition of 18 non-residential structures that provided a source of income for 42 families in the town of Hizma in al-Quds District, occupied West Bank. Among the structures demolished were 6 auto repair shops, 5 stores, a carwash, an office, a storage facility, a butcher shop, an abattoir and a gas station.On January 10, 2023, a JCB backhoe loader was used by the ICA personnel, accompanied by a military escort, in demolitions in the town of ‘Anata in al-Quds District, occupied West Bank. The Israeli forces demolished a home under construction intended for a family of 5, and 14 non-residential structures, 4 of which were commercial and provided a source of income for 4 families.In 2022, JCB backhoe loaders and excavators were used in at least four demolitions in the occupied West Bank and East Jerusalem. JCB backhoes and excavators were documented in four incidents in which at least 12 Palestinian-owned homes were demolished in occupied East Jerusalem, in the village of al-Jiftlik, north of Jericho, in the village of al-Dyuq al-Tahta, and in the village of a-Twani in Masafer Yatta in the southern Hebron Hills, in the occupied West Bank.&amp;nbsp;In 2021, at least 10 incidents were documented in which JCB equipment was used to demolish houses, roads, residential and agricultural structures, and water infrastructure in the occupied West Bank and Jerusalem area, and to demolish the oldest Muslim cemetery in the Old City of Jerusalem as part of the construction of a new park.In 2020, at least seven incidents were documented in which JCB equipment was used to demolish residential, agricultural, and water infrastructure by Israeli forces, including in the Bardala area in the northern Jordan Valley and in the Masafer Yatta area in the southern Hebron Hills in the occupied West Bank.&amp;nbsp;Between 2017 and 2019, JCB machinery was documented in multiple incidents, including demolitions in the Palestinian neighborhoods of Silwan and al-Suwaneh in occupied East Jerusalem, and the uprooting of 450 olive trees in the village of Bardala in the northern Jordan Valley. In 2017, JCB equipment was used to uproot olive trees on private Palestinian land near the village of Nabi Elias in the occupied West Bank, as part of the construction of the Nabi Elyas Bypass Road (Highway 55)&amp;nbsp;intended for Israelis.&amp;nbsp; &amp;nbsp;Demolitions in the NaqabOn May 8, 2024, JCB machinery was used by Israeli authorities in the demolition of 47 homes in the Palestinian Bedouin village of Wadi al-Khalil in the Naqab. Israeli forces razed the entire Bedouin village of Wadi al-Khalil, as part of the extension of the route of Highway 6, leaving over 300 residents homeless. For more on Development &amp;amp; Military Projects in the Naqab, see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab: Development &amp;amp; Military Projects.Services to the Israel PoliceJCB's official importer, Comasco, exclusively provides maintenance services and spare parts for JCB tractors and ATVs used by the Israel Police.In March 2023, Comasco was contracted by the Israel Police, with an exemption from tender, to maintain JCB all-terrain vehicles (ATVs) until September 2023 for NIS 50,000.&amp;nbsp;In January 2021, Comasco was contracted by the Israel Police, with an exemption from tender, to provide JCB 3CX SITEMASTER excavator loader maintenance services and spare parts as a sole supplier until the end of September 2023 for NIS 210,000.&amp;nbsp;Between January 2020 and September 2020, Comasco provided the Israel Police with JCB 3CX SITEMASTER tractor repair and maintenance services as a sole supplier.&amp;nbsp;Settlement ConstructionJCB heavy machinery equipment has been previously used in the construction of settlements, settlement industrial zones, and settlement infrastructure projects on occupied Palestinian land.In 2020, JCB equipment was documented at the construction site of the Givat HaMatos settlement neighborhood and in the Beit Safafa area in occupied East Jerusalem.&amp;nbsp;Between 2009 and 2013, JCB loaders and excavators were used in the construction of housing projects in the Har Homa settlement neighborhood in East Jerusalem, and in the settlements of Alfei Menashe, Oranit, Ma’ale Adumim and Tzufin in the occupied West Bank. JCB equipment was also used in construction and expansion works on the beach of the settlement of Kalia in the occupied Dead Sea area, and in the Barkan and Ariel West industrial zones in the West Bank. In addition, JCB machinery was used for construction projects in the occupied Syrian Golan.The Jerusalem Light RailIn February 2021, Who Profits documented JCB equipment used in the construction of the Jerusalem Light Rail (JLR) in the settlement neighborhoods of French Hill and Ramat Shlomo in occupied East Jerusalem, and in the construction of the JLR station in the settlement neighborhood of Pisgat Ze’ev. The JLR network connects large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line. For more on the Jerusalem Light Rail, see Who Profits Update&amp;nbsp;Developments in the expansion of the JLR network: The J-Net project.A1 Tel Aviv-Jerusalem TrainJCB machinery was previously used in the construction of the A1 Tel Aviv-Jerusalem Fast Train railway, which crosses the Green Line in two places. For more on the A1 train, see Who Profits Update&amp;nbsp;Crossing the Line: The Tel Aviv Jerusalem Fast Train (A1).</t>
+  </si>
+  <si>
+    <t>Israeli Construction on Occupied Land, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>$5B-$10B</t>
   </si>
   <si>
-    <t>East Jerusalem, Gaza, Naqab, Syrian Golan, West Bank</t>
+    <t>East Jerusalem, Gaza, Naqab, West Bank</t>
   </si>
   <si>
     <t>Rolls-Royce</t>
   </si>
   <si>
     <t>LON</t>
   </si>
   <si>
     <t>Rolls-Royce Holdings PLC, also known as Rolls-Royce Group, is a British multinational aerospace and defense company and one of the world’s largest aircraft engine manufacturers.&amp;nbsp;The company designs, manufactures, and distributes integrated power systems for aviation, marine, and energy sectors. Its operations are divided into three main segments: Civil Aerospace, Defense, and Power Systems. (The Rolls-Royce Motor Cars car manufacturer is a fully-owned subsidiary of the BMW Group, and is a separate entity from Rolls-Royce PLC.)&amp;nbsp;In 2024, the company's revenues in Israel amounted to more than USD 97 million.&amp;nbsp;Through its fully owned subsidiaries and MTU brand, the company supplies engines and propulsion systems for battle tanks and armored personnel carriers of the Israeli military, as well as for vessels and warships of the Israeli Navy.&amp;nbsp;Services to the Israeli MilitaryEitan&amp;nbsp;Armored Personnel CarrierIn April 2025, Rolls-Royce's U.S.-based fully owned subsidiary, Rolls-Royce Solutions America, was contracted as the principal contractor to supply engines for the Eitan APC in a USD 180 million Foreign Military Sale to Israel.This agreement builds on a previous USD 85.5 million contract aimed at enhancing the Israeli military mobility, survivability, and response capability in combat. The agreement includes the delivery of 8V199TE21-D diesel engines and related equipment. The 8V199TE21-D engine produces around 750 horsepower and the powerpack is designed for efficiency and endurance in extreme conditions.The Eitan APC is an eight-wheeled armored fighting vehicle developed by the Israeli Ministry of Defense. The Eitan entered active service in recent years and was widely used by the Israeli military in Gaza during the Genocide.&amp;nbsp;The Eitan can carry 12 troops and is equipped with an unmanned upper turret, which includes a 30 mm automatic cannon, 40 mm grenade launchers and an anti-aircraft machine gun.&amp;nbsp;The Eitan APC first entered service in October 2023 in Gaza and has since been widely used by the Israeli military in the Gaza Strip.&amp;nbsp;In March 2024, Eitan vehicles were used by Nahal Brigade infantry fighters to sneak soldiers from the "Shayetet 13" commando unit into the al-Shifa Hospital in Gaza City, during which Israeli military forces raided the hospital while medical staff and patients were present, using tanks and heavy gunfire, resulting in deaths and injuries.In February 2025, the Israeli military began using the Eitan APC in the occupied West Bank for the first time. In February 2025, Eitan APCs raided the Palestinian village of Tamun in the occupied West Bank as part of Israeli military raids on the cities of Jenin and Tulkarm, and several villages in the Jordan Valley, mainly Tubas and Tamun. This was the first time in years in which heavy armored vehicles were used inside Palestinian villages in the occupied West Bank.The Eitan was also used by the Israeli military in training in the occupied Syrian Golan.&amp;nbsp;Namer Armored Personnel Carrier&amp;nbsp;In September 2021, Rolls-Royce Solutions America was awarded a USD 193.9 million contract for the supply of Power Packs Less Transmissions (NPPLT) engine systems for the Namer APC, financed by Foreign Military Sales funds to Israel.In February 2019, the State Department approved a Foreign Military Sale to Israel of 270 power pack engine systems and related equipment for the Namer APC by Rolls-Royce Power Systems at an estimated cost of USD 238 million. The sale also included integrated logistics support, including special tools for maintenance, preservation and packaging, containers, configuration management, technical manuals, spare parts catalogs, and more.In November 2023, the Israeli military deployed the Namer APC in its first combat use in the military invasion in northern Gaza. In September 2023, Namer APC participated in the military invasion of the city of Jenin in the occupied West Bank.Merkava Battle Tank&amp;nbsp;Rolls-Royce developed the MT-883 engine for the Merkava Mark 4 battle tank. The Merkava Mark 4 battle tank was used extensively in the recent Israeli invasion of Gaza.The Merkava Mark 4 tank is powered by a GD 883 V-12 diesel engine, also known as MTU MT-883, manufactured by MTU under license by General Dynamics Land Systems in the USA. The MT-883 engine is manufactured through a cooperation agreement between Rolls-Royce Power Systems AG, formerly MTU Friedrichshafen, and General Dynamics, to facilitate its production in the United States.&amp;nbsp;Services to the Israeli Navy&amp;nbsp;In 2015, the company's German subsidiary MTU was the largest engine supplier to the Israeli Navy, with approximately 80% of the Navy's vessels using MTU engines. The company assisted in establishing the Israeli Navy's running-in installation and engine workshop for maintaining the propulsion systems of all Israeli Navy vessels.In 2018, MTU America Inc. was awarded a USD 7.946 million contract to supply engines and engine components to the Government of Israel in support of Israeli vessels as part of Foreign Military Sales to Israel. The engines and engine components included MTU engine series M90, M94, TB54, TB82, TB93, TB94, TE83, TE94, and SE84.Sa’ar CorvettesMTU engines power the Israeli Navy's Sa'ar warships.&amp;nbsp;The Israeli Navy's Sa'ar 6 class missile corvettes, the INS Oz and the INS Magen, are powered by a combined diesel and diesel (CODAD) propulsion system that integrates two MTU diesel engines paired with two controllable pitch propellers (CPPs). The Sa'ar 6 ships have been used for military assaults and enforcing the illegal naval blockade of Gaza.&amp;nbsp;The Israeli Navy Sa’ar 2 class Missile Boat is powered by four MTU 16V 538 diesel engines with 3200 horsepower each.&amp;nbsp;The Israeli Navy Sa'ar S-72 class corvette is powered by a hybrid propulsion system based on two MTU 16V 1163 M94 diesel engines.&amp;nbsp;Patrol Vessels&amp;nbsp;MTU has supplied the MTU IDDC 12V-4000 M90 Marine main propulsion engines for the Israeli Navy's Super Dvora Mk III class patrol vessel.&amp;nbsp;In 2015, MTU America was awarded a USD 6.8 million contract to supply propulsion system equipment to support the Israeli Navy’s ongoing fleet maintenance.&amp;nbsp; The contract was funded through Foreign Military Sales to Israel to supply the Israeli Navy with three sets of propulsion system hardware and two spare marine gears for the Israeli Navy’s Super Dvora fast patrol vessels by March 2017.The Israeli Navy's Shaldag class patrol boat is powered by two independently operated MTU diesel engines of 16V2000 or 12V4000 type.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Industrial Manufacturing, Military, Security and Surveillance</t>
   </si>
   <si>
     <t>Gaza, Syrian Golan, West Bank</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>