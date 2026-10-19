--- v0 (2026-07-21)
+++ v1 (2026-10-19)
@@ -12,167 +12,121 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="21">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
-    <t>Aldo</t>
+    <t>EffiSolar Enterprises Inc.</t>
   </si>
   <si>
     <t>Canada</t>
-  </si>
-[...15 lines deleted...]
-    <t>EffiSolar Enterprises Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">A private Canadian renewable power project developer founded in 2008, with projects in Ontario, New Jersey, Saipan and Israel.
 Through its Israeli subsidiary, the company is the major shareholders of Green Wind Energy&amp;#39;s wind farm project in the Golan. The project&amp;#39;s plan is meant to dismantle existent wind turbines located in Al-A`Saniya mount in the Golan and build 10 new turbines that will generate 2500 KW of electricity.
 Another company project includes the construction of 15 MW wind farm in the settlement of Merom Golan, located in the occupied Syrian Golan (still waiting for final approvals).
 </t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Services to the Settlements</t>
   </si>
   <si>
-    <t>Renewable Energy</t>
+    <t>Energy and Renewable Energy</t>
   </si>
   <si>
     <t>Syrian Golan</t>
   </si>
   <si>
     <t>The Metrontario Group</t>
   </si>
   <si>
     <t>Private</t>
   </si>
   <si>
     <t xml:space="preserve">A private Canadian corporation with investments in the fields of real estate, environmental development, nuclear medicine, marine agriculture and tourism.
 The subsidiary AnyWay Solutions, which is active in Canada, the US and Israel and has an active Israeli office, was involved in building a cycling path in Mount Hermon, located in the occupied Syrian Golan. In addition, it was involved in stabilizing a strip of land for the Israeli Ministry of Defense on the wall surrounding the besieged Gaza.
 The subsidiary Seakura Sea for Life, an Israeli company for the development of seaweed in land-based eco-pools, has distribution points for its products in Gush Etzion settlement and Ariel settlement in the occupied West Bank.
 Cim Lustigman, one of the company&amp;#39;s subsidiaries, which is a private Israeli construction company, is involved in building 128 housing units in the settlement neighborhood French Hill in East Jerusalem, 122 housing units in Har Homa settlement in East Jerusalem and 32 housing units in Pisgat Ze&amp;#39;ev settlement also in East Jerusalem. &amp;nbsp;In addition, the company is responsible for building the Judea and Samaria District Police Headquarters in Maaleh Adumim settlement in the occupied West Bank. One of the subsidiaries of Cim Lustigman, Yael Hill Ltd, was involved in building 14,00 housing units in the Palestinian village Al-Walajah, located in the West Bank. Another subsidiary of the company, Somwood Constructions, is involved in building 300 housing units in the settlement neighborhood French Hell.
 &amp;nbsp;
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land</t>
   </si>
   <si>
     <t>Agriculture and Agrotechnology, Construction, Real Estate</t>
   </si>
   <si>
     <t>East Jerusalem, West Bank</t>
-  </si>
-[...27 lines deleted...]
-    <t>$10B-$20B</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -475,51 +429,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I5"/>
+  <dimension ref="A1:I3"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -544,122 +498,68 @@
       <c r="C2" s="0"/>
       <c r="D2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="H2" s="0"/>
       <c r="I2" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="0">
         <v>2</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>15</v>
       </c>
-      <c r="C3" s="0"/>
+      <c r="C3" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="D3" s="0" t="s">
         <v>10</v>
       </c>
       <c r="E3" s="0" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="F3" s="0" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G3" s="0" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H3" s="0"/>
       <c r="I3" s="0" t="s">
-        <v>19</v>
-[...6 lines deleted...]
-      <c r="B4" s="0" t="s">
         <v>20</v>
-      </c>
-[...46 lines deleted...]
-        <v>25</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">