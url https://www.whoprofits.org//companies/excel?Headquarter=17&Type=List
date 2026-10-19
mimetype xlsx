--- v0 (2026-06-04)
+++ v1 (2026-10-19)
@@ -50,65 +50,60 @@
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
     <t>Booking.com</t>
   </si>
   <si>
     <t>Subsidiary of Public</t>
   </si>
   <si>
     <t>Netherlands</t>
   </si>
   <si>
-    <t xml:space="preserve">Booking.com B.V. is a Netherlands-based leading digital travel &amp;nbsp;company. The company offers online booking services for accommodation and travel worldwide. The company is fully owned by Booking Holdings Inc. Booking Holdings revenue for 2023: $ 21.4 billion.
-[...4 lines deleted...]
-</t>
+    <t>Booking.com B.V. is a Netherlands-based online travel agency for lodging and travel bookings.Through its website, booking.com, the company provides an online accommodation reservation service for properties located in Israeli settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. Listings in Israeli settlements in the occupied West Bank are listed on the company's website as located either in “Israel” or in “Palestinian Territory - Israeli Settlement”, while listings located in occupied East Jerusalem and Syrian Golan are listed as “located in Israel”.&amp;nbsp;20 listings were found on the company’s website in 8 settlements in the occupied West Bank, including the settlements of Almog, Kalia, Kfar Adumim, Ma’ale Adumim, Ovnat and Mitspe Shalem, Vered Yeriho, and Karnei Shomron.&amp;nbsp;7 listings were found&amp;nbsp;on the company’s website&amp;nbsp;in occupied East Jerusalem, including in the settlement neighborhoods of Pisgat Ze’ev and French Hill, and in the Old City Jewish Quarter. All listings were mislabeled as “located in Israel.”&amp;nbsp;230 listings were found&amp;nbsp;on the company’s website&amp;nbsp;in 26 settlements in the occupied Syrian Golan, including the settlements of Alonei Habashan, Ani’am, Avnei Eiran, Bnei Yehuda, Bruchim Qela Alon, Ein Zivan, El Rom, Eliad, Giv’at Yoav and Afik, Had Nes, Haspin, Katzrin, Keshet, Kidmat Tzvi, Ma’ale Gamla, Merom Golan, Natur, Nimrod, Nov, Odem, Ortal, Ramot, Sha’al, Yonata and Neve Ativ. All listings were mislabeled as “located in Israel.”</t>
   </si>
   <si>
     <t>Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Tourism</t>
   </si>
   <si>
-    <t>$15B-$25B</t>
+    <t>$10B-$20B</t>
   </si>
   <si>
     <t>East Jerusalem, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Kardan NV</t>
   </si>
   <si>
     <t>TASE, Euronext</t>
   </si>
   <si>
     <t xml:space="preserve">A Netherlands-based investment group active in the sectors of real estate, water infrastructure and financial services.
 Company subsidiary (98.43%) Tahal Group International was contracted to develop the master plan for sewerage and wastewater reuse for Jerusalem. The master plan covers the western plant (Sorek-Refa&amp;rsquo;im), which serves the settlements of Givat Zeev and Beitar Illit in the occupied West Bank, as well as two plants, Homat Shmuel and Nabi Musa, that treat sewage from the eastern basin of Jerusalem.
 The Eastern Sewage Treatment Plant (Nabi Musa) treats sewage from the northeastern neighborhoods of Jerusalem (including the settlement neighborhoods of Neve Ya&amp;#39;akov and Pisgat Ze&amp;#39;ev) as well as the settlements of Ma&amp;rsquo;aleh Adumim, Ma&amp;#39;aleh Adumin Industrial Zone, Adam, Anatot, and Mitzpeh Yericho. The treatment plant was built in the area of Nabi Mussa in the Jordan Valley in the occupied West Bank, on a 200 dunam plot to be used for aerated lagoons. According to Tahal&amp;#39;s design, the plant will have the potential to treat sewage from the Og basin and from the Kidron Valley. The Eastern Plant will replace the Og Reservoir, located near the Dead Sea, which is temporarily being used as a sewage treatment plant. The reservoir will continue to be used as a reservoir for treated effluent used in irrigation within agricultural settlements in the occupied Jordan Valley.
 The company was also contracted by the Association of Towns in the Ayalon Region, located between Jerusalem and Tel Aviv, to dispose and reclaim waste-water from the Ayalon Region. This purified waste-water will be used for irrigation of cotton, citrus, avocados, vineyards and industrial crops in the Ramla and Latrun areas, parts of which are located beyond the green line. During this project, a water reservoir was constructed in the Latrun Valley in the occupied Palestinian territory.
 Through its wholly owned subsidiary Tahal Consulting Engineers, the company has carried out numerous sewage and water infrastructure projects in settlements of Givat Zeev, Maale Adumim, Nokdim and Beitar Illit in the occupied West Bank.
 Between 1997 and 2018, it was contracted by the Israeli Ministry of Housing and Construction to carry out several water and sewage infrastructure projects in Beitar Illit for the total sum of 1,433,761 NIS. Its most recent contract is valid until 2023.
 In Maale Adumim, the company has multiple infrastructure planning contracts, some of them in connection with the planning of new housing projects in the settlement. In Nokdim, it has a 125,055 NIS water and sewage planning project.
 In occupied East Jerusalem, Tahal Consulting Engineers carried out projects in the settlement neighborhoods of Neve Yaakov and Har Homa (Homat Shmuel). In 2012-2018, it was contracted to carry out a sewage planning project in Neve Yaakov. The contracts are in connection with the marketing of 394 housing units and are valued at 226,459 NIS. In 2007-2018, it was contracted to perform sewage infrastructure works in Har Homa for 193,469 NIS.
 In 2015, company subsidiary Tahal-Leitersdorf (50%) was contracted for preliminary planning works for the construction of Hiran, a new Jewish-only town to be built on the ruins of the Palestinian Bedouin village of Umm al-Hiran in the Naqab (Negev) region within the Green Line. The contract is valued at 941,773 NIS and is valid until 2021.
 Tahal was also contracted by the Israeli Ministry of Defense to build roads and Infrastructural works for the Zikkim military base in a 15 million USD project. In the early 2000s, it took part in the planning of Nachshonim military base.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements</t>