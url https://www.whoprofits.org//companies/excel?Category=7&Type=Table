--- v0 (2026-05-22)
+++ v1 (2026-07-06)
@@ -994,55 +994,54 @@
 Demolitions in the Naqab 
 On May 8, 2024, JCB machinery was used by Israeli authorities in the demolition of 47 homes in the Palestinian Bedouin village of Wadi al-Khalil in the Naqab. Israeli forces razed the entire Bedouin village of Wadi al-Khalil, as part of the extension of the route of Highway 6, leaving over 300 residents homeless. For more on Development &amp;amp; Military Projects in the Naqab see Who Profits&amp;rsquo; interactive map: Tools of Dispossession in the Naqab: Development &amp;amp; Military Projects.
 Settlement Construction
 JCB heavy machinery equipment has been used in the construction of settlements, settlement industrial zones and settlement infrastructure projects on occupied Palestinian and Syrian land.
 On November 16, 2020, JCB equipment was documented in the construction site of the Givat Hamatos settlement neighborhood in East Jerusalem.
 On Nov 15, 2020, JCB machinery was documented in Beit Safafa working on land slated for new illegal settlement.
 Between 2009 and 2013, JCB loaders and excavators were used for the construction of housing projects in the West Bank Israeli settlements of Alfei Menashe, Oranit, Ma&amp;rsquo;ale Adumim and Tzufin; in the settlement neighborhood of Har Homa in East Jerusalem; and for the construction and expansion of Kalia settlement&amp;rsquo;s beach in the occupied Dead Sea area, and in the Barkan and Ariel West settlement industrial zones in the West Bank. In addition, JCB machinery was used for construction projects in the occupied Syrian Golan.
 The Jerusalem Light Rail
 In February 2021, Who Profits documented JCB equipment used in the construction of the Jerusalem Light Rail (JLR) in the French Hill and in Ramat Shlomo settlement in occupied East Jerusalem. Company equipment was also used in the construction of the JLR station in the settlement neighborhood of Pisgat Ze&amp;rsquo;ev in occupied East Jerusalem.
 The JLR network connects large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line. For more on the Jerusalem Light Rail see Who Profits Update Developments in the expansion of the JLR network: The J-Net project.
 JCB machinery was also used in the construction of the A1 high-speed railway between Tel Aviv and Jerusalem, which crosses the Green Line in two places. For more information see Who Profits Update Crossing the Line: The Tel Aviv Jerusalem Fast Train (A1).
 Services to the Israel Police 
 In March 2023, Comasco was contracted by the Israel Police, with an exemption from tender, for the maintenance of JCB tractors, which are maintained exclusively by Comasco, until September 2023 for NIS 50,000.
 In 2021, JCB&amp;rsquo;s Israeli distributor Comasco was contracted by the Israeli Police, with an exemption from tender, to provide JBC 3CX SITEMASTER Tractor maintenance services and spare parts purchase until 2024 for 210,000 NIS.
 &amp;nbsp;
 On 12 November 2021, the UK national contact point (UK NCP) for the OECD Guidelines for Multinational Enterprises published its final statement on a complaint that alleged JCB&amp;rsquo;s responsibility for human rights abuses carried out using JCB equipment. 
 The UK NCP has found that JCB did not breach its obligation under paragraph 3 of Chapter IV of the Guidelines by virtue of its relationship with Comasco; The UK NCP concluded that JCB did not fully observe the Guidelines under paragraph 4 of Chapter IV by not having a policy commitment to respect human rights; The UK NCP also found that JCB did not observe its obligations under paragraph 5 of Chapter IV by not carrying out human rights due diligence in its supply chain. 
 &amp;quot;UK NCP&amp;nbsp;concludes that the alleged adverse human rights activities as depicted in the photographs and videos cannot be conclusively linked to&amp;nbsp;JCB&amp;nbsp;because of their business relationship with Comasco. Therefore,&amp;nbsp;UK NCP&amp;nbsp;did not find&amp;nbsp;JCB&amp;nbsp;in breach of its obligations under article 3 of Chapter IV.&amp;quot;
 In 2022, JCB introduced a human rights policy. According to the company, it is not responsible for any alleged human rights violations that may be committed by third parties using JCB products. For the full NCP statement follow this link.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Population Control, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
-    <t>K-9 Solutions</t>
-[...3 lines deleted...]
-</t>
+    <t xml:space="preserve">K-9 Solutions </t>
+  </si>
+  <si>
+    <t>A private Israeli company that provides sniffer dogs to detect explosives and weapons, and for inspection and deterrence for civilian and security agencies.Among the company's clients are the Israeli Ministry of Defense and the Crossing Points Authority (CPA), which is in charge of Israeli checkpoints in the occupied West Bank and surrounding the Gaza Strip.Services for Checkpoints&amp;nbsp;GazaIn October 2025, the company was contracted by the Israel Tax Authority as sole supplier to provide outsourcing services for performing dog inspections at the customs inspection site at the Israeli-controlled Kerem Shalom Crossing for inspection of goods entering the Gaza Strip, from January 2026 until December 2026 for NIS 560,736.The contract is part of the establishment of an Israeli customs inspection site at the Kerem Shalom checkpoint to inspect humanitarian aid and cargo entering the besieged Gaza Strip using sniffer dogs in security inspection processes. The site was established in October 2025 in cooperation with the Israeli Ministry of Defense (IMOD).According to the contract, K-9 Solutions was authorized and approved by the Israel Police to operate dogs at the checkpoint. Kerem Shalom Crossing, controlled by Israeli authorities, is a main access point for humanitarian aid and humanitarian personnel to the besieged Gaza Strip. Since October 2023, Israel has significantly restricted and completely blocked the entry of food and humanitarian aid into Gaza, creating a severe humanitarian and famine crisis. According to humanitarian aid organizations, Israeli authorities are delaying and preventing the entry of life-saving aid and essential goods through Kerem Shalom into Gaza by implementing a lengthy, non-transparent, and logistically complicated inspection process for cargo.West Bank&amp;nbsp;In January 2026, the company published a job ad for dog handlers for a security body. The ad states that the job area includes Hashmonaim, which is the name of a settlement in the occupied West Bank and a checkpoint operated by the Crossing Points Authority (CPA) next to it.In 2008, the company's dogs and dog handlers were documented searching cars belonging to Palestinians at the Qalandiya checkpoint.&amp;nbsp;Israeli Ministry of DefenseIn June 2021 and August 2019, the company issued price quotations to the IMOD for operating sniffer dogs to perform scans for inspection and deterrence on a mission basis of NIS 1,200 for up to four hours and NIS 60,000 for a total of 50 missions.&amp;nbsp;</t>
   </si>
   <si>
     <t>KalRam Yacobowitz</t>
   </si>
   <si>
     <t xml:space="preserve">Kalram is a global manufacturer and developer of advanced fencing systems and access control
 The company develops and creates advanced systems for military bases, security factories, security and army facilities and prisons.
 Turnstiles of the company have been documented in the checkpoints of Macabim, Metar,&amp;nbsp;Irtah,&amp;nbsp;Beit Iba,&amp;nbsp;Jalameh&amp;nbsp;and&amp;nbsp;Qalandiya.
 Additionally, fences manufactured by the company were&amp;nbsp;erected in the&amp;nbsp;Ariel industrial Zone&amp;nbsp;and in the&amp;nbsp;settlement neighborhood&amp;nbsp;of&amp;nbsp;Pisgat Ze&amp;#39;ev&amp;nbsp;in the occupied East Jerusalem.
 </t>
   </si>
   <si>
     <t>L-3 Communications</t>
   </si>
   <si>
     <t xml:space="preserve">Provider of homeland defense products and services.
 Supplied SafeView magnometric scanners for Gaza&amp;#39;s Erez checkpoint through G4S Israel (Hashmira) and personal luggage scanners for West Bank checkpoints through Eltal Technologistics. Currently, the company provides ProVision screening machines to the Erez checkpoint in Gaza.
 In 2011, L-3 was awarded a multi-year contract from the Israel Ministry of Defense for the production and remanufacture of diesel engines for heavy ground combat vehicles, as well as the supply of engine spare parts. The company also provides engines to the Israeli army tanks, such as the Merkava and Hercules. In addition,&amp;nbsp;L-3 navigation system is used by the Israeli navy.
 L-3 along with Elbit&amp;nbsp;systems assembled the Hermes 900 UAV, a lethal drone that was used during the attack on Gaza in the summer of 2014 (Operation&amp;nbsp;Protective Edge), under the framework of a USD 120 million project that started in 2008.
 </t>
   </si>
   <si>
     <t>Industrial Manufacturing, Military, Security and Surveillance</t>
   </si>
   <si>
@@ -1262,54 +1261,54 @@
 </t>
   </si>
   <si>
     <t>Nesher Israel Cement Enterprises</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli manufacturer and supplier of cement and clinker products for the construction&amp;nbsp;industry.
 Until September 2020, the company held a&amp;nbsp;monopoly over the Israeli and Palestinian cement markets. Since company products accounted for over 85% of all cement in Israel, it is safe to assume that the Wall, checkpoints, Israeli settlements and infrastructure in the occupied Palestinian territory were all built using cement purchased from the company.
 Products of the company were documented in construction sites in the settlements of&amp;nbsp;Alfei Menashe,&amp;nbsp;Kedumim&amp;nbsp;and&amp;nbsp;Ma&amp;rsquo;ale Adumim in the occupied West Bank&amp;nbsp;and in the&amp;nbsp;Har Homa&amp;nbsp;settlement neighborhood in occupied East Jerusalem. Nesher cement bags were also documented during the construction of the Jerusalem light rail, a transportation project that connects settlement neighborhoods in East Jerusalem with the western part of the city.
 Following calls from Amnesty International to clarify the company&amp;rsquo;s involvement in the construction of the Wall, CRH management (one of Nesher&amp;rsquo;s main shareholders at the time) admitted in 2004 that &amp;ldquo;in all probability&amp;rdquo;&amp;nbsp;Nesher&amp;nbsp;cement is being used in the construction of the Wall.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Palestinian Captive Market, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Ness A.T.</t>
   </si>
   <si>
     <t>An Israeli Information Technology and Digital service provider, part of Hilan Group. The company offers services to security bodies in Israel, including expertise in software systems for the military-security sector, intelligence systems development, warfare systems development, and management support systems development.&amp;nbsp;Service for the Israeli Civil Administration in the occupied West BankNess provides services for the Israeli Coordinator of Government Activities in the Territories (COGAT) and the Israeli Civil Administration (ICA) in the occupied West Bank.&amp;nbsp;The Civil Administration is responsible for land registration in the occupied West Bank, for regulating Jewish settlement, and carrying out the demolition of Palestinian homes and infrastructure, among other.&amp;nbsp;Land Registration&amp;nbsp;The company developed, established, operates and maintains a Land Registration System for the ICA and provides it with outsourced project managers.&amp;nbsp;In 2018 and 2019, the company developed a land registration system for the ICA for NIS 525,002 and NIS 458,350, respectively.&amp;nbsp;In January 2024, the company was contracted by COAGT to provide an outsourced project manager‏‏‏‏ for a land registration project for the ICA until January 2025 for a total of NIS 842,400. Between January 2023 and January 2024, the company provided a project manager for NIS 661,157.&amp;nbsp;In January 2022, the company was contracted to provide a project manager for establishing a land registration computer system until January 2023 for a total of NIS 579,997.&amp;nbsp;In January 2021,&amp;nbsp;the company was contracted until January 2022 for NIS 474,902. In 2020,&amp;nbsp;the company was contracted until January&amp;nbsp;2021 for NIS 302,210. In 2021, the company provided an outsourced project manager‏‏‏‏&amp;nbsp;for the project for NIS 89,999. In 2020, the company provided the same services for NIS 94,295; in 2019, for NIS 458,296; and in 2018, for NIS 1,020,131.Geographic Information SystemThe company provides the ICA with Geographic Information System (GIS) data editor services for the ICA Surveying Office. The ICA Surveying Office in the West Bank was established after 1967 as part of the ICA's activity to manage land ownership in Area C in the occupied West Bank. The office's headquarters are located in the settlement of Beit El.&amp;nbsp;In January 2024, the company was contracted by COGAT to provide a GIS data editor for the ICA Surveying Office until January 2025 for NIS 308,880.&amp;nbsp;Between January 2023 and January 2024, the company provided a GIS data editor for NIS 282,000; between June 2022 and January 2023, for NIS 334,619; between January 2021 and January 2022, for NIS 205,520; and between June 2020 and January 2021, for NIS 114,813. Between 2019 and 2020, the company provided the same services for a total of NIS 233,806.Data and content management&amp;nbsp;The company provides the ICA with content and data management systems.&amp;nbsp;In February 2024, the company was contracted to develop and establish a data management system, including a data management system for a biometric project, for the ICA in Beit El for NIS 190,488.&amp;nbsp;In September 2024, the company was contracted by COGAT to provide the ICA in Beit El with an Enterprise Content Management System for 2024-2025 for NIS 85,382. In May 2023, the company was contracted to provide operation and maintenance for 2023-2024 for NIS 85,331. In June 2022, the company was contracted to develop, operate and maintain an Enterprise Content Management System for a total of NIS 1,201,353.&amp;nbsp;Between 2017 and 2018, the company provided the ICA with ICT consultants for a total of NIS 849,718.&amp;nbsp;Checkpoints - Meitar System&amp;nbsp;Between 2018 and 2019, the company provided ICT consultancy and assimilation services for the ICA for the implementation of Meitar System for a total of NIS 449,839.&amp;nbsp;The Meitar system is used by the Israeli Civil Administration to issue biometric ID cards that Palestinians are compelled to use at Israeli checkpoints in the occupied West Bank. The cards contain personal identifying information and are part of the identification technology array used by the Israeli military in checkpoints. The use of biometric identification technology by the Israeli military in checkpoints is part of the deployment of surveillance practices and technologies used for population control and spatial monitoring of Palestinians by Israel.&amp;nbsp;Services to the Israel Police&amp;nbsp;The company provides the Israel Police with&amp;nbsp;Microsoft Azure cloud services.In May 2020, the company won a closed tender to provide Microsoft Azure cloud services for the Israel Police. In July 2023, the contract was extended with an exemption from tender until the end of December 2023 for NIS 3 million.&amp;nbsp;In 2022, the company won a tender to provide the Israel Police with new media services.&amp;nbsp;In 2021, the company won part of a tender to provide the Israel Police with forensic software.&amp;nbsp;In 2016, Ness provided the Israeli Police Technology Administration with a system for budget planning for an estimated amount of NIS 1 million.&amp;nbsp;Entserv IsraelIn April 2022, Ness A.T. acquired Entserv Israel, formerly owned by&amp;nbsp;DXC Technology.&amp;nbsp;Entserv provided the Israeli Population and Immigration Authority with a computing system, which the company still maintains.&amp;nbsp;Between 2017 and 2019, Entserv Israel developed and maintained the “Aviv” System for the Israeli Population and Immigration Authority. The computerized system included the Israeli Population Registry, which contains information on Palestinian citizens and non-citizen residents of occupied East Jerusalem. In addition, the system was used to monitor movement at Israeli-controlled border crossings, including Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad, and Erez checkpoint, which was the only crossing for the movement of people between the besieged Gaza and Israel and the West Bank - both controlled by and subjected to Israeli authorities. In December 2021, Entserv Israel was contracted, with exemption from tender, by the Population and Immigration Authority to expand its contract to carry out developments in the Authority's systems until June 2025 for NIS 5 million.&amp;nbsp;&amp;nbsp;The Aviv System is being gradually replaced by the "Eitan” System, operated by&amp;nbsp;IBM.&amp;nbsp;In 2020, Entserv Israel was contracted until 2025 to provide program development services of smart ID cards for the Population and Immigration Authority for NIS 505,978.&amp;nbsp;Services to Israel Security Agency&amp;nbsp;In 2015, the company was contracted by the Israel Security Agency (Shin Bet) to provide cyber courses for the Information Systems Division and for the Defense Division in the Prime Minister's Office with an exemption from tender. The company was certified by Unit 770 (the Shin Bet’s cyber unit) to carry out the training. The contents were built by Unit 770 and delivered by professional lecturers from Ness.&amp;nbsp;Services to the Israeli Air ForceIn 2010, Ness Technologies and Elbit Systems Joint Venture, NessBit, was contracted by the IMOD to supply the Israeli Air Force with Intelligence System valued at USD 25 million for a period of 4 years.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>New Way Traffic</t>
   </si>
   <si>
-    <t xml:space="preserve">Private Israeli company, New Way Traffic installs traffic safety equipment.
-[...2 lines deleted...]
-</t>
+    <t>A private Israeli company that provides services and products for transportation infrastructure, electricity and lighting, marketing and supply, and pipelines for the municipal, business and government sectors.The company provides services and equipment to construction and transportation projects in settlements in the occupied West Bank and East Jerusalem. Additionally, the company provides services to military units in the occupied West Bank and to the construction of military infrastructure in the West Bank and the Gaza Strip.&amp;nbsp;Services to Settlements&amp;nbsp;The company provides services and carries out renovation projects in settlements and settlement roads in the occupied West Bank, including in the settlements of Karnei Shomron, Modi'in Illit,&amp;nbsp;Alei Zahav,&amp;nbsp;Oranit, Migdalim, Bruchin, Gush Etzion and&amp;nbsp;the Shomron Regional Council in the occupied West Bank, and the settlement neighborhoods of Pisgat Ze'ev and French Hill, and in&amp;nbsp;the Old City in occupied East Jerusalem.In August 2024, the company provided traffic inspectors for the opening of the Yadin Tunnel in occupied East Jerusalem for traffic. The tunnel was established for the benefit of residents of the settlements of Pisgat Ze'ev and French Hill in East Jerusalem, connecting them to the western part of the city.In July 2024, the company was awarded tender no. 11/2023 published by the Karnei Shomron settlement Local Council for the supply of materials and equipment.In August 2023, the company was awarded tender no. 01/2023 by the Modi'in Illit settlement Municipality to perform road marking and painting work and curbstones, and to supply and place traffic signs in the settlement.In August 2023, the company engaged in a sports field renovation project in the settlement of Alei Zahav in the occupied West Bank. As part of the work, the company's teams were engaged in dismantling and expanding the field, building walls and installing fences, supplying and installing equipment, renewing the asphalt surface, installing perimeter lighting, including new electrical infrastructure and painting.In May 2023, the company carried out a renovation project to widen sidewalks and install fencoes along the Western Wall Plaza near the Western Wall in the Old City in occupied East Jerusalem.In May 2023, the company carried out a renovation project to develop roundabouts and widen the lanes of Highway 437 in both directions. Highway&amp;nbsp;437 is a main road in the Mateh Binyamin Regional Council in the occupied West Bank,&amp;nbsp;stretching&amp;nbsp;from the Geva Binyamin Interchange to the Mishor Adumim Junction and intended for Israelis only.In May 2023, the company carried out a renovation project to widen lanes on Highway 60, also known as Tunnel Road, which connects southern Jerusalem to the Gush Etzion settlements cluster in the occupied West Bank.In January 2023, the company carried out infrastructure upgrade work at the Dung Gate in the Old City in occupied East Jerusalem.&amp;nbsp;The work included installing railings, fences, signs, and painting.In August 2022, the company was awarded tender no. 2022/04 published by the Oranit settlement Local Council to replace existing security lighting fixtures with LED lighting fixtures as part of an energy efficiency project in the settlement.&amp;nbsp;In May 2020, the company completed the establishment of&amp;nbsp;a new promenade in the settlement of Migdalim in the occupied West Bank. The works included planning the implementation of the promenade route, groundbreaking, asphalt work and lighting work.&amp;nbsp;In early 2020, the company built a 35-kilometer bicycle trail connecting the settlements of Bruchin and Alei Zahav in the occupied West Bank. The project was carried out for the Shomron Regional Council in the West Bank.&amp;nbsp;In 2017, the company carried out two projects in the settlement of Oranit in the occupied West Bank, a project to replace lighting on roads and streets as part of an energy efficiency project in the settlement, and a project to upgrade lighting on a basketball court in the settlement.Services to the Israeli Military&amp;nbsp;Among the company’s clients are the Israeli Ministry of Defense and the Israeli state-owned weapon manufacturer Israel Aerospace Industries (IAI).&amp;nbsp;Wall and Checkpoints&amp;nbsp;In February 2024, the&amp;nbsp;company placed concrete barriers in preparation for the construction of a fortified road inside the Gaza Strip.&amp;nbsp;Previously, in 2008, the company carried out painting work and placed signs at checkpoints along the Separation Wall in the occupied West Bank.Services to the Israeli&amp;nbsp;Coordination of Government Activities in the Territories (COGAT)&amp;nbsp;The company provides equipment and operational and maintenance services to the Israeli military’s Coordination of Government Activities in the Territories (COGAT) and the Israeli Civil Administration (ICA) in the occupied West Bank, headquartered in the settlement of Beit El.In June 2023, the company provided COAGT with signage for its Bethlehem District Coordination and Liaison Office (DCO), located next to the Gush Etzion Junction in the occupied West Bank, for NIS 6,563.&amp;nbsp;In May 2023, the company provided the ICA with&amp;nbsp;fire suppression system for a site located in the Palestinian town of a-Ram in occupied East Jerusalem for NIS 50,000.Between January and February 2023, the company provided COAGT with signage for the Hebron District Coordination and Liaison Office (DCO), located near the settlement of Kiryat Arba, for NIS 4,848.&amp;nbsp;Between March 2022 and December 2023, the company provided the ICA with logistics services for a total of NIS 68,687.&amp;nbsp;Between October and December 2022, the company provided the ICA purchase of lockers for soldiers for NIS 18,907.&amp;nbsp;In March 2021, the company provided the ICA with a gazebo tent NIS for 15,210.&amp;nbsp;In December 2020, the company provided the ICA with signage for NIS 20,000. In May 2020, the company provided the ICA with signage for NIS 12,741.In December 2019, the company provided the ICA with signage for NIS 1,653. In September 2019, the company provided the ICA with equipment for olive harvest for NIS 13,946. In February 2019, the company provided the ICA with plaques for NIS 14,144.Services to the Israel PoliceIn October 2025, the company was contracted by the Israel Police, with exemption from tender, to provide traffic arrow boards from October 2025 to February 2026 for NIS 1,000,000. The contract is a continuation of a previous contract, which was awarded to the company in February 2022 and was scheduled to end in October 2025.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Construction, Transportation</t>
   </si>
   <si>
     <t>Nuctech</t>
   </si>
   <si>
     <t>China</t>
   </si>
   <si>
     <t xml:space="preserve">A private Chinese security and inspection solution and service supplier originating from Tsinghua University.
 Through Comodan, the company&amp;#39;s representative in Israel, Nuctech supplied inspection systems to the Karni crossing, one of the checkpoints surrounding the besieged Gaza. For the implementation of the project, Nuctech cooperated with two Israeli companies:&amp;nbsp;Lesico Engineering Ltd.&amp;nbsp;
 for the construction work; and&amp;nbsp;Eltel - Technical and Logistics Services Ltd. In 2016, the company provided technologies to costumes boarder in the city of Ashdod in Israel, where 80% of the imports to the occupied Palestinian territories are shipped.
 In 2018 and 2019, the company provided x-ray containers in the Jordan River border and in the Allenby Crossing Boarder.
 </t>
   </si>
   <si>
     <t>Olenik Transportation Earth Work and Road Constructions</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli civil engineering, construction, development and waste recycling company.
 In 2004, the company was among the contractors selected by Israeli Ministry of Defense to carry out infrastructure work in the Seam Zone area, an area of the occupied West Bank annexed by the Separation Wall.
 In addition, Olenik is responsible for construction work in Har-Gilo settlement. In 2010, the company&amp;rsquo;s bulldozers were documented participating in the construction of the Separation Wall in the Palestinian village of Al-Walajah in the occupied West Bank, using equipment manufactured by the French company JCB.
 In 2010, the company was also involved in construction work in Al-Hamra checkpoint.
 In 2016 and 2017, the company was involved in a project with Ariel University, a settlement university in Ariel settlement in the West Bank, which included foundation work and the construction of university&amp;#39;s medical center, amphitheater and &amp;ldquo;moreshet&amp;rdquo; (Hebrew: Heritage) building.
 In 2017, the company was involved in construction projects in Efrat settlement in the occupied West Bank.
 One of the clients of the company is the ministry of defense, as well as the Israeli police and Israel Military Industries.
@@ -1701,53 +1700,50 @@
 In November 2022, the contract with the company was extended with an exemption from tender until April 2023 for NIS 1,579,999. In October 2023, the contract with the company was extended until April 2024 for NIS 1,295,556.
 In 2019, the company provided the Israeli Ministry of National Security with security and cyber services for NIS 2,063,481, and an operational security officer to the Israeli Prison Service for NIS 427,431.
 </t>
   </si>
   <si>
     <t>East Jerusalem</t>
   </si>
   <si>
     <t>Taavura Holdings</t>
   </si>
   <si>
     <t xml:space="preserve">A large Israeli road haulage and logistics company. The group engages in various types of road haulage, earth moving and mining, cranes and heavy lift, oversize loads and heavy haulage, air cargo terminal operations and logistics services as well as importing and servicing DAF, Kenworth and Isuzu trucks and VDL buses.
 Taavura provided heavy haulage and installation engineering services to the Israeli authorities during the construction of the&amp;nbsp;Separation&amp;nbsp;Wall.&amp;nbsp;Company cranes were documented installing&amp;nbsp;concrete slabs as part of the apparatus of the Wall near the Palestinian town of Abu Dis and in the Shuafat refugee camp in occupied East Jerusalem.&amp;nbsp;Liebherr&amp;nbsp;heavy construction machinery imported to Israel by Tashtit,&amp;nbsp;a division of Taavura,&amp;nbsp;was used in the construction of the Wall&amp;nbsp;on the land of the Palestinian village of Ni&amp;rsquo;lin.
 The company was also involved in the construction of two bridges in the occupied Palestinian territory, one above Route 1 near the settlement industrial zone of&amp;nbsp;Mishor Adumim&amp;nbsp;in the West Bank and the other as part of Route 20/4 above Route 433 in northern East Jerusalem. Company trucks transported extra-large concrete beans to the construction sites and company cranes lifted and installed them in place.
 The company transports heavy cargo for the Israel military. The company transported aircrafts and watercrafts and participated in a drill of the Israeli military as a transporter of tanks. During the attack on Gaza in November 2012, the company transported tanks to the front lines.
 Taavura hauled parts of&amp;nbsp;Herrenknecht&amp;nbsp;tunneling&amp;nbsp;machinery form the port to the construction site of the&amp;nbsp;Tel Aviv-Jerusalem new fast train line. The fast train&amp;nbsp;crosses the Green Line into occupied Palestinian territory. Taavura also hauled transformers to the occupied Syrian Golan, including hoisting Electric pole for Israel Electric Corporation in the settlement of Merom Golan. Additionally, the company&amp;rsquo;s cranes were used outside Damascus Gate in East Jerusalem, and in 2021 its trucks provided haul services from Barkan Industrial zone in occupied West Bank.
 The Tashtit Division is also the exclusive importer of DAF Trucks to Israel.&amp;nbsp;Tashtit provides repair and maintenance&amp;nbsp;service through a network of authorized DAF garages, three of which are located in the occupied Palestinian territory.&amp;nbsp;Y. Tzarfati Car and Metal Services&amp;nbsp;is located in the Mishor Adumim settlement industrial zone, Friends Garage P.H. in the settlement neighborhood of&amp;nbsp;Neve Yaakov&amp;nbsp;in occupied East Jerusalem and S. Haddad Garages in the settlement industrial zone of&amp;nbsp;Atarot. Through its 50% share in UTI (Universal Trucks Israel), the company imports and distributes Isuzu trucks. Y. Tzarfati Car and Metal Services and S. Haddad Garages also function as UTI&amp;rsquo;s Isuzu licensed service centers.
 Until 2021, Egged Taavura was a subsidiary of the company (50%) in the field of public transportation and operated dozens of bus lines in the occupied West Bank and East Jerusalem, serving more than 20 Israeli settlements, including Elon Moreh, Itamar, Kfar Tapuach, Eli, Rechelim, Shilo, Ma&amp;rsquo;ale Levona, Immanuel, Kedumim, Karnei Shomron, Ariel, Shvut Rachel, Ofra, Sha&amp;rsquo;ar Binyamin industrial zone, Geva Binyamin (Adam), Talmon, Nahliel, Dolev, Nili, Na&amp;rsquo;ale and Pisgat Zeev. In 2016, Egged Taavura and other companies ordered 71 Mars Defender armored buses from Merkavim to be used in settlements. In 2021 Egged Taavura was acquired by Electra Afikim.
 In the logistics sector, Taavura owns&amp;nbsp;Maman Cargo Terminals and Handling, which supplies management and operation services to cargo terminals in Israel. Maman&amp;rsquo;s&amp;nbsp;predominance in the cargo services field, especially its terminal at Ben Gurion Airport, makes it a major&amp;nbsp;beneficiary from the Israeli occupation and from the joint custom envelope &amp;ndash; designed in the Oslo Accords. &amp;lsquo;Quality and Security reasons&amp;rsquo; in conjunction with economic and political justifications create a&amp;nbsp;Palestinian captive market&amp;nbsp;for Israeli and multinational companies. No other alternative for the import of certain goods and raw materials&amp;nbsp;are available to Palestinian manufacturers and&amp;nbsp;importers.
 Maman provides archiving services through its subsidiaries Archive 2000 and Archive Jerusalem, which operate an archiving facility in Mishor Adumim&amp;nbsp;settlement Industrial Zone.
 Taavura&amp;rsquo;s earth-moving division provided training to several Israeli army units, including an Engineering Corps unit stationed in the West Bank.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, Settlement Production, The Wall and Checkpoints</t>
-  </si>
-[...1 lines deleted...]
-    <t>Construction, Transportation</t>
   </si>
   <si>
     <t>Tandu Technologies and Security Systems Ltd</t>
   </si>
   <si>
     <t xml:space="preserve">The company is a private Israeli company that specializes in the planning, engineering, management and execution of projects in fields such as security, cyber security, infrastructures &amp;amp; technologies, consulting &amp;amp; research, software, instruction, operation &amp;amp; infrastructures.
 The company is involved in the provision of security services for settlements in the occupied West Bank, including: Ariel, Alfei Menashe, Jordan Valley Regional Council, Elkana, Giva&amp;#39;t Ze&amp;#39;ev, Har Hebron, Karnei Shomron, Binyamin, Atarot, Beitar Illit and Maaleh Adumim. In addition, the company provided security services for Katzrin settlement and Golan Regional Council in the occupied Syrian Golan. These services are part of the &amp;ldquo;safe city&amp;rdquo; (City without Violence) project of the Israeli Ministry of Public Safety.
 In 2015, the company implemented its &amp;quot;safe city&amp;quot; project in occupied East Jerusalem for Israel Police. Its involvement included defining the technological solutions for police requirements in East Jerusalem and linking all sites to the region&amp;#39;s main control center.
 The company has implemented a similar project in the Seam Zone, the area of the occupied West Bank annexed by the Wall, and around the Gaza strip. The &amp;quot;safe city&amp;quot; projects includes &amp;quot;stationary, mobile, passive and active sensors, permanently installed throughout the municipal territory or installed on mobile platforms or deployed according to a specific need for the purpose of collecting current, real-time information at specific sites and regarding specific activities.&amp;quot;
 Additionally, Tandu provides security services around the besieged Gaza Strip for the Israeli army as well as security and communications services for the Israeli Ministry of Defense at checkpoints along the Annexation Wall and at an IMOD internment facility. The company has also carried out numerous projects for Israel Police and Israel Prison Services, including the planning of interrogation rooms and electronic security systems.
 </t>
   </si>
   <si>
     <t>Tedem Civil Engineering</t>
   </si>
   <si>
     <t xml:space="preserve">A private consulting engineering company in the field of transportation infrastructure planning and design.
 The company carried out the conceptual and preliminary design for the electrification of the Israel Railways network. The 550 million USD turnkey project includes the Tel Aviv-Jerusalem Fast Train (A1) route, which crosses into the occupied West Bank in two areas.
 In 2005-2006, the company was commissioned by USAID to conduct a feasibility study for linking the Gaza Strip and the West Bank through a transportation corridor. The estimated cost of the project was 400 million to 2 billion USD and involved coordination with Israeli authorities.
 The company provides services to the Israeli military, such as the design of Regavim military base.
 The company was also involved in developing the Qalandia checkpoint.
 </t>
   </si>
   <si>
     <t>Terex Corporation</t>
@@ -3575,57 +3571,59 @@
       </c>
       <c r="H49" s="0" t="s">
         <v>29</v>
       </c>
       <c r="I49" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="0">
         <v>49</v>
       </c>
       <c r="B50" s="0" t="s">
         <v>191</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>39</v>
+        <v>72</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>21</v>
       </c>
       <c r="H50" s="0"/>
-      <c r="I50" s="0"/>
+      <c r="I50" s="0" t="s">
+        <v>84</v>
+      </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="0">
         <v>50</v>
       </c>
       <c r="B51" s="0" t="s">
         <v>193</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>113</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>147</v>
       </c>
       <c r="H51" s="0" t="s">
         <v>120</v>
@@ -4056,788 +4054,788 @@
       </c>
       <c r="H66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="I66" s="0" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" s="0">
         <v>66</v>
       </c>
       <c r="B67" s="0" t="s">
         <v>240</v>
       </c>
       <c r="C67" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>241</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>61</v>
+        <v>78</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>114</v>
+        <v>242</v>
       </c>
       <c r="H67" s="0" t="s">
-        <v>53</v>
+        <v>74</v>
       </c>
       <c r="I67" s="0" t="s">
-        <v>41</v>
+        <v>23</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" s="0">
         <v>67</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="C68" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>34</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>21</v>
       </c>
       <c r="H68" s="0"/>
       <c r="I68" s="0"/>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" s="0">
         <v>68</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="C69" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>61</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H69" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I69" s="0" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" s="0">
         <v>69</v>
       </c>
       <c r="B70" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="C70" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>113</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H70" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I70" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" s="0">
         <v>70</v>
       </c>
       <c r="B71" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="C71" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>34</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>40</v>
       </c>
       <c r="H71" s="0" t="s">
         <v>87</v>
       </c>
       <c r="I71" s="0" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" s="0">
         <v>71</v>
       </c>
       <c r="B72" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="C72" s="0" t="s">
         <v>89</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>32</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>212</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>161</v>
       </c>
       <c r="H72" s="0" t="s">
         <v>79</v>
       </c>
       <c r="I72" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" s="0">
         <v>72</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="C73" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>21</v>
       </c>
       <c r="H73" s="0" t="s">
         <v>58</v>
       </c>
       <c r="I73" s="0" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" s="0">
         <v>73</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="C74" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="G74" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="H74" s="0"/>
       <c r="I74" s="0" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" s="0">
         <v>74</v>
       </c>
       <c r="B75" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="C75" s="0" t="s">
         <v>159</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>32</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>34</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>40</v>
       </c>
       <c r="H75" s="0" t="s">
         <v>48</v>
       </c>
       <c r="I75" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" s="0">
         <v>75</v>
       </c>
       <c r="B76" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="C76" s="0" t="s">
         <v>137</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>113</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="H76" s="0" t="s">
         <v>58</v>
       </c>
       <c r="I76" s="0" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" s="0">
         <v>76</v>
       </c>
       <c r="B77" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="C77" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>66</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="H77" s="0" t="s">
         <v>87</v>
       </c>
       <c r="I77" s="0" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" s="0">
         <v>77</v>
       </c>
       <c r="B78" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="C78" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>61</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H78" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="I78" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" s="0">
         <v>78</v>
       </c>
       <c r="B79" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="C79" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>151</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H79" s="0" t="s">
         <v>74</v>
       </c>
       <c r="I79" s="0" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" s="0">
         <v>79</v>
       </c>
       <c r="B80" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="C80" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>34</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="H80" s="0"/>
       <c r="I80" s="0"/>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" s="0">
         <v>80</v>
       </c>
       <c r="B81" s="0" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="C81" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>151</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="H81" s="0"/>
       <c r="I81" s="0" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" s="0">
         <v>81</v>
       </c>
       <c r="B82" s="0" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="C82" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>113</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="H82" s="0"/>
       <c r="I82" s="0" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" s="0">
         <v>82</v>
       </c>
       <c r="B83" s="0" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="C83" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>32</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>34</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>21</v>
       </c>
       <c r="H83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="I83" s="0" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" s="0">
         <v>83</v>
       </c>
       <c r="B84" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="C84" s="0" t="s">
         <v>137</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>92</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H84" s="0" t="s">
         <v>22</v>
       </c>
       <c r="I84" s="0" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" s="0">
         <v>84</v>
       </c>
       <c r="B85" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="C85" s="0" t="s">
         <v>137</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>230</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>21</v>
       </c>
       <c r="H85" s="0"/>
       <c r="I85" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" s="0">
         <v>85</v>
       </c>
       <c r="B86" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="C86" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>39</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>21</v>
       </c>
       <c r="H86" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I86" s="0" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" s="0">
         <v>86</v>
       </c>
       <c r="B87" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="C87" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>72</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>21</v>
       </c>
       <c r="H87" s="0" t="s">
         <v>58</v>
       </c>
       <c r="I87" s="0" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" s="0">
         <v>87</v>
       </c>
       <c r="B88" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="C88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>230</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>21</v>
       </c>
       <c r="H88" s="0"/>
       <c r="I88" s="0" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" s="0">
         <v>88</v>
       </c>
       <c r="B89" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="C89" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="H89" s="0" t="s">
         <v>87</v>
       </c>
       <c r="I89" s="0" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" s="0">
         <v>89</v>
       </c>
       <c r="B90" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="C90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>212</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>21</v>
       </c>
       <c r="H90" s="0" t="s">
         <v>58</v>
       </c>
       <c r="I90" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" s="0">
         <v>90</v>
       </c>
       <c r="B91" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="C91" s="0" t="s">
         <v>76</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>32</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>212</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>21</v>
       </c>
       <c r="H91" s="0" t="s">
         <v>22</v>
       </c>
       <c r="I91" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" s="0">
         <v>91</v>
       </c>
       <c r="B92" s="0" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="C92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>21</v>
       </c>
       <c r="H92" s="0"/>
       <c r="I92" s="0" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" s="0">
         <v>92</v>
       </c>
       <c r="B93" s="0" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="C93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>308</v>
+        <v>242</v>
       </c>
       <c r="H93" s="0" t="s">
         <v>22</v>
       </c>
       <c r="I93" s="0" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" s="0">
         <v>93</v>
       </c>
       <c r="B94" s="0" t="s">
         <v>309</v>
       </c>
       <c r="C94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F94" s="0" t="s">