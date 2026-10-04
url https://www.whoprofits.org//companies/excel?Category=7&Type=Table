--- v1 (2026-07-06)
+++ v2 (2026-10-04)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="329">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="340">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -174,50 +174,68 @@
   <si>
     <t xml:space="preserve">AnyVision Interactive Technologies (Oosto) </t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company specializing in Artificial Intelligence based facial recognition technology and temperature detection for face and human recognition in mass crowd events in real time.
 In October 2021, the company announced it will change its name and rebrand itself under the name &amp;ldquo;Oosto&amp;rdquo;. Under the new brand, the company offers computer vision and facial recognition technologies for public safety such as touchless biometric access control, video analytics, and new types of vide-based recognition.&amp;nbsp;
 In 2019, it was reported that the company is involved in two projects of the Israeli military in the occupied West Bank.
 The first project involved a system installed in Israeli military checkpoints in the occupied West Bank that use AnyVision technology for identification of work permits. To work within the Green Line and in Israeli settlements, Palestinians must obtain a work permit issued by Israel&amp;rsquo;s military authorities.
 The second, a more classified project, is implemented within the West Bank and outside the military checkpoints. The project utilizes the company&amp;rsquo;s facial recognition technology, to latch on an already existing CCTV cameras network deployed around the West Bank, equipping them with facial recognition capabilities and thus heightening military monitoring and surveillance of Palestinians. In 2018, AnyVision received an award by the Israeli Ministry of Defense for its role in the project.
 The company&amp;#39;s technology was also used by the Israel Police as part of its surveillance mechanism in occupied East Jerusalem, where the majority of the residents are Palestinians.
 In September 2020, Anyvision completed the establishment of SightX, jointly owned by Anyvision shareholders and Israeli state-owned weapons manufacturer Rafael Advanced Defense Systems. SightX is developing advanced detection and tracking technologies using artificial intelligence, based on machine vision technology developed by AnyVision for military purposes. Anyvision will contribute to the partnership its current security contracts and knowhow, and Rafael will invest tens of millions of dollars in the joint company.
 In 2017, the company was awarded a NIS 45,630 contract with the Israeli Prison Service (IPS) to conduct a feasibility study for video analysis for the identification of 2 operational scenarios.
 According to the company, in 2019 its software has been installed in over 100,000 cameras, in 43 countries as part of some 350 projects. The software operates on real-time scanning and cross-analysis of data collected from various sources, including open-source data collection.
 </t>
   </si>
   <si>
     <t>Private Security and Surveillance Technology, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Military, Security and Surveillance, Technology and Hi-tech</t>
   </si>
   <si>
     <t>East Jerusalem, West Bank</t>
   </si>
   <si>
+    <t xml:space="preserve">Apax Partners </t>
+  </si>
+  <si>
+    <t>UK</t>
+  </si>
+  <si>
+    <t>Apax Partners LLP&amp;nbsp;is a UK-based global private equity advisory firm with total aggregate funds raised of about US$ 80 billion.&amp;nbsp;Apax Partners' Israeli investment arm AMI Opportunities L.P., also known as AMI Opportunities Fund, has investments totaling USD 600 million in Israeli companies, primarily in the Services and Tech sectors.Yad2&amp;nbsp;Apax Partners owns the Israeli company Yad 2 Internet Ads Ltd., which operates an online real estate marketplace and job portal. Yad2 operates an online marketplace for real estate property, automotive, jobs, and general classifieds.&amp;nbsp;The Yad2 website advertises over 6,000 properties for sale and rental in the occupied West Bank, East Jerusalem and Syrian Golan.&amp;nbsp;The website’s job ads portal offers jobs for private security services for checkpoints in the occupied West Bank.West Bank &amp;nbsp;As of June 2026, the company's website listed 2,423 properties for sale and 805 properties for rent in 107 settlements in the occupied West Bank.&amp;nbsp;These include properties in the settlements of Adam Geva Binyamin, Adora, Alfei Menashe, Alei Zahav, Almog, Almon, Alon Shvut, Anav, Ariel, Asfar (Metzad), Ateret, Avnat, Avnei Hefetz, Barkan, Bat Ayin, Beit Aryeh, Beit El, Beit HaArava, Beit Yatir (Metzudat Yehuda), Beitar Ilit, Bracha, Bruchin, Dolev, Efrat, Eli, Elkana, Elazar, Elon Moreh, Emanuel, Eshkolot, Etz Efraim, Ganei Modiin, Gitit, Giv'on HaHadashah, Givat Ze'ev, Hagai, Halamish (Neveh Tzuf), Har Adar, Har Gilo, Hashmona'im, Hermesh, Hinanit, Itzhar, Kalia, Karmei Tzur, Karnei Shomron, Kedar, Kdumim, Kfar Adumim, Kfar Eldad, Kfar Etzion, Kfar HaOranim, Kfar Tapuach, Kiryat Arba, Kiryat Netafim, Kochav Yaakov, Kokhav Hashchar, Ma'ale Adumim, Ma'ale Amos, Ma'ale Efraim, Ma'ale Levona, Ma'ale Michmash, Matityahu, Mevo Dotan,&amp;nbsp;Mekhora,&amp;nbsp;Mesua, Migdalim, Mitspe Shalem, Mitzpe Yeriho, Modiin Ilit, Na'ale, Na'ama, Nahliel, Negohot, Netiv Hagdud, Neve Daniel, Neve Tsuf, Nili, Nofim, Nokdim, Noked, Ofra, Oranit, Otniel, Paduel, Pnei Hever, Psagot, Rehelim, Reihan, Revava, Rimonim, Salit, Sansana, Sha’arei Tikva, Shaked, Shavei Shomron, Shim’a, Shilo, Susia, Talmon, Tekoa, Tene, Tomer, Tzufim, Vered Yeriho, Yakir, and in the Sha'ar Binyamin Industrial Zone in the Mateh Binyamin settlement Regional Council.&amp;nbsp;East Jerusalem&amp;nbsp;As of June 2026, 2,129 properties for sale and 468 properties for rent in occupied East Jerusalem were listed on the company's website.&amp;nbsp;These include properties in the settlement neighborhoods of Armon Hanatziv, French Hill, Gilo, Har Homa, Maalot Dafna, Neve Yaakov, Pisgat Ze’ev, Ramot, Ramat Eshkol, and Ramat Shlomo. 13 properties were found in the Old City Jewish Quarter in occupied East Jerusalem.&amp;nbsp;Syrian Golan&amp;nbsp;As of June 2026, 176&amp;nbsp;properties for sale and 46&amp;nbsp;properties for rent in 22 settlements in&amp;nbsp;the occupied Syrian Golan were listed on the company's website. &amp;nbsp; &amp;nbsp;&amp;nbsp;These include properties in the settlements of Ani'am, Alonei HaBashan, Afik, Avnei Eitan, Bnei Yehuda, Ein Zivan, El Rom, Eliad, Givat Yoav, Had Nes, Haspin, Katzrin, Kela, Kidmat Tzvi, Ma’ale Gamla, Mevo Hama, Neot Golan, Neve Ativ, Nov, Ramot, Ramat Magshimim, Sha’al, and Eliad.In December 2023, Yad 2 published an advertisement in an Israeli newspaper presenting a map of the occupied West Bank, Gaza and East Jerusalem with pins marking real estate properties, titled: “From the River to the Sea”, and the caption under the map says: "Yad2 helps you look forward and build a future in your next home in Israel!"drushim.ilYad 2’s job ads portal, drushim.il, advertises job ads for private security guards for checkpoints in the occupied West Bank.&amp;nbsp;These include multiple job ads of&amp;nbsp;T &amp;amp; M Protection Resources&amp;nbsp;for security guards and inspection guards for the Ministry of Defense Crossings Authority, including at the Sha’ar Ephraim checkpoint in the occupied West Bank. The Crossings Authority operates 14 checkpoints in the occupied West Bank and the Erez and Kerem Shalom checkpoints in Gaza.In addition, the website publishes job ads for security guards and rangers for sites in the Jordan Valley in the occupied West Bank, and for multiple positions at Ariel University, located in the settlement of Ariel.&amp;nbsp;Additional job ads found include a job ad for fighters for a security guard position at&amp;nbsp;an Elbit Systems facility, and a job ad for armed security guards to escort&amp;nbsp;Bezeq&amp;nbsp;employees in the Jerusalem area.Max Stock&amp;nbsp;Through its Israeli investment arm, Apax Partners’ subsidiary, Moose Holdco Ltd.,&amp;nbsp;holds an 8.36% stake in Israeli company Max Stock Ltd. (TASE: MAXO), a discount retail chain. Max Stock operates stores in the settlements of&amp;nbsp;Ariel and in the Mishor Adumim Industrial Zone, located in Ma’ale Adumim settlement, in the occupied West Bank, and in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem.&amp;nbsp;&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Services to the Settlements, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>Finance, Real Estate</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Syrian Golan, West Bank</t>
+  </si>
+  <si>
     <t>Atlas Copco</t>
   </si>
   <si>
     <t>OMX</t>
   </si>
   <si>
     <t>Sweden</t>
   </si>
   <si>
     <t xml:space="preserve">A Swedish multinational company that provides solutions for all types of industries, ranging from industrial automation to medical air solutions. The company provides compressors, air treatment systems, vacuum solutions, industrial power tools, assembly systems, machine vision and power and flow solutions.
 In April 2013, Who Profits research team documented locomotives, carrying the Atlas Copco&amp;rsquo;s logo at the construction site of the Tel Aviv-Jerusalem fast train line (A1). The train route crosses into the occupied Palestinian territory in two areas (For further information, see&amp;nbsp;Who Profits full report on the A1 train).
 The locomotives headed an emergency recovery system, located at the entrance to tunnel No. 3. The DHD 35 diesel locomotives were manufactured by Atlas Copco Gia AB (formerly, GIA Industri AB), a part of the underground rock excavation division within Atlas Copco.
 In 2018,&amp;nbsp;the Israeli Ministry of Defense published a contract asking for Atlas Copco equipment.
 In 2019, Atlas Copco equipment was documented at Qalandiya checkpoint.
 The company&amp;#39;s Israeli distributor was involved in a project in the settlement of Kochav Hashahar in the occupied West Bank and a project in Atarot settlement industrial zone in occupied East Jerusalem.
 Services to the Israeli Police:
 In 2022, Edwards Israel Vacuum was contracted in an exempt from tender to provide VMD system maintenance for NIS 210,000. The period of the contract ends in 2025.
 In 2022, Edwards Israel Vacuum was contracted to provide maintenance services to a metal coat device for NIS 150,000. The period of the contract ends in 2024.
 From 2019 until 2022, Edwards Israel Vacuum was contracted in an exempt from tender to provide maintenance services to a VMD (Vacuum Metal Deposition) metal coater, for NIS 250,000.
 From 2019 until 2022, the company&amp;#39;s Israeli subsidiary, Edwards Israel Vacuum, was contracted in an exempt from tender to provide maintenance services and spare parts to a metal coater.
 From 2015 until 2018, Edwards Israel Vacuum was contracted in an exempt from tender to provide VMD maintenance services, for NIS 180,000.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Specialized Equipment and Services, The Wall and Checkpoints</t>
@@ -248,50 +266,65 @@
     <t>$5M-$10M</t>
   </si>
   <si>
     <t>B.G. Ilanit Gates and Urban Elements</t>
   </si>
   <si>
     <t>Occupied Palestinian Territory</t>
   </si>
   <si>
     <t xml:space="preserve">A&amp;nbsp;manufacturer and&amp;nbsp;provider of perimeter security products including:&amp;nbsp;security gates,&amp;nbsp;bollards,&amp;nbsp;biometric access control systems and undercar scanners.
 Company headquarters are located in Mevo Horon settlement Industrial Zone in the occupied West Bank.
 The company&amp;rsquo;s gates and barriers are installed in various checkpoints as part of the Israeli population control apparatus in the occupied Palestinian territory.
 Gates by the company are found in the Jubara checkpoint, Al-Jib checkpoint, Ofer military base and prison for political prisoners, Rihan (Bartaa), Qalandiya, Karni, Abu Dis Container (Kiosk), Abu Al-reesh, Tarkumya and Al-sheikh Sa&amp;#39;ad checkpoints, and in Tal Rumeideh in Hebron. Company gates are also found in the Separation Wall in the vicinity of Alfei Menashe settlement and near the Palestinian city of Bethlehem, and in the settlement of Kiryat Arba.
 In 2019, 27 biometric Speed Gates of the company were deployed in Qalandiya checkpoint as part of the assimilation of new inspection technologies in checkpoints. Electric gates manufactured by the company are also deployed in Israeli army bases.
 The company provided gates and systems to the Israeli Ministry of Defense deployed in the Seam Zone area around Jerusalem (the area annexed by the wall).
 In 2021, the company received 245,000 NIS from the Ministry of Economy and Industry.
 The company received grants from the Coordinator of Government Activities in the Territories (COGAT) for the maintenance and repair of gates and barriers in the West Bank, from the Ministry of Interior for the maintenance and repair of gates, and from the Israeli Prison Service for the construction of a cellular modem for an entrance gate.
 In 2016, the company was contracted by the Israeli Police to for the maintenance of electric gates in the amount of 45,000 NIS.
 </t>
   </si>
   <si>
     <t>Settlement Production, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>$10M-$50M</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bank Leumi </t>
+  </si>
+  <si>
+    <t>Bank Leumi Le-Israel B.M. is an Israeli commercial bank that provides services in the areas of retail banking, mortgages, business and commercial banking, infrastructure project financing, specialized banking for technology companies in Israel and abroad, and the capital market.&amp;nbsp;Bank Leumi provides financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory. In addition, the bank financed construction of the Separation Wall in the occupied West Bank.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Bank Leumi&amp;nbsp;provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects and development of industrial zones in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral. In addition, the bank provided private clients with mortgages for properties on privately owned Palestinian land in an illegal Israeli outpost in the occupied West Bank.&amp;nbsp;Separation Wall&amp;nbsp;Bank Leumi provided settlement-based Israeli construction company Zalman Barashi &amp;amp; Bros Co. a loan for the construction and maintenance of the Separation Wall. The company is based in the Atarot Industrial Zone in occupied East Jerusalem.In February 2015, the bank granted Zalman Barashi &amp;amp; Bros Co. a loan in connection with the company’s contracts with the Israeli Ministry of Defense for the construction of the Separation Wall in the northern West Bank area and for comprehensive maintenance of the Separation Wall in the so-called Jerusalem Envelope area surrounding occupied East Jerusalem in the occupied West Bank.&amp;nbsp;The Jerusalem Light RailBank Leumi is the financier of the Blue Line Project of the Jerusalem Light Rail (JLR).In April 2024, Bank Leumi was chosen to lead the financing for the construction of the Blue Line of the Jerusalem Light Rail (JLR) in an estimated amount of NIS 1 billion. The bank signed a memorandum of understanding with the partners in the project,&amp;nbsp;Danya Cebus&amp;nbsp;and&amp;nbsp;Dan Public Transportation Company.The JLR network connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line, whilst expropriating Palestinian land and fragmenting Palestinian communities.The Blue Line project, the most recent expansion of the JLR network, is intended to create transportation continuity on both sides of the Green Line, serving settlements in occupied East Jerusalem and the West Bank and facilitating their integration into the transportation network in Jerusalem. The Blue Line is to be the third and longest axis of the JLR network with a total of 53 stations of which 17 are located in the settlements of Ramat Eshkol, Ramot, Gilo, and the planned settlement, Givat Hamatos in occupied East Jerusalem. For more on the JLR Blue Line project, see Who Profits’ report&amp;nbsp;Developments in the Expansion of the JLR Network: The Blue Line.In 2020, Bank Leumi financed the establishment of the Red Line of the Jerusalem Light Rail in a joint financing agreement with&amp;nbsp;Hapoalim Bank&amp;nbsp;for NIS 2 billion for the Citypass Group, the previous franchisee and operator of the Jerusalem Light Rail.Design City Mall&amp;nbsp;Bank Leumi financed the establishment of the Design City shopping complex in the Mishor Adumim Industrial Zone with NIS 250 million. The Design City mall opened in July 2021 in the Mishor Adumim Industrial Zone in the settlement of Ma’ale Adumim in the occupied West Bank. For more on the Design City project, see Who Profits’ report&amp;nbsp;The Design City Shopping Complex Built on Occupied Palestinian Land.&amp;nbsp;Sewage Treatment Plant&amp;nbsp;In 2016, Bank Leumi provided financing for the construction of a sewage treatment plant near Nabi Musa near Jericho in the occupied West Bank. The plant is to serve the settlement neighborhoods of Pisgat Ze'ev, Neve Ya'akov and French Hill in occupied East Jerusalem.Mitzpe Kramim&amp;nbsp;In 2018, Bank Leumi provided mortgage loans for the purchase of real estate on Palestinian privately owned land in the Mitzpe Kramim illegal Israeli outpost in the Jordan Valley in the occupied West Bank.&amp;nbsp;Financing Settlement Construction Projects&amp;nbsp;Barkan Industrial Zone &amp;nbsp;Between 2012 and 2025, Bank Leumi provided&amp;nbsp;All Trade Recycling with mortgages for land development in the Barkan Industrial Zone in the occupied West Bank. All Trade Recycling operates an electronic recycling plant in the Barkan Industrial Zone.In 2012, the bank granted the company loans for two plots of land with an area of 7.524 dunams (7,524 square meters) in the Barkan Industrial Zone in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;5/1/ת/130 for land rezoning to industry, for which the bank holds as collateral the company’s rights in the land and the project. In January 2025, the bank granted the company an additional loan, for which the bank holds as collateral a first-degree permanent lien on all the company's rights in all the buildings and structures in the real estate, including building rights.&amp;nbsp;Ariel West Industrial ZoneBank Leumi financed construction in the Ariel West Industrial Zone on lands belonging to the Palestinian town of Hares in the occupied West Bank.&amp;nbsp;The bank provided loans to three Israeli construction companies for a construction project as part of City Plan No. 6/7/ת/130 for land rezoning from commercial to industrial in the Industrial Zone on Hares lands.&amp;nbsp;In March 2024 and April 2024, the bank granted Israeli construction company Estee Steel loans for the lease of 37.497 dunams in the Industrial Zone on lands belonging to Hares. The bank holds as collateral a first-degree lien on the company's contractual rights under the lease agreement, including everything attached to the mortgaged assets and all fruits and other rights, including building rights.&amp;nbsp;In March and April 2024, the bank granted Israeli construction company Leo Properties loans for construction in the Industrial Zone across 37.497 dunams of lands belonging to Hares. The bank holds as collateral a first-degree lien on the contractual rights under a lease agreement regarding the property and all the company’s rights in the property, including building rights.In March 2024 and April 2024, the bank granted Israeli construction company Sheltam Building a loan for construction in the Industrial Zone on lands belonging to Hares. The bank holds as collateral a first-degree lien on the company’s contractual rights in the project and the land.Mishor Adumim Industrial Zone&amp;nbsp;Between 2014&amp;nbsp;and 2024, Bank Leumi provided Israeli construction company Beton Atarot loans for the company’s facility in the Mishor Adumim Industrial Zone in the occupied West Bank.In 2017 and 2018, the bank granted the company loans for a development project on an area of ​​2.116 dunams in the Mishor Adumim Industrial Zone in the settlement of Ma'ale Adumim. The project is part of City Plan No. 420/2/2/2/5 for the division of plots on lands belonging to the Palestinian village of Khan al-Ahmar in the occupied West Bank. In December 2024, the bank granted the company an additional loan for the project, for which the bank holds as collateral a first-degree lien on the company’s contractual rights under the development contract and all other rights in the project, including building rights.&amp;nbsp;EmanuelIn February 2026, the bank granted Israeli construction company Hemdat Shomron – Entrepreneurship, based in the settlement of Ariel, two loans for a construction project of 24 housing units on 2.781 dunams of land in the settlement of Emanuel. The project is part of City Plan No. 120/6 for rezoning land use from agriculture to residential. The bank holds as collateral a first-degree lien on all the company’s&amp;nbsp;contractual rights by virtue of winning the construction tender and an agreement issued by the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;Kiryat ArbaIn January 2026, the bank granted Hemdat Shomron two loans for a construction project of 80 housing units in the settlement of Kiryat Arba across 9.465 dunams of lands belonging to the Palestinian city of Hebron. The project is part of City Plan No. 510/14/1 for development of a residential neighborhood in the settlement. The bank holds as collateral a first-degree lien on all the company’s&amp;nbsp;contractual rights by virtue of winning the construction tender and an agreement issued by the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;Ma’ale EfraimIn March 2025, the bank granted Hemdat Shomron a loan for a construction project on 16 plots of land across 13.781 dunam in the settlement of Ma’ale Efraim in the occupied West Bank. The project is part of City Plan No. 310/13 to regulate and designate land in a neighborhood in the settlement. The bank holds as collateral a first-degree lien on the company’s contractual rights in the property listed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;RevavaIn January 2026, the bank granted Israeli construction company Shoham Israel Investment, based in the settlement of Alon Moreh, a loan for a residential project on 10.726 dunams of land in the settlement of Revava in the occupied West Bank in accordance with City Plan No. 170/4. The bank holds as collateral a first-degree lien on the company’s contractual rights in 9 apartments in the project.&amp;nbsp;10.726 dunam&amp;nbsp;Pisgat Ze’evIn August 2025, the bank granted Israeli construction company Sarfati Shimon three loans for a construction project in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem. The project is part of City Plan No. 11647for the development of a residential neighborhood with 625 units in the neighborhood. The bank holds as collateral a first-degree lien on all the company’s rights to the land and the project, including all equipment and inventory, and all rights in the company’s bank account maintained for the purposes of the project.&amp;nbsp;In September 2025, the bank operated a bank account for the company for a residential and commercial project in Pisgat Ze'ev that includes 4 residential towers with 286 housing units and an employment building with commerce and public spaces.Etz Efraim&amp;nbsp;Between 2022 and 2025, Bank Leumi provided loans for construction projects in the settlement of Etz Efraim in the occupied West Bank.&amp;nbsp;In January 2025 and July 2023, the bank granted Israeli construction company Kedma Etz Efraim loans for a construction project in the settlement of Etz Efraim on&amp;nbsp;lands belonging to the Palestinian village of Mas’ha in accordance with City Plan No. 126/4. The bank holds as collateral a first-degree lien on all the company’s rights in the land and the project, including all equipment and inventory, and all rights in the company’s bank account maintained for the purposes of the project.In December 2022, the bank granted Kedma Etz Efraim&amp;nbsp;a loan for a construction project in the settlement of Etz Efraim. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.Efrat&amp;nbsp;In March 2024, the bank granted Israeli construction company Boneich Construction Development &amp;amp; Investments, based in the settlement of Efrat, two loans for the construction of 21 housing units in the settlement of Efrat on an area of 3.415 dunams of lands belonging to the&amp;nbsp;Palestinian town of al-Khader. The project is part of City Plan No. 410/5/66 in the Givat HaTamar neighborhood in the settlement. The bank holds as collateral the company’s contractual rights in the project under a lease agreement with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.Givat Ze’evIn January 2024 and May 2024, the bank granted Israeli construction company Mishab Building and Development Co. loans for a construction project in the settlement of Givat Ze’ev on lands belonging to the Palestinian village of al-Jib northwest of Jerusalem in the occupied West Bank. The project is part of City Plan No. 220/26/3 for development of the settlement on lands of al-Jib. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;Gilo&amp;nbsp;In June 2024, the bank granted Israeli construction company Bialik - Mother of the Beit Yerushalmi Group a loan for a development project in the settlement neighborhood of Gilo in occupied East Jerusalem. The project is part of City Plan No. 1905 for the development of a residential district that will encompass up to 10,000 apartments. The bank holds as collateral a first-degree mortgage on the lease of 3 plots of land, including everything attached to them, and all the company’s rights in the property, including building rights.&amp;nbsp;In March 2024, the bank granted the company a loan for an additional construction project of 35 housing units across 2.826 dunam of land in the settlement neighborhood of Gilo in occupied East Jerusalem. The project is part of City Plan No. 13157 for the establishment of a new residential neighborhood in Gilo with a total of 900 housing units. The bank holds as collateral a first-degree lien on all the company's rights in connection with the land and the project.Ramot AlonIn August 2024, the bank granted Israeli construction company Hasid Brothers Building Contracting Co.&amp;nbsp;a loan for a construction project of a residential building on an area of 3.642 dunams in the settlement neighborhood of Ramot (Ramot Alon) in occupied East Jerusalem, in accordance with City Plan No. 101-0523332. The bank holds as collateral a first-degree lien on all the company's contractual rights under a lease agreement, including everything connected to the mortgaged property, and all current and future rights, including construction rights.In March 2024 and March 2023, the bank granted Hasid Brothers two loans in connection with a development project of a residential complex and public buildings on&amp;nbsp;3 plots of land in the settlement neighborhood of Ramot in occupied East Jerusalem, for which the bank holds as collateral a first-degree lien on all the company’s rights in the land and the project.Armon Hanatziv (East Talpiot)&amp;nbsp;In June 2023, the bank granted Hasid Brothers Building Contracting Co. a loan for a development contract for the construction of hotels on an area of approximately 3.222 dunams near Armon Hanatziv Promenade in the settlement neighborhood of East Talpiot in&amp;nbsp;occupied East Jerusalem, in accordance with City Plan No. 4711for the designation of the area to an area for hotels and tourism.&amp;nbsp;The bank holds as collateral a first-degree lien on all the company’s Rights, including building rights, and current and future fruits arising from the real estate project.Givat HaMatosIn July 2024, the bank granted&amp;nbsp;Israeli construction company Ram Aderet – Salait two loans for a construction project of 212 housing units including 7 public housing units in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem. The project is part of City&amp;nbsp;Plan No.&amp;nbsp;מק/14295 for construction and development on an area of 369.393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners. In September 2021 and&amp;nbsp;In October 2021, the bank granted the company additional loans for the project.&amp;nbsp;In April 2021, the bank granted Ram Aderet – Salait a loan for a construction project on 20 plots of land in Givat HaMatos. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;Alfei Menashe&amp;nbsp;In January and August 2022, the bank granted Israeli construction company Briza BaGivaa loans for a construction project in the settlement of Alfei Menashe&amp;nbsp;across 18.146 dunam of lands belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plans No.&amp;nbsp;115/8 and No.&amp;nbsp;115/8/1 for the construction of 1,406 housing units in the Givat Tal neighborhood in the settlement on lands belonging to Azzun.&amp;nbsp;The bank holds as collateral a first-degree lien on all the company’s rights in the land and the project.In May 2022, the bank granted Briza BaGivaa a loan for the construction of 70 housing units in the settlement of Alfei Menashe. The bank holds as collateral a first-degree lien on the company's rights under a construction and development contract with the Ministry of Construction and Housing.&amp;nbsp;In October 2021, the bank granted&amp;nbsp;Israeli construction company Ofek Engineering (Aba), based in the settlement of Tzufim, a loan for a development project in the settlement of Alfei Menashe on 5 plots on lands belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plan No.&amp;nbsp;115/8/1 for the design and construction in the Givat Tal neighborhood in the settlement. The bank holds as collateral a first-degree lien on all the company's contractual rights in the land and the real estate, including building rights, according to a development contract&amp;nbsp;signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.In 2020, the bank granted&amp;nbsp;Rotshtein Real Estate&amp;nbsp;a loan for a construction project in the settlement of Alfei Menashe on 27.016 dunams of lands belonging to the Palestinian villages of Azzun and Kufr Thulth in the occupied West Bank. The project is part of Plan No.&amp;nbsp;1/17/115&amp;nbsp;for the development of a business park on the lands of Azzun and Kufr Thulth. The bank holds as collateral the company’s contractual and actual rights in the land and project.TzufimIn May 2020, the bank granted Ofek Engineering a loan for which the bank holds as collateral a first-degree mortgage on the rights in connection with a rental agreement for three houses in the settlement of Tzufim.&amp;nbsp;In 2018, the bank granted Ofek Engineering a loan for a construction project in the settlement of Tzufim on lands belonging to the Palestinian village of Jayyus. In 2016, the bank granted the company a mortgage for the purchase of a plot in the settlement of Tzufim, for which the bank holds as collateral the contractual rights in the real estate.&amp;nbsp;Beitar IlitIn November 2021, the bank granted Israeli construction company Denefit Real Estate a loan for a construction project in the settlement of Beitar Ilit in accordance with City Plan No.&amp;nbsp;426/1/3/1 for residential development in the settlement. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;In 2021, Bank Leumi granted Israeli company N. Nathanel a loan for a construction project of 405 housing units and a commercial area in the settlement of Beitar Illit, in accordance with Plan No.&amp;nbsp;3/426.In 2021, Bank Leumi provided Dafnit company with a loan for a construction project in Beitar Ilit, in accordance with Plan No.&amp;nbsp;31/1/426.&amp;nbsp;Atarot Industrial ZoneIn 2021, Bank Leumi granted a loan to Mivneh company for plots in the Atarot Industrial Zone in occupied East Jerusalem. The bank holds as collateral the company’s contractual and actual rights in the land and project.ArielIn 2020, Bank Leumi provided Israeli company Turen Habayit Shelcha a mortgage for the for the construction of 85 housing units in settlement of Ariel in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project.Previously, Who Profits documented additional involvement of the bank in settlement construction. For more, see Who Profits’ 2017&amp;nbsp;report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.&amp;nbsp;&amp;nbsp;Banking Services to Settlement Local and Regional CouncilsBank Leumi provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank and the Syrian Golan. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Bank Leumi has provided loans, credit facilities and various banking services for over 190 settlements in the occupied West Bank and the Syrian Golan.&amp;nbsp;These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), the Mateh Binyamin Regional Council (consisting of 52 settlements), the Shomron Regional Council (consisting of 33 settlements), and the settlements of Alfei Menashe, Ariel, Beit Aryeh, Beit El, Beitar Ilit, Efrat, Emanuel, Givat Zeev, Kiryat Arba, Ma’ale Adumim, and Oranit in the occupied West Bank. In addition, the bank has provided such services to the Golan Regional Council (consisting of&amp;nbsp;33 settlements) and the settlement of Katzrin in the occupied Syrian Golan.Gush Etzion Regional Council&amp;nbsp;As of April 2026, Bank Leumi had 2 active pledge agreements with the Gush Etzion Regional Council.&amp;nbsp;The Gush Etzion Regional Council consists of 24 settlements in the occupied West Bank.&amp;nbsp;In June 2016, Bank Leumi signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2115) for which the bank holds the council’s current and future revenue up to the amount of NIS 3,250,000 as collateral.&amp;nbsp;Har Hevron Regional CouncilAs of April 2026, Bank Leumi had 7 active pledge agreements with the Har Hevron Regional Council.&amp;nbsp;The Har Hevron Regional Council consists of23 settlements&amp;nbsp;in the South Hebron Hills area in the occupied West Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in 2024, the bank provided the council with a NIS 1 million credit facilities.&amp;nbsp;In 2023, Bank Leumi and&amp;nbsp;Mizrahi Tefahot Bank&amp;nbsp;granted loans in the amount of NIS 16 million loan to the Har Hevron Regional Council.According to the Regional Council’s meeting protocols, in November 2023, the Council approved a NIS 1 million loan from Bank Leumi for 2024. In September 2023, the Council approved a NIS 2,983,500 loan for 15 years from Bank Leumi.In November 2023, Bank Leumi signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2122), for which the bank holds the council’s current and future revenue as collateral.In January 2019, Bank Leumi signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2118) for which the bank holds the council’s current and future revenue as collateral.Jordan Valley&amp;nbsp;Regional CouncilAs of April 2026, Bank Leumi had 1 active pledge agreement with the Jordan Valley Regional Council.&amp;nbsp;The Jordan Valley Regional Council (also known as Bik'at HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;Mateh Binyamin&amp;nbsp;Regional CouncilAs of April 2026, Bank Leumi had 6 active pledge agreements with the Mateh Binyamin Regional Council.&amp;nbsp;The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.According to the Regional Council’s meeting protocols, in 2024 and 2025, Bank Leumi provided the council with a NIS 15 million credit facility.In January 2022, Bank Leumi signed a pledge agreement with the Mateh Binyamin Regional Council for a period of 99 years (ends 2121), for which the bank holds the council’s current and future revenue as collateral.In December 2021, Bank Leumi signed a pledge agreement with the Mateh Binyamin Regional Council for a period of 99 years (ends 2120), for which the bank holds the council’s current and future revenue as collateral.Shomron&amp;nbsp;Regional Council&amp;nbsp;As of April 2026, Bank Leumi had 9 active pledge agreements with the Shomron Regional Council.&amp;nbsp;The Shomron Regional Council consists of 33 settlements&amp;nbsp;in the central occupied West Bank.In September 2025, Bank Leumi signed a pledge agreement with the Shomron Regional Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a first-degree lien on all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.&amp;nbsp;In December 2025, Bank Leumi signed a pledge agreement with the Shomron Regional Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a first-degree lien on all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.&amp;nbsp;Alfei Menashe&amp;nbsp;As of April 2026, Bank Leumi had 7 active pledge agreements with the Alfei Menashe Local Council.&amp;nbsp;In January 2025, Bank Leumi signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2124). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind.In March 2021, Bank Leumi signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2120) for which the bank holds the council’s current and future revenue as collateral.According to the council’s&amp;nbsp;meeting&amp;nbsp;protocol from 2020, Bank Leumi provided the council with a NIS 6,000,000 loan.&amp;nbsp;ArielAs of April 2026, Bank Leumi had 1 active pledge agreement with the Ariel Municipality.&amp;nbsp;In December 2021, Bank Leumi signed a pledge agreement with the Ariel Municipality for a period of 99 years (ends 2120) for which the bank holds the council’s current and future revenue as collateral.Beit Aryeh&amp;nbsp;As of April 2026, Bank Leumi had 6 active pledge agreements with the Beit Aryeh Local Council.&amp;nbsp;In February 2019, Bank Leumi signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2118), for which the bank holds the council’s current and future revenue as collateral.In November 2012, Bank Leumi signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2111), for which the bank holds the council’s current and future revenue up to the amount of NIS 1,800,000 as collateral.Beit ElAs of April 2026, Bank Leumi had 10 active pledge agreements with the Beit El Local Council.&amp;nbsp;In October 2024, Bank Leumi signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In October 2024, Bank Leumi signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In December 2025, Bank Leumi signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2125). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.Beitar Ilit&amp;nbsp;As of April 2026, Bank Leumi had 6 active pledge agreements with the Beitar Ilit Municipality.&amp;nbsp;In October 2003, Bank Leumi signed 2 pledge agreements with the Beitar Ilit Municipality for a period of 99 years (ending 2102) for which the bank holds up to NIS 3 million of the municipality's revenues as collateral.Efrat&amp;nbsp;As of April 2026, Bank Leumi had 5 active pledge agreements with the Efrat Local Council.&amp;nbsp;In July 2025, Bank Leumi signed a pledge agreement with the Efrata Local Council for a period of 99 years (ends 2124). The bank holds first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.According to the Local Council’s meeting protocols, in 2021, the council had investment of NIS 15 million divided between three investment firms and three banks, including Bank Leumi.In November 2020, Bank Leumi signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2119), for which the bank holds the council’s current and future revenue as collateral.Emanuel&amp;nbsp;As of April 2026, Bank Leumi had&amp;nbsp;1&amp;nbsp;active pledge agreement with the Emanuel Local Council.&amp;nbsp;In January 2026, Bank Leumi signed a pledge agreement with the Emanual Local Council for a period of 99 years (ends 2125).&amp;nbsp;The bank holds the council’s rights for all its current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.&amp;nbsp;Givat ZeevAs of April 2026, Bank Leumi had 10 active pledge agreements with the Givat Zeev Local Council.&amp;nbsp;In December 2024, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In June 2025, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2124). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In May 2023, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2122), for which the bank holds the council’s current and future revenue as collateral.In December 2019, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2118), for which the bank holds the council’s current and future revenue as collateral.Kiryat Arba&amp;nbsp;As of April 2026, Bank Leumi had 10 active pledge agreements with the Kiryat Arba Local Council.&amp;nbsp;In May 2025, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s rights for current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In July 2025, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2124). The bank holds a first-degree mortgage and lien of rights on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind.In September 2025, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2124). The bank holds a first-rank lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind.&amp;nbsp;According to the Local Council’s meeting protocols, in 2024, the bank provided the council with a NIS&amp;nbsp;1,875,000 loan. In December 2024, the council approved a NIS&amp;nbsp;2,700,000 credit facility from the bank.&amp;nbsp;In December 2025, the council approved a NIS 3 million credit facility with the bank for 2026.&amp;nbsp;In March 2023, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2123), for which the bank holds the council’s current and future revenue as collateral.In August 2023, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2122), for which the bank holds the council’s current and future revenue as collateral.In July 2022, the council approved the opening of a bank account at Bank Leumi for a school</t>
+  </si>
+  <si>
+    <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>Finance</t>
+  </si>
+  <si>
+    <t>$1B-$5B</t>
   </si>
   <si>
     <t>Barad Earth Development &amp; Road Works</t>
   </si>
   <si>
     <t xml:space="preserve">Barad Earth Development &amp;amp; Road Works Ltd. is a private Israeli construction company. It is involved in construction projects on occupied Palestinian land.
 In 2017, it won a NIS 940,800 contract with the Israeli Ministry of Housing and Construction for the pavement of roads in Kiryat Araba settlement in the occupied West Bank.
 Barad was also chosen by the Israeli Ministry of Defense to conduct infrastructure work on the seamline expanse, part of the apartheid wall complex. The company was also involved in the construction of a housing project in the West Bank illegal settlement of Har Adar.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Bardarian Brothers</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli construction and infrastructure company.
 The company was one of the selected contractors that won the Israeli Ministry of Defense tender for infrastructure works along the Annexation Wall, carrying out two sections of the wall.
 The company was contracted in 2010 to provide reinforced walls and steel crash barriers to the 20/50 Interchange in the northern part of occupied East Jerusalem. Road No. 20 connects the settlements neighborhoods of Pisgat Ze&amp;#39;ev and Neve Ya&amp;#39;acov to West Jerusalem and to Road 443, thus consolidating Israeli control over East Jerusalem.
 The company has also executed numerous infrastructure projects in settlements in the occupied Palestinian territory, including in the settlements of Beitar Illit, Efrat, Adam and Givat Zeev in the occupied West Bank and the settlement neighborhoods of Neve Yaakov and Pisgat Zeev in occupied East Jerusalem.
 In 2013, Leumi Bank extended credit to the company to conduct road and infrastructure works in the Neve Ya&amp;#39;akov&amp;#39;s settlement neighborhood, in accordance with a contract that the company signed with the Israeli Ministry of Construction and Housing in May 2013. The company provided as collateral to the bank all of its rights in connection with the contract.
 Hapoalim Bank also accompanied an infrastructure project of the company in Hill C of the settlement of Beitar Illit, on the basis of a contract with the Israeli company Adi Hadar. The bank holds as collateral all rights and funds owed to the company for the project.
 Bardarian Brothers also received credit from Leumi Bank to conduct road paving, development and infrastructure works in the settlement of Givat Ze&amp;#39;ev in 2013. Leumi Bank held as collateral all the company&amp;#39;s rights in relation to the contract with the Givat Ze&amp;#39;ev Regional Council and the company Local Government Economic Services, which hired Bardarian Brothers to execute this project.
 In February 2018, the company won a tender to carry out development work for the Green Line of the Jerusalem light rail. The line will connect the settlement neighborhood of Gilo in occupied East Jerusalem to the western part of the city and to Mt. Scopus in northern East Jerusalem.
@@ -394,100 +427,91 @@
     <t>East Jerusalem, Gaza, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>CEIA Costruzioni Elettroniche Industriali Automatismi</t>
   </si>
   <si>
     <t>Italy</t>
   </si>
   <si>
     <t xml:space="preserve">A manufacturer of metal detectors and electromagnetic inspection systems. The company also provides training programs and equipment maintenance worldwide.
 In 2013, CEIA&amp;rsquo;s detectors were documented in Israeli military checkpoints in the occupied West Bank such as the Cave of the Patriarchs checkpoint in Hebron, the Beit Iba checkpoint in Nablus, Tayasir checkpoint in the Jordan Valley; and in Erez checkpoint in Gaza.
 The company&amp;rsquo;s detectors were also documented in the Israeli Civil Administration&amp;rsquo;s headquarters in the settlement of Beit-El.
 The detectors were supplied by CEIA&amp;rsquo;s Israeli representative&amp;nbsp;Afcon Control and Automation.
 </t>
   </si>
   <si>
     <t>Gaza, West Bank</t>
   </si>
   <si>
     <t>Cellcom Israel</t>
   </si>
   <si>
     <t>A publicly traded Israeli telecommunications group providing a wide range of communications services. Cellcom is the largest Israeli cellular provider, providing a wide range of services including cellular telephony, cellular services, high-speed broadband services, multimedia services, over-the-top (OTT) television services, Internet infrastructure and connectivity services, international calling services, and landline telephone services.Cellcom provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan, and provides cellular and internet services to the Israeli Ministry of Defense, the Israeli military and the Israeli Civil Administration in the occupied West Bank. The company has provided cellular infrastructure to the Israeli military inside occupied Gaza.Services to SettlementsCellcom holds a license to provide cellular services in the occupied West Bank, valid until 2032, and a unified license from the Ministry of Communications to provide Internet services, including broadband infrastructure and access services, and landline and international telephony services, in the occupied West Bank.Additionally, since 2001, Cellcom has held a license from the Israeli Civil Administration in the West Bank to provide mobile radio telephone services in the occupied West Bank.&amp;nbsp;Furthermore, Cellcom’s fully owned subsidiary, Golan Telecom, has also held a license from the Israeli Civil Administration since 2016 to provide mobile radio telephone services in the occupied West Bank.&amp;nbsp;As of January 2025, the company has at least 167 active cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.These include company antennas in the settlements of Alon Moreh, Elkana, Efrat, Argaman, Ariel, Adora, Oarnit, Eshkolot, Beit Aryeh, Beit Horon, Beitar Illit, Barkan, Geva Binyamin, Givat Zeev, Gitit, Har Adar, Har Hevron, Hebron, Talmon, Kfar Tapuach, Mevo Dotan, Mevo Hama, Migdalim, Modi'in-Maccabim-Re'ut, Mehola, Mateh Binyamin, Mishor Adumim, Ma'ale Adumim, Metzadot Yehuda (Beit Yatir), Mitzpe Yeriho, Maskiyot, Elkana, Nili, Naama, Sal'it, Otniel, Eli, Alei Zahav, Einav, Psagot, Fatsa'el, Kdumim, Kalia, Kiryat Arba, Kiryat Sefer (Beitar Ilit), Karnei Shomron, Rosh Tzurim, Shavei Shomron, Shadmot Meholah, Shilo, Sha'arei Tikva, and the Allenby Bridge Crossing in the occupied West Bank; the settlement neighborhoods of Gilo, Har Gilo, Atarot, Nof Zion, Ramat Shlomo, Ramot, Ma’aot Dafna, and Atarot Industrial Zone in occupied East Jerusalem; and the settlements of Avnei Hefetz, El-Rom, Odem, Alon, Aloney HaBashan, Kanaf, Kfar Haruv, Ma’ale Gamla, Neot Golan, Neve Daniel, Nofei Sela (Ma'ale Adumim), Nofim and Ein Zivan in the occupied Syrian Golan.&amp;nbsp;Since 2022, the company has carried out communications work, including infrastructure planning, execution, and relocation, for infrastructure owned by Cellcom in settlements in the occupied West Bank. In February 2024, Cellcom was contracted by the Minister of Construction and Housing of Israel as sole supplier, with exemption from tender, to provide infrastructure planning and execution and infrastructure relocation in the settlements of Efrat, Beit El, Beitar Ilit, Givat Ze’ev, Geva Binyamin, Ma’ale Adumim, Ma’ale Ephraim and Kiryat Arba in the occupied West Bank until end of December 2024 for NIS 5,000,000. In January 2023, the company was contracted to provide the same services until the end of December 2023 for NIS 7,000,000; and in January 2022 until the end of December 2022 for NIS 10,000,000.In July 2024, the company inaugurated a new cellular site in the Beit El settlement in the occupied West Bank to improve cellular reception for residents of the settlements in the area.In September 2023, the company inaugurated a new cellular site in the Sde Ephraim settlement in the occupied West Bank, establishing a new cellular antenna to provide high-quality cellular reception and browsing to residents of the area.In July 2023, the company was contracted by the Israel Land Authority, with an exemption from tender, to construct a communications facility in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem.IBC UnlimitedThe company’s subsidiary, IBC Unlimited, provides planning and construction of a fiber optic network for settlements in the occupied West Bank.In December 2021, IBC Unlimited received a license to deploy fiber across the occupied West Bank to provide high-speed internet to settlements in the West Bank. The company provides fiber optic internet infrastructure in the settlements of Givat Ze’ev, Ma’ale Adumim, Ariel, Beit Aryeh, Oranit, Revava, Barkan, Elkana, Alfei Menashe and Nofim in the occupied West Bank.IBC Unlimited is jointly owned by Cellcom with Hot Telecommunication System, Israel Infrastructure Fund and the Isarel Electric Corporation (IEC).&amp;nbsp;In 2019, the Ariel University in the settlement of Ariel in the occupied West Bank awarded Cellcom and Bezeq International (subsidiary of&amp;nbsp;Bezeq) a tender for the provision of Internet services.In 2018, Cellcom won a tender by the Shomron Regional Council in the occupied West Bank for the provision of cellular services, radio mobile phones, and general services and maintenance.Between 2010 and 2021, Cellcom was the provider of external infrastructure and utility in the expansion project of the Beitar Illit and Efrat settlements as part of the construction of 8,333 housing units in an area of 10,161 dunams by the Gadish Group.Services to the Israeli Civil AdministrationIn December 2024, the Israeli Civil Administration (ICA) published a tender for the construction of 22 cellular communication masts in the occupied West Bank for the ICA, designed to carry antennas of cellular companies Cellcom, Pelephone, and PHI in 4G and 5G technologies. The masts will be erected in 22 locations, settlements and roads throughout the occupied West Bank and the Jordan Valley.Services to the Israeli MilitaryCellcom provides cellular and internet services to the Israeli military. The company also provides communications services to the Israeli military from the military’s public cloud platform based on Microsoft Azure.Cellular Services to the Israeli MilitaryCellcom has been the civilian provider of cellular service and end-user equipment for the Israeli military since 2012. The company has provided coverage and infrastructure construction of cellular sites at military sites.In September 2024, Cellcom won the Israeli Ministry of Defense (IMOD) military cellular tender worth over NIS 40 million for three years. The tender includes the supply of communication services and iPhone and Samsung devices, 5G packages and overseas browsing packages to approximately 40,000 permanent military personnel.In April 2018, Cellcom re-won the IMOD and military tender to continue providing cellular services for the next three years, for an estimated amount of NIS 12 million. Under the previous contract, the company carried out coverage and construction of sites at military sites.In 2012, Cellcom won the Israeli military cellular tender to provide cellular services to the Israeli army and the Ministry of Defense for three years, with an option of extending the contract for additional seven years.Internet Services to the Israeli MilitaryIn 2023, the company won the IMOD tender for the supply of Internet to Israeli military bases for tens of millions of NIS for a period of 6 years. The tender includes the supply of Internet services, information and cyber security, and Microsoft 365 services to the Israeli military. The tender also includes the upgrade of Israeli military training and guidance systems to unclassified content based on civilian applications and infrastructure. The tender was led by the military Center of Computing and Information Systems, the Mamram Unit, and the ICT Corps Hoshen Unit.As part of the agreement, Cellcom will manage services from the military’s public cloud platform based on Microsoft Azure, to allow regular and reserve service soldiers to access unclassified information securely and accessible on cloud-based civilian platforms on the soldiers' personal computers or mobile phones. The tender includes advanced information security services and communication equipment for a secure computer network, the operation of professional service centers to support end users, as well as the deployment of a wide-ranging fiber optic infrastructure nationwide to Israeli military bases. In addition, Cellcom will manage the military’s WIFI Campus, the smart WIFI-based training environment for soldiers, which upgrades and streamlines the training process of soldiers with dedicated, unclassified content, via smartphone.Gaza 2024In December 2024, a Cellcom cellular antenna was documented at an Israeli military outpost established in the Tel a-Sultan neighborhood near the coast of Rafah in the so-called Philadelphi Corridor in occupied Gaza.In 2024, a Cellcom cellular antenna was established in the “Netzarim Corridor” in occupied Gaza as part of the Israeli military's extensive construction and development of infrastructure and military bases that took place in central Gaza. The antenna was established to provide cellular services for soldiers. The so-called Netzarim Corridor, controlled by Israeli forces and located south of Gaza City, cuts across Gaza in the middle, extending from the barrier surrounding the Gaza Strip to the Mediterranean Sea.Palestinian Captive MarketLike other major Israeli telecommunications providers, Cellcom enjoys structural advantages over Palestinian providers in the Palestinian market, capitalizing on the vulnerability of the de-developed and dependent Palestinian telecommunications network.With hundreds of Israeli cellular antennas built on occupied Palestinian land, Israeli providers can offer extensive cellular coverage while Palestinian operators are restricted from deploying and maintaining telecommunications infrastructure in most of the West Bank and are limited in the services they are allowed to offer, like 4G and LTE. &amp;nbsp;In 2016, Cellcom had a 41.5% market share of the fixed broadband market in the occupied Jordan Valley, compared to 16.1% for the Palestinian provider Paltel Group-Hadara.For more on the commercial involvement of Israeli telecommunications providers, see Who Profits' previous report Signal Strength: Occupied:&amp;nbsp;The Telecommunications Sector and the Israeli Occupation.</t>
   </si>
   <si>
-    <t>$1B-$5B</t>
-[...1 lines deleted...]
-  <si>
     <t>Cemex</t>
   </si>
   <si>
     <t>Public, NYSE</t>
   </si>
   <si>
     <t>Mexico</t>
   </si>
   <si>
     <t xml:space="preserve">CEMEX S.A.B. de C.V., also known as Cemex, is a Mexican multinational building materials company, operating in the production, distribution, marketing and sale of cement, ready-mix concrete, aggregates and clinker.&amp;nbsp;
 CEMEX owns the Israeli&amp;nbsp;company&amp;nbsp;Readymix Industries, which operates a branch for the sale of ready-mixed concrete in the settlement of Mevo Horon in the occupied West Bank and has provided concrete elements for construction of infrastructure in the occupied West Bank.&amp;nbsp;
 According to CEMEX, on January 2, 2022, the company sold two of its concrete plants, located in Atarot Industrial Zone in occupied East Jerusalem and in Mishor Adumim settlement Industrial Zone in the occupied West Bank.&amp;nbsp;The plants were sold to a third party, Future Concrete Ltd.
 On December 12, 2022, a shipping certificate from Future Concrete, from Readymix previously-owned plant in Atarot, was documented for the provision of concrete to Readymix. The certificate was for the supply of concrete to a construction site in Gilo settlement neighborhood in occupied East Jerusalem.
 On January 12, 2022, a similar shipping certificate to Readymix from the same plant in Atarot was documented, for the supply of concrete to a construction site in Pisgat Ze&amp;rsquo;ev settlement neighborhood in occupied East Jerusalem.
 On January 4, 2022, a shipping certificate to Readymix was documented for the purchase of concrete from&amp;nbsp;Future Concrete&amp;rsquo;s&amp;nbsp;plant in Mishor Adumim.
 Following the sale the two production plants, CEMEX maintains that it does not operate any production facilities in the West Bank anymore.
 Readymix has provided concrete elements for the construction of settlements and outposts in the occupied West Bank; the construction of military checkpoints in the occupied West Bank, among them the Huwara and Azzun-Atma checkpoints; a security wall along Gilo Bridge in the occupied West Bank. Concrete elements of the company were also used for the construction of the Jerusalem Light Rail, which connects settlements in occupied East Jerusalem.&amp;nbsp;
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Population Control, Services to the Settlements, Settlement Enterprise, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>$10B-$20B</t>
   </si>
   <si>
     <t>Clal Industries</t>
   </si>
   <si>
     <t xml:space="preserve">A large private Israeli investment company with holdings in heavy industry, biotechnology, hi-tech and energy companies.
 Through its fully owned subsidiary Nesher Israel Cement Enterprises, the company holds a&amp;nbsp;monopoly over the Israeli and Palestinian cement markets. Since Nesher sells more than 85% of all cement in Israel, it is safe to assume that the separation wall, checkpoints, settlements and Israeli infrastructure in occupied territory were all built using cement purchased from the company.
 Nesher products were recorded in construction sites in the settlements of&amp;nbsp;Alfei Menashe,&amp;nbsp;Kedumim&amp;nbsp;and&amp;nbsp;Ma&amp;rsquo;ale Adumim&amp;nbsp;in the occupied West Bank and in the&amp;nbsp;Har Homa&amp;nbsp;settlement neighborhood in occupied East Jerusalem. Nesher cement bags were also documented during the construction of the Jerusalem light rail, a transportation project that connects settlement neighborhoods in East Jerusalem to the city center of West Jerusalem.
 Following calls from Amnesty International to clarify the company&amp;rsquo;s involvement in the construction of the separation wall, CRH, then a major shareholder, admitted in 2004 that &amp;ldquo;in all probability&amp;rdquo;&amp;nbsp;Nesher&amp;nbsp;cement is being used in the construction of the Wall.
 Nesher has a monopoly on the Palestinian cement market. According to a 2014 publication by Nesher, &amp;ldquo;Revenues from the Palestinian Authority, which is the largest customer of the company, are historically 20% of total revenues&amp;rdquo;. Through an agreement with the Palestinian Authority and its fully owned&amp;nbsp;Palestinian Commercial Services Company (PCSC), the&amp;nbsp;West Bank and the Gaza strip constitute&amp;nbsp;a captive market for Nesher&amp;rsquo;s cement. Moreover, the company actively tried to block Jordanian competitors from operating in the Palestinian market, either through&amp;nbsp;claims over &amp;lsquo;dumping prices&amp;rsquo;&amp;nbsp;by Jordanian exporters or through the actions of company&amp;nbsp;personnel in Allenby border crossing.
 Under the framework of the UN-sponsored agreement for the reconstruction of Gaza,&amp;nbsp;Nesher&amp;nbsp;gained profit from the aid funds invested in the rebuilding of the Strip.
 Clal Sun, a 50% subsidiary of Clal Industries, specializes in the development and construction of solar energy projects. Among its projects is Kalia project, a joint project of Clal Sun Ltd and Kibbutz Kalia, an Israeli settlement in the West Bank. The project is one of the three largest commercial solar fields that have been built on occupied Palestinian land. The takes up 135,000 square meters of Palestinian land, all owned by Kalia. The 10.8 Mega Watts project is connected to the high-voltage power grid.
 Clal Industries also holds a 52% stake in Golf &amp;amp; Co. Group, an Israeli retail store which operates branches in the settlement neighborhoods of Pisgat Ze&amp;rsquo;ev and Ramot in East Jerusalem and in the settlement of Maale Adumim in the West Bank.
 </t>
   </si>
   <si>
-    <t>Finance</t>
-[...1 lines deleted...]
-  <si>
     <t>CNH Industrial</t>
-  </si>
-[...1 lines deleted...]
-    <t>UK</t>
   </si>
   <si>
     <t>A UK-based publicly traded company that provides equipment and services in the fields of agriculture and construction.&amp;nbsp;The company's equipment and machinery brands include Case IH, New Holland, STEYR and Raven.CNH engineering machinery has been used in house demolitions in the occupied West Bank. The company's machinery has been previously used for the construction of settlements and related infrastructure, settlement industrial zones, and the Separation Wall.&amp;nbsp;On April 8, 2025, CASE machinery was documented in the demolition of homes in A-Samu’ town in Hebron Governorate in the occupied West Bank.&amp;nbsp;In February 2017, Case heavy machinery was documented at the construction site of the Nabi Elias Bypass Road, a settler road being built near the Palestinian village of Nabi Elias in the occupied West Bank. The bypass road involves the expropriation of 25 acres of Palestinian land, including a total 700 olive trees, belonging to the Palestinian villages of Izbat Tabib, Azzun, and Nabi Elias.Services to settlements&amp;nbsp;In 2013, CASE wheel loaders were documented in expansion works of the Barkan Industrial Zone.&amp;nbsp;In 2012, CNH EX355 excavators were used during the construction of the settlement of Leshem in the occupied West Bank. In 2008, CNH EX355 excavator was documented during the construction of the Separation Wall in 2008 on the lands belonging to the Palestinian villages of Bidu, Bil’in and Ni’lin and uprooting an apricot and date orchard belonging to the Palestinian village of Artas, in order to expand the infrastructure of the Efrat settlement.In 2010, CASE machinery was used in the construction of the Tel Aviv-Jerusalem A1 train, which crosses the Green Line into the occupied West Bank. For more on the A1 train see Who Profits report&amp;nbsp;Crossing the Line: The Tel Aviv Jerusalem Fast Train (A1).&amp;nbsp;</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Population Control, Settlement Enterprise, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>$15B-$25B</t>
   </si>
   <si>
     <t>Comodan Far East</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli importer and exporter of raw materials, products and services from China and the establishment of Joint Ventures and Compensation Trade Agreement with China.
 Comodan is the exclusive representative of the private Chinese company Nuctech in Israel. The company installed and operates mobile Nuctech container x-ray systems at Gaza&amp;rsquo;s Karni checkpoint.
 In a response to a 2009 Freedom of Information request, the Israeli Ministry of Defense noted that the company operates and maintains scanning equipment in the West Bank checkpoints of Hotze-Shomron, Eyal, Barta&amp;rsquo;a (Rihan), Eliyahu, Jalameh (Gilboa), Metar, Mezadott Yehuda, Sha&amp;rsquo;ar Efrayim (Irtah), Macabim, Tarqumya, Habik&amp;rsquo;a.
 </t>
   </si>
   <si>
     <t>Controp Precision Technologies</t>
   </si>
   <si>
     <t xml:space="preserve">A privately owned Israeli company that specializes in the development and production of electro-optical and precision motion control systems for surveillance, defense and&amp;nbsp;homeland security&amp;nbsp;applications.
 The company was established by four former members of the Israeli Air Force and Israel Aerospace Industries (IAI).
@@ -522,53 +546,50 @@
 According to the company, its technology is able to determine a person&amp;rsquo;s identity from a partial view of their face, or even fully covered.
 The company provided its technology for a designated facial recognition experimental program run and operated by the military intelligence Unit 8200 of the Intelligence Corps to carry out mass surveillance. According to officers in the Israeli military, Corsight&amp;#39;s software has been adapted to the unit&amp;#39;s specific needs.
 Since the Israeli ground invasion of Gaza in October 2023, the Israeli military expanded its use of facial recognition technologies in Gaza and began to rely more and more on Corsight&amp;rsquo;s technology. Israeli soldiers who entered the Gaza Strip used cameras equipped with Corsight&amp;#39;s facial recognition technology to scan and collect photos of Palestinians without their knowledge or consent, and similar cameras were also placed at Israeli checkpoints on the main evacuation routes throughout Gaza.&amp;nbsp;
 The soldiers used Corsight&amp;rsquo;s program to scan faces and document and detain people passing along major roads and through Israeli checkpoints throughout the Gaza Strip.&amp;nbsp;&amp;nbsp;
 Corsight AI&amp;rsquo;s facial recognition technology is installed in airports and hospitals in Europe and is used by police bodies in South America.
 </t>
   </si>
   <si>
     <t>Population Control, Private Security and Surveillance Technology, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Gaza</t>
   </si>
   <si>
     <t>D.N. Kol Gader</t>
   </si>
   <si>
     <t>Israel, Occupied Palestinian Territory</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company specializing in security fences for airports and seaports, defense industries, power stations, nuclear power stations, detention centers and prison facilities.
 The company is based in the Barkan I.Z., a settlement industrial zone in the occupied West Bank. The company&amp;#39;s fences have been documented in various settlements and checkpoints in the occupied Palestinian territory: in the Barkan settlement (March 2014), the Masua settlement in the Jordan Valley (January 2013), the Geva Binyamin settlement (September 2012), East Jerusalem (April 2009) and in the Irtah&amp;nbsp;checkpoint by Machsom Watch (November 2008).
 Additionally, D.N. Kol Gader Trading Ltd., an associated company of D.N. Kol Gader, is also located in the Barkan I.Z. D.N. Kol Gader Trading received loans from Hapoalim Bank in 2012, 2014 and 2017 in connection with a property in the Barkan I.Z. in accordance with Local Outline Plan 5/1/ת/130. The bank holds the company&amp;#39;s rights to the property as collateral.
 The other shareholder in D.N. Kol Gader Trading, EF.A Metal Products, built a 2500m2 in Ariel West IZ in the occupied West Bank. This project was accompanied by Leumi Bank, which holds as collateral all the company&amp;#39;s rights to its Ariel property. The property is built in accordance with Local Outline Plan 6/ת/130, which refers to the land of the Palestinian Village Salfit.
 </t>
-  </si>
-[...1 lines deleted...]
-    <t>Services to the Settlements, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Construction, Military, Security and Surveillance</t>
   </si>
   <si>
     <t xml:space="preserve">Danya Cebus </t>
   </si>
   <si>
     <t xml:space="preserve">Public Israeli company Danya Cebus is one of the largest construction and infrastructure companies in Israel. The company specializes in the execution of large infrastructure projects that include the construction of roads, the construction of railway infrastructure, bridges, parking lots, tunnel mining and related infrastructure.
 The company is involved in the construction of housing and transportation projects in settlements in the occupied West Bank and East Jerusalem.
 The Jerusalem Light Rail 
 In September 2023, the company&amp;rsquo;s consortium, JTrain, was chosen as the winning bid in the Jerusalem Light Rail (JLR) Blue Line tender. The JTrain consortium was established for the benefit of the project and is jointly owned by Danya Cebus, Dan Public Transportation Company, and the Spanish infrastructure company COMSA.
 The JLR network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side and is contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city&amp;rsquo;s Palestinian neighborhoods.
 The JLR Blue Line is to be the third and longest main axis of the JLR network. The line route stretches for 31 km connecting the settlement neighborhood of Ramot and Ramat Eshkol settlement neighborhoods in the north to the settlement neighborhood of Gilo in the south, passing through the city center, with 53 stations &amp;ndash; of which 17 are located in settlement neighborhoods of Ramat Eshkol, Ramot, Gilo and Givat Hamatos in occupied East Jerusalem.
 The tender, estimated at NIS 9 billion, includes the establishment, operation, maintenance and financing of the Blue Line project, and the building and laying of tracks for three railway lines extending over 31 kilometers. The consortium will operate the Blue Line for a period of seven years with an option for another 18 years, and will maintain the network for 25 years. The planning works will begin in the coming year and the line will be gradually activated starting in 2028 until its full operation in 2030. &amp;nbsp;
 In September 2023, JTrain won a tender by Moriah Jerusalem Development Corporation to carry out infrastructure, construction, paving and development works at the Ramot Interchange, adjacent to the Ramot settlement neighborhood, as part of the Blue Line project.
 For more on the Jerusalem Light Rail see Who Profits Update Developments in the expansion of the JLR network: The J-Net project.
 Construction on Occupied Land 
 The company has been involved in the construction of several real estate projects in Israeli settlements in the occupied West Bank and East Jerusalem. These include the construction of housing units in the settlement neighborhoods of Har Homa and Gilo in East Jerusalem, in the &amp;quot;Green Park&amp;quot; neighborhood in the settlement of Modi&amp;#39;in Illit, and the &amp;quot;Nofei Hasela&amp;quot; neighborhood in the settlement of Ma&amp;rsquo;ale Adumim in the occupied West Bank.
 In January 2020, the company won a tender through its fully owned subsidiary Cebus Rimon, to supply and install prefabricated transformer rooms in the settlement of Modi&amp;rsquo;in Illit in the West Bank.
 In 2019, Danya Cebus won a tender to carry out infrastructure and development works for the southern section of the American Road in East Jerusalem. The American Road is part of the eastern ring road, which connects the northern and southern parts of East Jerusalem. The project benefits Israeli settlers while cutting off Palestinian neighborhoods from one another.
 The company also built a commercial complex for Rami Levy in the Atarot settlement Industrial Zone in occupied East Jerusalem. The complex takes up 23,000 square meters and includes a 3-story building with a supermarket, shops and parking areas.
 The company built residential student dormitories in East Jerusalem for the Hebrew University of Jerusalem in partnership with Minrav Group. The residential complex includes 9 buildings and can accommodate 1,600 students.
 The company&amp;rsquo;s subsidiary, Cebus Rimon, was also involved in the construction of the Tel-Aviv-Jerusalem Fast Train (A1), which crosses into the occupied West Bank in two sections. For more on the A1 Train see Who Profits Update Crossing the Line.
 Services for the Israeli military 
@@ -589,50 +610,56 @@
   </si>
   <si>
     <t>DefenSoft</t>
   </si>
   <si>
     <t xml:space="preserve">A homeland security company that develops software solutions for security systems. DefenSoft&amp;#39;s primary product, the Lighthouse, is a system for boundary security design. Applications for this software include borders and coastlines, military bases, airports and seaports.
 The company has provided the Israeli army with the defense array design for the Separation Wall in the occupied West Bank, and around the Gaza Strip.
 </t>
   </si>
   <si>
     <t>$1M-$5M</t>
   </si>
   <si>
     <t>Doosan Bobcat</t>
   </si>
   <si>
     <t>KRX</t>
   </si>
   <si>
     <t>South Korea</t>
   </si>
   <si>
     <t>Doosan Bobcat Inc. is a global manufacturer and distributor of skid-steer loaders, tractors, and other compact construction equipment, under the brands Bobcat, Doosan, Geith, and Steiner.Bobcat Equipment in Service of the Israeli Military&amp;nbsp;Military and civilian Bobcat bulldozers and backhoes are used by the Israeli military in the occupied West Bank and Gaza.&amp;nbsp;Bobcat mini loaders have also been used for training for heavy machinery operators in the Israeli Engineering Corps.&amp;nbsp;Between April 2024 and June 2024, the Israeli Ministry of Defense contracted maintenance of its Bobcat products for NIS 60,000.West Bank&amp;nbsp;On 28 January 2025, remote-controlled Bobcat tractors were documented in an Israeli military invasion of the city of Jenin and the Jenin Refugee Camp in the occupied West Bank. A large number of Israeli forces, accompanied by drones, helicopters and armored bulldozers, invaded the city, leaving ten dead and nearly 40 injured.Gaza&amp;nbsp;Bobcat’s remotely controlled fitted bulldozers and other vehicles have been used by the Israeli military in its recent invasion of besieged Gaza.&amp;nbsp;Civil Bobcat machinery has also been in use by the Israeli Combat Engineering Corps in the Northern Gaza Strip.&amp;nbsp;Since the Israeli military invasion of Gaza in October 2023, remotely controlled Bobcat bulldozers have been used by the Israeli military to demolish buildings in Gaza. According to soldier testimonies, Bobcat small bulldozers are loaded with explosives and sent autonomously into a street or building and then detonated. Between October 2023 and April 2025, approximately 92 per cent of all residential buildings in Gaza, around 436,000 homes, have been damaged or destroyed by the Israeli military.&amp;nbsp;The "Sand Cat" is an unmanned backhoe robotic system based on a small Bobcat bulldozer used by the Israeli Combat Engineering Corps. The robot entered operational use in late 2011 and was used by the Israeli military in Gaza as early as 2019. The Bobcat is equipped with a remote-control system developed by the Israeli Ground Force Technology Division, which allows it to be operated remotely. It is designed to remove heavy to very heavy loads and is equipped with four peripheral cameras, one camera on the Bobcat arm and another at the end of the arm. The robot's control range in open areas is more than 2 km.&amp;nbsp;In 2007, Bobcat-based Explosive Ordinance Disposal (EOD) robots were used by the Israel Police in a combat mission in Gaza. The robotic platform named "Scorpion" is a Bobcat mini excavator converted for remote-control operations and outfitted with robotic command and control system.Sahar&amp;nbsp;The "Sahar" (acronym for Robotic Engineering Patrol in Hebrew) is a military robotic system and unmanned vehicle originally based on a Bobcat mini-tracked loader operating autonomously or remotely, used by Yahalom Unit of the Israeli Combat Engineering Corps. The Sahar was developed by the Israeli state-owned Israel Aerospace Industries (IAI) in cooperation with the Israeli military in accordance with its operational requirements. The system is based on pre-defined trajectory planning and includes a remotely controlled platform, smart terrain sensors and an automatic claw maneuver module and is used to break through axes, map the combat environment for rear forces, detect and clear mines, charges, obstacles in the field and more.&amp;nbsp;&amp;nbsp;&amp;nbsp;Bobcat Equipment in Service of the Israel Police&amp;nbsp;Bobcat 344 backhoe-based robots are in use by the Israel Police.&amp;nbsp;The robots are mounted on Bobcat 344 backhoes that have been converted into wireless robots. The maintenance of the backhoes robots is carried out by Bobcat's exclusive representative in Israel, Emcol Ltd., which was authorized by Bobcat company to provide maintenance services. The maintenance of the backhoe is done with original Bobcat parts only.Wall and CheckpointsPreviously, Bobcat mini loaders were used in the construction of the Separation Wall and Israeli checkpoints in the occupied West Bank. Bobcat mini loaders were documented carrying out earthworks on the land of the Palestinian village of Al-Walaja and participating in the construction of the Huwara, Anabta and Deir Sharaf checkpoints. The model most commonly used for these tasks was the S220.&amp;nbsp;</t>
   </si>
   <si>
+    <t>Efco Equipment</t>
+  </si>
+  <si>
+    <t>A private Israeli importer of mechanical equipment for infrastructure, earthwork, handling, logistics, industry, construction, agriculture and ecology.&amp;nbsp;The company is the exclusive representative in Israel for the brands&amp;nbsp;Hyundai Construction Equipment, Hyundai Forklift, CROWN, GOMACO, Kennametal, Marini, MST, STAX, Generators, Terex, Vermeer, and BOMAG. &amp;nbsp;Efco’s parent company, Colmobil, provides&amp;nbsp;vehicles and maintenance services to the Israeli military and the Israeli Police. For more, see the Colmobil’s full profile. &amp;nbsp;Hyundai Machinery for the Israeli Military&amp;nbsp;Efco is the exclusive Israeli representative of&amp;nbsp;HD Hyundai construction equipment, which has been widely used by the Israeli military and Israeli authorities in the demolition of Palestinian homes and infrastructure in the occupied West Bank, East Jerusalem, and Gaza. Additionally, the company's equipment has been documented in the construction of settlements, the Separation Wall, and checkpoints in the occupied West Bank.Gaza &amp;nbsp;Genocide&amp;nbsp;Hyundai excavators have also been widely used by the Israeli military for extensive demolitions inside the Gaza Strip following its ground invasion in October 2023. Hyundai excavators were documented as being used for demolitions in Gaza by the Israeli military Unit 2640, also known as Uriah Force, operating under the Gaza Division. In April 2025, Hyundai excavators were documented in demolitions by the unit in Rafah. Since May 2024, Israel has carried out extensive destruction in the city of Rafah, with almost complete erasure of most of its homes, shops, streets, factories, healthcare facilities, and electricity and water systems. In a video posted in January 2025 by soldiers serving in the unit, Hyundai excavators were documented in massive demolitions carried out inside the Gaza Strip.House DemolitionsHD Hyundai heavy machinery has been widely used for demolitions of Palestinian houses and agricultural and water structures carried out by the Israeli military and Israeli authorities in the occupied West Bank and occupied East Jerusalem, in many cases resulting in the forced displacement of Palestinians from these areas.&amp;nbsp;Settlement Construction&amp;nbsp;Hyundai excavators have been documented in construction works on occupied land in the occupied West Bank and East Jerusalem. On January 31, 2024, Hyundai machinery was documented in construction work near the settlement of Shim’a in the occupied West Bank.Previously, Hyundai machinery was documented in construction works in the settlements of Ariel, Ofra, Halamish and Barkan in the occupied West Bank, and in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem.For more on HD Hyundai see the company’s full profile. &amp;nbsp;Services to the Israel Police&amp;nbsp;In January 2024, the company was awarded a tender from the Isreal Police for the procurement and maintenance of backhoe-type construction equipment for a period of two years with an option for an additional two years. &amp;nbsp;Construction on Occupied Land&amp;nbsp;In February 2017, mechanical engineering equipment imported by Efco Equipment was documented at the construction site of the Nabi Elias Bypass Road, a settler road being built near the Palestinian village of Nabi Elias in the occupied West Bank.For more on the Nabi Elias Bypass Road project, see Who Profits’ report: Roads and Infrastructure: Nabi Elyas Bypass Road (Highway 55).&amp;nbsp;</t>
+  </si>
+  <si>
     <t>El Go Team</t>
   </si>
   <si>
     <t xml:space="preserve">A developer and manufacturer of security gates and access control systems for secured compounds.
 Vehicle gates and turnstiles of the company are installed at Qalandiya, Huwara and Beit Iba checkpoints restricting the occupied Palestinian population movement in the occupied territory.
 Company gates and&amp;nbsp;bollards were installed&amp;nbsp;in the settlement of Alon Moreh in the West Bank, in the Israeli Ministry of Justice and in the depot of the Jerusalem light rail&amp;nbsp;in occupied East Jerusalem.
 The company had also supplied security products to bases of the Israeli army and to its headquarters in Tel Aviv - &amp;quot;The Kirya&amp;quot;.
 </t>
   </si>
   <si>
     <t>El-Far Electronics Systems</t>
   </si>
   <si>
     <t xml:space="preserve">El-Far is a manufacturer of fences and perimeter protection systems.
 According to a company representative, El-Far&amp;rsquo;s fences and perimeter defense systems are installed along a 27km route surrounding the&amp;nbsp;Gaza strip. In addition, the company provided and installed fences, as part of the&amp;nbsp;construction&amp;nbsp;of the Separation Wall apparatus.
 In 2003, El-Far Electronics Systems&amp;nbsp;were&amp;nbsp;authorized by&amp;nbsp;the Israeli Ministry of Defense&amp;nbsp;and the Israeli Army Technological Unit to provide protection of borders, settlements, military camps and top-secret security facilities.&amp;nbsp;The company&amp;rsquo;s Viper system,&amp;nbsp;a perimeter defense system, is installed along the Separation Wall, in military camps,&amp;nbsp;including those in the West Bank, in illegal&amp;nbsp;settlements and in Israeli prisons.
 El-Far&amp;rsquo;s fences and systems are also installed along the&amp;nbsp;Jerusalem&amp;nbsp;Light Rail (JLR) route and around facilities of large Israeli security companies,&amp;nbsp;including Rafael.&amp;nbsp;
 </t>
   </si>
   <si>
     <t>Elbit Systems</t>
   </si>
   <si>
     <t>NASDAQ, TASE</t>
   </si>
@@ -678,65 +705,54 @@
 The company also supplied and maintained generators to a waste treatment plant near the settlement of Katzrin in the occupied Syrian Golan.
 Additionally, the company is a supplier to the Israel Prison Service (IPS) and the Israeli Population and Immigration Authority.
 </t>
   </si>
   <si>
     <t>Electricity, Gas and Water Supply, Industrial Manufacturing</t>
   </si>
   <si>
     <t>Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Falcon (WF) Technologies</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company specializing in the development, installation and maintenance of command and control systems.
 The company developed a sensor-based intrusion detection system for the Israeli military that is installed in the Jerusalem &amp;lsquo;Seam Zone&amp;rsquo; area, the area annexed by the Separation Wall. According to the company&amp;rsquo;s website, the system underwent two years of extensive testing by the Israeli military. The system is marketed to clients by ELSEC, a subsidiary of Elbit Systems.
 Additionally, the company developed and provided a wireless-based control systems for Israeli military storage facilities for tanks, armored vehicles, jeeps and launchers.
 The company also develops and installs computerized systems that detect malfunctions in electric systems, air conditioning systems, refrigerators and incubators. According to a map on the company&amp;rsquo;s website, such systems are installed in Maale Adumim and Ariel settlements in the occupied West Bank.
 In September 2015, E.D.I.G Industries &amp;amp; Installations, an affiliated company, signed an agreement with Treatec 21 Industries to establish a purification plant to serve the settlements of Nokdim and Kfar Eldad in the occupied West Bank and to provide maintenance services for a period of five years. The project was commissioned by the settlement regional council of Gush Ezion for the amount of 5.9 million NIS.
 </t>
   </si>
   <si>
     <t>Ford Motor Company</t>
   </si>
   <si>
-    <t xml:space="preserve">Ford Motor Company is an American multinational automobile manufacturer.
-[...13 lines deleted...]
-    <t>Industrial Manufacturing</t>
+    <t>Ford Motor Company is an American multinational automobile manufacturer of the Ford and Lincoln vehicle brands. The company manufactures gas-powered, hybrid, and electric vehicles under the Ford and Lincoln brands and provides financial services through Ford Motor Credit Company.&amp;nbsp;Ford vehicles' chassis are used as armored vehicles by the Israeli military and the Israeli Police in the occupied West Bank and East Jerusalem. In addition, Ford-based unmanned vehicles are used for surveillance and enforcement of the siege on Gaza.&amp;nbsp;Military VehiclesFord vehicle chassis are used for the “SandCat”, “TIGRIS”, “Wolf” and “Amitay” armored vehicles in service with the Israeli military.&amp;nbsp;The “SandCat TIGRIS” is a Ford-based tactical armored vehicle that is widely used by the Israeli military, mainly in the occupied West Bank.&amp;nbsp;The TIGRIS 4X4 armored vehicle is based on a Ford F-550 chassis and drivetrain manufactured by the Israeli company Plasan Sasa. The vehicle's suspension system includes a pair of Ford original live axles. The vehicle entered service in the Israeli military in early 2023 by the so-called "Judea and Samaria" Division operating in the occupied West Bank to serve as the military's primary armored vehicle in the area, set to replace the Ford-based "Wolf" vehicle.&amp;nbsp;The TIGRIS is armored against tank fire, stones and Molotov cocktails and is designed for combat in built-up areas. It can carry up to 8 soldiers and is equipped with firing slots to allow soldiers to shoot from inside, and advanced navigation and communication systems.&amp;nbsp;The TIGRIS was documented in use during Israeli military invasion and arrest operations in Jenin in the occupied West Bank.&amp;nbsp;Gaza Genocide&amp;nbsp;Ford-based SandCat TIGRIS vehicles that were delivered to the Israeli Ministry of Defense (IMOD) at the beginning of 2023 were deployed in a variety of operational activities in Gaza following the military invasion of Gaza in October 2023.In October 2023, amid the military invasion of Gaza, the IMOD purchased dozens of Ford-based SandCat TIGRIS armored vehicles for the military. On 6 December 2023, the IMOD published a picture of a cargo plane delivery with military equipment for the Israeli military carrying a Ford armored vehicle.In addition, in mid-October 2023, the IMOD began the accelerated purchase of US-made armored vehicles, including Ford pickup trucks and SUVs. The vehicles were to be purchased directly from the manufacturers or the companies working with them within the framework of the US defense aid funds.SandCatThe “SandCat”, originally known as Caracal, is a Ford-based armored all-terrain vehicle developed by the Israeli company Plasan Sasa and has been in use by the Israeli military since 2011. The SandCat is based on the Ford F-550 chassis and is mainly used by military special units and light forces for reconnaissance and assault operations.&amp;nbsp;In November 2022, the Israeli Ministry of Defense purchased 50 Ford-based SandCat-type armored combat vehicles in an expedited process from Plasan Sasa. The vehicles purchased were intended to be integrated into the ongoing operational activities of military units throughout the occupied West Bank.AmitayThe "Amitay" is a Ford chassis-based light armored vehicle in use by the Israeli military. The armored vehicle is based on the Ford 3550 chassis and manufactured by the Armored Group (TAG). It is intended for use by Israeli military forces in the occupied West Bank. In June 2022, the Israeli Ministry of Defense announced the purchase of 240 Ford-based "Amitay" vehicles from TAG.Wolf&amp;nbsp;The "Wolf" is a Ford-based military off-road vehicle developed and manufactured by Israeli weapons manufacturer IMI Systems. The vehicle is based on the Ford F-550 chassis and entered service with the Israeli military in 2004. It has been used primarily by infantry units and special forces, and was previously used by the Israeli military in Gaza as well as in Lebanon in 2006.&amp;nbsp; &amp;nbsp;Gaza SiegeUnmanned Ford-based vehicles are used to patrol and surveil the barrier surrounding the besieged Gaza.&amp;nbsp;In 2017, the Israeli military announced the deployment of the Ford-based unmanned ground vehicles known as "Border Protector" around the besieged Gaza. The vehicles are based on commercial Ford F-350 pickup trucks that have been converted for remote-controlled autonomous driving and equipped with intelligence-gathering systems and remotely operated machine guns by Elbit Systems.&amp;nbsp;The vehicle is operated as part of an advanced camera surveillance array that surveils Gaza 24/7. The vehicles are equipped with a remotely operated weapon system that allows the unit's soldiers operating them to open fire from a distance.&amp;nbsp;Police Vehicles&amp;nbsp;The Ford-based “SandCat” is used by the Israel Police and Border Police, including in the occupied West Bank and East Jerusalem area. The SandCat has been in use by the Israeli Border Police since 2010, used by Border Police officers to patrol the Separation Wall in the occupied West Bank and East Jerusalem, in the so-called “Jerusalem Envelope” area. The vehicles were imported by the Israeli Ford franchisee and modified by Plasan.In January 2024, the Israel Police purchased dozens of bulletproof vehicles for operational use, including Ford 550s, armored civilian vehicles, and vehicles for transporting fighters.&amp;nbsp;Ford 350 pickup trucks, supplied by the Israeli Ford franchisee, have been in use for operational activities by various units of the Israel Police.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Automotive </t>
   </si>
   <si>
     <t>$100B-$250B</t>
   </si>
   <si>
     <t>G1 Secure Solutions (formerly G4S Israel)</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Israeli provider of human security and electronic security services and technologies.
 The company was formerly part of the global&amp;nbsp;G4S&amp;nbsp;concern, which specializes in security personnel services, electronic security services, arrest alternative such as ankle monitors and operating private jail houses around the world. In December 2016, the company was&amp;nbsp;sold&amp;nbsp;to the Israeli equity fund, FIMI.
 Security services to settlements and industrial zones
 The company has provided security services, including security equipment and personnel, to businesses in the settlements in the occupied West Bank, including&amp;nbsp;Modi&amp;rsquo;in Illit,&amp;nbsp;Ma&amp;rsquo;ale Adumim, and the&amp;nbsp;Kalia&amp;nbsp;settlement in the Jordan Valley. The company also provided security services to businesses in the settlements&amp;rsquo; industrial zones of&amp;nbsp;Mishor Adumim&amp;nbsp;and&amp;nbsp;Atarot. In addition, after the company purchased Aminut Moked Artzi, one of the oldest private security companies in Israel, it took over its entire business operations, including security services to businesses in the&amp;nbsp;Barkan industrial Zone. The company has also provided services to the settlement neighborhood of&amp;nbsp;Har Adar&amp;nbsp;in occupied East Jerusalem.
 G1 Secure Solutions provides Closed Circuit TV (CCTV) systems to the Israeli Ministry of Public Security&amp;rsquo;s safe city project. The safe city project is implemented in dozens of settlement municipalities in the West Bank.
 In 2020, the company&amp;rsquo;s fully-owned subsidiary, G1 Hotelo Computerized, Systems was contracted by Ariel University, in the settlement of Ariel in the occupied West Bank, to provide small maintenance work services. The contract is for a period of three years with the option of extension for a total of five years.
 Additionally, in 2018, the company maintained cooperation with Ariel University which included the company&amp;rsquo;s participation in an open career day in the university.
 The company also provides security to Mei Tamar, a Mekorot (Israeli national water company) installation in the Jordan Valley in the West Bank.
 Services to Israeli Checkpoints
 The company has provided equipment for Israeli-run checkpoints in the occupied West Bank and Gaza, including luggage scanning machines and full body scanners by&amp;nbsp;Rapiscan&amp;nbsp;and&amp;nbsp;L-3&amp;lsquo;s Safeview, including to the&amp;nbsp;Erez&amp;nbsp;checkpoint in Gaza and to the&amp;nbsp;Qalandia,&amp;nbsp;Bethlehem&amp;nbsp;and&amp;nbsp;Irtah&amp;nbsp;(Sha&amp;rsquo;ar Efraim) checkpoints in the West bank. From 2008 to 2017, the company was contracted by the Israeli Civil Administration (ICA) for the provision and maintenance of nine Rapiscan metal gates installed in ICA checkpoints. In 2017, the contract was renewed until 30 April 2018.
 Services to Israeli Police
 In January 2021, the company&amp;rsquo;s fully-owned subsidiary G1 Hotelo Computerized Systems, was contracted by Israel Police, with an exemption from tender, to be the sole provider of control system maintenance for Israeli Border Police base located in the settlement of Atarot in occupied East Jerusalem, until the end of 2025 for the amount of NIS 120,000. Also in 2021, the company was contracted by Israel Police, with an exemption from tender, to provide Structure Control System maintenance until 2026, for NIS 120,000.
 G1 holds a 25% stake in Policity&amp;ndash; Operator Ltd., the consortium that won the tender for the construction, financing, planning, management, operation, maintenance and training of the National Police Academy campus and training facility, which was opened in 2015, for a period of 25 years for an amount of NIS 2.2 billion.
 G1 built the PA system, fire detection system, multimedia, safety and security systems for the project and its security division operates the systems at Policity during the operating period. The remaining shares are held by the publicly traded Israeli corporation Housing and Construction Shikun &amp;amp; Binui Group (50%) and G4S Holdings (B) B.V (25%).
 In 2020, Policity provided shooting trainings for the Israeli Civil Administration (ICA) for NIS 52,556. In 2011, the G1 won a public tender to provide, install and maintain low tension security systems to the Israeli police. The contract ended in 2015. The company provided equipment to the headquarters of the Israeli police in the West Bank, located in the highly contested E-1 area next to Ma&amp;rsquo;ale Adumim settlement (the Judea and Samaria Police Headquarters &amp;ndash; &amp;ldquo;Machoz Shai&amp;rdquo;).
 Services to Israel Prison Service (IPS)
 In April 2022, G1 was contracted by the IPS, with exemption from tender, to provide supervised patrol and verification services for the amount of NIS 350,000 until November 2022. In March 2022, the company was contracted to provide maintenance and installation services of fire and smoke detection systems and fire extinguishing systems for a period of one year with the possibility for a three year extension of the contract.
@@ -887,53 +903,50 @@
 Gaza
 Gaza Barrier
 In 2018, the company&amp;#39;s equipment was documented used in the construction of the underground sea barrier at Zikim Beach surrounding the besieged Gaza. The length of the barrier is 200 meters, the width of its base is 50 meters, and it is topped by a fence 6 meters high.
 Services to the Israel Police
 The company provides computing storage system and maintenance to the Isreal Police.
 In March 2023, the company&amp;rsquo;s fully owned Israeli subsidiary, Hitachi Vantara Israel (previously Hitachi Data Systems Israel), was contracted by the Israel Police, with an exemption from tender, to provide maintenance and expansion for Hitachi computing storage system for NIS 7.5 million for the period between 21 February 2023 and 31 December 2025.
 On 23 October 2022, the Israel Police published an exemption from a tender, contracting Hitachi Vantara Israel for maintenance and expansion in the Hitachi storage system for 14 million NIS for the period between 01 January 2023 and 31 of December 2025.
 On 11 May 2020, the Israel Police published an exemption from a tender for upgrading the Hitachi storage system, contracting Hitachi storage systems Israel (later Hitachi Vantara Israel) for contract period between 24 May 2020 and 01 January 2023.
 On 30 May 2019, the Israel Police published an exemption from a tender for maintenance of the Hitachi SAP HANA storage system, contracting Hitachi storage systems Israel Ltd (later Hitachi Vantara Israel) for a period between 20 June 2019 and 31 July 2023.
 </t>
   </si>
   <si>
     <t>Heavy Machinery, Other</t>
   </si>
   <si>
     <t xml:space="preserve">HOT Telecommunication Systems </t>
   </si>
   <si>
     <t>An Israeli communications company that provides a variety of telecommunications services, including multi-channel television, fiber-optic internet infrastructure, and landline telephone services. The company is part of the Altice Group, a global communications corporation. &amp;nbsp;Services to Settlements&amp;nbsp;Telecommunication Services in the Occupied West Bank&amp;nbsp;HOT’s fully owned subsidiary, Hot Mobile, holds a consolidated license from the Israeli Civil Administration (ICA) in the West Bank to provide&amp;nbsp;Bezeq’s international telecommunication services, cellular telephone services, internet access services and network endpoint services in the occupied West Bank.&amp;nbsp;Additionally, HOT’s Limited Partnership, Hot Telecom LP, holds a license from the Israeli Civil Administration (ICA) in the West Bank to provide domestic landline services for the Israeli Telecommunication Corporation Bezeq&amp;nbsp; in the occupied West Bank.&amp;nbsp;Cellular Infrastructure on Occupied Land&amp;nbsp;Through its Limited Partnership with&amp;nbsp;Partner Communications, P.H.I. Networks (2015) LP, HOT operates 232 cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;P.H.I. Networks was established by HOT and Partner to build and operate a cellular network and maintain cellular sites for the companies in a network sharing model.&amp;nbsp;These include sites in the settlements of&amp;nbsp;Adora, Alei Zahav, Alfei Menashe, Alon, Argaman, Ariel, Ateret, Beit Aryeh, Beit El, Beit Haarava, Beit Hagai, Beit Horon, Beitar Ilit, Bqaot, Dolev, Efrat, Eli, Elkana, Eshkolot, Etz Efraim, Geva Binyamin, Givat Zeev, Gush Etzion, Halamish, Har Bracha, Har Hevron, Hevron, Kalia, Karnei Shomron, Kedumim, Kfar Etzion, Kfar Ha-Oranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kohav HaShahar, Kokhav Ya'akov, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Michmash, Maon, Mateh Binyamin, Matityahu, Mechola, Metzad Shimon, Metzadot Yehuda, Mevo Hama, Mevo Horon, Migdalim, Migron, Mishor Adumim, Mitspe Hagit, Mitspe Shalem, Mitspe Yeriho, Modiin Ilit, Naale, Neria, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Petza'el, Psagot, Rachelim, Rimonim, Rosh Tsurim, Rotem, Salit, Shaarei Tikva, Shadmot Mehola, Shim'a, Talmon, Tekoa, Telem, Tsofim, Vered Yeriho, Yitav, and Yitzhar in the occupied West Bank; the settlement neighborhoods of&amp;nbsp;French Hill, Gilo, Har Homa, Mount Olives, Mount Scopus, Old City, Pisgat Zeev, Ramat Shlomo, and Ramot&amp;nbsp;in occupied East Jerusalem; and the settlements of&amp;nbsp;Alonei Habashan, Aniam, Eliad, Elrom, Ein Zivan, Gshur, Had Nes, Hamat Gader, Karmei Tzur, Kanaf, Keshet Yehonatan, Kfar Haruv, Kidmat Zvi, Ma’ale Gamla, Marom Golan, Mount Hermon, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim, and Shaal&amp;nbsp;in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates cellular antennas at the&amp;nbsp;Mevo Horon, Kedumim, and Rimonim settlement Industrial Zones in the West Bank, and the Atarot Industrial Zone in East Jerusalem.&amp;nbsp;Checkpoints&amp;nbsp;Additionally, the company operates cellular antennas at the Hizma checkpoint in the occupied West Bank and the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad and is controlled by Israel.&amp;nbsp;Internet Services for SettlementsIn January 2021 and January 2022, Hot Telecommunications Systems was contracted by the Israeli Ministry of Construction and Housing, Jerusalem District, for the planning, carrying out and relocation of communications infrastructures in public areas in the settlements of Efrat, Beit El, Beitar Illit, Givat Ze’ev, Geva Binyamin (Adam), Ma’ale Adumim, Ma’ale Efraim and Kiryat Arba&amp;nbsp;in the occupied West Bank. The first contract, signed in January 2021, was valued at NIS 4 million.&amp;nbsp;IBC Unlimited&amp;nbsp;In 2020, HOT entered as a partner in IBC Unlimited LP venture for the deployment of fiber-optic internet across the occupied West Bank to provide high-speed internet for Israeli settlements. HOT invested approximately NIS 170 million in the project, which was jointly owned together with Cellcom and the Israel Electric Corporation (IEC).Between 2021 and 2025, IBC Unlimited deployed fiber-optic internet infrastructure in the settlements of Givat Ze’ev, Ma’ale Adumim, Ariel, Beit Aryeh, Oranit, Revava, Barkan, Elkana, Alfei Menashe and Nofim in the occupied West Bank. In June 2025, HOT sold its holdings in the project.&amp;nbsp;Hot MobileHOT’s fully owned subsidiary, Hot Mobile (formerly known as Mirs), is an Israeli mobile communications company part of the HOT Group.&amp;nbsp;Services to Settlements&amp;nbsp;Hot Mobile operates three service and sales centers in occupied East Jerusalem, including in the settlement neighborhood of Pisgat Zeev.&amp;nbsp;In 2018 Hot Mobile won a tender to supply cellular devices to municipal employees in the settlement of Ma'ale Adumim in the occupied West Bank.&amp;nbsp;Palestinian Captive MarketHot Mobile benefits from the structural advantages of Israeli cellular service providers over Palestinian service providers in the Palestinian market. The company operates two sales and customer service centers in Palestinian neighborhoods in occupied East Jerusalem, where Palestinian cellular companies are permitted to operate creating a captive market.Services to the Israeli Military&amp;nbsp;Hot Mobile provides cellular service packages to members of the “IDF Workers' Organization”.In 2014, during the Israeli military onslaught on Gaza, Hot Mobile operated a mobile service vehicle for cellular devices in combat zones for soldiers fighting in Gaza. The vehicle provided field repairs and charging services for mobile devices in soldiers' assembly points near the Gaza border.Between 2015 and 2017, the company provided communication services to the Israeli Coordinator of Government Activities in the Territories (COGAT) in a total amount of NIS 228,959.&amp;nbsp;Between 2005 and 2011, Hot Mobile was the exclusive provider of cellular phone services to the Israeli military. During this time, it was reported that the company had at least 200 antennas set inside military bases of the Israeli army.&amp;nbsp;Services to the Israel Police&amp;nbsp;Between 2019 and 2020, Hot Mobile provided services to the Israel Police in a total amount of NIS 135,988.Between 2013 and 2018, the company was the sole supplier of Push to Talk (PTT) devices for the Israel Police. Between 2013 and 2015, the company was contracted to supply the device for NIS 400,000, and between 2016 and 2018, for NIS 1,200,000.&amp;nbsp;Services to the Israel Prison Service&amp;nbsp;Between 2015 and 2018 the company provided communication services to the Israel Prison Services (IPS) in a total amount of NIS 2,269,392.Jerusalem Light Rail&amp;nbsp;Previously, the Mirs company&amp;nbsp;operated the communication network installed on the Jerusalem Light Rail's motor coaches.&amp;nbsp;The Jerusalem Light Rail connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods. For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project. &amp;nbsp;</t>
   </si>
   <si>
     <t>Economic Exploitation, Israeli Construction on Occupied Land, Palestinian Captive Market, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>$250M-$500M</t>
-  </si>
-[...1 lines deleted...]
-    <t>East Jerusalem, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>IBM</t>
   </si>
   <si>
     <t>NYSE, NYSE Chicago</t>
   </si>
   <si>
     <t>IBM, International Business Machines Corporation, is an&amp;nbsp;American multinational technology corporation, one of the world’s largest and oldest computer and IT companies.&amp;nbsp;Services to the Israeli MilitaryThrough its fully owned Israeli subsidiaries, IBM Israel and Red Hat Israel, the company provides the Israeli Ministry of Defense and the Israeli military with cloud services, software, and computing services.&amp;nbsp;In 2020, IBM was contracted by the Israeli Ministry of Defense (IMOD) and the Israeli military to be the main IT provider for three new military regional logistics centers for a period of 25 years. The centers provide all the military’s logistical needs using advanced technology. The contract, shared by IBM and&amp;nbsp;Malam Team,&amp;nbsp;was valued at USD 1 billion for both companies.In 2017, IBM was contracted by the IMOD for the operation and maintenance of the Israeli military computing centers in the amount of more than USD 20 million.In 2011, IBM was contracted by the IMOD to supply the Israeli military with storage and central servers at an estimated amount of hundreds of millions of USD.&amp;nbsp;Throughout the early 2000s, dozens of IBM Israel employees were outsourced by the Israeli military’s Computer and IT unit and worked alongside soldiers and officers.&amp;nbsp;Joint Projects with the Israeli Ministry of Defense&amp;nbsp;In March 2024, IBM Israel hosted in its offices a conference for about 100 participants from the Israeli military, the hi-tech industry and other organizations. The conference was held in cooperation with the military ICT and Cyber Defense Directorate and the Cyber Education Center, founded by the Israeli Ministry of Defense. Among the lecturers were the commander of the Israeli Military School of Computer and Cyber ​​Defense and a software engineer at Microsoft.In December 2023, Red Hat hosted 100 students from the pre-military preparatory of the Israeli military's Computer and Cyber Defense School for a three-day technology hackathon on "Operation Swords of Iron", the name given by the State of Israel to the Israeli military operation launched against Gaza in October 2023. The collaboration was designed to provide the students with tools for developing technological solutions, adapted to the Israeli military.IBM is part of a joint venture with the Israeli military in a program designed to qualify combatants who have been discharged from service in the Israeli military (8200 Unit) to work in the Israeli cyber and high-tech industry.IBM is part of The Israel Innovation Authority committee, which operates joint ventures with the Administration of the Ministry of Defense and the National Cyber Directorate in the Prime Minister's Office to support Israeli technology companies in the fields of cyber defense for the defense and commercial markets.IBM takes part in a project of business companies, in cooperation with the Israeli military and the Israeli Ministry of Education, meant to encourage high school students to excel in computer science and technology to “preserve and improve Israel's technological excellence” and “defense abilities”. Engineers from the company lecture at schools alongside military officers who give preparatory lectures for military service.IBM has been a participator in iHLS INNOTECH, the International Conference and Exhibition in Israel for Cyber and Homeland Security, which is organized in cooperation with the IMOD and the Israeli Administration for the Development of Weapons and Technological Infrastructure.&amp;nbsp; The conference hosts senior officials from the defense establishment, police, security and intelligence agencies and senior executives from the defense industries.IBM has been a participator, sponsor and speaker in Cybertech exhibitions in Israel organized by and sponsored by Israel National Cyber Security Authority, Israeli Ministry of Foreign Affairs and Israel Ministry of Economy.Red Hat IsraelIBM’s fully owned Israeli subsidiary, Red Hat Israel, works extensively with the Israeli military, which is its largest customer. The company provides the military with software-based data centers and edge computing for multiple military units, primarily in the intelligence field.The company's employees work in close partnership with many units in the Israeli military and are integrated into the day-to-day processes of the various technological units in the Israeli military. In addition, the company's Research &amp;amp; Development body collaborates on several projects with the development bodies in the various military units.The Red Hat OpenShift platform, deployed with applications and data, is currently used by most units in the military as a vital part of their daily operations. Red Hat OpenShift enables the development and automated run-up of applications and cloud-oriented Artificial Intelligence models in the central cloud and at the edge in order to simplify the development and deployment phases from an operational point of view.Military CloudRed Hat provides its OpenShift platform for the Israeli military’s operational cloud and data center, extensively used by the military.Red Hat works in collaboration with the Israeli military Mamram Unit (abbreviation for Center of Computing and Information Systems) which provides cloud service and data processing services to all military units and general military staff. In 2018, the unit launched its own operational cloud based on Red Hat infrastructure as part of a military cloud platform used by thousands of operational users. The project was estimated at a cost of millions of NIS. The cloud is part of the Israeli Military Network Program to establish an operational Internet infrastructure with significant operational value based on the Software Defined Data Center (SDDC) on Red Hats’ OpenShift platform infrastructure. The cloud is used for the development of multi-armed operational systems that allow information sharing between military divisions, including the Military Intelligence Directorate, the Israeli Air Force, the Ground Forces and the Navy.The company also provides Mamram with the Red Hat Advanced Cluster Management and Red Hat Anxible Automation Platform for automation and accelerating endpoint deployment. In 2022, Red Hat awarded Mamram Unit its 2022 technological innovation award at the company’s Global Summit event for its customers around the world.In addition, Red Hat has Joint projects with Israeli military Computer Service and Cyber Defense divisions in the fields of Artificial Intelligence and Machine Learning.Nimbus ProjectRed Hat provides services for the Israeli government's "Nimbus Project" cloud.&amp;nbsp;As part of a collaboration with&amp;nbsp;Matrix, Red Hat will provide services and support to government ministries on the Nimbus government cloud project. In April 2024, Matrix announced a collaboration&amp;nbsp;with Red Hat to provide Red Hat's OpenShift platform for the Nimbus project. The Nimbus project includes the provision of cloud computing services to the Israeli Ministry of Defense and the state-owned companies Israel Aerospace Industries (IAI) and Rafael Advanced Defense Systems, which supply weapon systems to the Israeli military.&amp;nbsp;Nitaznim Program&amp;nbsp;&amp;nbsp;Red Hat Israel takes part in the “Nitzanim” program, a joint venture with the military's IT and Cyber Defense Division and the Computer Service Directorate that aims to recruit and train high school students with potential in the fields of software and cyber to integrate into elite military technology units. In August 2024, Red Hat mentored and hosted a summer camp of the "Nitzanim" program at its offices. In 2023 and 2022, company personnel held a technology summer camp together with Israeli military officers.Services to the Israeli Population, Immigration and Borders AuthorityManaging the Israeli Population Registry – the Aviv and Eitan SystemsThrough its fully owned Israeli subsidiary, IBM Israel, the company provides the Israeli Population and Immigration Authority with the computing system for the operation of the Israeli Population Registry, which contains information on Palestinians in the occupied Palestinian territory.&amp;nbsp;In 2017, IBM was selected to establish and operate the “Eitan” System for the Israeli Population, Immigration and Borders Authority (PIBA) core system, which includes the Population Registry database, and to gradually replace the “Aviv” System, which was previously operated and managed by HP and later by HPE&amp;nbsp;and DXC Technology.&amp;nbsp;In 2018, IBM was contracted by the Authority to develop a computerized system for the management of the national Population Registry for approximately NIS 840 million. The contract included the integration of new technologies to expand and implement additional systems for managing the Population Registry.&amp;nbsp;According to a response to a Freedom of Information request from May 2021 submitted by Who Profits, since 2019, IBM has been responsible for operating the Eitan System, which is used to manage the population registry and store the system's data. The system also interfaces with other government agencies.&amp;nbsp;In November 2019, IBM launched a new development center in the city of Ashdod, dedicated to advancing the State of Israel's new population registry system project. The center was designated for the Eitan Project for the development and maintenance of the Population Authority's information systems.The Israeli Population Registry contains information on Palestinians with Israeli citizenship, non-citizen Palestinian residents of occupied East Jerusalem, Palestinian residents of the occupied West Bank and Gaza, and Syrians from the occupied Syrian Golan. Through this registry, the Israeli authorities control the permits required for Palestinian workers who work within Israel and in Israeli settlements, as well as permits needed for Palestinians to cross the Green Line for medical needs, family visits, travel abroad, etc., as part of Israel's repressive permit regime. Since the Oslo Accords, the Israeli Civil Administration (ICA) has kept a copy of the Palestinian Population registry from the Palestinian Authority (PA), which includes personal information and addresses of all West Bank and Gaza residents. The registry is regularly updated by the Population and Immigration Authority’s unit in the Israeli Civil Administration (ICA), located in the settlement of Beit El in the occupied West Bank. The data on the Registry is systematically used by Israel for the implementation of discriminatory policies against Palestinians who are eligible for different rights under Israeli rule, including discrimination in relation to freedom of movement, voting, family reunification and access to services. The Authority is also in charge of issuing permits for all international visitors to the West Bank. The system also documents all of the crossings under Israeli control, including the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad; and previously the Erez Checkpoint, which was the only crossing for the movement of people between the besieged Gaza and Israel and the West Bank – both controlled by and subjected to Israeli authorities.Documenting Crossings for the Israeli Borders AuthorityThe Eitan System is used in all of the crossings under Israeli control in the occupied West Bank and the so-called “Jerusalem Envelope” area, including Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad.Computing Services for PIBAIn September 2023, IBM Israel Ltd. was contracted, with an exemption from tender, for the purchases of Informatics licensing for the “Information Avenue” project, a secure system for sharing and transferring information between the various ministries and authorities, until September 2025 for NIS 579,999.&amp;nbsp;In August 2023, IBM Israel Ltd. was contracted, with an exemption from tender, to establish an organizational Security Operation Center (SOC) for the core systems of the Population and Immigration Authority until August 2026 for NIS 4,648,363.In 2020, IBM was contracted to provide maintenance and upgrading services for all computer systems for the issuing of biometric passports by the Authority as part of the Eitan System. In 2021, IBM was contracted to provide services for a remote biometric identification system as part of the biometric identification project of PIBA for NIS 5.6 million. In June 2023, IBM Israel Ltd. was contracted, as part of a contract increase, for upgrading the computer systems of the biometric site’s mailing machine until July 2023 for NIS 560,720. &amp;nbsp;E-Visa ProjectIBM, together with&amp;nbsp;Elbit Systems, was awarded several contracts to digitalize services and data storage for the Israeli Border Authority, including the development of the E-VISA (Marom in Hebrew) project. E-Visa is an online registration platform for entrance visa applications, which includes a “pre-passenger arrival data” collection system. The Marom Project was established in the Population and Immigration Authority's cloud environment in accordance with the Nimbus tender at an estimated cost of NIS 18 million.In July 2024, IBM Israel was contracted to provide PIBA with additional services for the Marom project from February 2024 until February 2025 for NIS 1,278,564.Services to the&amp;nbsp;Israel PoliceSince 1975, IBM has provided the Israel Police with computer and software equipment, including a central computer, backup libraries and Operating System software, and a great part of its computer systems depend solely on IBM hardware and software. Over the years, many of those systems have been developed based on IBM’s hardware and software.&amp;nbsp;IBM Israel is the sole supplier of&amp;nbsp;IBM DataPower products and MQ software in use by the Israel Police.&amp;nbsp;In November 2025, IBM Israel was contracted by the Israel Police as the sole supplier for the purchase and maintenance of IBM DataPower products until January 2031. The IBM DataPower Gateway system has been used as a critical infrastructure component in the Israel Police’s systems for about a decade for all police projects that require two-way information transfer.In May 2025, the company was contracted, with exemption from tender, to provide the Israel Police with IBM MQ products maintenance services from January 2026 until the end of December 2030. IBM MQ software serves as a critical infrastructure component at the core of Israel Police systems. It is used to securely transmit messages between dozens of systems and networks operating at different classification levels. The software is installed across dozens of the Police's servers and constitutes the communications infrastructure for operational and logistical services.In 2016, the company was contracted with an exemption from tender by Israel Police to be the sole supplier for Software maintenance for NIS 3 million and to be the Israel Police sole supplier for hardware maintenance in an additional contract. In 2014, the company was contracted for maintenance of central computer and software licensing for two years for NIS 2.8 million.Services to Settlements&amp;nbsp;IBM cooperates with Ariel University, located in the settlement of Ariel in the West Bank. In 2019, the company hosted a mentoring event of the University in its compound and participated in another event for the university’s top students.Cyber Research Center in the&amp;nbsp;NaqabIn 2018, IBM launched a new cyber research center in the high-tech park “Gav-Yam” in the city of Be'er Sheva in the Naqab. The industrial park is located next to the Israeli military telecommunication base and Computer Service Directorate campus and was built as part of a Southern Relocation plan led by the Israeli Ministry of Defense. This military and industrial development plan was designed to relocate technology companies alongside military elite tech units to the Naqab in order to enhance the integration of soldiers from Cyber units into work in high-tech companies at the end of their service. This project is part of a greater attempt to strengthen Jewish settlement and development in the Naqab while Palestinian Bedouin communities in the region face forced displacement and de-development by Israeli authorities.For more on Development &amp;amp; Military Projects in the Naqab, see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab.</t>
   </si>
   <si>
     <t>Isra Marin Manufacture of Structures 3000</t>
   </si>
   <si>
     <t xml:space="preserve">Manufactures prefabs, containers and modular constructions. Structures of the company were seen in several military checkpoints throughout the West Bank including the Qalandiya, Huwara and Ni&amp;#39;lin checkpoints.
 Additionally, the company built a sport center and a community center in the West Bank settlement of Har Adar.
 </t>
   </si>
   <si>
     <t>JCB (JC Bamford Excavators)</t>
   </si>
   <si>
     <t xml:space="preserve">JC Bamford Excavators Limited (JCB) is a British multinational manufacturer of equipment for construction, agriculture, waste handling, and demolition.&amp;nbsp;The company has 22 plants on four continents and over 750 dealers around the world.
 JCB equipment has been repeatedly used by Israeli authorities in the demolitions of Palestinian homes and in the construction of Israeli settlements in the occupied Palestinian territory (oPt).
 Services to the Israeli Ministry of Defense 
@@ -1010,50 +1023,53 @@
 The UK NCP has found that JCB did not breach its obligation under paragraph 3 of Chapter IV of the Guidelines by virtue of its relationship with Comasco; The UK NCP concluded that JCB did not fully observe the Guidelines under paragraph 4 of Chapter IV by not having a policy commitment to respect human rights; The UK NCP also found that JCB did not observe its obligations under paragraph 5 of Chapter IV by not carrying out human rights due diligence in its supply chain. 
 &amp;quot;UK NCP&amp;nbsp;concludes that the alleged adverse human rights activities as depicted in the photographs and videos cannot be conclusively linked to&amp;nbsp;JCB&amp;nbsp;because of their business relationship with Comasco. Therefore,&amp;nbsp;UK NCP&amp;nbsp;did not find&amp;nbsp;JCB&amp;nbsp;in breach of its obligations under article 3 of Chapter IV.&amp;quot;
 In 2022, JCB introduced a human rights policy. According to the company, it is not responsible for any alleged human rights violations that may be committed by third parties using JCB products. For the full NCP statement follow this link.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Population Control, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t xml:space="preserve">K-9 Solutions </t>
   </si>
   <si>
     <t>A private Israeli company that provides sniffer dogs to detect explosives and weapons, and for inspection and deterrence for civilian and security agencies.Among the company's clients are the Israeli Ministry of Defense and the Crossing Points Authority (CPA), which is in charge of Israeli checkpoints in the occupied West Bank and surrounding the Gaza Strip.Services for Checkpoints&amp;nbsp;GazaIn October 2025, the company was contracted by the Israel Tax Authority as sole supplier to provide outsourcing services for performing dog inspections at the customs inspection site at the Israeli-controlled Kerem Shalom Crossing for inspection of goods entering the Gaza Strip, from January 2026 until December 2026 for NIS 560,736.The contract is part of the establishment of an Israeli customs inspection site at the Kerem Shalom checkpoint to inspect humanitarian aid and cargo entering the besieged Gaza Strip using sniffer dogs in security inspection processes. The site was established in October 2025 in cooperation with the Israeli Ministry of Defense (IMOD).According to the contract, K-9 Solutions was authorized and approved by the Israel Police to operate dogs at the checkpoint. Kerem Shalom Crossing, controlled by Israeli authorities, is a main access point for humanitarian aid and humanitarian personnel to the besieged Gaza Strip. Since October 2023, Israel has significantly restricted and completely blocked the entry of food and humanitarian aid into Gaza, creating a severe humanitarian and famine crisis. According to humanitarian aid organizations, Israeli authorities are delaying and preventing the entry of life-saving aid and essential goods through Kerem Shalom into Gaza by implementing a lengthy, non-transparent, and logistically complicated inspection process for cargo.West Bank&amp;nbsp;In January 2026, the company published a job ad for dog handlers for a security body. The ad states that the job area includes Hashmonaim, which is the name of a settlement in the occupied West Bank and a checkpoint operated by the Crossing Points Authority (CPA) next to it.In 2008, the company's dogs and dog handlers were documented searching cars belonging to Palestinians at the Qalandiya checkpoint.&amp;nbsp;Israeli Ministry of DefenseIn June 2021 and August 2019, the company issued price quotations to the IMOD for operating sniffer dogs to perform scans for inspection and deterrence on a mission basis of NIS 1,200 for up to four hours and NIS 60,000 for a total of 50 missions.&amp;nbsp;</t>
   </si>
   <si>
     <t>KalRam Yacobowitz</t>
   </si>
   <si>
     <t xml:space="preserve">Kalram is a global manufacturer and developer of advanced fencing systems and access control
 The company develops and creates advanced systems for military bases, security factories, security and army facilities and prisons.
 Turnstiles of the company have been documented in the checkpoints of Macabim, Metar,&amp;nbsp;Irtah,&amp;nbsp;Beit Iba,&amp;nbsp;Jalameh&amp;nbsp;and&amp;nbsp;Qalandiya.
 Additionally, fences manufactured by the company were&amp;nbsp;erected in the&amp;nbsp;Ariel industrial Zone&amp;nbsp;and in the&amp;nbsp;settlement neighborhood&amp;nbsp;of&amp;nbsp;Pisgat Ze&amp;#39;ev&amp;nbsp;in the occupied East Jerusalem.
 </t>
   </si>
   <si>
+    <t>Industrial Manufacturing</t>
+  </si>
+  <si>
     <t>L-3 Communications</t>
   </si>
   <si>
     <t xml:space="preserve">Provider of homeland defense products and services.
 Supplied SafeView magnometric scanners for Gaza&amp;#39;s Erez checkpoint through G4S Israel (Hashmira) and personal luggage scanners for West Bank checkpoints through Eltal Technologistics. Currently, the company provides ProVision screening machines to the Erez checkpoint in Gaza.
 In 2011, L-3 was awarded a multi-year contract from the Israel Ministry of Defense for the production and remanufacture of diesel engines for heavy ground combat vehicles, as well as the supply of engine spare parts. The company also provides engines to the Israeli army tanks, such as the Merkava and Hercules. In addition,&amp;nbsp;L-3 navigation system is used by the Israeli navy.
 L-3 along with Elbit&amp;nbsp;systems assembled the Hermes 900 UAV, a lethal drone that was used during the attack on Gaza in the summer of 2014 (Operation&amp;nbsp;Protective Edge), under the framework of a USD 120 million project that started in 2008.
 </t>
   </si>
   <si>
     <t>Industrial Manufacturing, Military, Security and Surveillance</t>
   </si>
   <si>
     <t>Lesico Group</t>
   </si>
   <si>
     <t xml:space="preserve">Lesico is a publicly traded Israeli company that specializes in construction projects and maintaining infrastructure systems in the fields of civil engineering, railways, piping and energy, process piping, environment and maintenance water facilities.
 In January 2023, Lesico finished pouring the floor of a regulation pond in the area of Wadi Al-Nar, also called Kidron Valley, in the occupied West Bank.&amp;nbsp;This was part of Hagihon Company tender the company won in April 2022, which entailed a two-year project involving sewage treatment, expansion of the water treatment plant, and regulation ponds situated along the valley. The company&amp;#39;s expected net income from the project is NIS 125 million.
 In 2021, the company&amp;#39;s subsidiary, Lesico Process Piping, was contracted by the Modi&amp;#39;in Ilit settlement municipality for the maintenance of a pumping station for sewage and a booster for water.
 In 2021, the company planned and established photovoltaic facilities (FPV) in the Bnei Yisrael Reservoir and the Orvim Eliyon Reservoir areas, two artificial water reservoirs in the occupied Syrian Golan. These dual-use water facilities serve the settlements in the occupied Syrian Golan.&amp;nbsp; This project, which won quotas to supply electricity to the National Electricity Network, was carried out in partnership with Public Israeli Company Enlight Renewable Energy and the Golan Water Cooperative.
 The company did pipe work and equipment installation for Ruach Beresheet wind energy project, a 189-megawatt project active since 2021 in the southeastern region of the occupied Syrian Golan. The company&amp;rsquo;s work included laying out of high-tension cables along Road 87 and the Tapline route in the Syrian Golan. The project&amp;rsquo;s expected revenues are NIS 12 M. For more on wind farm projects in the occupied Syrian Golan, read Who Profit&amp;rsquo;s flash report Greenwashing the Golan
 Through its subsidiariy, Poldmir, the company is a certified contractor of the Israeli Ministry of Defense (IMOD). The company conducted construction, development and supply of systems for IMOD projects. In 2021, the company&amp;#39;s revenues from the IMOD amounted to NIS 73,445,000.
 In 2021, Lesico Process Piping was contracted by the Israeli Prison Service (IPS) to operate and maintain the sewage treatment plant for the Nafha-Ramon prison where Palestinian political prisoners are incarcerated. Also in 2021, the company was contracted by the IPS in a contract worth NIS 115,888 for water and sewage systems project.
 The company&amp;#39;s subsidiary, Tibho- Land Management Company, operates a plant in the settlement of Kdumim in the occupied West Bank.
 The company was also involved in the laying of the upper railroad for the A1 train. The A1 train route crosses the Green Line into the occupied West Bank in two areas. For more on the train, read Who Profits flash report Crossing the Line: The Tel Aviv Jerusalem Fast Train (A1).
@@ -1390,50 +1406,56 @@
   <si>
     <t>OSI Systems</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded US-based designer and manufacturer of specialized electronic systems and components for critical applications active in homeland security, healthcare, defense and aerospace markets.
 Through its wholly-owned subsidiary Rapiscan Systems, a manufacturer of inspection and screening systems for persons and cargo, the company is involved in supplying equipment to the Israeli Civil Administration (ICA).
 Rapiscan&amp;rsquo;s scanning machines and full body scanners are installed in the Qalandiya, Bethlehem and Irtah (Sha&amp;rsquo;ar Efrayim) checkpoints in the occupied West Bank, and in the entrance to the Western Wall compound in East Jerusalem. The company provided these scanners through its sole representative in Israel, G1 Secure Solutions (formerly G4S Israel).
 In March 2016, G4S Israel was awarded a one-year contract without tender for supplying magnometric portals to the ICA in 10 West Bank District Coordination Liaisons (DCL): Nablus, Jenin, Judea and Samaria, Abu Dis, Ramallah, Jericho, Bethlehem, Qalqiliyah, Tulkarem and Hebron. The DCLs, established as part of the Oslo Accords, are military coordination offices between the ICA and the Palestinian Authority charged with issuing permits to Palestinians. Without permits, Palestinians cannot move in, out or within the West Bank or the besieged Gaza Strip.
 In April 2017, a one-year maintenance contract for 9 magnetometers installed in Civil Administration sites was approved without tender for the amount of 40,000 NIS.
 The company&amp;rsquo;s scanners are also installed in Israeli airports, in the Knesset, in the Israeli president&amp;rsquo;s residence, in the Israeli Prison Service facilities and in Israeli courts.
 In December 2006, AS&amp;amp;E American Science and Engineering, acquired by OSI Systems in 2016, was chosen by Chemonics International to supply cargo inspection scanners to the Israeli Ministry of Defense, to be used in West Bank and Gaza commercial checkpoints. The scanners supplied by the company were manufactured by the Chinese company Nuctech. The Israeli company Eltel Technologies provides the installation and maintenance services for these scanners.
 Company scanners were installed in five Israeli checkpoints, Karni and Kerem Shalom checkpoints along the border of the besieged Gaza Strip, and Sha&amp;rsquo;ar Efrayim, Tarqumya and Jalameh checkpoints in the West Bank.
 </t>
   </si>
   <si>
     <t>P.L.H. Lighting Engineering</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli manufacturer of street lighting poles and antenna poles for communication infrastructure.
 The company has provided lightning poles to the Jerusalem light rail, which connects the western part of the city with settlement neighborhoods in occupied East Jerusalem.
 The company provided lighting poles to A-Jib checkpoint and to roads in Gush Etzion settlement in the occupied West Bank.
 </t>
   </si>
   <si>
     <t>Industrial Manufacturing, Telecommunication</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Partner Communications </t>
+  </si>
+  <si>
+    <t>A publicly traded Israeli communications company that provides a wide range of integrated and customized cellular and fixed communications services, including fiber optic infrastructure services, international calls, Internet services, television, and sale of associated equipment. &amp;nbsp;Partner provides landline telecommunications and cellular services to the Israeli military and to dozens of settlements in the occupied West Bank. Through its subsidiaries, the company operates telecommunications infrastructure and cellular antennas on occupied Land in the occupied West Bank, East Jerusalem and the Syrian Golan. In addition, the company provides services to the Israel Police and the Israel Prison Service.&amp;nbsp;Services to Settlements&amp;nbsp;Partner has a consolidated general license to provide landline telecommunications services to Israeli citizens in the occupied West Bank, valid until January 2027. In addition, since 2000, the company has had a license to provide cellular services in the occupied West Bank, valid until February 2032. Both licenses were granted to the company by the Israeli Civil Administration in the occupied West Bank.&amp;nbsp;In February 2026, Partner was contracted by the Ministry of Construction and Housing, with exemption from tender, for planning and implementing the relocation of infrastructure owned by the company in public areas in 22 localities, including the settlements of Efrat, Beit El, Beitar Illit, Givat Ze'ev, Geva Binyamin, Ma'ale Adumim, Ma'ale Ephraim, Kiryat Arba, and Har Hevron in the occupied West Bank, for NIS 6 million.&amp;nbsp;In 2022, Partner won a tender from the Beitar Illit settlement Municipality in the occupied West Bank for the supply, installation, training, and conversion of email server data.&amp;nbsp;Service CentersPartner operates two customer services centers in the occupied East Jerusalem, in the Atarot IZ and near the French Hill settlement neighborhood.&amp;nbsp;P.H.I. Networks&amp;nbsp;Through its Limited Partnership with&amp;nbsp;Hot Telecommunication, P.H.I. Networks (2015) LP, Partner operates cellular radio infrastructure in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;P.H.I. Networks (2015) LP was established by Partner and Hot Telecommunication to manage and operate a unified cellular antenna network for both companies in a network sharing model. P.H.I. holds a special license to provide cellular radio infrastructure services in “areas populated by Israeli citizens” (i.e. Israeli settlements) in the occupied West Bank. The license is valid until June 2030.As of July 2026, P.H.I. operates over 245 active&amp;nbsp;cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.The company has 144 antennas in the&amp;nbsp;occupied West Bank located in the settlements of Alei Zahav, Alfei Menashe, Anatot, Argaman, Ariel, Ariel, Ateret, Beit Aryeh, Beit El, Beit Ha’arava, Beit Hagai, Beit Horon, Beitar Ilit, Beqa’ot, Bracha, Dolev, Edora, Efrat, Eli, Elon Moreh, Elkana, Emanuel, Eshkolot, Etz Efraim, Fatsa'el, Givat Asaf, Givat Nili, Givon Ha’hadash, Gush Etzion, Halamish, Har Adar, Karmei Tzur, Karnei Shomron, , Kedumim, Kfar Etzion, Kfar HaOranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kochav Yaakov, Kokhav Hashachar, Ma’on, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Mikhmash, Mateh Binyamin, Matityahu, Matzad Shimon, Mehola, Metzadot Yehuda, Migdalim, Mitspe Shalem, Mitspe Yericho, Mitzpe Hagit, Modi’in Ilit, Na’ale, Na’ama, Negohot, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Psagot, Rehelim, Rotem, Rosh Tzurim, Sal’it, Shadmot Mehola, Sha’arei Tikva, Shaked, Shom’a, Talmon, Tekoa, Telem, Tzufim, Vered Yericho, Yitav, Yitzhar, the Jewish settlement in Hebron, and in the industrial areas of the settlements of Geva Binyamin, Kedumim,&amp;nbsp;Mevo Horon, Mishor Adumim and Rimonim.&amp;nbsp;The company has 61 antennas in&amp;nbsp;occupied East Jerusalem, located in the settlement neighborhoods of French Hill, Gilo, Har Homa, Neve Yaakov, Nof Zion, Pisgat Ze’ev, Ramat Shlomo and Ramot, in the Old City and in the Atarot Industrial Zone.&amp;nbsp;The company has 44 antennas in the&amp;nbsp;occupied Syrian Golan, located in the settlements of Alonei HaBashan, Ani’am, Ein Zivan, El Rom, Geshur, Givat Yoav, Had Nes, Kanaf, Katzrin, Keshet Yonatan, Kidmat Zvi, Kfar Haruv, Ma’ale Gamla, Mevo Hama, Merom Golan, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim and Sha’al.&amp;nbsp;Checkpoints&amp;nbsp;Some of the company's cellular antennas are located at Israeli checkpoints in the occupied West Bank and East Jerusalem, including the Hizma, Qalandiya and Tarquimya checkpoints, the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad, and the Erez Checkpoint, located at the northern end of the Gaza Strip.&amp;nbsp;Captive Market&amp;nbsp;Some of the company's cellular antennas and infrastructure are located in Palestinian neighborhoods in occupied East Jerusalem, including Beit Hanina and Abu Tor, an area where Palestinian cellular companies' activity is restricted. In this way, Partner benefits from the structural advantages of Israeli cellular service providers over Palestinian competitors in the Palestinian market, which constitutes a captive market.&amp;nbsp;Services to the Israeli Military&amp;nbsp;In 2019, Partner was the only company with full cellular coverage in the occupied West Bank and provided its cellular services to the Israeli military. The company established cellular sites at military bases in the West Bank.&amp;nbsp;Services to&amp;nbsp;the Coordinator of Government Activities in the Territories&amp;nbsp;Partner provides telecommunication and internet services to Israeli military&amp;nbsp;Coordinator of Government Activities in the Territories (COGAT), including to the Israeli Civil Administration (ICA) in the occupied West Bank and the District Coordination Office (DCO) for Gaza.&amp;nbsp;In 2023 and 2024, Partner was contracted by ICA to provide fax-to-mail services to its headquarters in the settlements of Beit El for NIS 9,196 and NIS 5,940, respectively.&amp;nbsp;In 2023, the company was contracted by DCO Gaza to provide communication services for NIS 14,040. In 2022, the company was contracted by DCO Gaza to provide landline network calls within Israel for NIS 26,910.&amp;nbsp;Between 2017 and 2020, Partner won several tenders for the operation and maintenance of communications and internet services for the Gaza DCO.&amp;nbsp;Services for Soldiers&amp;nbsp;Partner "adopts" Israeli military combat units that operated in Gaza during the genocide and provides soldiers with cellular equipment and services. In addition, the company offers special cell phone packages for soldiers.In June 2023, Partner renewed its adoption agreement of two Israeli military combat units,&amp;nbsp;which it has been adopting for 16-18 years as part of the "Adopt a Fighter" project. Partner adopts the "Azuz" Battalion, part of the 460th Brigade, which trains Armored Corps fighters on the Merkava Mark 4 tank and took an extensive part in numerous operations in the Gaza Strip during the genocide, and the "Shahar" Battalion, which participated in combat alongside infantry forces in Gaza during the Israeli offensive on Gaza in 2014.&amp;nbsp;The sponsorship includes joint activities for the welfare of the soldiers, support during times of combat, assistance to soldiers in need and their employment in companies, community activities, and accompanying the soldiers at various points during their military service.&amp;nbsp;In February 2025, Partner adopted the 96th Division's "Negba" reserve brigade. The brigade was formed from a selected reserve force during the Gaza genocide to operate in the occupied West Bank.&amp;nbsp;In October 2023, amid the military invasion of Gaza, the company operated a mobile repair and charging station for cellular devices for soldiers in military assembly areas in the south and at various army bases. In addition, the company announced it will provide benefits for soldiers. The company also donated cellular equipment to soldier battalions in the field and security forces personnel.&amp;nbsp;During the Israeli offensive on Gaza in 2014 Partner was on the front lines providing various benefits and monetary compensation to soldiers who participated in the military operation. Mobile service units were sent by the company to the Gaza border, equipped with generators, chargers, batteries and cellular phones for the soldiers’ use.&amp;nbsp;Services to the Israel Police&amp;nbsp;Partner provides the Israel Police with internet access services.&amp;nbsp;In April 2025, the company was contracted in a follow-up tender for internet access services to provide services from May 2025 until November 2025 for NIS 217,000. In October 2025, the company was contracted to extend the services from November 2025 until January 2026 for NIS 73,000. In December 2025, the company was contracted to extend the services from January 2026 until April 2026 for NIS 80,000.&amp;nbsp;Services to the Israel Prison ServicePartner provides the Israel Prison Service (IPS) with technology, technology infrastructure and technology maintenance services.&amp;nbsp;In 2025, the company was contracted to provide the IPS with technology for a total of NIS 283,513.&amp;nbsp;In 2024, the company was contracted to provide the IPS with technology, technology infrastructure and technology maintenance for a total of NIS 325,779.&amp;nbsp;In 2023, the company was contracted to provide the IPS with technology maintenance and planning and organization projects for a total of NIS 351,585.Government Cellular TenderIn June 2025, Partner was one of two winners of the government cellular tender worth hundreds of millions of NIS to provide cellular services to civil servants.&amp;nbsp;The tender regulates the supply of cellular communication services to hundreds of thousands of civil servants and a significant technological upgrade of information security and functional continuity for government ministries. Partner will provide services to 40% of 220,000 subscribers included in the tender. The tender includes basing the government cellular network on independent networks with backup systems and strict cyber requirements, and providing a private and secure network and communications system using "cellular bubble" technology for the security and emergency forces.&amp;nbsp;</t>
   </si>
   <si>
     <t xml:space="preserve">Paz Energy </t>
   </si>
   <si>
     <t>A publicly traded Israeli energy corporation and supplier of gas and fuel products, and a major Israeli gas and energy supplier.Paz Group operates a network of gas stations, electric vehicle charging stations, the “Yellow” convenience store chain, and the “Yuda” supermarket chain. The group is also engaged in direct marketing of petroleum products for industry and private consumption, in marketing and supplying jet fuel refueling services to airlines, and in the production of oils for industry and vehicles.&amp;nbsp;Services to Settlements&amp;nbsp;The company operates petrol stations and convenience stores in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;The company operates 13 petrol stations in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;These include petrol stations in the settlements of Karnei Shomron, Alfei Menashe, Ma’ale Adumim, Ariel, Kiryat Arba, Mishor Adumim Industrial Zone, and in Shilat Junction in the occupied West Bank, and in the settlement neighborhoods of Ramat Eshkol, Gilo, Ramot, and Pisgat Ze’ev, and on the Tunnel Road in occupied East Jerusalem. In addition, the company has petrol stations in the settlement of Katzrin and Merom Golan in the occupied Syrian Golan.&amp;nbsp;Additionally, the company operates petrol stations in the Palestinian town of al-Aizariya in the occupied West Bank and in the Palestinian neighborhoods of Beit Hanina and al-Sawana in occupied East Jerusalem.&amp;nbsp;The company operates “Yellow” convenience stores in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. These include stores in the settlements of Karnei Shomron, Ma’ale Adumim,&amp;nbsp;Alfei Menashe, Beit El, Kiryat Arba and Ofra in the occupied West Bank, two stores in&amp;nbsp;East Jerusalem including in the settlement neighborhood of&amp;nbsp;Pisgat Ze’ev, and a store in the settlement of&amp;nbsp;Katzrin in the occupied Syrian Golan.Captive Market&amp;nbsp;Paz enjoys access to the captive Palestinian market and has been supplying&amp;nbsp;fuel to the Palestinian Authority since 2006.&amp;nbsp;In 2024, the Palestinian Authority was the company's largest customer, with sales amounting to approximately NIS 1.6 billion. In 2024, the company supplied approximately 50% of the Palestinian Authority's petroleum product consumption and approximately 73% of the LPG&amp;nbsp;(Liquefied Petroleum Gas)&amp;nbsp;consumption in the occupied West Bank.&amp;nbsp;As collateral, the company collects the payment, plus interest, from Palestinian fuel-related tax revenues held by the Israeli government.&amp;nbsp;In December 2020, Paz signed an agreement with the Authority to supply approximately 50% of fuel consumption and approximately 80% of liquefied petroleum gas (LPG) consumption in the West Bank, effective from January 1, 2021, to December 31, 2022. In April 2022, the agreement was extended until December 31, 2025, and in January 2025, it was extended until December 31, 2027. According to the agreement, only Paz has the right to terminate the agreement at any time.Services to the Israeli Ministry of Defense&amp;nbsp;Fueling&amp;nbsp;Services for the Israeli Air Force&amp;nbsp;The company’s fully owned subsidiary, Paz Aviation Services, provides refueling services for aircraft and aviation fuel infrastructure maintenance services at seven Air Force bases under an agreement with the Israeli Ministry of Defense (IMOD).&amp;nbsp;In 2016, the company won a tender by the IMOD to provide fueling services at seven Israeli Air Force bases, including refueling services for aircraft and aviation fuel infrastructure maintenance services, until December 31, 2026. The company provides the Air Force with jet fuel and aviation gasoline, and storage services for Air Force bases.Additionally, the company provides fuel and accompanying services to the Coordinator of Government Activities in the Territories (COGAT), including to the Israeli Civil Administration (ICA) in the occupied West Bank and the Israeli military District Coordination and Liaison (DCL) in Gaza.&amp;nbsp;Services to the Israeli Civil Administration&amp;nbsp;The company provides the Israeli Civil Administration (ICA) in the occupied West Bank, headquartered in the settlement of Beit El, with fuel and fueling services for the ICA vehicles, maintenance, and diesel for generators.&amp;nbsp;In October 2024, the company was contracted to provide fuel for ICA vehicles until end of December 2024 for NIS 694,780. In December 2023, the company was contracted to provide fuel for ICA vehicles until end of December 2024 for NIS 2,525,957. In February 2023, the company was contracted to provide fuel for ICA vehicles until end of December 2023 for NIS 2,750,551.&amp;nbsp;In February 2023, the company was contracted to provide the ICA with fuel, including for the ICA Central Supervision Unit and Water Unit, until end of December 2023 for NIS 4,522,255. In January 2023, the company was contracted to provide the ICA with diesel for generator for NIS 169,244.&amp;nbsp;In December 2022, the company was contracted to provide the ICA with vehicle refueling and car washing services, including for various works in the area of the Separation Wall in the occupied West Bank, for NIS 12,114,406.&amp;nbsp;In 2021, the company provided the ICA in Beit El with fuel for NIS 4,270,907. In 2020, the company provided fuel for ICA vehicles and diesel for generators for a total of NIS 6,858,390.&amp;nbsp;Services to&amp;nbsp;the District Coordination and Liaison Gaza&amp;nbsp;In December 2023, the company provided fueling services to DCL Gaza for NIS 519,100. In December 2022, the company provided fuel services to DCL Gaza for NIS 560,000. In 2021, the company provided fuel services to DCL Gaza for NIS 305,165. In 2020, the company provided fuel services to DCL Gaza for NIS 265,000.Services to the Israel Police&amp;nbsp;The company supplies fuel to the Israel Police vehicles.&amp;nbsp;In 2020, the company was awarded a tender by the Israel Police to supply fuel to police vehicles, both at internal stations and at public stations using refueling devices, for a period of four years. In February 2021, the company began supplying fuels to the Israel Police. In February 2025, the Israel Police extended the agreement period for an additional three years.&amp;nbsp;In March 2023, the company’s fully owned subsidiary, Paz Lubricants &amp;amp; Chemicals, won a tender from the Israel Police for the procurement and supply of oils, lubricating greases and various fluids, procurement of oil storage tanks and their maintenance, collection and disposal of used oil, disposal of used oil filters and empty packaging from police vehicle workshopsServices to the Israel Prison ServiceIn January 2021, Paz was contracted by the Israel Prison Service (IPS) to provide it with fuel for its vehicles for NIS 16,599,999.In February 2021, Paz was contracted to provide the IPS with fuel for heating and cooling for NIS 4,349,500.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Peretz Sela Civil Engineering</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company specializing in road construction.
 The company has been involved in the construction of two sections of the Seam Zone, an area of the occupied West Bank annexed to Israel by the Wall.
 The company planned streets and patrol roads in the settlements of Ariel, Emanuel, Maaleh Adumim, Alfei Menashe and Har Adar in the West Bank. It was also involved in the expansion of the settlement of Modi&amp;#39;in Illit.
 Peretz Sela was also involved in the planning of three checkpoints in the occupied Palestinian territory: Jaba&amp;#39; checkpoint, Ni&amp;#39;lin checkpoint, and Nitzarim checkpoint.
 In addition, the company was involved in construction in three Israeli military bases: Zikim, Nitzanim, and Ofir.
 </t>
   </si>
   <si>
     <t>$0M-$1M</t>
   </si>
   <si>
     <t>Phoenicia America-Israel (Flat Glass)</t>
   </si>
   <si>
@@ -2153,51 +2175,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I101"/>
+  <dimension ref="A1:I105"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -2339,2736 +2361,2850 @@
       <c r="D6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>38</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>39</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>40</v>
       </c>
       <c r="H6" s="0"/>
       <c r="I6" s="0" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="0">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>42</v>
       </c>
       <c r="C7" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D7" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="D7" s="0" t="s">
+      <c r="E7" s="0" t="s">
         <v>44</v>
       </c>
-      <c r="E7" s="0" t="s">
+      <c r="F7" s="0" t="s">
         <v>45</v>
       </c>
-      <c r="F7" s="0" t="s">
+      <c r="G7" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="G7" s="0" t="s">
+      <c r="H7" s="0"/>
+      <c r="I7" s="0" t="s">
         <v>47</v>
-      </c>
-[...4 lines deleted...]
-        <v>36</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="C8" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="C8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D8" s="0" t="s">
-        <v>11</v>
+        <v>50</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="F8" s="0" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="H8" s="0" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="I8" s="0" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="0">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>56</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>57</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>21</v>
+        <v>58</v>
       </c>
       <c r="H9" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="I9" s="0" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>11</v>
+        <v>61</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="F10" s="0" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="H10" s="0" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="I10" s="0" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>61</v>
+        <v>67</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>14</v>
+        <v>68</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>15</v>
+        <v>69</v>
       </c>
       <c r="I11" s="0" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="C12" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D12" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E12" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="F12" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="G12" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="H12" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="C12" s="0" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="I12" s="0" t="s">
-        <v>30</v>
+        <v>41</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>68</v>
+        <v>11</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>69</v>
+        <v>74</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>35</v>
+        <v>14</v>
       </c>
       <c r="H13" s="0" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="I13" s="0" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>73</v>
+        <v>28</v>
       </c>
       <c r="H14" s="0" t="s">
-        <v>74</v>
+        <v>54</v>
       </c>
       <c r="I14" s="0" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>76</v>
+        <v>10</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>32</v>
+        <v>79</v>
       </c>
       <c r="E15" s="0" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>78</v>
+        <v>72</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>35</v>
       </c>
       <c r="H15" s="0" t="s">
-        <v>79</v>
+        <v>22</v>
       </c>
       <c r="I15" s="0" t="s">
-        <v>80</v>
+        <v>36</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>81</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>82</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>83</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>21</v>
-[...1 lines deleted...]
-      <c r="H16" s="0"/>
+        <v>84</v>
+      </c>
+      <c r="H16" s="0" t="s">
+        <v>85</v>
+      </c>
       <c r="I16" s="0" t="s">
-        <v>84</v>
+        <v>23</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>18</v>
+        <v>87</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>11</v>
+        <v>32</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>27</v>
+        <v>89</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="H17" s="0" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="I17" s="0" t="s">
-        <v>30</v>
+        <v>91</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>89</v>
+        <v>10</v>
       </c>
       <c r="D18" s="0" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="E18" s="0" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>92</v>
+        <v>34</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>21</v>
+      </c>
+      <c r="H18" s="0"/>
       <c r="I18" s="0" t="s">
-        <v>41</v>
+        <v>95</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>51</v>
+        <v>27</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>96</v>
-[...1 lines deleted...]
-      <c r="H19" s="0"/>
+        <v>28</v>
+      </c>
+      <c r="H19" s="0" t="s">
+        <v>69</v>
+      </c>
       <c r="I19" s="0" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C20" s="0" t="s">
-        <v>76</v>
+        <v>99</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>35</v>
+        <v>14</v>
       </c>
       <c r="H20" s="0" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="I20" s="0" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>34</v>
+        <v>57</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>21</v>
+        <v>68</v>
       </c>
       <c r="H21" s="0"/>
       <c r="I21" s="0" t="s">
-        <v>84</v>
+        <v>23</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="C22" s="0" t="s">
-        <v>10</v>
+        <v>87</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>11</v>
+        <v>43</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>34</v>
+        <v>108</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>21</v>
+        <v>35</v>
       </c>
       <c r="H22" s="0" t="s">
-        <v>15</v>
+        <v>109</v>
       </c>
       <c r="I22" s="0" t="s">
-        <v>23</v>
+        <v>36</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="0">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>106</v>
-[...1 lines deleted...]
-      <c r="C23" s="0"/>
+        <v>110</v>
+      </c>
+      <c r="C23" s="0" t="s">
+        <v>10</v>
+      </c>
       <c r="D23" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>108</v>
+        <v>34</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>40</v>
+        <v>21</v>
       </c>
       <c r="H23" s="0"/>
       <c r="I23" s="0" t="s">
-        <v>109</v>
+        <v>95</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="0">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>113</v>
+        <v>34</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>114</v>
-[...1 lines deleted...]
-      <c r="H24" s="0"/>
+        <v>21</v>
+      </c>
+      <c r="H24" s="0" t="s">
+        <v>15</v>
+      </c>
       <c r="I24" s="0" t="s">
-        <v>41</v>
+        <v>23</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="0">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="C25" s="0"/>
+      <c r="D25" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E25" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="C25" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E25" s="0" t="s">
+      <c r="F25" s="0" t="s">
         <v>116</v>
       </c>
-      <c r="F25" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G25" s="0" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>40</v>
+      </c>
+      <c r="H25" s="0"/>
       <c r="I25" s="0" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="0">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="s">
         <v>118</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>11</v>
+        <v>119</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>34</v>
+        <v>45</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>21</v>
-[...3 lines deleted...]
-      </c>
+        <v>121</v>
+      </c>
+      <c r="H26" s="0"/>
       <c r="I26" s="0" t="s">
-        <v>84</v>
+        <v>41</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="0">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="C27" s="0" t="s">
-        <v>122</v>
+        <v>18</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E27" s="0" t="s">
         <v>123</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="F27" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="G27" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="H27" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="I27" s="0" t="s">
         <v>124</v>
-      </c>
-[...10 lines deleted...]
-        <v>84</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="0">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="s">
         <v>125</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>126</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>34</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="H28" s="0"/>
+      <c r="H28" s="0" t="s">
+        <v>127</v>
+      </c>
       <c r="I28" s="0" t="s">
-        <v>41</v>
+        <v>95</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="0">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="C29" s="0" t="s">
-        <v>10</v>
+        <v>129</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>11</v>
+        <v>130</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>78</v>
+        <v>52</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>21</v>
+        <v>35</v>
       </c>
       <c r="H29" s="0" t="s">
-        <v>53</v>
+        <v>29</v>
       </c>
       <c r="I29" s="0" t="s">
-        <v>23</v>
+        <v>95</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="0">
         <v>29</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="C30" s="0" t="s">
-        <v>130</v>
+        <v>10</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>131</v>
+        <v>11</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>133</v>
+        <v>52</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>21</v>
+        <v>35</v>
       </c>
       <c r="H30" s="0" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="I30" s="0" t="s">
-        <v>117</v>
+        <v>23</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="0">
         <v>30</v>
       </c>
       <c r="B31" s="0" t="s">
         <v>134</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E31" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>61</v>
+        <v>34</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="H31" s="0"/>
       <c r="I31" s="0" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="0">
         <v>31</v>
       </c>
       <c r="B32" s="0" t="s">
         <v>136</v>
       </c>
       <c r="C32" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D32" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>137</v>
       </c>
-      <c r="D32" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>34</v>
+        <v>89</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>40</v>
+        <v>21</v>
       </c>
       <c r="H32" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="I32" s="0" t="s">
-        <v>84</v>
+        <v>23</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="0">
         <v>32</v>
       </c>
       <c r="B33" s="0" t="s">
+        <v>138</v>
+      </c>
+      <c r="C33" s="0" t="s">
         <v>139</v>
       </c>
-      <c r="C33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D33" s="0" t="s">
-        <v>11</v>
+        <v>140</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>113</v>
+        <v>142</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>141</v>
+        <v>21</v>
       </c>
       <c r="H33" s="0" t="s">
-        <v>58</v>
+        <v>29</v>
       </c>
       <c r="I33" s="0" t="s">
-        <v>142</v>
+        <v>124</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="0">
         <v>33</v>
       </c>
       <c r="B34" s="0" t="s">
         <v>143</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>34</v>
+        <v>72</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="H34" s="0"/>
       <c r="I34" s="0" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="0">
         <v>34</v>
       </c>
       <c r="B35" s="0" t="s">
         <v>145</v>
       </c>
       <c r="C35" s="0" t="s">
-        <v>76</v>
+        <v>146</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>32</v>
+        <v>11</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>34</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>147</v>
+        <v>40</v>
       </c>
       <c r="H35" s="0" t="s">
-        <v>148</v>
+        <v>64</v>
       </c>
       <c r="I35" s="0" t="s">
-        <v>84</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="0">
         <v>35</v>
       </c>
       <c r="B36" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="C36" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D36" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>149</v>
       </c>
-      <c r="C36" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E36" s="0" t="s">
+      <c r="F36" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="G36" s="0" t="s">
         <v>150</v>
       </c>
-      <c r="F36" s="0" t="s">
+      <c r="H36" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="I36" s="0" t="s">
         <v>151</v>
-      </c>
-[...7 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="0">
         <v>36</v>
       </c>
       <c r="B37" s="0" t="s">
         <v>152</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="H37" s="0"/>
       <c r="I37" s="0" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="0">
         <v>37</v>
       </c>
       <c r="B38" s="0" t="s">
         <v>154</v>
       </c>
       <c r="C38" s="0" t="s">
-        <v>10</v>
+        <v>87</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>32</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>155</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>34</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>21</v>
-[...1 lines deleted...]
-      <c r="H38" s="0"/>
+        <v>156</v>
+      </c>
+      <c r="H38" s="0" t="s">
+        <v>157</v>
+      </c>
       <c r="I38" s="0" t="s">
-        <v>36</v>
+        <v>23</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="0">
         <v>38</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="C39" s="0" t="s">
-        <v>76</v>
+        <v>18</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>32</v>
+        <v>11</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>151</v>
+        <v>160</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>47</v>
+        <v>21</v>
       </c>
       <c r="H39" s="0" t="s">
-        <v>148</v>
+        <v>85</v>
       </c>
       <c r="I39" s="0" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="0">
         <v>39</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="C40" s="0" t="s">
-        <v>159</v>
+        <v>10</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>32</v>
+        <v>11</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>34</v>
+        <v>57</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>161</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="H40" s="0"/>
       <c r="I40" s="0" t="s">
-        <v>84</v>
+        <v>41</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="0">
         <v>40</v>
       </c>
       <c r="B41" s="0" t="s">
         <v>163</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>55</v>
+        <v>32</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>57</v>
+        <v>34</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>35</v>
-[...4 lines deleted...]
-      <c r="I41" s="0"/>
+        <v>21</v>
+      </c>
+      <c r="H41" s="0"/>
+      <c r="I41" s="0" t="s">
+        <v>36</v>
+      </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="0">
         <v>41</v>
       </c>
       <c r="B42" s="0" t="s">
         <v>165</v>
       </c>
       <c r="C42" s="0" t="s">
-        <v>10</v>
+        <v>87</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>11</v>
+        <v>32</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>39</v>
+        <v>160</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>21</v>
+        <v>53</v>
       </c>
       <c r="H42" s="0" t="s">
-        <v>53</v>
+        <v>157</v>
       </c>
       <c r="I42" s="0" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="0">
         <v>42</v>
       </c>
       <c r="B43" s="0" t="s">
         <v>167</v>
       </c>
       <c r="C43" s="0" t="s">
-        <v>122</v>
+        <v>168</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>123</v>
+        <v>32</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>169</v>
+        <v>34</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>35</v>
+        <v>170</v>
       </c>
       <c r="H43" s="0" t="s">
-        <v>87</v>
+        <v>171</v>
       </c>
       <c r="I43" s="0" t="s">
-        <v>30</v>
+        <v>95</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="0">
         <v>43</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="C44" s="0" t="s">
-        <v>76</v>
+        <v>10</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>34</v>
+        <v>63</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>161</v>
+        <v>35</v>
       </c>
       <c r="H44" s="0" t="s">
-        <v>172</v>
-[...3 lines deleted...]
-      </c>
+        <v>59</v>
+      </c>
+      <c r="I44" s="0"/>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="0">
         <v>44</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="C45" s="0" t="s">
-        <v>174</v>
+        <v>10</v>
       </c>
       <c r="D45" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E45" s="0" t="s">
         <v>175</v>
       </c>
-      <c r="E45" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F45" s="0" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>177</v>
+        <v>21</v>
       </c>
       <c r="H45" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="I45" s="0" t="s">
-        <v>117</v>
+        <v>36</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="0">
         <v>45</v>
       </c>
       <c r="B46" s="0" t="s">
+        <v>176</v>
+      </c>
+      <c r="C46" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="D46" s="0" t="s">
+        <v>130</v>
+      </c>
+      <c r="E46" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="F46" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="C46" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G46" s="0" t="s">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="H46" s="0" t="s">
-        <v>181</v>
+        <v>69</v>
       </c>
       <c r="I46" s="0" t="s">
-        <v>182</v>
+        <v>30</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="0">
         <v>46</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>183</v>
+        <v>179</v>
       </c>
       <c r="C47" s="0" t="s">
-        <v>184</v>
+        <v>87</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>32</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>185</v>
+        <v>180</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>151</v>
+        <v>34</v>
       </c>
       <c r="G47" s="0" t="s">
-        <v>161</v>
+        <v>170</v>
       </c>
       <c r="H47" s="0" t="s">
-        <v>79</v>
+        <v>181</v>
       </c>
       <c r="I47" s="0" t="s">
-        <v>80</v>
+        <v>30</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="0">
         <v>47</v>
       </c>
       <c r="B48" s="0" t="s">
+        <v>182</v>
+      </c>
+      <c r="C48" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="D48" s="0" t="s">
+        <v>184</v>
+      </c>
+      <c r="E48" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="F48" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G48" s="0" t="s">
         <v>186</v>
       </c>
-      <c r="C48" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H48" s="0" t="s">
-        <v>58</v>
+        <v>15</v>
       </c>
       <c r="I48" s="0" t="s">
-        <v>36</v>
+        <v>124</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="0">
         <v>48</v>
       </c>
       <c r="B49" s="0" t="s">
+        <v>187</v>
+      </c>
+      <c r="C49" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D49" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E49" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="C49" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E49" s="0" t="s">
+      <c r="F49" s="0" t="s">
         <v>189</v>
       </c>
-      <c r="F49" s="0" t="s">
+      <c r="G49" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="H49" s="0" t="s">
         <v>190</v>
       </c>
-      <c r="G49" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I49" s="0" t="s">
-        <v>80</v>
+        <v>47</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="0">
         <v>49</v>
       </c>
       <c r="B50" s="0" t="s">
         <v>191</v>
       </c>
       <c r="C50" s="0" t="s">
-        <v>10</v>
+        <v>192</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>11</v>
+        <v>32</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>72</v>
+        <v>160</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>21</v>
-[...1 lines deleted...]
-      <c r="H50" s="0"/>
+        <v>170</v>
+      </c>
+      <c r="H50" s="0" t="s">
+        <v>90</v>
+      </c>
       <c r="I50" s="0" t="s">
-        <v>84</v>
+        <v>91</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="0">
         <v>50</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>113</v>
+        <v>72</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>147</v>
+        <v>14</v>
       </c>
       <c r="H51" s="0" t="s">
-        <v>120</v>
+        <v>64</v>
       </c>
       <c r="I51" s="0" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="0">
         <v>51</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="C52" s="0" t="s">
-        <v>76</v>
+        <v>10</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>32</v>
+        <v>43</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>34</v>
+        <v>198</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>197</v>
+        <v>35</v>
       </c>
       <c r="H52" s="0" t="s">
-        <v>48</v>
-[...1 lines deleted...]
-      <c r="I52" s="0"/>
+        <v>29</v>
+      </c>
+      <c r="I52" s="0" t="s">
+        <v>91</v>
+      </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="0">
         <v>52</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="C53" s="0" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>200</v>
+        <v>83</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>201</v>
-[...3 lines deleted...]
-      </c>
+        <v>21</v>
+      </c>
+      <c r="H53" s="0"/>
       <c r="I53" s="0" t="s">
-        <v>30</v>
+        <v>95</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="0">
         <v>53</v>
       </c>
       <c r="B54" s="0" t="s">
+        <v>201</v>
+      </c>
+      <c r="C54" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D54" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E54" s="0" t="s">
         <v>202</v>
       </c>
-      <c r="C54" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D54" s="0" t="s">
+      <c r="F54" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="G54" s="0" t="s">
         <v>203</v>
       </c>
-      <c r="E54" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H54" s="0" t="s">
-        <v>48</v>
-[...1 lines deleted...]
-      <c r="I54" s="0"/>
+        <v>127</v>
+      </c>
+      <c r="I54" s="0" t="s">
+        <v>41</v>
+      </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="0">
         <v>54</v>
       </c>
       <c r="B55" s="0" t="s">
+        <v>204</v>
+      </c>
+      <c r="C55" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="D55" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="E55" s="0" t="s">
         <v>205</v>
       </c>
-      <c r="C55" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E55" s="0" t="s">
+      <c r="F55" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G55" s="0" t="s">
         <v>206</v>
       </c>
-      <c r="F55" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H55" s="0" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="I55" s="0"/>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="0">
         <v>55</v>
       </c>
       <c r="B56" s="0" t="s">
         <v>207</v>
       </c>
       <c r="C56" s="0" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>208</v>
       </c>
       <c r="F56" s="0" t="s">
-        <v>72</v>
+        <v>209</v>
       </c>
       <c r="G56" s="0" t="s">
-        <v>21</v>
-[...1 lines deleted...]
-      <c r="H56" s="0"/>
+        <v>210</v>
+      </c>
+      <c r="H56" s="0" t="s">
+        <v>85</v>
+      </c>
       <c r="I56" s="0" t="s">
-        <v>41</v>
+        <v>30</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="0">
         <v>56</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="C57" s="0" t="s">
-        <v>210</v>
+        <v>10</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>11</v>
+        <v>212</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>212</v>
+        <v>72</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>161</v>
+        <v>35</v>
       </c>
       <c r="H57" s="0" t="s">
-        <v>22</v>
-[...3 lines deleted...]
-      </c>
+        <v>54</v>
+      </c>
+      <c r="I57" s="0"/>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="0">
         <v>57</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="C58" s="0" t="s">
-        <v>214</v>
+        <v>10</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>215</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>217</v>
+        <v>83</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="H58" s="0" t="s">
-        <v>48</v>
-[...3 lines deleted...]
-      </c>
+        <v>64</v>
+      </c>
+      <c r="I58" s="0"/>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="0">
         <v>58</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="C59" s="0" t="s">
-        <v>219</v>
+        <v>10</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>220</v>
+        <v>217</v>
       </c>
       <c r="F59" s="0" t="s">
-        <v>221</v>
+        <v>83</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>161</v>
-[...3 lines deleted...]
-      </c>
+        <v>21</v>
+      </c>
+      <c r="H59" s="0"/>
       <c r="I59" s="0" t="s">
-        <v>23</v>
+        <v>41</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="0">
         <v>59</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>222</v>
+        <v>218</v>
       </c>
       <c r="C60" s="0" t="s">
-        <v>159</v>
+        <v>219</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>32</v>
+        <v>11</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>223</v>
+        <v>220</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>224</v>
+        <v>221</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>161</v>
+        <v>170</v>
       </c>
       <c r="H60" s="0" t="s">
-        <v>162</v>
+        <v>22</v>
       </c>
       <c r="I60" s="0" t="s">
-        <v>225</v>
+        <v>95</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="0">
         <v>60</v>
       </c>
       <c r="B61" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="C61" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="D61" s="0" t="s">
+        <v>224</v>
+      </c>
+      <c r="E61" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="F61" s="0" t="s">
         <v>226</v>
       </c>
-      <c r="C61" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G61" s="0" t="s">
-        <v>197</v>
+        <v>35</v>
       </c>
       <c r="H61" s="0" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="I61" s="0" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="0">
         <v>61</v>
       </c>
       <c r="B62" s="0" t="s">
+        <v>227</v>
+      </c>
+      <c r="C62" s="0" t="s">
         <v>228</v>
-      </c>
-[...1 lines deleted...]
-        <v>10</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>229</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>230</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>21</v>
+        <v>170</v>
       </c>
       <c r="H62" s="0" t="s">
-        <v>74</v>
+        <v>69</v>
       </c>
       <c r="I62" s="0" t="s">
-        <v>182</v>
+        <v>23</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="0">
         <v>62</v>
       </c>
       <c r="B63" s="0" t="s">
         <v>231</v>
       </c>
       <c r="C63" s="0" t="s">
-        <v>76</v>
+        <v>168</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>32</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>232</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>224</v>
+        <v>233</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>73</v>
+        <v>170</v>
       </c>
       <c r="H63" s="0" t="s">
-        <v>93</v>
+        <v>171</v>
       </c>
       <c r="I63" s="0" t="s">
-        <v>117</v>
+        <v>234</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="0">
         <v>63</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="C64" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>34</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>21</v>
+        <v>206</v>
       </c>
       <c r="H64" s="0" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="I64" s="0" t="s">
-        <v>84</v>
+        <v>36</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" s="0">
         <v>64</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="C65" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>147</v>
+        <v>21</v>
       </c>
       <c r="H65" s="0" t="s">
-        <v>22</v>
+        <v>85</v>
       </c>
       <c r="I65" s="0" t="s">
-        <v>23</v>
+        <v>47</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" s="0">
         <v>65</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="C66" s="0" t="s">
-        <v>137</v>
+        <v>87</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>11</v>
+        <v>32</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>34</v>
+        <v>233</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>161</v>
+        <v>84</v>
       </c>
       <c r="H66" s="0" t="s">
-        <v>181</v>
+        <v>103</v>
       </c>
       <c r="I66" s="0" t="s">
-        <v>41</v>
+        <v>124</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" s="0">
         <v>66</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="C67" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>78</v>
+        <v>34</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>242</v>
+        <v>21</v>
       </c>
       <c r="H67" s="0" t="s">
-        <v>74</v>
+        <v>64</v>
       </c>
       <c r="I67" s="0" t="s">
-        <v>23</v>
+        <v>95</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" s="0">
         <v>67</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="C68" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>244</v>
+        <v>11</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>245</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>34</v>
+        <v>246</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-      <c r="I68" s="0"/>
+        <v>203</v>
+      </c>
+      <c r="H68" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="I68" s="0" t="s">
+        <v>23</v>
+      </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" s="0">
         <v>68</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="C69" s="0" t="s">
-        <v>10</v>
+        <v>146</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>61</v>
+        <v>34</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>14</v>
+        <v>170</v>
       </c>
       <c r="H69" s="0" t="s">
-        <v>15</v>
+        <v>190</v>
       </c>
       <c r="I69" s="0" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" s="0">
         <v>69</v>
       </c>
       <c r="B70" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="C70" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>113</v>
+        <v>89</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>14</v>
+        <v>251</v>
       </c>
       <c r="H70" s="0" t="s">
-        <v>15</v>
+        <v>85</v>
       </c>
       <c r="I70" s="0" t="s">
-        <v>84</v>
+        <v>23</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" s="0">
         <v>70</v>
       </c>
       <c r="B71" s="0" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="C71" s="0" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>11</v>
+        <v>253</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>251</v>
+        <v>254</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>34</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>40</v>
-[...6 lines deleted...]
-      </c>
+        <v>21</v>
+      </c>
+      <c r="H71" s="0"/>
+      <c r="I71" s="0"/>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" s="0">
         <v>71</v>
       </c>
       <c r="B72" s="0" t="s">
-        <v>252</v>
+        <v>255</v>
       </c>
       <c r="C72" s="0" t="s">
-        <v>89</v>
+        <v>10</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>32</v>
+        <v>11</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>253</v>
+        <v>256</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>212</v>
+        <v>72</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>161</v>
+        <v>14</v>
       </c>
       <c r="H72" s="0" t="s">
-        <v>79</v>
+        <v>15</v>
       </c>
       <c r="I72" s="0" t="s">
-        <v>23</v>
+        <v>41</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" s="0">
         <v>72</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>254</v>
+        <v>257</v>
       </c>
       <c r="C73" s="0" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>255</v>
+        <v>258</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>256</v>
+        <v>45</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="H73" s="0" t="s">
-        <v>58</v>
+        <v>15</v>
       </c>
       <c r="I73" s="0" t="s">
-        <v>41</v>
+        <v>95</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" s="0">
         <v>73</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="C74" s="0" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>259</v>
+        <v>34</v>
       </c>
       <c r="G74" s="0" t="s">
-        <v>260</v>
-[...1 lines deleted...]
-      <c r="H74" s="0"/>
+        <v>40</v>
+      </c>
+      <c r="H74" s="0" t="s">
+        <v>69</v>
+      </c>
       <c r="I74" s="0" t="s">
-        <v>36</v>
+        <v>234</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" s="0">
         <v>74</v>
       </c>
       <c r="B75" s="0" t="s">
         <v>261</v>
       </c>
       <c r="C75" s="0" t="s">
-        <v>159</v>
+        <v>99</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>32</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>34</v>
+        <v>221</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>40</v>
+        <v>170</v>
       </c>
       <c r="H75" s="0" t="s">
-        <v>48</v>
+        <v>90</v>
       </c>
       <c r="I75" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" s="0">
         <v>75</v>
       </c>
       <c r="B76" s="0" t="s">
         <v>263</v>
       </c>
       <c r="C76" s="0" t="s">
-        <v>137</v>
+        <v>18</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>264</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>113</v>
+        <v>265</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>265</v>
+        <v>21</v>
       </c>
       <c r="H76" s="0" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="I76" s="0" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" s="0">
         <v>76</v>
       </c>
       <c r="B77" s="0" t="s">
         <v>266</v>
       </c>
       <c r="C77" s="0" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>267</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>66</v>
+        <v>268</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>260</v>
-[...3 lines deleted...]
-      </c>
+        <v>269</v>
+      </c>
+      <c r="H77" s="0"/>
       <c r="I77" s="0" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" s="0">
         <v>77</v>
       </c>
       <c r="B78" s="0" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="C78" s="0" t="s">
-        <v>10</v>
+        <v>168</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>11</v>
+        <v>32</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>61</v>
+        <v>34</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>14</v>
+        <v>40</v>
       </c>
       <c r="H78" s="0" t="s">
-        <v>270</v>
+        <v>54</v>
       </c>
       <c r="I78" s="0" t="s">
-        <v>84</v>
+        <v>23</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" s="0">
         <v>78</v>
       </c>
       <c r="B79" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="C79" s="0" t="s">
-        <v>10</v>
+        <v>146</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>151</v>
+        <v>45</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>14</v>
+        <v>274</v>
       </c>
       <c r="H79" s="0" t="s">
-        <v>74</v>
+        <v>64</v>
       </c>
       <c r="I79" s="0" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" s="0">
         <v>79</v>
       </c>
       <c r="B80" s="0" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="C80" s="0" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>275</v>
-[...2 lines deleted...]
-      <c r="I80" s="0"/>
+        <v>28</v>
+      </c>
+      <c r="H80" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="I80" s="0" t="s">
+        <v>30</v>
+      </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" s="0">
         <v>80</v>
       </c>
       <c r="B81" s="0" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="C81" s="0" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>151</v>
+        <v>77</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>278</v>
-[...1 lines deleted...]
-      <c r="H81" s="0"/>
+        <v>269</v>
+      </c>
+      <c r="H81" s="0" t="s">
+        <v>69</v>
+      </c>
       <c r="I81" s="0" t="s">
-        <v>117</v>
+        <v>30</v>
       </c>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" s="0">
         <v>81</v>
       </c>
       <c r="B82" s="0" t="s">
         <v>279</v>
       </c>
       <c r="C82" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>113</v>
+        <v>72</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>260</v>
-[...1 lines deleted...]
-      <c r="H82" s="0"/>
+        <v>14</v>
+      </c>
+      <c r="H82" s="0" t="s">
+        <v>281</v>
+      </c>
       <c r="I82" s="0" t="s">
-        <v>281</v>
+        <v>95</v>
       </c>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" s="0">
         <v>82</v>
       </c>
       <c r="B83" s="0" t="s">
         <v>282</v>
       </c>
       <c r="C83" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="D83" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F83" s="0" t="s">
-        <v>34</v>
+        <v>160</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="H83" s="0" t="s">
-        <v>22</v>
+        <v>85</v>
       </c>
       <c r="I83" s="0" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" s="0">
         <v>83</v>
       </c>
       <c r="B84" s="0" t="s">
+        <v>284</v>
+      </c>
+      <c r="C84" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D84" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E84" s="0" t="s">
         <v>285</v>
       </c>
-      <c r="C84" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E84" s="0" t="s">
+      <c r="F84" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G84" s="0" t="s">
         <v>286</v>
       </c>
-      <c r="F84" s="0" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="H84" s="0"/>
+      <c r="I84" s="0"/>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" s="0">
         <v>84</v>
       </c>
       <c r="B85" s="0" t="s">
         <v>287</v>
       </c>
       <c r="C85" s="0" t="s">
-        <v>137</v>
+        <v>10</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>288</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>160</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>21</v>
+        <v>289</v>
       </c>
       <c r="H85" s="0"/>
       <c r="I85" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" s="0">
         <v>85</v>
       </c>
       <c r="B86" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="C86" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>21</v>
-[...3 lines deleted...]
-      </c>
+        <v>269</v>
+      </c>
+      <c r="H86" s="0"/>
       <c r="I86" s="0" t="s">
-        <v>41</v>
+        <v>292</v>
       </c>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" s="0">
         <v>86</v>
       </c>
       <c r="B87" s="0" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="C87" s="0" t="s">
-        <v>10</v>
+        <v>294</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>11</v>
+        <v>32</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>292</v>
+        <v>295</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>72</v>
+        <v>34</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>21</v>
       </c>
       <c r="H87" s="0" t="s">
-        <v>58</v>
+        <v>22</v>
       </c>
       <c r="I87" s="0" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" s="0">
         <v>87</v>
       </c>
       <c r="B88" s="0" t="s">
-        <v>293</v>
+        <v>296</v>
       </c>
       <c r="C88" s="0" t="s">
-        <v>10</v>
+        <v>146</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>294</v>
+        <v>297</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>230</v>
+        <v>102</v>
       </c>
       <c r="G88" s="0" t="s">
-        <v>21</v>
-[...1 lines deleted...]
-      <c r="H88" s="0"/>
+        <v>14</v>
+      </c>
+      <c r="H88" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="I88" s="0" t="s">
-        <v>30</v>
+        <v>41</v>
       </c>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" s="0">
         <v>88</v>
       </c>
       <c r="B89" s="0" t="s">
-        <v>295</v>
+        <v>298</v>
       </c>
       <c r="C89" s="0" t="s">
-        <v>18</v>
+        <v>146</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>296</v>
+        <v>299</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>297</v>
+        <v>239</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>298</v>
-[...3 lines deleted...]
-      </c>
+        <v>21</v>
+      </c>
+      <c r="H89" s="0"/>
       <c r="I89" s="0" t="s">
-        <v>117</v>
+        <v>47</v>
       </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" s="0">
         <v>89</v>
       </c>
       <c r="B90" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="C90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>212</v>
+        <v>39</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>21</v>
       </c>
       <c r="H90" s="0" t="s">
-        <v>58</v>
+        <v>15</v>
       </c>
       <c r="I90" s="0" t="s">
-        <v>84</v>
+        <v>41</v>
       </c>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" s="0">
         <v>90</v>
       </c>
       <c r="B91" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="C91" s="0" t="s">
-        <v>76</v>
+        <v>10</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>32</v>
+        <v>11</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>212</v>
+        <v>83</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>21</v>
       </c>
       <c r="H91" s="0" t="s">
-        <v>22</v>
+        <v>64</v>
       </c>
       <c r="I91" s="0" t="s">
-        <v>23</v>
+        <v>36</v>
       </c>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" s="0">
         <v>91</v>
       </c>
       <c r="B92" s="0" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="C92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>20</v>
+        <v>239</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>21</v>
       </c>
       <c r="H92" s="0"/>
       <c r="I92" s="0" t="s">
-        <v>305</v>
+        <v>30</v>
       </c>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" s="0">
         <v>92</v>
       </c>
       <c r="B93" s="0" t="s">
         <v>306</v>
       </c>
       <c r="C93" s="0" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>308</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>242</v>
+        <v>309</v>
       </c>
       <c r="H93" s="0" t="s">
-        <v>22</v>
+        <v>69</v>
       </c>
       <c r="I93" s="0" t="s">
-        <v>41</v>
+        <v>124</v>
       </c>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" s="0">
         <v>93</v>
       </c>
       <c r="B94" s="0" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="C94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>230</v>
+        <v>221</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="H94" s="0"/>
+      <c r="H94" s="0" t="s">
+        <v>64</v>
+      </c>
       <c r="I94" s="0" t="s">
-        <v>30</v>
+        <v>95</v>
       </c>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" s="0">
         <v>94</v>
       </c>
       <c r="B95" s="0" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="C95" s="0" t="s">
-        <v>10</v>
+        <v>87</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>11</v>
+        <v>32</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>61</v>
+        <v>221</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="H95" s="0"/>
+        <v>21</v>
+      </c>
+      <c r="H95" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="I95" s="0" t="s">
-        <v>41</v>
+        <v>23</v>
       </c>
     </row>
     <row r="96" spans="1:9">
       <c r="A96" s="0">
         <v>95</v>
       </c>
       <c r="B96" s="0" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="C96" s="0" t="s">
-        <v>76</v>
+        <v>10</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>32</v>
+        <v>11</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>46</v>
+        <v>20</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>35</v>
-[...3 lines deleted...]
-      </c>
+        <v>21</v>
+      </c>
+      <c r="H96" s="0"/>
       <c r="I96" s="0" t="s">
-        <v>41</v>
+        <v>316</v>
       </c>
     </row>
     <row r="97" spans="1:9">
       <c r="A97" s="0">
         <v>96</v>
       </c>
       <c r="B97" s="0" t="s">
-        <v>315</v>
+        <v>317</v>
       </c>
       <c r="C97" s="0" t="s">
-        <v>316</v>
+        <v>10</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>319</v>
+        <v>251</v>
       </c>
       <c r="H97" s="0" t="s">
-        <v>79</v>
+        <v>22</v>
       </c>
       <c r="I97" s="0" t="s">
-        <v>16</v>
+        <v>41</v>
       </c>
     </row>
     <row r="98" spans="1:9">
       <c r="A98" s="0">
         <v>97</v>
       </c>
       <c r="B98" s="0" t="s">
         <v>320</v>
       </c>
       <c r="C98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>321</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>46</v>
+        <v>239</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>21</v>
+      </c>
+      <c r="H98" s="0"/>
       <c r="I98" s="0" t="s">
-        <v>142</v>
+        <v>30</v>
       </c>
     </row>
     <row r="99" spans="1:9">
       <c r="A99" s="0">
         <v>98</v>
       </c>
       <c r="B99" s="0" t="s">
         <v>322</v>
       </c>
       <c r="C99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>323</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>169</v>
+        <v>72</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>147</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="H99" s="0"/>
       <c r="I99" s="0" t="s">
-        <v>30</v>
+        <v>41</v>
       </c>
     </row>
     <row r="100" spans="1:9">
       <c r="A100" s="0">
         <v>99</v>
       </c>
       <c r="B100" s="0" t="s">
         <v>324</v>
       </c>
       <c r="C100" s="0" t="s">
-        <v>10</v>
+        <v>87</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>11</v>
+        <v>32</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>78</v>
+        <v>52</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="H100" s="0" t="s">
-        <v>15</v>
+        <v>54</v>
       </c>
       <c r="I100" s="0" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="101" spans="1:9">
       <c r="A101" s="0">
         <v>100</v>
       </c>
       <c r="B101" s="0" t="s">
         <v>326</v>
       </c>
       <c r="C101" s="0" t="s">
-        <v>10</v>
+        <v>327</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>11</v>
+        <v>50</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>212</v>
+        <v>329</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="H101" s="0" t="s">
-        <v>181</v>
+        <v>90</v>
       </c>
       <c r="I101" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="102" spans="1:9">
+      <c r="A102" s="0">
+        <v>101</v>
+      </c>
+      <c r="B102" s="0" t="s">
+        <v>331</v>
+      </c>
+      <c r="C102" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D102" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E102" s="0" t="s">
+        <v>332</v>
+      </c>
+      <c r="F102" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="G102" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="H102" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="I102" s="0" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="103" spans="1:9">
+      <c r="A103" s="0">
+        <v>102</v>
+      </c>
+      <c r="B103" s="0" t="s">
+        <v>333</v>
+      </c>
+      <c r="C103" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D103" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="F103" s="0" t="s">
+        <v>178</v>
+      </c>
+      <c r="G103" s="0" t="s">
+        <v>203</v>
+      </c>
+      <c r="H103" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="I103" s="0" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="104" spans="1:9">
+      <c r="A104" s="0">
+        <v>103</v>
+      </c>
+      <c r="B104" s="0" t="s">
+        <v>335</v>
+      </c>
+      <c r="C104" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D104" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E104" s="0" t="s">
+        <v>336</v>
+      </c>
+      <c r="F104" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="G104" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="H104" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="I104" s="0" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="105" spans="1:9">
+      <c r="A105" s="0">
+        <v>104</v>
+      </c>
+      <c r="B105" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="C105" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D105" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E105" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F105" s="0" t="s">
+        <v>221</v>
+      </c>
+      <c r="G105" s="0" t="s">
+        <v>339</v>
+      </c>
+      <c r="H105" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="I105" s="0" t="s">
         <v>30</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>