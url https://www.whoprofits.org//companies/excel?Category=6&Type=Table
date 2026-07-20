--- v0 (2026-06-04)
+++ v1 (2026-07-20)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="138">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="140">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -480,50 +480,59 @@
     <t>HaShomrim Guarding and Security Group Company (S.B. Shmira Ubitahon)</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli security company.
 The company operates the Allenby border crossing in the occupied Jordan valley for the Israel Airports Authority (IAA) and regulates the movement of people and goods between the West Bank and Jordan.
 Additionally, the company provides various security services to the Israeli Ministry of Defense. It protects the Israel army&amp;rsquo;s headquarters and Ministry of Defense installations including escorting senior Ministry and security figures in the &amp;ldquo;seam zone&amp;rdquo;. The company also provides overall logistical support to the Israeli Prime Minister&amp;rsquo;s protection.
 </t>
   </si>
   <si>
     <t>$5M-$10M</t>
   </si>
   <si>
     <t>Human Safety Company for Accidents Investigation &amp; Prevention (Bitihut Enosh)</t>
   </si>
   <si>
     <t xml:space="preserve">Between 2013 and 2015, the Israeli National Insurance (Israel&amp;#39;s national social security agency) contracted the company and Moran Investigations for providing investigation services regarding examining the residency issue in occupied East Jerusalem, in an average amount of NIS 1.3 million for both companies per year.
 In July 2016, the company, alongside with the companies Tshuva Research and Moran Investigations, won a tender with the Israel National Insurance for investigation services in Jerusalem, Jerusalem surrounding area, the Occupied West Bank and investigations for specific population groups. The tender is for a period of two years with three extension options, each extension option is for one year.&amp;nbsp; In 2021, the National Insurance published an exempt from tender to extend the contract with the three companies until 22 July 2022, for NIS 500,000. In an FOI request sent by Who Profits to the National Insurance in 2021, it confirmed contracting Tshuva Research, Moran Investigations and Bitihut Enosh for the purpose of conducting investigations in the framework of proving residency in East Jerusalem. 
 The investigation services focus on examining the residency issue, i.e proof of residence and center of life of claimants to the National Insurance. Investigations services include active covert tracking, covert video camera documenting, covert recording, covert interrogation locating residential address and other relevant documents. Additionally, the investigator must assist in any legal procedure required by the National Insurance related to the residency investigations. According to the tender, the amount of the investigation cases required by National Insurance range between 800 and 900 cases. The mechanism of investigating Palestinians` residency status in East Jerusalem is used to forcibly displace Palestinians from their city.&amp;nbsp;
 The company also investigates in the Occupied West Bank, in the Palestinians residing inside the Green Line (holders of Israeli citizenship), including the Bedouin communities in the Naqab (Negev).
 </t>
   </si>
   <si>
     <t>Population Control, Private Security and Surveillance Technology</t>
   </si>
   <si>
+    <t xml:space="preserve">K-9 Solutions </t>
+  </si>
+  <si>
+    <t>A private Israeli company that provides sniffer dogs to detect explosives and weapons, and for inspection and deterrence for civilian and security agencies.Among the company's clients are the Israeli Ministry of Defense and the Crossing Points Authority (CPA), which is in charge of Israeli checkpoints in the occupied West Bank and surrounding the Gaza Strip.Services for Checkpoints&amp;nbsp;GazaIn October 2025, the company was contracted by the Israel Tax Authority as sole supplier to provide outsourcing services for performing dog inspections at the customs inspection site at the Israeli-controlled Kerem Shalom Crossing for inspection of goods entering the Gaza Strip, from January 2026 until December 2026 for NIS 560,736.The contract is part of the establishment of an Israeli customs inspection site at the Kerem Shalom checkpoint to inspect humanitarian aid and cargo entering the besieged Gaza Strip using sniffer dogs in security inspection processes. The site was established in October 2025 in cooperation with the Israeli Ministry of Defense (IMOD).According to the contract, K-9 Solutions was authorized and approved by the Israel Police to operate dogs at the checkpoint. Kerem Shalom Crossing, controlled by Israeli authorities, is a main access point for humanitarian aid and humanitarian personnel to the besieged Gaza Strip. Since October 2023, Israel has significantly restricted and completely blocked the entry of food and humanitarian aid into Gaza, creating a severe humanitarian and famine crisis. According to humanitarian aid organizations, Israeli authorities are delaying and preventing the entry of life-saving aid and essential goods through Kerem Shalom into Gaza by implementing a lengthy, non-transparent, and logistically complicated inspection process for cargo.West Bank&amp;nbsp;In January 2026, the company published a job ad for dog handlers for a security body. The ad states that the job area includes Hashmonaim, which is the name of a settlement in the occupied West Bank and a checkpoint operated by the Crossing Points Authority (CPA) next to it.In 2008, the company's dogs and dog handlers were documented searching cars belonging to Palestinians at the Qalandiya checkpoint.&amp;nbsp;Israeli Ministry of DefenseIn June 2021 and August 2019, the company issued price quotations to the IMOD for operating sniffer dogs to perform scans for inspection and deterrence on a mission basis of NIS 1,200 for up to four hours and NIS 60,000 for a total of 50 missions.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Gaza, West Bank</t>
+  </si>
+  <si>
     <t>Maavarim Civil Engineering</t>
   </si>
   <si>
     <t xml:space="preserve">Maavarim Civil Engineering is a private security company which provides civil engineering and homeland security services. The company&amp;nbsp;specializes in mines and battle area clearance, ammunition disposal and provides detection, guard and police dogs.
 Maavarim&amp;rsquo;s dogs are used for&amp;nbsp;explosives&amp;nbsp;detection in the&amp;nbsp;Karni&amp;nbsp;border crossing to Gaza and in&amp;nbsp;various&amp;nbsp;checkpoints in the occupied Palestinian territory. The&amp;nbsp;company&amp;nbsp;also provides consultancy and dog training for the Israel Prison Service.
 Maavarim&amp;nbsp;has cleared an Anti-Tank Jordanian minefield in the settlement&amp;nbsp;of&amp;nbsp;Har&amp;nbsp;Adar, in order to allow the&amp;nbsp;expansion&amp;nbsp;of the&amp;nbsp;settlement. The company is also involved in the clearing of Anti-Tank minefields in the settlement of Had-Ness, occupied Syrian Golan.
 The company&amp;rsquo;s employees are former senior officers in the Israeli Defense Forces and Police elite units, some of them gained their experience and expertise in the Israeli military&amp;nbsp;Explosive Ordnance Disposal unit.
 The company is a recognized contractor and defense exporter for the Israeli Ministry of Defense and a certified supplier by the United Nations.
 </t>
   </si>
   <si>
     <t>Magalcom</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company operating in integrative communication, computing and security solutions and services and data security.
 Services to the Israeli military:
 In January 2021, the company was contracted to provide multimedia and passive communication services to the Israeli military ICT data center in the Naqab (Negev), in a total amount of NIS 90 million (24,439,982 USD). The contract includes the planning, establishment and maintenance of the communication services. The maintenance services period will last for 21 years after accomplishing the establishment stage.
 In August 2020, the company was awarded two contracts with the Israeli Ministry of Defense (IMOD), in a total amount of NIS 185 million (584,699,34.5 USD). The first contract includes providing communication infrastructure for the Israeli military units and forces for a period of two years, including the option to extend the contract by two optional periods, each of which is for one year, or parts of it. The second contract includes installing cameras, video management systems and advanced analytics solutions for a period of three years with the option of extension for one additional year.
 Services to the Israel Prison Services (IPS):
 The company is a major supplier for the Israel Prison Services (IPS). It provides security services, peripheral protection systems, surveillance and security systems to the various IPS facilities
 Among IPS facilities the company provides services to are several prisons where Palestinian political prisoners are incarcerated. The company provided security (low voltage) services to Ofer prison in a total amount of NIS 1,372,614.59 million between 2017 and 2019. Additionally, the company provided technological services to the prison sections` entrances and gates, including the entrance to the Ofer military court, in a total amount of NIS 180,998 between 2018 and 2021. Ofer prison, located in the occupied West Bank, includes a military court which judges detainees from the West bank on a daily basis. Additional services to Ofer prison include the installation of cameras and providing technological services to the Ofer military court.
 Additionally, the company was awarded six contracts to provide security services and cameras installations to Eshel prison, and Ohalei Keidar detention center, in a total amount of NIS 2,078,367.6 million between 2017 and 2019. Both Eshel and Ohalei Keidar are part of the Beersheba prison complex in the Naqab (Negev) where Palestinian political prisoners are incarcerated or held in isolation and held in isolation in several cases.
 Additionally, the company was awarded three contracts to provide services to Nafha prison in a total amount of NIS 382,035.72 thousand between 2017 and 2018 (and NIS 87,750 thousand in 2018 for joint services for Nafha and Ayalon prisons). Moreover, the company was awarded eleven contracts with the Shatta (Shita) prison, for the provision of security services and camera installation, in a total amount of NIS 149,527.21 thousand in 2018, and one contract to provide security services, including cameras installations, to Gilboa prison, in a total amount of NIS 117,533.4 thousand in 2017. In addition, the company was awarded two contracts to provide security services and cameras installations to Shikma prison and interrogation center, what Palestinians call &amp;ldquo;Asqalan&amp;rdquo; prison, in a total amount of NIS 312,820.39 thousand in 2019.
 Moreover, the company was awarded six contracts to provide security services and camera installations to Kishon interrogation center, what Palestinian call &amp;ldquo;Al-Jalameh&amp;rdquo;, in a total amount of NIS 83,922.06 thousand between 2018 and 2019.
 In 2015 the company, alongside the Israeli private company Top Sky Line Engineering, won an IPS tender for the supply, maintenance and installation of security (low voltage) systems in IPS facilities.
@@ -795,53 +804,50 @@
 In previous years the company provided services to the Israeli Police and the Ministry on Interior.
 </t>
   </si>
   <si>
     <t>Videotec</t>
   </si>
   <si>
     <t>Italy</t>
   </si>
   <si>
     <t xml:space="preserve">An Italian private company for designing and creating products for the video surveillance industry.
 During a June 2018 Who Profits field tour in the old city of Jerusalem, Videotec cameras were documented as part of the surveillance system in the occupied area. The specific camera in use is the AVBPHK2A000. This 12kg model is made of thick aluminum, with front and rear bottom constructed from 30mm aluminum, has 18mm of bullet-proof glass and consumes up to 20w of electricity.
 The company&amp;rsquo;s official distributer in Israel is Mal-Tech Technological Solutions, a private Israeli company owned by Moshe Amzel. Mal-Tech provides solutions to the Israeli government such as cameras and network devices. It provides equipment to security bodies such as the Israeli army, the Israeli Police and the Israeli Ministry of Defense. The company also provides solutions for the protecting of Israeli military bases.
 </t>
   </si>
   <si>
     <t>Yahav Oranit</t>
   </si>
   <si>
     <t xml:space="preserve">A private company that provides security services, armed transportation and training.
 The company is based in the Ariel settlement in the occupied West Bank. The company provides private security services in the occupied West Bank and East Jerusalem, the Jordan Valley, the border with Egypt and Lebanon.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Private Security and Surveillance Technology, Services to the Settlements</t>
-  </si>
-[...1 lines deleted...]
-    <t>Gaza, West Bank</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1144,51 +1150,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I36"/>
+  <dimension ref="A1:I37"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -1682,524 +1688,551 @@
         <v>36</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>93</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>94</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>39</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="H19" s="0" t="s">
-[...2 lines deleted...]
-      <c r="I19" s="0"/>
+      <c r="H19" s="0"/>
+      <c r="I19" s="0" t="s">
+        <v>95</v>
+      </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>21</v>
       </c>
       <c r="H20" s="0" t="s">
-        <v>41</v>
-[...3 lines deleted...]
-      </c>
+        <v>79</v>
+      </c>
+      <c r="I20" s="0"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="H21" s="0"/>
+      <c r="H21" s="0" t="s">
+        <v>41</v>
+      </c>
       <c r="I21" s="0" t="s">
-        <v>28</v>
+        <v>47</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>52</v>
+        <v>39</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>21</v>
       </c>
       <c r="H22" s="0"/>
       <c r="I22" s="0" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="0">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>103</v>
+        <v>52</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="H23" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H23" s="0"/>
       <c r="I23" s="0" t="s">
-        <v>104</v>
+        <v>28</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="0">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="C24" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D24" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E24" s="0" t="s">
         <v>105</v>
       </c>
-      <c r="C24" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E24" s="0" t="s">
+      <c r="F24" s="0" t="s">
         <v>106</v>
       </c>
-      <c r="F24" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G24" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="H24" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I24" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="H24" s="0"/>
-      <c r="I24" s="0"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="0">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>108</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>109</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>31</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>21</v>
+        <v>110</v>
       </c>
       <c r="H25" s="0"/>
-      <c r="I25" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I25" s="0"/>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="0">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>33</v>
+        <v>10</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>103</v>
+        <v>31</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>21</v>
       </c>
       <c r="H26" s="0"/>
       <c r="I26" s="0" t="s">
-        <v>104</v>
+        <v>47</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="0">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="C27" s="0" t="s">
-        <v>10</v>
+        <v>33</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>26</v>
+        <v>106</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="H27" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H27" s="0"/>
       <c r="I27" s="0" t="s">
-        <v>28</v>
+        <v>107</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="0">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>39</v>
+        <v>26</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>21</v>
       </c>
       <c r="H28" s="0" t="s">
-        <v>79</v>
+        <v>15</v>
       </c>
       <c r="I28" s="0" t="s">
-        <v>47</v>
+        <v>28</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="0">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>103</v>
+        <v>39</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="H29" s="0"/>
+      <c r="H29" s="0" t="s">
+        <v>79</v>
+      </c>
       <c r="I29" s="0" t="s">
-        <v>118</v>
+        <v>47</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="0">
         <v>29</v>
       </c>
       <c r="B30" s="0" t="s">
         <v>119</v>
       </c>
       <c r="C30" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D30" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E30" s="0" t="s">
         <v>120</v>
       </c>
-      <c r="D30" s="0" t="s">
+      <c r="F30" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="G30" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="H30" s="0"/>
+      <c r="I30" s="0" t="s">
         <v>121</v>
-      </c>
-[...13 lines deleted...]
-        <v>36</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="0">
         <v>30</v>
       </c>
       <c r="B31" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="C31" s="0" t="s">
         <v>123</v>
       </c>
-      <c r="C31" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D31" s="0" t="s">
-        <v>11</v>
+        <v>124</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>35</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>21</v>
-[...1 lines deleted...]
-      <c r="H31" s="0"/>
+        <v>27</v>
+      </c>
+      <c r="H31" s="0" t="s">
+        <v>54</v>
+      </c>
       <c r="I31" s="0" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="0">
         <v>31</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>103</v>
+        <v>20</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>21</v>
       </c>
       <c r="H32" s="0"/>
       <c r="I32" s="0" t="s">
-        <v>118</v>
+        <v>36</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="0">
         <v>32</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>35</v>
+        <v>106</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="H33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H33" s="0"/>
       <c r="I33" s="0" t="s">
-        <v>28</v>
+        <v>121</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="0">
         <v>33</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>92</v>
+        <v>35</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="H34" s="0"/>
+      <c r="H34" s="0" t="s">
+        <v>79</v>
+      </c>
       <c r="I34" s="0" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="0">
         <v>34</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>132</v>
+        <v>11</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>35</v>
+        <v>92</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="H35" s="0"/>
       <c r="I35" s="0" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="0">
         <v>35</v>
       </c>
       <c r="B36" s="0" t="s">
         <v>134</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="E36" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="F36" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="G36" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="H36" s="0"/>
+      <c r="I36" s="0" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="37" spans="1:9">
+      <c r="A37" s="0">
+        <v>36</v>
+      </c>
+      <c r="B37" s="0" t="s">
+        <v>137</v>
+      </c>
+      <c r="C37" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D37" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...8 lines deleted...]
-      <c r="H36" s="0" t="s">
+      <c r="E37" s="0" t="s">
+        <v>138</v>
+      </c>
+      <c r="F37" s="0" t="s">
+        <v>139</v>
+      </c>
+      <c r="G37" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="H37" s="0" t="s">
         <v>75</v>
       </c>
-      <c r="I36" s="0" t="s">
-        <v>137</v>
+      <c r="I37" s="0" t="s">
+        <v>95</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">